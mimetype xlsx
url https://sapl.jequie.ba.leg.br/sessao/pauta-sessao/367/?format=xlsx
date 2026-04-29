--- v0 (2026-03-03)
+++ v1 (2026-04-29)
@@ -36,272 +36,272 @@
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>Indicação nº 3 de 2026</t>
   </si>
   <si>
-    <t>José Augusto Aguiar Brito Filho (Gutinha)</t>
+    <t>José Augusto Aguiar Brito Filho</t>
   </si>
   <si>
     <t>Solicitamos a instalação de um semáforo no cruzamento localizado no início do bairro Santa Luzia, próximo ao Bar de Louro e ao Hotel Real, na antiga rotatória que cruza com a Avenida Lomanto Júnior.</t>
   </si>
   <si>
     <t>Matéria inclusa no Expediente</t>
   </si>
   <si>
     <t>Indicação nº 6 de 2026</t>
   </si>
   <si>
-    <t>Ladislau Muniz de Bulhões Filho (Bui Bulhões)</t>
+    <t>Ladislau Muniz de Bulhões Filho</t>
   </si>
   <si>
     <t>Indicamos ao Excelentíssimo Senhor Prefeito Zé Cocá e ao Senhor Secretário de Infraestrutura, que sejam adotadas que sejam adotadas as providências necessárias para a execução das seguintes obras de infraestrutura urbana no Distrito de Florestal, pavimentação em concreto das vias do Alto da Bela Vista, asfaltamento da via de entrada do distrito, compreendendo o trecho inicial até a ponte localizada em frente à residência do Pastor Abraão, garantindo melhores condições de tráfego e acesso à comunidade, bem como no entorno da Praça Ananias Porto.</t>
   </si>
   <si>
     <t>Indicação nº 8 de 2026</t>
   </si>
   <si>
     <t>Indicamos ao Excelentíssimo Prefeito Municipal, Zenildo Brandão Santana, extensivo ao Secretário de Infraestrutura, solicitando o empenho necessário no sentido de viabilizar a revitalização do passeio público da Avenida César Borges, bem como a implantação de cobertura no canal de águas pluviais existente ao longo de trecho da referida via.</t>
   </si>
   <si>
     <t>Indicação nº 11 de 2026</t>
   </si>
   <si>
-    <t>Gilvan Souza Santana (Soldado Gilvan)</t>
+    <t>Gilvan Souza Santana</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA CRECHE NO BAIRRO POMPILIO SAMPAIO.</t>
   </si>
   <si>
     <t>Indicação nº 19 de 2026</t>
   </si>
   <si>
-    <t>Maria Aparecida Souza Santos de Deus (Cida)</t>
+    <t>Maria Aparecida S. Santos de Deus</t>
   </si>
   <si>
     <t>revitalizar  a Praça Manoel  Bonfim Moura, localizada na Avenida Presidente Vargas, em confluência com a Avenida Franz Gedeon (Próximo à Padaria Polivalente), bairro Jequiezinho, com quiosque, academia ao ar livre, bancos de madeira e pergolato.</t>
   </si>
   <si>
     <t>Indicação nº 20 de 2026</t>
   </si>
   <si>
-    <t>Robson Machado Pereira (Robson Machado)</t>
+    <t>Robson Machado Pereira</t>
   </si>
   <si>
     <t>Indicamos ao Excelentíssimo Senhor Prefeito Municipal, Zenildo Brandão Santana, e aos Secretários de Infraestrutura e de Esportes, Cultura e Lazer, a adoção de medidas e a realização de estudos técnicos para a construção de uma quadra poliesportiva na Rua Paraíso, Bairro Cidade Nova.</t>
   </si>
   <si>
     <t>Indicação nº 22 de 2026</t>
   </si>
   <si>
     <t>adotar medidas cabíveis e necessárias para a pavimentação com massa asfáltica da Rua Carlota Sá, Rua Nossa Senhora do Perpetuo Socorro e Av. Presidente Vargas, Bairro do Jequiezinho.</t>
   </si>
   <si>
     <t>Indicação nº 25 de 2026</t>
   </si>
   <si>
     <t>Walmir Peleteiro Marinho Júnior</t>
   </si>
   <si>
     <t>Indicamos ao Excelentíssimo Senhor Prefeito Municipal Zenildo Brandão Santana, extensivo ao Secretário Municipal de Infraestrutura Lucindo Tomaz Vasconcelos Menezes, que seja realizada a pavimentação asfáltica no trecho que liga a localidade da Cachoeirinha até a BR-330., neste município.</t>
   </si>
   <si>
     <t>Indicação nº 28 de 2026</t>
   </si>
   <si>
     <t>Indicamos ao Excelentíssimo Senhor Prefeito Municipal Zenildo Brandão, extensivo à Senhora Secretária Municipal de Educação, Elvia Sampaio que sejam adotadas as medidas necessárias para a construção de uma nova unidade escolar de ensino em tempo integral no bairro Curral Novo, neste município.</t>
   </si>
   <si>
     <t>Indicação nº 29 de 2026</t>
   </si>
   <si>
-    <t>Moana dos Santos Meira Silva (Moana)</t>
+    <t>Moana dos Santos Meira Silva</t>
   </si>
   <si>
     <t>Indicamos ao Excelentíssimo Prefeito Zenildo Brandão Santana, extensivo ao Secretário de Infraestrutura, Sr. Lucindo Tomaz Vasconcelos Menezes e a quem mais for de direito, no sentido de viabilizar elaboração de projeto, captação de recursos e execução de obra para implantação de novo paisagismo, requalificação dos canteiros e passeios, além da restauração de toda infraestrutura da Avenida Exupério Miranda localizada no bairro Mandacaru.</t>
   </si>
   <si>
     <t>Indicação nº 31 de 2026</t>
   </si>
   <si>
     <t>Indicamos ao Exmo. Prefeito, senhor Zenildo Brandão, a criação da SECRETARIA MUNICIPAL DE POLITICAS PÚBLICAS PARA AS MULHERES NO MUNICIPIO DE JEQUIÉ.</t>
   </si>
   <si>
     <t>Indicação nº 32 de 2026</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Sr. Zenildo Brandão, extensivo à Secretária de Saúde, para adotarem providências no sentido de construir um Posto de Saúde na localidade do Cajueiro-km18.</t>
   </si>
   <si>
     <t>Indicação nº 36 de 2026</t>
   </si>
   <si>
-    <t>Josiel Cavalcante dos Santos (Ziel)</t>
+    <t>Josiel Cavalcante dos Santos</t>
   </si>
   <si>
     <t>Construção de creche na localidade do Alto da Bela Vista no Bairro Joaquim Romão.</t>
   </si>
   <si>
     <t>Indicação nº 37 de 2026</t>
   </si>
   <si>
     <t>Pavimentação asfática das vias que interligam o Bairro São Judas Tadeu (Rua José Augusto Barreto), ao Bairro São José (Av. Almirante Tamandaré) e ao Bairro Caixa D'água (Avenida São Jorge).</t>
   </si>
   <si>
     <t>Indicação nº 45 de 2026</t>
   </si>
   <si>
-    <t>Márcio Oliveira Melo (Marcinho)</t>
+    <t>Márcio Oliveira Melo</t>
   </si>
   <si>
     <t>Pavimentação da Rua 11 e suas travessas, no bairro Amaralina.</t>
   </si>
   <si>
     <t>Indicação nº 48 de 2026</t>
   </si>
   <si>
-    <t>Valdemir Souza Braga Junior (Júnior Braga)</t>
+    <t>Valdemir Souza Braga Junior</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Municipal Sr. Zenildo Brandão, o Secretario Municipal de Infraestrutura, Sr. Lucindo Tomaz, solicito a construção de uma praça pública estruturada no espaço conhecido como Praça do Julião, localizado no Bairro Agenor de Aragão, contemplando</t>
   </si>
   <si>
     <t>Indicação nº 49 de 2026</t>
   </si>
   <si>
-    <t>Ramon Andrade Fernandes (Ramon Fernandes)</t>
+    <t>Ramon Andrade Fernandes</t>
   </si>
   <si>
     <t>Indicamos ao Senhor Prefeito Zenildo Brandão e ao Senhor Secretário Municipal de Saúde, Marlon Dorado, que seja promovida, por meio da Secretaria Municipal de Saúde, a realização de uma Feira de Doação de Cães e Gatos, em parceria com ONGs, protetores independentes e entidades voltadas à causa animal.</t>
   </si>
   <si>
     <t>Indicação nº 50 de 2026</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Municipal Sr. Zenildo Brandão, a Superintendente_x000D_
 Municipal de Trânsito Sra. Karla Geambastiane, solicitando a implantação de uma_x000D_
 passagem elevada para travessia de pedestres na Avenida Lomanto Júnior, em_x000D_
 frente ao 9º COORPIN, DETRAN e DEAM.</t>
   </si>
   <si>
     <t>Indicação nº 51 de 2026</t>
   </si>
   <si>
     <t>Indicamos ao Senhor Prefeito Zenildo Brandão e à Senhora Secretária Municipal de Educação, Elvia Sampaio e Sampaio, que seja implantado, no âmbito da rede municipal de ensino, o Projeto “Conexão Escola-Família”, com o objetivo de fortalecer os vínculos entre as unidades escolares e os responsáveis pelos alunos.</t>
   </si>
   <si>
     <t>Indicação nº 53 de 2026</t>
   </si>
   <si>
-    <t>Emanuel Campos Silva (Tinho)</t>
+    <t>Emanuel Campos Silva</t>
   </si>
   <si>
     <t>Indicamos ao Excelentíssimo Prefeito Zenildo Brandão Santana, autorizar ao Secretário Municipal de Infraestrutura, Lucindo Tomaz Vasconcelos Menezes, no sentido de realizar a reforma da Praça Waldeck Santos Silva, popularmente conhecida como Praça do Bolo, e a construção de uma nova praça ao lado da USF Dr. Maximiliano, ambas localizadas na URBIS IV, Bairro Espirito Santo.</t>
   </si>
   <si>
     <t>Indicação nº 54 de 2026</t>
   </si>
   <si>
     <t>Indicamos ao Excelentíssimo Prefeito Zenildo Brandão Santana, por intermédio da Secretaria de Infraestrutura, que seja realizada a concretagem das principais ruas do Povoado da Barrinha e o patrolamento com cascalho nas estradas da localidade na zona rural deste município.</t>
   </si>
   <si>
     <t>Indicação nº 55 de 2026</t>
   </si>
   <si>
     <t>Adoção de medidas para viabilizar a entrega das escrituras das residências do Mutirão São Judas Tadeu.</t>
   </si>
   <si>
     <t>Indicação nº 61 de 2026</t>
   </si>
   <si>
-    <t>Marcos Lameque Vasconcelos da Silva(Marcos do Ovo)</t>
+    <t>Marcos Lameque Vasconcelos da Silva</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Municipal de Jequié, Zenildo Brandão Santana, autorizar ao Secretário de _x000D_
 Saúde Marlon Pereira dos Santos, tomar as providências necessárias para a instalação de uma _x000D_
 unidade de pronto atendimento (UPA) para o bairro Jequiezinho.</t>
   </si>
   <si>
     <t>Indicação nº 62 de 2026</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Municipal de Jequié, Zenildo Brandão Santana, autorizar ao Secretário de Infraestrutura Lucindo Tomaz Vasconcelos Menezes, a tomar as providências necessárias para a construção de uma praça em frente a paróquia Cristo Rei, bairro Água Branca.</t>
   </si>
   <si>
     <t>Indicação nº 63 de 2026</t>
   </si>
   <si>
-    <t>Matheus Roberto Oliveira Macedo (Matheus Budega)</t>
+    <t>Matheus Roberto Oliveira Macedo</t>
   </si>
   <si>
     <t>Dispõe sobre a solicitação para implantação de soluções de conectividade por meio de internet via satélite, a exemplo da tecnologia Starlink, para uso exclusivo dos ônibus do Tratamento Fora do Domicílio (TFD).</t>
   </si>
   <si>
     <t>Indicação nº 64 de 2026</t>
   </si>
   <si>
     <t>Indica a instalação de bueiros inteligentes, com sensores que emitam alerta em tempo real quando estiverem cheios ou obstruídos.</t>
   </si>
   <si>
     <t>Indicação nº 65 de 2026</t>
   </si>
   <si>
-    <t>Helder Souza Santos (Helder da Agrorural)</t>
+    <t>Helder Souza Santos</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, a requalificação da Praça Patrícia, localizada na Rua Dep. Manoel Novais, no bairro São Luís, reiterando a indicação nº103/2025.</t>
   </si>
   <si>
     <t>Indicação nº 66 de 2026</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a construção de uma creche para os moradores dos Residenciais Colinas e Campo Belo, reiterando a indicação nº 104.2025.</t>
   </si>
   <si>
     <t>Indicação nº 67 de 2026</t>
   </si>
   <si>
-    <t>Aroldo Paulino Brito (Aroldo Brito)</t>
+    <t>Aroldo Paulino Brito</t>
   </si>
   <si>
     <t>O Vereador Aroldo Brito, no uso de suas atribuições legais e regimentais, vem_x000D_
 respeitosamente indicar ao Excelentíssimo Senhor Prefeito Zenildo Brandão_x000D_
 Santana e ao Secretário Municipal de Saúde, Sr. Marlon Pereira Santos, a criação_x000D_
 e implementação do Programa Municipal de Acompanhamento Psicológico às_x000D_
 Famílias Afetadas pelas Chuvas, com foco na promoção da saúde mental e no_x000D_
 fortalecimento dos vínculos familiares.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 3 de 2026</t>
   </si>
   <si>
     <t>Nomina-se Josefa Maria da Soledade (D. Zefa), a Praça localizada na rua 02 Loteamento Jardim Eldorado, bairro Jequiezinho Jequié-Ba.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 4 de 2026</t>
   </si>
   <si>
     <t>Fica declarada de Utilidade Pública Municipal o Instituto Amor em Ação, com sede à Rua Travessa Vovó Camila 15c, no bairrro do Jequiezinho, Jequié-Bahia.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 5 de 2026</t>
   </si>
   <si>
@@ -634,51 +634,51 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="38.85546875" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="48.7109375" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="27.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">