--- v0 (2026-03-12)
+++ v1 (2026-06-08)
@@ -10,266 +10,266 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1224" uniqueCount="633">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4712" uniqueCount="2305">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>7069</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>José Augusto Aguiar Brito Filho (Gutinha)</t>
+    <t>José Augusto Aguiar Brito Filho</t>
   </si>
   <si>
     <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7069/ind-2026_bar_estacao_assinado.pdf</t>
   </si>
   <si>
     <t>Solicitamos a adoção de medidas para organizar o fluxo de veículos nas vias localizadas ao redor do Bar Estação, tornando uma das ruas de sentido único para ir, e a outra para retornar.</t>
   </si>
   <si>
     <t>7070</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7070/ind-2026_instalacao_de_semaforo_cruzamento_lomanto_junior_28129_assinado.pdf</t>
   </si>
   <si>
     <t>Solicitamos a instalação de um semáforo no cruzamento localizado no início do bairro Santa Luzia, próximo ao Bar de Louro e ao Hotel Real, na antiga rotatória que cruza com a Avenida Lomanto Júnior.</t>
   </si>
   <si>
     <t>7071</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>Gilvan Souza Santana (Soldado Gilvan)</t>
+    <t>Gilvan Souza Santana</t>
   </si>
   <si>
     <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7071/indicacao_implatacao_escola_civico_militar_municipal_2026_assinado.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DA ESCOLA CÍVICO MILITAR NO MUNICIPIO</t>
   </si>
   <si>
     <t>7072</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>Ladislau Muniz de Bulhões Filho (Bui Bulhões)</t>
+    <t>Ladislau Muniz de Bulhões Filho</t>
   </si>
   <si>
     <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7072/ind.2026_praca_elza_leone_assinado.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Excelentíssimo Senhor Prefeito Municipal Zenildo Brandão Santana, extensivo a Secretaria competente, solicitando a revitalização da Praça do Bondoso e da Praça Elza Leone, ambas localizadas no bairro Caixa D’água.</t>
   </si>
   <si>
     <t>7073</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7073/ind._urgencia_manutencao_florestal_assinado_1.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Excelentíssimo Senhor Prefeito Zé Cocá e ao Senhor Secretário de Infraestrutura, que sejam adotadas que sejam adotadas as providências necessárias para a execução das seguintes obras de infraestrutura urbana no Distrito de Florestal, pavimentação em concreto das vias do Alto da Bela Vista, asfaltamento da via de entrada do distrito, compreendendo o trecho inicial até a ponte localizada em frente à residência do Pastor Abraão, garantindo melhores condições de tráfego e acesso à comunidade, bem como no entorno da Praça Ananias Porto.</t>
   </si>
   <si>
     <t>7074</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7074/ind._quadra_assinado.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Excelentíssimo Senhor Prefeito Zé Cocá e ao Senhor Secretário de Esportes, que sejam adotadas que sejam adotadas as providências necessárias para a revitalização da Quadra Poliesportiva do Distrito de Florestal.</t>
   </si>
   <si>
     <t>7075</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7075/ind_._.2022-_revitalizacao_passeio_publico_da_avenida_cesar_borges_assinado_1.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Excelentíssimo Prefeito Municipal, Zenildo Brandão Santana, extensivo ao Secretário de Infraestrutura, solicitando o empenho necessário no sentido de viabilizar a revitalização do passeio público da Avenida César Borges, bem como a implantação de cobertura no canal de águas pluviais existente ao longo de trecho da referida via.</t>
   </si>
   <si>
     <t>7077</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>Matheus Roberto Oliveira Macedo (Matheus Budega)</t>
+    <t>Matheus Roberto Oliveira Macedo</t>
   </si>
   <si>
     <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7077/indicacao_reforma_do_campo_de_grama_sintetica_praca_waldomiro_borges_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a solicitação para que sejam realizados serviços de reforma e revitalização do campo de grama sintética localizado na Praça Waldomiro Borges, situado no bairro do Mandacaru.</t>
   </si>
   <si>
     <t>7079</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7079/praca_pompilio_everaldo_2026_assinado.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA PRAÇA NO BAIRRO POMPILIO SAMPAIO, DOTADA COM PARQUE INFANTIL, ACADEMIA AO AR LIVRE, QUIOSQUES ENTRE AS RUAS EROTILDES SOARES E EVERALDO SANTOS.</t>
   </si>
   <si>
     <t>7080</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7080/indicacao_construcao_de_creche_pompilio_sampaio_2026_assinado.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA CRECHE NO BAIRRO POMPILIO SAMPAIO.</t>
   </si>
   <si>
     <t>7084</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>Emanuel Campos Silva (Tinho)</t>
+    <t>Emanuel Campos Silva</t>
   </si>
   <si>
     <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7084/01-_indicacao_-_construcao_do_aeroporto_de_jequie_e_regiao.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Governador do Estado da Bahia, por intermédio da Secretaria de Infraestrutura (SEINFRA), a realização de estudos técnicos de viabilidade para implantação do Aeroporto Regional de Jequié, com possibilidade de localização no próprio município ou em área estratégica de cidades vizinhas, a exemplo do Distrito Stela Câmara Dubois (Entroncamento de Jaguaquara) ou Manoel Vitorino, visando colocar Jequié e toda a região no mapa do desenvolvimento econômico da Bahia e do Brasil.</t>
   </si>
   <si>
     <t>7086</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7086/02-_indicacao_-_implantacao_de_um_centro_de_controle_de_zoonoses.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Excelentíssimo Prefeito Zenildo Brandão Santana, extensivo a Secretário de Infraestrutura, Lucindo Tomaz Vasconcelos Menezes, para junto a Associação de Veterinários, e ao Ministério da Saúde, possa providenciar a Implantação de um Centro de Controle de Zoonoses no Município de Jequié.</t>
   </si>
   <si>
     <t>7087</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>Maria Aparecida Souza Santos de Deus (Cida)</t>
+    <t>Maria Aparecida S. Santos de Deus</t>
   </si>
   <si>
     <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7087/ind_-vovo_camila_assinado_1.pdf</t>
   </si>
   <si>
     <t>PAVIMETAÇÃO COM MASSA ASÁLTICA INTERLIGANDO O ANEL VIÁRIO A RUA PROFESSORA VIRGINIA RIBEIRO, PERCORRENDO TODA EXTENSÃO DA RUA VOVÓ CAMILA E CONSTRUIR UM CANTEIRO COM PERGOLATO NA RUA VOVÓ CAMILA (ACIMA DA QUITANDA/EM FRENTE A ANTIGA IGREJINHA), BAIRRO JEQUIEZIHNO JEQUIÉ-BA</t>
   </si>
   <si>
     <t>7088</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>Robson Machado Pereira (Robson Machado)</t>
+    <t>Robson Machado Pereira</t>
   </si>
   <si>
     <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7088/indicacao_praca.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Sr. Zenildo Brandão, extensivo à Secretária de Infraestrutura, para adotarem providências para a construção de uma praça pública no espaço amplo existente na lateral da UPA, localizada no Loteamento Santa Luz, Bairro Cansanção.</t>
   </si>
   <si>
     <t>7089</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7089/indicacao_cobertura_da_quadra_do_cansancao_1.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Municipal Zenildo Brandão Santana, extensivo ao Secretário de esportes San David Aragão, e a Secretária de Educação Elvia Sampaio, no sentido realizar a implantação da cobertura da quadra do Cansanção.</t>
   </si>
   <si>
     <t>7090</t>
   </si>
   <si>
     <t>17</t>
   </si>
@@ -327,90 +327,90 @@
   <si>
     <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7095/indicacao-rua_carlota_sa2c_rua_mongois_e_av._presidente_vargas2c_bairro_do_jequiezinho._assinado.pdf</t>
   </si>
   <si>
     <t>adotar medidas cabíveis e necessárias para a pavimentação com massa asfáltica da Rua Carlota Sá, Rua Nossa Senhora do Perpetuo Socorro e Av. Presidente Vargas, Bairro do Jequiezinho.</t>
   </si>
   <si>
     <t>7096</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7096/indicacao_cachoe.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Excelentíssimo Senhor Prefeito do Município de Jequié, Zenildo Brandão Santana, extensivo ao Secretário Municipal de Infraestrutura, Lucindo Tomaz Vasconcelos Menezes, que sejam adotadas as providências necessárias para a Reforma da Lavanderia Comunitária Eva Guedes, localizada no bairro Cachoeirinha.</t>
   </si>
   <si>
     <t>7097</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>Moana dos Santos Meira Silva (Moana)</t>
+    <t>Moana dos Santos Meira Silva</t>
   </si>
   <si>
     <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7097/ind._implantacao_capsia_assinado.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Excelentíssimo Senhor Prefeito Zenildo Brandão, em extensão ao Secretário de Saúde, Marlon Pereira, no sentido de que seja implantado o CAPSi -Centro de Atenção psicossocial Infantojuvenil no Município de Jequié.</t>
   </si>
   <si>
     <t>7098</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7098/indicacao_cac.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Excelentíssimo Senhor Prefeito Municipal Zenildo Brandão Santana, extensivo ao Secretário Municipal de Infraestrutura Lucindo Tomaz Vasconcelos Menezes, que seja realizada a pavimentação asfáltica no trecho que liga a localidade da Cachoeirinha até a BR-330., neste município.</t>
   </si>
   <si>
     <t>7099</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7099/ind._secretaria_politicas_publicas_para_pessoa_com_deficiencia_assinado.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Exmo. Prefeito, Senhor Zenildo Brandão, a criação da SECRETARIA MUNICIPAL DA PESSOA COM DEFICIÊNCIA E MOBILIDADE REDUZIDA DO MUNICIPIO DE JEQUIÉ.</t>
   </si>
   <si>
     <t>7100</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>Daubti Rocha Guimaraes (Colorido)</t>
+    <t>Daubti Rocha Guimaraes</t>
   </si>
   <si>
     <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7100/construcao_de_um_terminal_rodoviario_assinado.pdf</t>
   </si>
   <si>
     <t>Que  seja realizado a Construção de um novo terminal Rodoviário em Jequié.</t>
   </si>
   <si>
     <t>7101</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7101/indicacao_colegio.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Excelentíssimo Senhor Prefeito Municipal Zenildo Brandão, extensivo à Senhora Secretária Municipal de Educação, Elvia Sampaio que sejam adotadas as medidas necessárias para a construção de uma nova unidade escolar de ensino em tempo integral no bairro Curral Novo, neste município.</t>
   </si>
   <si>
     <t>7102</t>
   </si>
   <si>
     <t>29</t>
   </si>
@@ -429,141 +429,129 @@
   <si>
     <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7104/ind._secretraia_politicas_publicas_para_mulheres_assinado.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Exmo. Prefeito, senhor Zenildo Brandão, a criação da SECRETARIA MUNICIPAL DE POLITICAS PÚBLICAS PARA AS MULHERES NO MUNICIPIO DE JEQUIÉ.</t>
   </si>
   <si>
     <t>7105</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7105/indicacao_posto_de_saude_cajueiro_-_ass_1_1.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Sr. Zenildo Brandão, extensivo à Secretária de Saúde, para adotarem providências no sentido de construir um Posto de Saúde na localidade do Cajueiro-km18.</t>
   </si>
   <si>
     <t>7108</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>Josiel Cavalcante dos Santos (Ziel)</t>
+    <t>Josiel Cavalcante dos Santos</t>
   </si>
   <si>
     <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7108/capinagem_caixa_dagua_1.pdf</t>
   </si>
   <si>
     <t>Realização de serviço de limpeza e capinagem no Bairro Caixa D’água destinando uma atenção especial à Rua Itagi e às proximidades da Associação de Moradores deste importante bairro.</t>
   </si>
   <si>
-    <t>7109</t>
-[...10 lines deleted...]
-  <si>
     <t>7110</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7110/creche_alto_da_bela_vista.pdf</t>
   </si>
   <si>
     <t>Construção de creche na localidade do Alto da Bela Vista no Bairro Joaquim Romão.</t>
   </si>
   <si>
     <t>7111</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7111/asfalto_avenida_almirante_tamandare_sao_judas_1.pdf</t>
   </si>
   <si>
     <t>Pavimentação asfática das vias que interligam o Bairro São Judas Tadeu (Rua José Augusto Barreto), ao Bairro São José (Av. Almirante Tamandaré) e ao Bairro Caixa D'água (Avenida São Jorge).</t>
   </si>
   <si>
     <t>7113</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>Márcio Oliveira Melo (Marcinho)</t>
+    <t>Márcio Oliveira Melo</t>
   </si>
   <si>
     <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7113/indicacao_03_2026_-_recapeamento_das_ruas_8-9-10_no_bairro_amaralina_assinado.pdf</t>
   </si>
   <si>
     <t>Revitalização com recapeamento asfáltico ou concretagem das ruas 8, 9 e 10, situadas no bairro Amaralina.</t>
   </si>
   <si>
     <t>7114</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7114/indicacao_01_2026_-_recapeamento_das_ruas_23_e_4_no_bairro_amaralina_assinado.pdf</t>
   </si>
   <si>
     <t>Revitalização com recapeamento asfáltico ou concretagem das ruas 2, 3 e 4, situadas no bairro Amaralina.</t>
   </si>
   <si>
     <t>7115</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7115/indicacao_02_2026_-_recapeamento_das_ruas_5-6-7_no_bairro_amaralina_assinado.pdf</t>
   </si>
   <si>
     <t>Revitalização com recapeamento asfáltico ou concretagem das ruas 5, 6 e 7, situadas no bairro Amaralina.</t>
   </si>
   <si>
     <t>7116</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>Valdemir Souza Braga Junior (Júnior Braga)</t>
+    <t>Valdemir Souza Braga Junior</t>
   </si>
   <si>
     <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7116/indicacao_macrodrenagem_assinado.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Municipal Sr. Zenildo Brandão, ao Secretario Municipal de_x000D_
 Infraestrutura, Sr. Lucindo Tomaz, solicito por meio da Secretaria competente,_x000D_
 determine a realização de obra de macro drenagem nas Ruas Princesa Isabel e_x000D_
 Iracy Ribeiro, localizadas no Bairro KM3, neste município.</t>
   </si>
   <si>
     <t>7117</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7117/indicacao_lavanderia_assinado.docx</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Zenildo Brandão, extensivo ao Secretário de Infraestrutura Sr. Lucindo Tomaz, a revitalização para a reabertura da Lavanderia Comunitária Francisco Pereira Dos Santos, no Bairro do Km4.</t>
   </si>
   <si>
     <t>7118</t>
   </si>
@@ -621,51 +609,51 @@
   <si>
     <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7122/ind._revital._ponte_joao_goulart_assinado.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Municipal Zenildo Brandão Santana (Zé Coca), extensivo ao secretário de infraestrutura Lucindo Menezes e a quem mais for de direito, no sentido de adotarem medidas urgentes para a realização de obra de revitalização, com alargamento/ampliação da ponte sobre o Rio Jequiezinho, na Avenida Presidente João Goulart, bairro do jequiezinho.</t>
   </si>
   <si>
     <t>7123</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7123/indicacao_praca_juliao.docx</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Municipal Sr. Zenildo Brandão, o Secretario Municipal de Infraestrutura, Sr. Lucindo Tomaz, solicito a construção de uma praça pública estruturada no espaço conhecido como Praça do Julião, localizado no Bairro Agenor de Aragão, contemplando</t>
   </si>
   <si>
     <t>7124</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>Ramon Andrade Fernandes (Ramon Fernandes)</t>
+    <t>Ramon Andrade Fernandes</t>
   </si>
   <si>
     <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7124/indicacao_doacao_animal.doc_2.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Senhor Prefeito Zenildo Brandão e ao Senhor Secretário Municipal de Saúde, Marlon Dorado, que seja promovida, por meio da Secretaria Municipal de Saúde, a realização de uma Feira de Doação de Cães e Gatos, em parceria com ONGs, protetores independentes e entidades voltadas à causa animal.</t>
   </si>
   <si>
     <t>7125</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7125/indicacao_passagem_complexo_assinado.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Municipal Sr. Zenildo Brandão, a Superintendente_x000D_
 Municipal de Trânsito Sra. Karla Geambastiane, solicitando a implantação de uma_x000D_
 passagem elevada para travessia de pedestres na Avenida Lomanto Júnior, em_x000D_
 frente ao 9º COORPIN, DETRAN e DEAM.</t>
   </si>
   <si>
     <t>7126</t>
   </si>
@@ -774,51 +762,51 @@
   <si>
     <t>Revitalização da Praça Maria das Graças Oliveira Melo, localizada no bairro Brinco de Ouro.</t>
   </si>
   <si>
     <t>7138</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>Zenildo Brandão (Zé Cocá)</t>
   </si>
   <si>
     <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7138/of.59-_camara-nomeacao_de_bui_como_lider_do_executivo_na_camara_1.pdf</t>
   </si>
   <si>
     <t>OFICIO Nº 59/2026-Indicação do Líder do Executivo Municipal junto a essa egrégia Casa de Leis- Vereador Ladislau Muniz de Bulhões Filho (BUI BULHÕES.</t>
   </si>
   <si>
     <t>7140</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>Marcos Lameque Vasconcelos da Silva(Marcos do Ovo)</t>
+    <t>Marcos Lameque Vasconcelos da Silva</t>
   </si>
   <si>
     <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7140/upa_jequiezinho.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Municipal de Jequié, Zenildo Brandão Santana, autorizar ao Secretário de _x000D_
 Saúde Marlon Pereira dos Santos, tomar as providências necessárias para a instalação de uma _x000D_
 unidade de pronto atendimento (UPA) para o bairro Jequiezinho.</t>
   </si>
   <si>
     <t>7141</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7141/praca_agua_branca_1.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Municipal de Jequié, Zenildo Brandão Santana, autorizar ao Secretário de Infraestrutura Lucindo Tomaz Vasconcelos Menezes, a tomar as providências necessárias para a construção de uma praça em frente a paróquia Cristo Rei, bairro Água Branca.</t>
   </si>
   <si>
     <t>7142</t>
   </si>
   <si>
@@ -827,78 +815,78 @@
   <si>
     <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7142/indicacao_starlink_tfd_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a solicitação para implantação de soluções de conectividade por meio de internet via satélite, a exemplo da tecnologia Starlink, para uso exclusivo dos ônibus do Tratamento Fora do Domicílio (TFD).</t>
   </si>
   <si>
     <t>7143</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7143/indica_a_instalacao_de_bueiros_com_sensor_assinado.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de bueiros inteligentes, com sensores que emitam alerta em tempo real quando estiverem cheios ou obstruídos.</t>
   </si>
   <si>
     <t>7144</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>Helder Souza Santos (Helder da Agrorural)</t>
+    <t>Helder Souza Santos</t>
   </si>
   <si>
     <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7144/indicacao_-_praca_patricia_assinado.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, a requalificação da Praça Patrícia, localizada na Rua Dep. Manoel Novais, no bairro São Luís, reiterando a indicação nº103/2025.</t>
   </si>
   <si>
     <t>7145</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7145/indicacao_-_creche_campo_belo_assinado.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a construção de uma creche para os moradores dos Residenciais Colinas e Campo Belo, reiterando a indicação nº 104.2025.</t>
   </si>
   <si>
     <t>7146</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>Aroldo Paulino Brito (Aroldo Brito)</t>
+    <t>Aroldo Paulino Brito</t>
   </si>
   <si>
     <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7146/apoio_psicologico_ao_afetados_pela_chuva.pdf</t>
   </si>
   <si>
     <t>O Vereador Aroldo Brito, no uso de suas atribuições legais e regimentais, vem_x000D_
 respeitosamente indicar ao Excelentíssimo Senhor Prefeito Zenildo Brandão_x000D_
 Santana e ao Secretário Municipal de Saúde, Sr. Marlon Pereira Santos, a criação_x000D_
 e implementação do Programa Municipal de Acompanhamento Psicológico às_x000D_
 Famílias Afetadas pelas Chuvas, com foco na promoção da saúde mental e no_x000D_
 fortalecimento dos vínculos familiares.</t>
   </si>
   <si>
     <t>7147</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7147/indicacao_-_sao_paolino_assinado.pdf</t>
   </si>
   <si>
     <t>Indica a adoção de providências necessárias para a implantação de rede de distribuição de água potável na comunidade do São Paulinho, localizada nas proximidades do Aterro Sanitário, no Município de Jequié – BA, reiterando a Indicação nº 57/2025.</t>
   </si>
   <si>
@@ -991,81 +979,63 @@
   <si>
     <t>Indica a implantação de Academia Pública Municipal com equipamentos de musculação com pesos reais e progressivos, em espaços públicos estratégicos do Município de Jequié.</t>
   </si>
   <si>
     <t>7155</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7155/indicacao_requalificacao_da_rua_sao_benedito_assinado.pdf</t>
   </si>
   <si>
     <t>Indica a Requalificação da Rua São Benedito, situada no bairro São Luís, com pavimentação asfáltica.</t>
   </si>
   <si>
     <t>7158</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7158/expansao_do_cras_para_zona_rural_2026.pdf</t>
   </si>
   <si>
-    <t>O Vereador Aroldo Brito, no uso de suas atribuições legais e regimentais, vem reiterar_x000D_
-[...9 lines deleted...]
-assistência social alcance de forma efetiva toda a população do interior do município.</t>
+    <t>O Vereador Aroldo Brito, no uso de suas atribuições legais e regimentais, vem reiterar a Indicação nº 93/2025, já apresentada anteriormente nesta Casa Legislativa, por meio da qual foi solicitada ao Excelentíssimo Senhor Prefeito Zenildo Brandão Santana, extensivo à Secretária Municipal de Desenvolvimento Social, Patrícia Miranda, a implementação e ampliação dos Serviços de Convivência e Fortalecimento de Vínculos (SCFV) nos distritos e povoados da zona rural do município de Jequié.</t>
   </si>
   <si>
     <t>7159</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7159/reforma_do_posto_hilario_2026.pdf</t>
   </si>
   <si>
-    <t>O Vereador Aroldo Brito, no uso de suas atribuições legais e regimentais, vem reiterar_x000D_
-[...7 lines deleted...]
-na Rua C, bairro Inocoop, neste município.</t>
+    <t>O Vereador Aroldo Brito, no uso de suas atribuições legais e regimentais, vem reiterar a Indicação nº 515/2025, de sua própria autoria, apresentada anteriormente nesta Casa Legislativa, indicando ao Excelentíssimo Senhor Zenildo Brandão Santana – Zé Cocá, Prefeito Municipal de Jequié, extensivo ao Secretário Municipal de Infraestrutura, Sr. Lucindo Tomaz Vasconcelos Menezes, e ao Secretário Municipal de Saúde, Sr. Marlon Pereira dos Santos, que sejam adotadas as providências necessárias para a conclusão das obras de reestruturação, reforma e melhorias funcionais da Unidade de Saúde da Família – USF Padre Hilário Terrosi, localizada na Rua C, bairro Inocoop, neste município.</t>
   </si>
   <si>
     <t>7160</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7160/06-_indicacao_-_asfaltamento_e_a_instalacao_de_iluminacao_de_led_na_avenida_beira_rio_bairro_mandacru.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Excelentíssimo Prefeito Zenildo Brandão Santana, extensivo à Secretaria competente, a necessidade de realização do asfaltamento e a instalação de iluminação de LED na Avenida Beira Rio, localizada no bairro do Mandacaru.</t>
   </si>
   <si>
     <t>7161</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7161/05-_indicacao_-_construcao_dos_postos_de_saude_de_jiboinha_e_do_povoado_da_barrinha.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Excelentíssimo Prefeito Zenildo Brandão Santana, junto ao Deputado Federal Leur Lomanto Junior solicitando a emenda parlamentar, extensivo à Secretaria Municipal de Saúde, e extensivo a Secretaria Municipal de Infraestrutura, que seja construído os Postos de Saúde na Jiboinha na região da Caatinga, e o outro Posto de Saúde no Povoado da Barrinha na mata, ambos estão localizados nas extremidades de Jequié.</t>
   </si>
@@ -1708,62 +1678,50 @@
   <si>
     <t>7217</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7217/ind_terreno_para_terceira_idade.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Exmo. Sr. Prefeito Municipal, Zenildo Brandão Santana; Exma. Sra. Secretária do Desenvolvimento Social, Patrícia Miranda Brandão Santana, solicitamos medidas cabíveis e necessárias para doação de um terreno com aproximadamente 2.000 metros quadrado para construir a Associação Centro de Convivência da Terceira Idade – ACCTI, no Município de Jequié – Ba, reiterando a indicação 348/2025.</t>
   </si>
   <si>
     <t>7218</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7218/construcao_do_sistema_de_drenagem_e_pavimentacao_das_ruas_odilon_cafezeiro_elionario_cafezeiro_e_euripebes_brandao_localizadas_no_loteamento_vila_aeroporto.pdf</t>
   </si>
   <si>
     <t>Construção do Sistema de Drenagem e Pavimentação das ruas Odilon Cafezeiro, Elionario Cafezeiro e Euripebes Brandão, localizadas no Loteamento Vila Aeroporto</t>
   </si>
   <si>
-    <t>7219</t>
-[...10 lines deleted...]
-  <si>
     <t>7220</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7220/indicacao___pc.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Excelentíssimo Senhor Prefeito Municipal de Jequié, Sr. Zenildo Brandão Santana, extensivo ao Secretário Municipal de Infraestrutura, Sr. Lucindo Tomaz Vasconcelos Menezes, que sejam adotadas as medidas cabíveis e necessárias para a realização de obras de drenagem e pavimentação asfáltica ou concretagem da Rua Teódulo Dantas Dias, localizada no bairro Jequiezinho, neste município.</t>
   </si>
   <si>
     <t>7221</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7221/indicacao___sv.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Excelentíssimo Senhor Prefeito Municipal de Jequié, Sr. Zenildo Brandão Santana, extensivo ao Secretário Municipal de Serviços Públicos, que sejam adotadas as medidas necessárias para a realização de um faxinaço completo nos bairros Residencial Campo Belo, Cansanção e Cidade Nova, neste município</t>
   </si>
   <si>
     <t>7222</t>
@@ -1816,229 +1774,5404 @@
   <si>
     <t>7226</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7226/pavimentacao_da_avenida_cachoeirinha_assinado.pdf</t>
   </si>
   <si>
     <t>a pavimentação da Avenida Cachoerinha</t>
   </si>
   <si>
     <t>7227</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7227/ind_2026-_construcao_praca_sao_luis_assinado.pdf</t>
   </si>
   <si>
     <t>Solicitamos a construção de uma praça no Loteamento Recanto dos Pássaros, localizado no bairro São Luís, contemplando pergolado, pista de caminhada e academia ao ar livre, reiterando solicitação já apresentada por este mandato no ano passado</t>
   </si>
   <si>
-    <t>7228</t>
+    <t>7229</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7228/ind._asfalto_das_ruas_nossa_sra._do_perpetuo_socorro_brigadeira_sa_bitercurt_e_mongoios.pdf</t>
-[...2 lines deleted...]
-    <t>Medidas cabíveis e necessárias para realização da pavimentação com massa asfáltica das vias: Av. Brigadeiro Sá Bittencourt, Rua Mongoiós, e Rua Guilherme Fernandes todas localizadas no bairro Jequiezinho – Jequié-Ba.</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7229/ind._das_ruas_guilherme_fernandes_mongoios_e_brigadeiro_sa_bitencurt.pdf</t>
+  </si>
+  <si>
+    <t>medidas cabíveis e necessárias para realização da pavimentação com massa asfáltica das vias: Av. Brigadeiro Sá Bittencourt, Rua _x000D_
+Mongoiós, e Rua Guilherme Fernandes todas localizadas no bairro Jequiezinho – _x000D_
+Jequié-Ba.</t>
+  </si>
+  <si>
+    <t>7230</t>
+  </si>
+  <si>
+    <t>145</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7230/indicacao_-_fonte_tunel_luinoso_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal a implantação de fonte do tipo “túnel de água_x000D_
+ luminoso”, no espaço do Alto da Prefeitura, em Jequié.</t>
+  </si>
+  <si>
+    <t>7231</t>
+  </si>
+  <si>
+    <t>146</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7231/indicacao_-_creche_km_04_assinado-2.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal uma creche no bairro Km 04, no espaço onde funcionava a antiga lavanderia comunitária, reiterando a indicação nº286/2025.</t>
+  </si>
+  <si>
+    <t>7232</t>
+  </si>
+  <si>
+    <t>147</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7232/indicacao_-_vila_central_tuka_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal a pavimentação asfáltica do Loteamento Vila Central.</t>
+  </si>
+  <si>
+    <t>7233</t>
+  </si>
+  <si>
+    <t>148</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7233/indicacao_arena_1.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Excelentíssimo Senhor Prefeito Municipal de Jequié, Sr. Zenildo Brandão Santana, extensivo ao Secretário Municipal de Infraestrutura, Sr. Lucindo Tomaz Vasconcelos Menezes, e ao Secretário Municipal de Esportes e Lazer, San David Pereira Aragão, que sejam adotadas as medidas necessárias para implantação de um campo de futebol com grama sintética na comunidade do Assentamento Santa Cruz, zona rural deste município.</t>
+  </si>
+  <si>
+    <t>7234</t>
+  </si>
+  <si>
+    <t>149</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7234/indicacao_academia.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Excelentíssimo Senhor Prefeito Municipal de Jequié, Sr. Zenildo Brandão Santana, extensivo ao Secretário Municipal de Infraestrutura, Sr. Lucindo Tomaz Vasconcelos Menezes, e ao Secretário Municipal de Esportes e Lazer, San David Pereira Aragão, que sejam adotadas as medidas necessárias para implantação de uma Academia ao Ar Livre na comunidade do Assentamento Santa Cruz, zona rural deste município.</t>
+  </si>
+  <si>
+    <t>7235</t>
+  </si>
+  <si>
+    <t>150</t>
+  </si>
+  <si>
+    <t>Carlos André dos Santos</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7235/campanha_municipal_denominada_professor_sa_nunes.pdf</t>
+  </si>
+  <si>
+    <t>A necessidade de reforma, manutenção e ampliação dos redutores de velocidade existentes na Rua Professor Sá Nunes, localizada no bairro Joaquim Romão.</t>
+  </si>
+  <si>
+    <t>7236</t>
+  </si>
+  <si>
+    <t>151</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7236/indicacaoe_implantacao_do_projeto_municipal_cidade_inteligente_smart_city_voltado_a_incorporacao_de_tecnologias_digitais.pdf</t>
+  </si>
+  <si>
+    <t>Implantação do Projeto Municipal “Cidade Inteligente – Smart City”, voltado à incorporação de tecnologias digitais, sistemas integrados de informação e soluções tecnológicas inovadoras na gestão urbana, com a finalidade de modernizar os serviços públicos, ampliar a eficiência administrativa e promover maior qualidade de vida à população jequieense.</t>
+  </si>
+  <si>
+    <t>7237</t>
+  </si>
+  <si>
+    <t>152</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7237/ind._construcao_praca_beira_rio_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Excelentíssimo Prefeito Zenildo Brandão Santana, extensivo ao Secretário de Infraestrutura Lucindo Tomaz Vasconcelos, a instalação de um parque infantil e academia ao ar livre com acessibilidade, bancos, pergolados, criando um espaço de lazer na praça da Avenida Beira Rio, nas proximidades da Ponte Teodoro Sampaio, no bairro do Mandacaru.</t>
+  </si>
+  <si>
+    <t>7238</t>
+  </si>
+  <si>
+    <t>153</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7238/solicitacao_asfaltica_da_avenida_sao_jorge_beta_ville_2026_28429_assinado.pdf</t>
+  </si>
+  <si>
+    <t>PAVIMENTAÇÃO DA RUA JURACY BORGES, BAIRRO BETA VILLE, AVENIDA SANTO JHONES E RUA JESUINO SOUZA, BAIRRO SÃO LUIZ</t>
+  </si>
+  <si>
+    <t>7240</t>
+  </si>
+  <si>
+    <t>154</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7240/redutor_de_velocidade_em.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Prefeito Municipal Zenildo Brandão, extensivo ao Secretário de Infraestrutura Lucindo Tomaz Vasconcelos Menezes e a Superintendente Municipal de Trânsito Karla Carine Rodrigues Geanbastiane quanto à instalação de uma passagem elevada de pedestres em frente à Escola Municipal José Francisco de Almeida no Bairro Kennedy.</t>
+  </si>
+  <si>
+    <t>7242</t>
+  </si>
+  <si>
+    <t>155</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7242/estacao_de_transbordo.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Prefeito Municipal Zenildo Brandão, extensivo ao Secretário de Infraestrutura Lucindo Tomaz Vasconcelos Menezes e a Superintendente Municipal de Trânsito Karla Carine Rodrigues Geanbastiane quanto ao funcionamento de uma estação de transbordo de passageiros do transporte público na Praça da Bandeira, bem como a adoção de medidas que viabilizem a implantação de bilhete único.</t>
+  </si>
+  <si>
+    <t>7243</t>
+  </si>
+  <si>
+    <t>156</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7243/iluminacao_fundo_do_aeroporto_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Prefeito Municipal de Jequié, Zenildo Brandão Santana, autorizar ao Secretário de Serviços Públicos Neildo Bezerra de Freitas Filho, a tomar as providências necessárias para a implementação de iluminação em lâmpadas de LED da rua projetada oitenta e seis, bairro Jequiezinho próximo a arena SR6.</t>
+  </si>
+  <si>
+    <t>7244</t>
+  </si>
+  <si>
+    <t>157</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7244/iluminacao_anel_viario_28129_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Prefeito Municipal de Jequié, Zenildo Brandão Santana, autorizar ao Secretário de Serviços Públicos Neildo Bezerra de Freitas Filho, a tomar as providências necessárias para a implementação de iluminação em lâmpadas de LED ao longo de toda extensão do Anel Viário.</t>
+  </si>
+  <si>
+    <t>7245</t>
+  </si>
+  <si>
+    <t>158</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7245/indicacao_carro_caps_2026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITANDO A DISPONIBILIDADE DE VEÍCULOS PARA ATENDIMENTO OS CENTRO DE ATENÇÃO PSICO SOCIAL, CAPS GUITO GUIGÓ E CAPS AD,PARA REALIZAR VISITAS DOMICILIARES E SERVIÇOS DE BUSCA ATIVA DE PACIENTES.</t>
+  </si>
+  <si>
+    <t>7247</t>
+  </si>
+  <si>
+    <t>159</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7247/ind_._.2022-_construcao_posto_de_saude_boa_vista_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Excelentíssimo Senhor Prefeito Municipal de Jequié, juntamente com a Secretaria Municipal de Saúde, que sejam adotadas as providências necessárias para a construção de Postos de Saúde nos povoados de Boa Vista, Rio do Mutum e Rio do Antônio, neste município.</t>
+  </si>
+  <si>
+    <t>7249</t>
+  </si>
+  <si>
+    <t>160</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7249/07-_indicacao_-_asfaltamento_da_vila_aeroporto_bras_arleo_etc.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Excelentíssimo Senhor Governador do Estado da Bahia Sr. Gerônimo Rodrigues e ao Excelentíssimo Senhor Prefeito Sr. Zenildo Brandão Santana a realização do asfaltamento completo das Avenidas Bráz Arleo, e da Rua Projetada 86, interligando os bairros Urbis III, Espírito Santo, Vila Aeroporto, Jequiezinho, até a Avenida Lions Club.</t>
+  </si>
+  <si>
+    <t>7255</t>
+  </si>
+  <si>
+    <t>161</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7255/ind.implantacao_de_grades_de_protecao_na_rua_alves_cardoso.pdf</t>
+  </si>
+  <si>
+    <t>Solicitamos a implantação de grade de proteção no sentido de resguardar as pessoas, a via tornou-se perigosa para crianças e idosos que transitam no local situado a rua Alves Cardoso no bairro Cansanção Jequié -Ba, reiterando indicação de nº 406-2025</t>
+  </si>
+  <si>
+    <t>7256</t>
+  </si>
+  <si>
+    <t>162</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7256/ind_reforma_do_canteiro_da_rua_alves_pereira.pdf</t>
+  </si>
+  <si>
+    <t>solicitamos reforma do canteiro com construção de quiosques para substituírem a barraca _x000D_
+de revista e de lanches localizadas no canteiro da Av. Alves Pereira Centro, _x000D_
+Município de Jequié-Ba, reiterando a indicação 349/2025.</t>
+  </si>
+  <si>
+    <t>7257</t>
+  </si>
+  <si>
+    <t>163</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7257/asfalto_residencial_eldorado_28129_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Prefeito Municipal de Jequié, Zenildo Brandão Santana, autorizar o secretário de infraestrutura Lucindo Tomaz Vasconcelos Menezes, a tomar as providências necessárias para o asfaltamento da rua Clériston Andrade, Rua Melém A Isaac e rua Miguel Pires, bairro jequiezinho, no Residencial Eldorado.</t>
+  </si>
+  <si>
+    <t>7258</t>
+  </si>
+  <si>
+    <t>164</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7258/bicicletas_28129_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Prefeito Municipal de Jequié, Zenildo Brandão Santana, autorizar ao Secretário de Serviços de esportes San David Pereira Aragão, a tomar as providências no sentido de adotar sejam feitos estudos para implantação de um Programa de Bicicletas Compartilhadas, em vários pontos da Cidade.</t>
+  </si>
+  <si>
+    <t>7259</t>
+  </si>
+  <si>
+    <t>165</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7259/ind._toldos_da_praca_da_bandeira.pdf</t>
+  </si>
+  <si>
+    <t>Solicitamos medidas cabíveis e necessárias para implantação de toldos na lateral dos Quiosques e Shopping Popular Walmick Almeida _x000D_
+Andrade localizados na Praça da Bandeira, Jequié-Ba, reiterando a indicação _x000D_
+88/2025.</t>
+  </si>
+  <si>
+    <t>7260</t>
+  </si>
+  <si>
+    <t>166</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7260/indicacao_viaduto.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Excelentíssimo Senhor Prefeito Municipal de Jequié, Sr. Zenildo Brandão Santana, extensivo ao Secretário Municipal de Infraestrutura, Sr. Lucindo Tomaz Vasconcelos Menezes, e ao Secretário Municipal de Serviços Públicos, Sr. Neildo Bezerra de Freitas Filho, que sejam adotadas as devidas providências visando a melhorias do Viaduto Daniel Andrade, neste município.</t>
+  </si>
+  <si>
+    <t>7261</t>
+  </si>
+  <si>
+    <t>167</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7261/indicacao_praca.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Excelentíssimo Senhor Prefeito Municipal de Jequié, Sr. Zenildo Brandão Santana, extensivo ao Secretário Municipal de Infraestrutura, Sr. Lucindo Tomaz Vasconcelos Menezes, que sejam adotadas as medidas necessárias para a construção de uma Praça Pública dotada de Parquinho Infantil e Academia ao Ar Livre no bairro Cachoeirinha.</t>
+  </si>
+  <si>
+    <t>7262</t>
+  </si>
+  <si>
+    <t>168</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7262/ind._solicitando_carro_para_o_acentamento_flor_da_terra.pdf</t>
+  </si>
+  <si>
+    <t>Solicitamos aquisição de veículo para a Associação de Mulheres do Assentamento Flor da _x000D_
+Terra, para o deslocamento dos géneros alimentícios manufaturado. no Distrito _x000D_
+de Itajuru, zona rural de Jequié/Ba. Reiterando indicação nº 267-2025.</t>
+  </si>
+  <si>
+    <t>7263</t>
+  </si>
+  <si>
+    <t>169</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7263/ind-2026_revitalizacao_do_campo_do_cururu_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicitamos a revitalização da Praça Esportiva Waldomiro Borges Souza, conhecida como Campo do Cururu.</t>
+  </si>
+  <si>
+    <t>7264</t>
+  </si>
+  <si>
+    <t>170</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7264/ind-2026_revitalizacao_da_passarela._campo_do_indio_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicitamos a instalação de uma passarela sobre o Rio Jequiezinho, que dá acesso à Comunidade do Barro Preto, ao campo de futebol conhecido como Campo do Índio, no bairro Joaquim Romão.</t>
+  </si>
+  <si>
+    <t>7265</t>
+  </si>
+  <si>
+    <t>171</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7265/construcao_da_quadra_poliesportiva_do_loteamento_agua_branca_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Construção de uma quadra Poliesportiva no loteamento Água Branca no Jequizinho.</t>
+  </si>
+  <si>
+    <t>7266</t>
+  </si>
+  <si>
+    <t>172</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7266/construcao_de_praca_no_mandacaru_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Construção de uma praça em frente ao Posto de Saúde Aurélio Sciarretta, localizado no bairro Itaigara.</t>
+  </si>
+  <si>
+    <t>7267</t>
+  </si>
+  <si>
+    <t>173</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7267/reforma_creche_juju_borges_.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Aroldo Brito vem respeitosamente indicar ao Excelentíssimo Senhor_x000D_
+Prefeito Municipal de Jequié, Zenildo Brandão Santana, com cópia à Secretária_x000D_
+Municipal de Educação, a reforma e ampliação da Creche Municipal Juju Borges,_x000D_
+localizada ao lado da Praça Juju Borges, no município de Jequié – BA, reiterando_x000D_
+indicação de mesma autoria apresentada no ano de 2025, que até o presente_x000D_
+momento não foi atendida.</t>
+  </si>
+  <si>
+    <t>7268</t>
+  </si>
+  <si>
+    <t>174</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7268/indicacao_unidade_zibrune_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Prefeito Municipal Sr. Zenildo Brandão, ao Secretário Municipal_x000D_
+de Infraestrutura Sr. Lucindo Menezes e ao Secretário Municipal de Saúde Sr._x000D_
+Marlon Pereira, a construção de uma Unidade de Saúde para a localidade do_x000D_
+Zibrune.</t>
+  </si>
+  <si>
+    <t>7269</t>
+  </si>
+  <si>
+    <t>175</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7269/indicacao_centro_o.n_assinado.pdf</t>
+  </si>
+  <si>
+    <t>ndicamos ao Prefeito Municipal Sr. Zenildo Brandão, e ao Secretário de_x000D_
+Infraestrutura Lucindo Menezes a requalificação do Centro de Cultura Antônio_x000D_
+Sales, localizado no distrito de Oriente Novo.</t>
+  </si>
+  <si>
+    <t>7270</t>
+  </si>
+  <si>
+    <t>176</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7270/08_-_indicacao_-_estudo_para_implantacao_de_atena_de_celular_na_cachoeirinha.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Excelentíssimo Prefeito Zenildo Brandão Santana, extensivo a Secretaria competente que seja realizada estudos técnicos para a implantação de uma antena de telefonia celular no bairro da Cachoeirinha I, II, III, IV e Cachoeirinha Velha.</t>
+  </si>
+  <si>
+    <t>7271</t>
+  </si>
+  <si>
+    <t>177</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7271/09_-_indicacao_-_pavimentacao_asfaltica_rua_joao_rosa_bairro_pau_ferro..pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Excelentíssimo Prefeito Zenildo Brandão Santana, extensivo a Secretaria competente, no sentido de realizar a pavimentação asfáltica e instalação de iluminação pública com lâmpadas LED na Rua João Rosa, Bairro Pau Ferro._x000D_
+O Vereador Emanuel Campos Silva (TINHO), solicita a pavimentação asfáltica e instalação de iluminação pública com lâmpadas LED na Rua João Rosa, Bairro Pau Ferro.</t>
+  </si>
+  <si>
+    <t>7272</t>
+  </si>
+  <si>
+    <t>178</t>
+  </si>
+  <si>
+    <t>Eduardo José O. Simões de Carvalho</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7272/indicacao_2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Prefeito Municipal Zenildo Brandão Santana, extensivo ao_x000D_
+Secretário Municipal de Infraestrutura Lucindo Tomaz Vasconcelos Menezes a_x000D_
+Pavimentação do Povoado de Nova Esperança</t>
+  </si>
+  <si>
+    <t>7273</t>
+  </si>
+  <si>
+    <t>179</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7273/indicacao_2026_1.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Prefeito Municipal de Jequié Zenildo Brandão Santana extensivo ao_x000D_
+Secretário de lnfraestrutura Lucindo Tomaz Vasconcelos Menezes de adotar de_x000D_
+medidas cabíveis e necessárias para realizar a Construção de uma Quadra Coberta_x000D_
+no Distrito de Nova Esperança.</t>
+  </si>
+  <si>
+    <t>7274</t>
+  </si>
+  <si>
+    <t>180</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7274/indicacao_2026_2_2.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Prefeito do Município de Jequié Zenildo Brandão Santana, extensivo_x000D_
+a Secretária Municipal de Saúde Marlon Pereira dos Santos solicitando, a Reforma_x000D_
+e Ampliação do Posto de Saúde da Família Cachoeirinha</t>
+  </si>
+  <si>
+    <t>7275</t>
+  </si>
+  <si>
+    <t>181</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7275/indicacao_20261.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Prefeito Municipal Zenildo Brandão Santana, extensivo ao_x000D_
+Secretário Municipal de lnfraestrutura Lucindo Tomaz Vasconcelos Menezes a_x000D_
+Pavimentação Asfáltica da Cachoeirinha.</t>
+  </si>
+  <si>
+    <t>7276</t>
+  </si>
+  <si>
+    <t>182</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7276/indicacao_16_2026_-_implantacao_de_sistema_de_drenagem_na_rua_catulo_da_paixao_cearense_localizada_no_bairro_jequiezinho.assinado.pdf</t>
+  </si>
+  <si>
+    <t>implantação de sistema de drenagem na Rua Catulo da Paixão Cearense, localizada no bairro Jequiezinho,</t>
+  </si>
+  <si>
+    <t>7277</t>
+  </si>
+  <si>
+    <t>183</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7277/indicacao_14_2026_-recuperacao_das_estradas_vicinais_que_dao_acesso_aos_povoados_de_queimadas_poco_dantas_e_baeta.assinado.pdf</t>
+  </si>
+  <si>
+    <t>recuperação das estradas vicinais que dão acesso aos povoados de Queimadas, Poço Dantas e Baeta.</t>
+  </si>
+  <si>
+    <t>7278</t>
+  </si>
+  <si>
+    <t>184</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7278/indicacao_15_2026_-_implantacao_de_abastecimento_de_agua_potave_lpara_os_assentamentos_de__santa_cruz_e_sao_judas_tadeu.assinado.pdf</t>
+  </si>
+  <si>
+    <t>Implantação de abastecimento de água potável para os assentamentos de  Santa Cruz e São Judas Tadeu</t>
+  </si>
+  <si>
+    <t>7279</t>
+  </si>
+  <si>
+    <t>185</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7279/limpeza_segredo.pdf</t>
+  </si>
+  <si>
+    <t>Realização de serviços de capinagem, limpeza geral e manutenção das áreas adjacentes ao Residencial Segredo, localizado no bairro Curral Novo.</t>
+  </si>
+  <si>
+    <t>7280</t>
+  </si>
+  <si>
+    <t>186</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7280/sistema_de_drenagem_e_escoamento_de_aguas_pluviais_na_area_da_feira_livre_do_bairro_joaquim_romao_especialmente_no_periodo_chuvoso.pdf</t>
+  </si>
+  <si>
+    <t>A adoção de medidas urgentes para melhoria do sistema de drenagem e escoamento de águas pluviais na área da Feira Livre do bairro Joaquim Romão, especialmente no período chuvoso.</t>
+  </si>
+  <si>
+    <t>7281</t>
+  </si>
+  <si>
+    <t>187</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7281/a_criacao_e_implementacao_de_medidas_especificas_de_seguranca_e_protecao_na_feira_livre_do_bairro_joaquim_romao..pdf</t>
+  </si>
+  <si>
+    <t>A criação e implementação de medidas específicas de segurança e proteção na Feira Livre do bairro Joaquim Romão.</t>
+  </si>
+  <si>
+    <t>7282</t>
+  </si>
+  <si>
+    <t>188</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7282/ind._redutor_velocidade_beira_rio_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Excelentíssimo Prefeito Zenildo Brandão Santana, extensivo ao Secretário de Infraestrutura, Sr. Lucindo Tomaz Vasconcelos Menezes e a quem mais for de direito, no sentido de instalar redutores de velocidade na extensão da Avenida Beira Rio no bairro do mandacaru.</t>
+  </si>
+  <si>
+    <t>7283</t>
+  </si>
+  <si>
+    <t>189</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7283/ind._reforma_do_banheiro_da_feirinha_do_joaquim_romao_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Prefeito Municipal de Jequié o Exm° Sr. Zenildo Brandão, e ao Secretário Municipal de Infraestrutura Sr. Lucindo Tomaz e a quem mais for de direito, que seja realizada a reforma e manutenção dos banheiros públicos da Feirinha do Joaquim Romão.</t>
+  </si>
+  <si>
+    <t>7284</t>
+  </si>
+  <si>
+    <t>190</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7284/ind._registrar-bera_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Exmo. Prefeito Municipal Zenildo Brandão Santana, extensivo ao Secretário de Saúde Marlon Pereira, disponibilizar à comunidade Jequieense a realização do EXAME BERA, indicado principalmente para avaliar o desenvolvimento e a resposta auditiva de crianças, recém-nascidos prematuros, crianças autistas ou com alterações genéticas, como por exemplo a Síndrome de Down.</t>
+  </si>
+  <si>
+    <t>7286</t>
+  </si>
+  <si>
+    <t>192</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7286/indicacao_-_encostas__assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal a realização de obras de contenção de encostas na localidade conhecida como Rua da Banca, popularmente chamada de Rua do Corte, bem como na Rua do Espinhaço, ambas no bairro Jequiezinho.</t>
+  </si>
+  <si>
+    <t>7289</t>
+  </si>
+  <si>
+    <t>195</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7289/sede_da_guarda_municipal_3.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Prefeito Municipal Zenildo Brandão, extensivo ao Secretário de Infraestrutura Lucindo Tomaz Vasconcelos Menezes no sentido de realizar a construção de sede própria para a Guarda Municipal de Jequié munida de área de descanso, área de convivência, refeitório, setor administrativo, quadra poliesportiva e estacionamento coberto para as viaturas, além da modernização de equipamentos utilizados em suas funções.</t>
+  </si>
+  <si>
+    <t>7290</t>
+  </si>
+  <si>
+    <t>196</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7290/indicacao___sv.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Excelentíssimo Senhor Prefeito Municipal de Jequié, Sr. Zenildo Brandão Santana, extensivo ao Secretário Municipal de esporte e lazer, San David Pereira Aragão, que sejam adotadas as medidas necessárias para a realização de reforma da quadra de esportes na praça em frente ao estadio Municipal , neste município.</t>
+  </si>
+  <si>
+    <t>7291</t>
+  </si>
+  <si>
+    <t>197</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7291/indicacao___sv_1.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Excelentíssimo Senhor Prefeito Municipal de Jequié, Sr. Zenildo Brandão Santana, extensivo ao Secretário Municipal de Serviços Públicos, que sejam adotadas as medidas necessárias para a realização de um faxinaço completo na praça em frente ao estadio Municipal , neste município.</t>
+  </si>
+  <si>
+    <t>7292</t>
+  </si>
+  <si>
+    <t>198</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7292/asfalto_urbis_282629_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Prefeito Municipal de Jequié, Zenildo Brandão Santana, autorizar o secretário de infraestrutura Lucindo Tomaz Vasconcelos Menezes, a tomar as providências necessárias para o asfaltamento da rua C, rua L e rua Um, bairro Jequiezinho na Urbis.</t>
+  </si>
+  <si>
+    <t>7296</t>
+  </si>
+  <si>
+    <t>201</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7296/indicacao_17_2026_-_recuperacao_das_ruas_h_g_e_f_no_loteamento_parque_dos_algarobas_ii.assinado.pdf</t>
+  </si>
+  <si>
+    <t>Recuperação das ruas H,G e F localizadas no Loteamento Parque dos Algarobas II,</t>
+  </si>
+  <si>
+    <t>7299</t>
+  </si>
+  <si>
+    <t>202</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7299/pavimentacao_da_ademar_de_barro_26.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Deputado Euclides Fernandes, extensivo ao Presidente da CONDER, Sr. Jose Trindade, no sentido realizar o asfalto da Rua Ademar de Barros no Km 4, Jequie Ba.</t>
+  </si>
+  <si>
+    <t>7300</t>
+  </si>
+  <si>
+    <t>203</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7300/idicacao_capsia_2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Prefeito Zenildo Brandão, extensivo ao Secretário de Saúde de Jequié, Sr. Marlon Pereira, no sentido de implementar no Bairro Curral Novo no município de Jequié, um CAPSia (infância e adolescência).</t>
+  </si>
+  <si>
+    <t>7305</t>
+  </si>
+  <si>
+    <t>204</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7305/ind_._.arthur_morais_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos Excelentíssimo Senhor Prefeito Municipal de Jequié, om cópia à Secretaria de Infraestrutura, a necessidade de revitalização do canteiro central da Avenida Arthur Morais.</t>
+  </si>
+  <si>
+    <t>7306</t>
+  </si>
+  <si>
+    <t>205</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7306/ind_._._melhorias_habitacionais_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Excelentíssimo Senhor Prefeito Municipal de Jequié, juntamente com a Secretaria Municipal de Infraestrutura e Secretaria de Desenvolvimento Social, que sejam adotadas as providências necessárias para a implantação de um Programa Municipal de Melhorias Habitacionais, destinado a famílias de baixa renda.</t>
+  </si>
+  <si>
+    <t>7307</t>
+  </si>
+  <si>
+    <t>206</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7307/ind_.2025-_projeto_cisternas_1_assinado_1.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Excelentíssimo Prefeito Municipal, Zenildo Brandão Santana, extensivo ao setor competente, solicitando o empenho necessário no sentido de viabilizar um projeto  para a construção de cisternas para famílias rurais de baixa renda atingidas pela seca ou falta de água.</t>
+  </si>
+  <si>
+    <t>7308</t>
+  </si>
+  <si>
+    <t>207</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7308/indicacao_pavimentacao_em_concreto_das_ruas_durval_pires_e_dr.humberto_mariote_bairro_sol_nascente_assinado.pdf</t>
+  </si>
+  <si>
+    <t>PAVIMENTAÇÃO EM CONCRETO DAS RUAS  DURVAL PIRES E DR. HUMBERTO MARIOTE ,BAIRRO SOL NASCENTE.</t>
+  </si>
+  <si>
+    <t>7309</t>
+  </si>
+  <si>
+    <t>208</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7309/indicacao_asfaltamento_as_duas_vias_de_acesso_residencial_segredo_bairro_curral_novo2025_assinado.pdf</t>
+  </si>
+  <si>
+    <t>ASFALTAMENTO AS DUAS VIAS DE ACESSO AO RESIDENCIAL SEGREDO, BAIRRO CURRAL NOVO.</t>
+  </si>
+  <si>
+    <t>7310</t>
+  </si>
+  <si>
+    <t>209</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7310/ind._praca_rua_vitoria_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Exmo. Prefeito Sr. Zenildo Brandão Santana, extensivo ao Sr. Secretário de Infraestrutura, a melhoria no espaço da praça, localizada na Rua Vitória no bairro do mandacaru, com a instalação de bancos, parque infantil e ou equipamentos de ginástica.</t>
+  </si>
+  <si>
+    <t>7311</t>
+  </si>
+  <si>
+    <t>210</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7311/ind._casa_da_mulher_brasileira_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Excelentíssimo Senhor Governador do Estado da Bahia Sr. Gerônimo Rodrigues e ao Excelentíssimo Senhor Prefeito Sr. Zenildo Brandão Santana a implantação de uma Unidade da Casa da Mulher Brasileira no município de Jequié.</t>
+  </si>
+  <si>
+    <t>7312</t>
+  </si>
+  <si>
+    <t>211</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7312/ambulatorio_veterinario_municipal.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Aroldo Brito, no uso de suas atribuições legais e regimentais, vem_x000D_
+respeitosamente indicar ao Excelentíssimo Senhor Prefeito Zenildo Brandão_x000D_
+Santana e ao Secretário Municipal de Saúde, a criação e implantação de um_x000D_
+Ambulatório Veterinário Municipal – Ambulatório Animal de Jequié, com atendimento_x000D_
+gratuito à população, especialmente às famílias de baixa renda, protetores de animais_x000D_
+e atendimento a animais em situação de rua, com foco nos serviços veterinários mais_x000D_
+essenciais, nos moldes dos ambulatórios veterinários públicos já implantados em_x000D_
+outros municípios brasileiros.</t>
+  </si>
+  <si>
+    <t>7313</t>
+  </si>
+  <si>
+    <t>212</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7313/praca_molhada_com_chafariz_interativo_no_espaco_publico_mirante_da_sereia.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Aroldo Brito, no uso de suas atribuições legais e regimentais, vem_x000D_
+respeitosamente indicar ao Excelentíssimo Senhor Prefeito Zenildo Brandão_x000D_
+Santana e a Secretaria Municipal de Infraestrutura, a implantação de uma Praça_x000D_
+Molhada com chafariz interativo no espaço público Mirante da Sereia, localizado na_x000D_
+Barragem de Pedra, nos mesmos moldes do projeto que será instalado na Praça_x000D_
+Duque de Caxias (Alto da Prefeitura).</t>
+  </si>
+  <si>
+    <t>7314</t>
+  </si>
+  <si>
+    <t>213</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7314/praca_no_algaroba_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Construção de uma praça pública com parque infantil e academia ao ar livre no Loteamento Algaroba II.</t>
+  </si>
+  <si>
+    <t>7315</t>
+  </si>
+  <si>
+    <t>214</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7315/pavimentacao_do_sanville_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Pavimentação Asfáltica das ruas Garanhos, Garfanhotos e Abelhas   do loteamento Sunvilli 1.</t>
+  </si>
+  <si>
+    <t>7316</t>
+  </si>
+  <si>
+    <t>215</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7316/ind_2026_-_construcao_de_um_psf_fz_velha_28129_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Reiterando a Indicação nº 548/2025, solicitamos a construção de um PSF no distrito da Fazenda Velha.</t>
+  </si>
+  <si>
+    <t>7317</t>
+  </si>
+  <si>
+    <t>216</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7317/ind-_2026_revitalizacao_da_praca_lucila_nascimento_santos2c_localizada_em_frente_ao_hospital_geral_prado_valadares._28129_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Reiterando a Indicação nº 116/2025, solicitamos a revitalização da Praça Lucila Nascimento Santos, localizada em frente ao Hospital Geral Prado Valadares.</t>
+  </si>
+  <si>
+    <t>7318</t>
+  </si>
+  <si>
+    <t>217</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7318/10_-_pavimentacao_asfaltica_da_rua_e_algarobas.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Excelentíssimo Prefeito Zenildo Brandão Santana, extensivo ao Secretário de Infraestrutura, Lucindo Tomaz Vasconcelos Menezes, no sentido de realizar a pavimentação asfáltica na Rua E – Loteamento Parque das Algarobas II, Pampilho Sampaio, no município de Jequié.</t>
+  </si>
+  <si>
+    <t>7319</t>
+  </si>
+  <si>
+    <t>218</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7319/indicacao_prainha_1.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Excelentíssimo Senhor Prefeito Municipal Zenildo Brandão, extensivo ao Secretário Municipal de Infraestrutura, Sr. Lucindo Tomaz Vasconcelos,a revitalização da Prainha do Curral Novo, com o objetivo de proporcionar à população local um espaço de lazer seguro, organizado e atrativo, neste município de Jequié.</t>
+  </si>
+  <si>
+    <t>7320</t>
+  </si>
+  <si>
+    <t>219</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7320/indicacao_.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Excelentíssimo Senhor Prefeito Municipal Zenildo Brandão, extensivo ao Secretário Municipal de Infraestrutura, Sr. Lucindo Tomaz Vasconcelos, a revitalização do Cemitério São Lázaro, localizado em Jequié, incluindo a elevação dos muros perimetrais do referido cemitério.</t>
+  </si>
+  <si>
+    <t>7321</t>
+  </si>
+  <si>
+    <t>220</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7321/ind._instalacao_de_ponto_de_coleta_-_cooperje_assinado.pdf</t>
+  </si>
+  <si>
+    <t>solicito instalação estratégica de uma Ilha de reciclagem nas _x000D_
+proximidades do circuito da festa do São João de Jequié/Ba, reiterando a _x000D_
+indicação 443/2025.</t>
+  </si>
+  <si>
+    <t>7322</t>
+  </si>
+  <si>
+    <t>221</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7322/ind._asfalto_e_revitalizacao_do_canteiro_da_rua_catulo_da_paixao_cearense_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Que sejam adotadas medidas cabíveis para realizar revitalização do canteiro e _x000D_
+a pavimentação com massa asfáltica em toda extensão da rua Catulo da _x000D_
+Paixão Cearense interligando a rua Professora Virginia Ribeiro, bairro _x000D_
+Jequiezinho Jequié – Ba, reiterando a indicação 954/2025.</t>
+  </si>
+  <si>
+    <t>7323</t>
+  </si>
+  <si>
+    <t>222</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7323/ind-costrucao_d_escadaria_na_rua_emanoel_domingos_cohim_assinado_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Construir uma escadaria com corrimão na Rua Emanoel Domingos Cohim, via que dá acesso à Creche _x000D_
+Expedito Nunes (foto anexa) no bairro do Joaquim Romão Jequié-Ba, _x000D_
+reiterando a indicação 1077/2025.</t>
+  </si>
+  <si>
+    <t>7324</t>
+  </si>
+  <si>
+    <t>223</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7324/certrab_centro_municipal_de_formacao_e_trabalho_rural_de_jequie.pdf</t>
+  </si>
+  <si>
+    <t>A criação do (CERTRAB) Centro Municipal de Formação e Trabalho Rural de Jequié, destinado à qualificação profissional, ao apoio ao empreendedorismo e à inclusão produtiva de jovens e famílias da zona rural, com foco na geração de renda, inovação e fortalecimento da economia local.</t>
+  </si>
+  <si>
+    <t>7325</t>
+  </si>
+  <si>
+    <t>224</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7325/construcao_de_um_anfiteatro_na_praca_principal_do_residencial_segredo.pdf</t>
+  </si>
+  <si>
+    <t>A adoção das providências necessárias para a construção de um anfiteatro na praça principal do Residencial Segredo, destinado à realização de atividades culturais, educativas e comunitárias.</t>
+  </si>
+  <si>
+    <t>7326</t>
+  </si>
+  <si>
+    <t>225</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7326/programa_iptu_verde_jequie__incentivo_municipal_a_sustentabilidade_urbana.pdf</t>
+  </si>
+  <si>
+    <t>A criação do PROGRAMA IPTU VERDE JEQUIÉ de Incentivo Municipal à Sustentabilidade Urbana, com a concessão de descontos no Imposto Predial e Territorial Urbano (IPTU) aos contribuintes que adotarem práticas ambientais sustentáveis em seus imóveis.</t>
+  </si>
+  <si>
+    <t>7328</t>
+  </si>
+  <si>
+    <t>227</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7328/indicacao_14_2026_-_recuperacao_das_estradas_vicinais_que_dao_acesso_aos_povoados_de_limoeiro_salinas_e_riachao_.assinado.pdf</t>
+  </si>
+  <si>
+    <t>Recuperação das estradas vicinais que dão acesso aos Povoados de Limoeiro, Riachão e Salinas</t>
+  </si>
+  <si>
+    <t>7329</t>
+  </si>
+  <si>
+    <t>228</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7329/indicacao_15_2025_-_patrolamento_da_estrada_que_da_acesso_ao_povoado_de_fontinha.assinado.pdf</t>
+  </si>
+  <si>
+    <t>Patrolamento da estrada que dá acesso ao Povoado de Fontinha</t>
+  </si>
+  <si>
+    <t>7331</t>
+  </si>
+  <si>
+    <t>230</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7331/instalacao_de_um_novo_centro_de_referencia_de_assistencia_social__em_jequie_para_atender_e_ampliar_o_atendimento_aos_bairros_sao_judas_tadeu_mutirao_do_sao_judas_amaralina_e_pompilio_samaass.pdf</t>
+  </si>
+  <si>
+    <t>Instalação de um novo Centro de Referência de Assistência Social em Jequié, para atender e ampliar o atendimento aos bairros São Judas Tadeu, Mutirão do São Judas, Amaralina e Pompílio Sampaio.</t>
+  </si>
+  <si>
+    <t>7333</t>
+  </si>
+  <si>
+    <t>231</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7333/fisioterapia_domiciliar.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Prefeito Municipal Zenildo Brandão, extensivo ao Secretário de Saúde Marlon Pereira dos Santos implantação de fisioterapia domiciliar para pacientes acamados e em vulnerabilidade social.</t>
+  </si>
+  <si>
+    <t>7334</t>
+  </si>
+  <si>
+    <t>232</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7334/praca_joao_23.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Prefeito Municipal Zenildo Brandão, extensivo ao Secretário de Infraestrutura Lucindo Tomaz Vasconcelos Menezes no sentido de realizar a revitalização total da Praça João XXIII em frente ao Terminal Rodoviário de Jequié.</t>
+  </si>
+  <si>
+    <t>7335</t>
+  </si>
+  <si>
+    <t>233</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7335/indicacao_vila_vitoria.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Prefeito Municipal Zenildo Brandão, e em extensão ao secretário de serviços públicos, o Sr. Neildo Bezerra de Freitas Filho, para adotar as medidas necessárias para um faxinaço completo no bairro Vila Vitória, neste municipio.</t>
+  </si>
+  <si>
+    <t>7336</t>
+  </si>
+  <si>
+    <t>234</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7336/indicacao_campo.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Excelentíssimo Senhor Prefeito Municipal de Jequié, Sr. Zenildo Brandão Santana, extensivo ao Secretário Municipal de Esportes e  lazer, San David Pereira Aragão, ao Secretário Municipal de Infraestrutura, Sr. Lucindo Tomaz Vasconcelos Menezes, que sejam adotadas as medidas necessárias para a construção de um vestiário no campo “Quina pra Lua”, localizado no bairro Mandacaru.</t>
+  </si>
+  <si>
+    <t>7337</t>
+  </si>
+  <si>
+    <t>235</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7337/ind._piso_grama_sintetica_na_pca_mandacaru_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Exmo. Prefeito Municipal Sr. Zenildo Brandão Santana, extensivo ao secretário de Infraestrutura Lucindo Menezes, no sentido de que seja analisada a possibilidade de instalação de um piso de grama sintética na área destinada ao parquinho de madeira da Praça Joelma Gomes Orrico no bairro do Mandacaru.</t>
+  </si>
+  <si>
+    <t>7338</t>
+  </si>
+  <si>
+    <t>236</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7338/12_-_indicacao_-_construcao_de_uma_praca_na_urbis_iv.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Excelentíssimo Prefeito Zenildo Brandão Santana, extensivo ao Secretário de Infraestrutura Sr. Lucindo Tomaz Vasconcelos Menezes, no sentido de realizar a construção de uma praça na Urbis IV, Bairro Espirito Santo, ao lado da Unidade de Saúde da Família Maximiliano em frente à Rua M.</t>
+  </si>
+  <si>
+    <t>7339</t>
+  </si>
+  <si>
+    <t>237</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7339/indicacao_praca_da_crianca__assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal, a construção de uma Praça da Criança na Rua G, próxima ao Residencial Vila Paraíso, no bairro Jequiézinho.</t>
+  </si>
+  <si>
+    <t>7340</t>
+  </si>
+  <si>
+    <t>238</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7340/aplicativo_municipal_282629_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Prefeito Municipal de Jequié, Zenildo Brandão Santana, autorizar ao Secretário de Infraestrutura Lucindo Tomaz Vasconcelos Menezes, a tomar as providências necessárias para criacao de um aplicativo oficial da prefeitura destinado ao registro de problemas urbanos pela população, tais como buracos em vias públicas, lâmpadas apagadas, acúmulo irregular de lixo, entulhos e demais ocorrências.</t>
+  </si>
+  <si>
+    <t>7341</t>
+  </si>
+  <si>
+    <t>239</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7341/parque_linear_282629_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Prefeito Municipal de Jequié, Zenildo Brandão Santana, autorizar ao Secretário de Serviços Esporte e Lazer San David Aragão, a tomar as providências necessárias para criar um parque linear esportivo ao longo da margem do rio Jequiezinho.</t>
+  </si>
+  <si>
+    <t>7342</t>
+  </si>
+  <si>
+    <t>240</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7342/praca_agua_branca_282629_assinado.pdf</t>
+  </si>
+  <si>
+    <t>7345</t>
+  </si>
+  <si>
+    <t>241</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7345/indicacao_-_melhorias_distritos_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Prefeito Municipal, Sr. Zenildo Brandão, a execução das melhorias e obras já elencadas e encaminhadas por meio de ofício ao seu gabinete, referentes aos distritos de Água Vermelha, Campo Largo, Itajuru, Lagoa Dantas, Humaitá e Tamarindo.</t>
+  </si>
+  <si>
+    <t>7346</t>
+  </si>
+  <si>
+    <t>242</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7346/ind-_cemitario_sao_lazaro_-_jequiezinho_assinado_1.pdf</t>
+  </si>
+  <si>
+    <t>Providência no sentido de realizar implantação de estacionamento com pavimentação de massa asfáltica nas ruas Juca Rebouças e Antônio Brandão, ambas localizadas na área externa do Cemitério Municipal São Lázaro, bairro Jequiezinho Jequié-Ba, reiterando a indicação 974/2025.</t>
+  </si>
+  <si>
+    <t>7348</t>
+  </si>
+  <si>
+    <t>243</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7348/indicacao_22_2026_-modernizacao_da_iluminacao_publica_com_substituicao_das_lampadas_atuais_pela_instalacao_de_placas_de_led_no_loteamento_parque_do_brinco_de_ouro._.ass.pdf</t>
+  </si>
+  <si>
+    <t>Modernização da iluminação publica com substituição de lâmpadas comuns por Placas de LEDs nas ruas do loteamento Brinco de Ouro</t>
+  </si>
+  <si>
+    <t>7349</t>
+  </si>
+  <si>
+    <t>244</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7349/ind_._.pavimentacao_caixa_d_agua_assinado.pdf</t>
+  </si>
+  <si>
+    <t>indicar ao Excelentíssimo Senhor Prefeito Municipal, juntamente com a Secretaria competente, que sejam adotadas as providências necessárias para a pavimentação da Rua das Macambiras e da 2ª Travessa São Bernardo, ligando a Rua da Linha à Avenida São Jorge, no bairro Caixa D’Água.</t>
+  </si>
+  <si>
+    <t>7350</t>
+  </si>
+  <si>
+    <t>245</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7350/indicacao_reativacao_e_ampliacao_do_bike_service_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal, a reativação e ampliação do serviço “Bike Service” no município.</t>
+  </si>
+  <si>
+    <t>7351</t>
+  </si>
+  <si>
+    <t>246</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7351/ind._rio_de_contas_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Senhor Prefeito Flavio Santana a necessidade urgente da revitalização do Rio de Contas e do Rio Jequiezinho, em todo o trecho que percorrem no município de Jequié.</t>
+  </si>
+  <si>
+    <t>7352</t>
+  </si>
+  <si>
+    <t>247</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7352/ind.2026_portais_de_entrada_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Senhor Prefeito Municipal de Jequié, extensivo à Secretaria Municipal competente, a implantação de portais nas entradas dos distritos, bem como a sinalização dos povoados.</t>
+  </si>
+  <si>
+    <t>7353</t>
+  </si>
+  <si>
+    <t>248</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7353/ind.2026_terminal_hidroviario_assinado.pdf</t>
+  </si>
+  <si>
+    <t>a criação de um Terminal Hidroviário na Barragem de Pedras, a implantação de terminais ao longo do lago e o incentivo à criação de linhas de transporte hidroviário integrando distritos, comunidades e povoados situados às margens da barragem.</t>
+  </si>
+  <si>
+    <t>7354</t>
+  </si>
+  <si>
+    <t>249</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7354/indicacao_revitalizacao_area_de_protecao_ao_ciclista_de_competicao_da_wb_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal, a revitalização da área de proteção ao ciclista de competição(APCC) localizada na Avenida Waldomiro Borges.</t>
+  </si>
+  <si>
+    <t>7355</t>
+  </si>
+  <si>
+    <t>250</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7355/indicacao_fechamento_da_avenida_antonio_carlos_magalhaes_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal, o fechamento da Avenida Antônio Carlos Magalhães, aos finais de semana, visando a ampliação do espaço de lazer para a população e garantir a segurança das pessoas que frequentam a Praça dos Poetas.</t>
+  </si>
+  <si>
+    <t>7356</t>
+  </si>
+  <si>
+    <t>251</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7356/indicacao_antena_retransmissora_para_nova_esperanca_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal,  que  realize estudos de viabilidade técnica para a instalação de uma antena de retransmissão(repetidora) de sinal de celular no povoado de Nova Esperança.</t>
+  </si>
+  <si>
+    <t>7357</t>
+  </si>
+  <si>
+    <t>252</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7357/ponto_de_onibus_gbarbosa_282629_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Prefeito Municipal de Jequié, Flávio Santana, autorizar ao Secretário de Serviços Públicos Neildo Bezerra de Freitas Filho, a tomar as providências necessárias para a reforma e modernização do ponto de ônibus, localizado na Av. César Borges, bairro Jequiezinho.</t>
+  </si>
+  <si>
+    <t>7358</t>
+  </si>
+  <si>
+    <t>253</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7358/prevencao_bucal_282629_assinado_1.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Prefeito Municipal de Jequié, Flávio Santana, autorizar ao Secretário de Saúde Marlon Dorado, tomar as providências necessárias para que seja criado um programa de prevenção bucal nas escolas municipais.</t>
+  </si>
+  <si>
+    <t>7359</t>
+  </si>
+  <si>
+    <t>254</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7359/praca_candinha_barreto1_28129_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Prefeito Municipal de Jequié, Flavio Santana, autorizar ao Secretário de Infraestrutura Lucindo Tomaz Vasconcelos Menezes, a tomar as providências necessárias para a instalação de uma academia ao ar livre e construção da praça localizada na rua Candinha Barreto, bairro Jequiezinho.</t>
+  </si>
+  <si>
+    <t>7360</t>
+  </si>
+  <si>
+    <t>255</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7360/passagem_elevada_antonio_orrico_assinado_1.pdf</t>
+  </si>
+  <si>
+    <t>Sejam instaladas um passagens elevadas na rua Antônio Orrico no Barrio São José entre o bar Pantanal até a ponte</t>
+  </si>
+  <si>
+    <t>7361</t>
+  </si>
+  <si>
+    <t>256</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7361/campo_baixa_do_bonfim_282629_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Prefeito Municipal de Jequié, Flavio Santana, autorizar ao Secretário de Serviços Esporte e Lazer San David Aragão, a tomar as providências necessárias modernização do campo de areia na rua do Calcário, bairro da Baixa do Bonfim.</t>
+  </si>
+  <si>
+    <t>7362</t>
+  </si>
+  <si>
+    <t>257</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7362/praca_presidente_medici_em_frente_ao_corpo_de_bombeiro_assinado_1.pdf</t>
+  </si>
+  <si>
+    <t>Requalificação da Praça Pública Presidente Médici, localizada em frente ao Corpo de Bombeiros.</t>
+  </si>
+  <si>
+    <t>7363</t>
+  </si>
+  <si>
+    <t>258</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7363/dranagem.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Excelentíssimo Senhor Prefeito Municipal, Flávio Santana, extensivo ao Secretário de Infraestrutura, Lucindo Tomaz Vasconcelos, que sejam adotadas as providências necessárias para a drenagem da Rua do Meio, situada no Km 4, neste município de Jequié, reiterando a indicação  nº 994 de 2025.</t>
+  </si>
+  <si>
+    <t>7364</t>
+  </si>
+  <si>
+    <t>259</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7364/km17.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Excelentíssimo Senhor Prefeito Municipal de Jequié, Sr. Flavio Santana, extensivo ao Secretário de Infraestrutura Lucindo Tomaz Vasconcelos, a recuperação das estradas do KM-17, km-18 e km-22, até chegar no cajueiro.</t>
+  </si>
+  <si>
+    <t>7365</t>
+  </si>
+  <si>
+    <t>260</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7365/indicacao_-_postes_vila_central_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal a instalação de postes de iluminação pública na Rua Teófilo Dantas Dias, Rua 3, Rua 4 e Rua 5, localizadas no Loteamento Vila Central, bem como a melhoria geral da iluminação pública em toda a localidade.</t>
+  </si>
+  <si>
+    <t>7366</t>
+  </si>
+  <si>
+    <t>261</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7366/ponto_de_onibus_1_1.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Prefeito Municipal Flávio Santana, extensivo ao Secretário de Infraestrutura Lucindo Tomaz Vasconcelos Menezes e a Superintendente Municipal de Trânsito Karla Carine Rodrigues Geanbastiane quanto à construção de pontos de ônibus com sistema de climatização, cobertura, assento e wi-fi.</t>
+  </si>
+  <si>
+    <t>7367</t>
+  </si>
+  <si>
+    <t>262</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7367/indicacao_convenios_faculdades.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Senhor Prefeito Flavio Santana, que adote as providências necessárias para a celebração de convênios com instituições de ensino superior privadas, com o objetivo de viabilizar a concessão de bolsas de estudo para estudantes oriundos da rede pública municipal de ensino, com prioridade para cursos estratégicos como Medicina, Engenharias e Ciência da Computação.</t>
+  </si>
+  <si>
+    <t>7368</t>
+  </si>
+  <si>
+    <t>263</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7368/13_-__indicacao_-__revitalizacao_da_area_de_lazer_no_residencial_mandacaru_i_e_ii.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Excelentíssimo Prefeito Flávio Santana, extensivo à secretaria competente, a necessidade da Revitalização da área de lazer com parque infantil no Residencial Mandacaru I e II, localizado no bairro do Mandacaru.</t>
+  </si>
+  <si>
+    <t>7369</t>
+  </si>
+  <si>
+    <t>264</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7369/indicacao_praca_curral_novo_1.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Prefeito Municipal Flávio Santana, extensivo ao Secretário de Infraestrutura Lucindo Tomaz Vasconcelos, a viabilidade da requalificação da Praça Capitão Silvino de Araújo, no bairro do Curral novo, neste município, reiterando a indicação nº 617 de 2025.</t>
+  </si>
+  <si>
+    <t>7370</t>
+  </si>
+  <si>
+    <t>265</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7370/ind_2026-_revitalizacao_da_praca_da_amizade2c_localizada_na_urbis_i2c_jequiezinho._assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Excelentíssimo Prefeito, extensivo ao Secretário Municipal de Infraestrutura, a revitalização da Praça da Amizade, localizada na Urbis I, Jequiezinho, reiterando a indicação nº 657/2025.</t>
+  </si>
+  <si>
+    <t>7371</t>
+  </si>
+  <si>
+    <t>266</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7371/ind-2026_instalar_um_redutor_de_velocidade_28passagem_elevada29_em_frente_ao_colegio_aurino_nery_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Prefeito Municipal, extensivo ao Secretário de Infraestrutura, e à Superintendente da SUMTRAN, no sentido de adotar providências para que seja instalado um redutor de velocidade (passagem elevada), na Rua João José Duarte, Joaquim Romão, em frente à Escola Municipal de Tempo Integral Aurino Nery. Reiterando a Indicação nº 157/2025.</t>
+  </si>
+  <si>
+    <t>7372</t>
+  </si>
+  <si>
+    <t>267</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7372/14_-_indicacao_-_implantacao_de_programas_sociais.pdf</t>
+  </si>
+  <si>
+    <t>Ementa_x000D_
+_x000D_
+Indica ao Governo Municipal de Jequié, ao Governo do Estado da Bahia e ao Governo Federal, bem como às respectivas pastas responsáveis, a implementação e/ou retomada de Programas Sociais, Projetos Esportivos e Cursos de Formação Profissional, voltados prioritariamente à juventude jequieense.</t>
+  </si>
+  <si>
+    <t>7374</t>
+  </si>
+  <si>
+    <t>268</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7374/ind._disponibilizar_cadeiras_de_rodas_orgaos_publicos_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Prefeito Municipal Flávio Santana, a criação de um Projeto de Lei que torne obrigatório a disponibilização de Cadeiras de Rodas nos Órgãos Públicos Municipais, para as pessoas com deficiência e mobilidade reduzida usuários do serviço público.</t>
+  </si>
+  <si>
+    <t>7375</t>
+  </si>
+  <si>
+    <t>269</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7375/ind._instalacao_totens_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Exmo. Prefeito Municipal Flávio Santana, extensivo ao Secretário de Saúde Marlon Pereira, ao Secretário de Meio Ambiente José Claudemiro Passos Brandão, que seja realizado estudos para criação de um projeto para instalação de Totens com dispersor de saquinhos para recolher as fezes de PETs em avenidas com grande fluxo de pedestre, praças e demais espaços públicos.</t>
+  </si>
+  <si>
+    <t>7376</t>
+  </si>
+  <si>
+    <t>270</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7376/ind._programa_nutricional_para_autistas_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Exmo. Prefeito Municipal o S.r. Flavinho Santana a criação de um projeto de Lei que dispõe sobre o PROGRAMA DE TERAPIA NUTRICIONAL PARA PESSOAS COM TRANSTORNO DO ESPECTRO AUTISTA (TEA) no âmbito do município de Jequié.</t>
+  </si>
+  <si>
+    <t>7377</t>
+  </si>
+  <si>
+    <t>271</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7377/requalificacao_do_canteiro_central_da_rua_candinha_barretoj_no_bairro_jequiezinho.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Aroldo Brito, indica ao Excelentíssimo Senhor Prefeito Municipal de_x000D_
+Jequié, Flávio Santana, juntamente com a Secretaria Municipal de Infraestrutura, que_x000D_
+seja realizado estudo de viabilidade para a requalificação do canteiro central da Rua_x000D_
+Candinha Barreto, no bairro Jequiezinho, com a finalidade de implantar uma Avenida_x000D_
+Poliesportiva, com quadras de diversas modalidades, pista de caminhada,_x000D_
+equipamentos de atividade física e espaços de convivência.</t>
+  </si>
+  <si>
+    <t>7378</t>
+  </si>
+  <si>
+    <t>272</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7378/indicacao_asfaltamento_as_duas_vias_de_acesso_sao_judas_tadeu_28129_assinado.pdf</t>
+  </si>
+  <si>
+    <t>PAVIMENTAÇÃO ASFÁLTICA DAS SEGUINTES LOCALIDADES DO BAIRRO SÃO JUDAS TADEU: VIA DE ACESSO AO SÃO JUDAS TADEU, PELO ANTIGO COLÉGIO DINÂMICO E AVENIDA DO SOL.</t>
+  </si>
+  <si>
+    <t>7379</t>
+  </si>
+  <si>
+    <t>273</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7379/ind._praca_do_juvino_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Exmo. Senhor Prefeito Municipal Flávio Santana, extensivo ao Secretário Municipal de Infraestrutura Sr. Lucindo Tomaz Vasconcelos Menezes, adotarem as medidas necessárias para a construção de uma praça dotada de bancos de madeira, pergolado, academia ao ar livre, mesa de concreto para jogos de xadrez e o que mais for viável no espaço localizado na Rua I, Urbis I,no bairro do Jequiezinho , onde funciona o tradicional “Restaurante do Juvino”.</t>
+  </si>
+  <si>
+    <t>7380</t>
+  </si>
+  <si>
+    <t>274</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7380/ind._reforma_da_praca_da_av._jose_mereira_sobrinho_assinado_1.pdf</t>
+  </si>
+  <si>
+    <t>Solicitamos adotarem medidas cabíveis e necessárias para reforma e modernização, incluindo bancos de concreto, parque infantil, jardim, iluminação e construção de quiosques para substituir as barracas existentes na praça, localizada após a rotatória no final da Avenida José Moreira Sobrinho (próximo a UESB), bairro Jequiezinho Jequié-Ba. Reiterando Indicação 957/2025.</t>
+  </si>
+  <si>
+    <t>7381</t>
+  </si>
+  <si>
+    <t>275</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7381/ind._asfalto_das_ruas_iolanda_pires2c_rua_3_e_av._lions_club_assinado_1.pdf</t>
+  </si>
+  <si>
+    <t>Solicito medidas cabíveis e necessárias para a pavimentação com massa asfáltica das vias: Rua Iolanda Pires, rua Dois percorrendo toda extensão passando em frente ao portão principal da UESB e rua Três (Rua do Centro Social Urbano – CSU), interligando a Av. Lions Club, bairro Jequiezinho Jequié-Ba. Reiterando Indicação nº 638/2025.</t>
+  </si>
+  <si>
+    <t>7382</t>
+  </si>
+  <si>
+    <t>276</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7382/ind._estacionamento_do_aeroporto_assinado_1.pdf</t>
+  </si>
+  <si>
+    <t>Solicito medidas cabíveis e necessárias para construir uma praça e ainda a revitalização do estacionamento, em frente ao Terminal Aeroviário Vicente Grilo na Av. Lions Club em confluência com a Avenida Vavá Lomanto, Jequiezinho Jequié-Ba. Reiterando Indicação nº 1076/2025.</t>
+  </si>
+  <si>
+    <t>7384</t>
+  </si>
+  <si>
+    <t>278</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7384/indicacao_praca_curral_novo_1.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Prefeito Municipal Flávio Santana, extensivo ao Secretário Municipal de Infraestrutura, Sr. Lucindo Tomaz Vasconcelos Menezes, ao Secretário Municipal de Esportes, Sr. San David Aragão, e ao Deputado Estadual Hassan Ioussef, que sejam adotadas as medidas necessárias para a construção de uma Areninha Society no Residencial Segredo, neste município.</t>
+  </si>
+  <si>
+    <t>7385</t>
+  </si>
+  <si>
+    <t>279</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7385/indicacao_da_reforma_das_escolas_do_emiliano_2026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>REFORMA GERAL DAS ESCOLAS: EDIVALDO MACHADO BOA VENTURA ( EMILIANO II) E EUFRÁSIO SANTANA (EMILIANO III ), POVOADO DO EMILIANO.</t>
+  </si>
+  <si>
+    <t>7386</t>
+  </si>
+  <si>
+    <t>280</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7386/indicacao_revitalizacao_da_praca_luiz_viana_2026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>REVITALIZAÇÃO DA PRAÇA LUIZ VIANA, COM REMODELAÇÃO DOS QUISOQUES, IMPLANTAÇÃO DE PARQUE INFANTIL, BANCOS E JARDINS, REFORMA ONDE FUNCIONA  A  ASSOCIAÇÃO DOS ARTERSÃOS COM INSTALAÇÃO DE VIDRAÇAS E PORTAS LATERAIS.</t>
+  </si>
+  <si>
+    <t>7387</t>
+  </si>
+  <si>
+    <t>281</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7387/indicacao_23_2026_-_patrolamento_da_estrada_do_sao_joao_de_dentro_-_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Patrolamento e encascalhamento da estrada de acesso ao povoado de São João de Dentro.</t>
+  </si>
+  <si>
+    <t>7388</t>
+  </si>
+  <si>
+    <t>282</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7388/indicacao_24_2026_-_requalificacao_do_campo_do_mutirao_-_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requalificação do Campo de Futebol do Mutirão São Judas Tadeu, com a execução das melhorias ainda necessárias para adequação do espaço.</t>
+  </si>
+  <si>
+    <t>7389</t>
+  </si>
+  <si>
+    <t>283</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7389/indicacao_25_2026_-_sistema_de_monitoramento_com_reconhecimento_facial_nas_escolas_-_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Implantação sistema de monitoramento com reconhecimento facial nas escolas da rede municipal de ensino, com envio automático de notificações aos pais e responsáveis sobre a entrada e saída dos alunos.</t>
+  </si>
+  <si>
+    <t>7390</t>
+  </si>
+  <si>
+    <t>284</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7390/indicacao_26_2025_-_modernizacao_da_iluminacao_publica_com_substituicao_de_lampadas_comuns_por_placas_de_leds_no_pompilio_sampaio_-_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Modernização da iluminação pública no bairro Pompílio Sampaio, por meio da substituição das lâmpadas convencionais por luminárias com tecnologia LED.</t>
+  </si>
+  <si>
+    <t>7391</t>
+  </si>
+  <si>
+    <t>285</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7391/mapa_municipal_de_vulnerabilidade_urbana_em_tempo_real.pdf</t>
+  </si>
+  <si>
+    <t>A criação e implantação do “Mapa Municipal de Vulnerabilidade Urbana em Tempo Real”, consistente em sistema digital georreferenciado, integrado e continuamente atualizado, destinado ao monitoramento de áreas críticas do município e ao suporte técnico à tomada de decisões administrativas.</t>
+  </si>
+  <si>
+    <t>7392</t>
+  </si>
+  <si>
+    <t>286</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7392/programa_raizes_do_futuro__programa_municipal_de_primeiro_emprego_e_inclusao_produtiva_da_juventude_rural.pdf</t>
+  </si>
+  <si>
+    <t>A criação do PROGRAMA RAÍZES DO FUTURO, Programa Municipal de Primeiro Emprego e Inclusão Produtiva da Juventude Rural, voltado à inserção de jovens oriundos da zona rural no mundo do trabalho, por meio de qualificação profissional, estímulo à empregabilidade, fomento ao empreendedorismo e ações integradas de inclusão social e produtiva.</t>
+  </si>
+  <si>
+    <t>7394</t>
+  </si>
+  <si>
+    <t>287</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7394/ind._asfalto_para_as_rua_fracisco_mendes_jose_rotandono_e_joao_santana.pdf</t>
+  </si>
+  <si>
+    <t>Solicitamos  realizar pavimentação com massa asfáltica das Ruas Francisco Mendes Rua José Rotandano e rua João Santana, todas no bairro Jequiezinho Jequié-Ba.</t>
+  </si>
+  <si>
+    <t>7396</t>
+  </si>
+  <si>
+    <t>289</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7396/ind.2026_implantacao_de_exames_oftamologicos_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Excelentíssimo Senhor Prefeito Municipal Flavio Santana, extensivo à Secretaria Municipal de Saúde e à Secretaria Municipal de Educação, que seja implementado um programa de realização de exames oftalmológicos periódicos nos alunos da rede municipal de ensino.</t>
+  </si>
+  <si>
+    <t>7397</t>
+  </si>
+  <si>
+    <t>290</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7397/indicacao_pddu.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Senhor Prefeito Flavio Santana, que seja encaminhado a esta Casa Legislativa o Projeto de Lei que institui o novo Plano Diretor de Desenvolvimento Urbano (PDDU) do município.</t>
+  </si>
+  <si>
+    <t>7399</t>
+  </si>
+  <si>
+    <t>292</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7399/ind.2026_anexo_cras_em_florestal_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Excelentíssimo Senhor Prefeito Municipal, extensivo à Secretaria Municipal de Desenvolvimento Social, que seja realizada a implantação de um anexo do CRAS (Centro de Referência de Assistência Social) no distrito de Florestal.</t>
+  </si>
+  <si>
+    <t>7400</t>
+  </si>
+  <si>
+    <t>293</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7400/a_instituicao_de_politica_municipal_de_incentivo_e_valorizacao_dos_servidores_publicos_municipais_cadastrados_como_doadores_voluntarios_de_sangue..pdf</t>
+  </si>
+  <si>
+    <t>A instituição de política municipal de incentivo e valorização dos servidores públicos municipais cadastrados como doadores voluntários de sangue.</t>
+  </si>
+  <si>
+    <t>7401</t>
+  </si>
+  <si>
+    <t>294</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7401/implantacao_de_programa_municipal_permanente_de_promocao_da_saude_mental_e_protecao_aos_trabalhadores_do_servico_publico_destinado_a_todos_os_servidores_municipais.pdf</t>
+  </si>
+  <si>
+    <t>A implantação de programa municipal permanente de promoção da saúde mental e proteção aos trabalhadores do serviço público, destinado a todos os servidores municipais, com atuação preventiva, educativa e de acompanhamento multiprofissional.</t>
+  </si>
+  <si>
+    <t>7402</t>
+  </si>
+  <si>
+    <t>295</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7402/ind._acessib._cemiterios_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Exmo. Prefeito Sr. FLAVIO SANTANA, extensivo ao Sr. Secretário de Serviços públicos o Sr. Neildo Bezerra, o Secretário de Infraestrutura o Sr. Lucindo Vasconcelos, no sentido de adotarem providências para a implantação de obras de acessibilidade nos Cemitérios Municipais, visando garantir o acesso e circulação de pessoas com deficiência e mobilidade reduzida.</t>
+  </si>
+  <si>
+    <t>7403</t>
+  </si>
+  <si>
+    <t>296</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7403/ind._redutor_velocidade_cohim_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Exmo. Prefeito Sr. Flavio Santana extensivo a Superintendente da SUMTRAN, Sra. Karla Carine Rodrigues Geanbastiane, a construção de quebra-molas/redutores de velocidade na Rua Urbano de Almeida Neto, localizada no Lot. Sol Nascente - bairro do Joaquim Romão.</t>
+  </si>
+  <si>
+    <t>7404</t>
+  </si>
+  <si>
+    <t>297</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7404/indicacao__00000001_1_1.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Excelentíssimo Senhor Prefeito Municipal, Sr. Flávio Santana, extensivo ao Secretário Municipal de Infraestrutura, Sr. Lucindo Menezes, que sejam adotadas as providências necessárias para a construção de uma praça pública no bairro Vila Vitória, localizada na Rua Reinaldo Pinheiro, no cruzamento com a Rua Maria da Penha, a fim de proporcionar lazer, convivência comunitária e melhor qualidade de vida aos moradores da localidade,reinterando a indicação nº890 de 2025.</t>
+  </si>
+  <si>
+    <t>7405</t>
+  </si>
+  <si>
+    <t>298</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7405/a_implantacao_e_ampliacao_do_atendimento_psiquiatrico_no_ambito_das_unidades_basicas_de_saude_ubs.pdf</t>
+  </si>
+  <si>
+    <t>A implantação e ampliação do atendimento psiquiátrico no âmbito das Unidades Básicas de Saúde (UBS) deste Município, como estratégia de fortalecimento da atenção primária à saúde mental.</t>
+  </si>
+  <si>
+    <t>7406</t>
+  </si>
+  <si>
+    <t>299</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7406/indicacao__00000001_1_1.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Excelentíssimo Senhor Prefeito Municipal, Sr. Flávio Santana, extensivo ao Secretário Municipal de Serviços Públicos, Sr. Neildo Bezerra de Freitas Filho, a adoção das medidas necessárias para a realização de limpeza geral, com roçagem do mato e recuperação do campo de futebol localizado na Vila Aeroporto, a fim de garantir a saúde e a segurança dos moradores e dos praticantes de esportes.</t>
+  </si>
+  <si>
+    <t>7407</t>
+  </si>
+  <si>
+    <t>300</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7407/ind-_2026_revitalizacao_do_largo_da_feirinha_28129_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Excelentíssimo Prefeito, extensivo ao Secretário Municipal de Serviços Públicos, a revitalização do Largo da Feirinha, localizado no bairro Joaquim Romão, reiterando a indicação n° 303/2025.</t>
+  </si>
+  <si>
+    <t>7408</t>
+  </si>
+  <si>
+    <t>301</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7408/ind._ponto_de_onibus_av._rio_branco_assindado.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Exmo. Sr. Prefeito Municipal Flavio Santana, extensivo ao Secretário de Infraestrutura Lucindo Tomaz Vasconcelos Menezes, a Superintendente da SUMTRAM, Karla Geanbastiane, estudos que viabilizem a construção de um PONTO DE ÔNIBUS COM ASSENTO E COBERTURA na Avenida Rio Branco- centro da cidade, em frente a Pax Nacional.</t>
+  </si>
+  <si>
+    <t>7409</t>
+  </si>
+  <si>
+    <t>302</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7409/ind._bicicletarios_orgaos_publicos_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Exmo. Sr. Prefeito Municipal Flavinho Santana, extensivo ao Secretário de Infraestrutura Lucindo Menezes, adotar providências necessárias para “INSTALAÇÃO DE BICICLETÁRIOS NOS ÓRGÃOS PÚBLICOS e NA REGIÃO DO CENTRO DE JEQUIÉ”.</t>
+  </si>
+  <si>
+    <t>7410</t>
+  </si>
+  <si>
+    <t>303</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7410/central_de_cursos_na_comunidade_2.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Prefeito Municipal Flávio Santana, extensivo à Secretária de Desenvolvimento Social Patrícia Miranda Brandão Santana a expansão do atendimento da Central de Cursos para os bairros, atendendo assim à comunidade próximo aos locais onde residem.</t>
+  </si>
+  <si>
+    <t>7411</t>
+  </si>
+  <si>
+    <t>304</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7411/indicacao_-_ponto_de_onibus__assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal a instalação de um ponto de ônibus na Travessa Governador Aurélio Viana, no bairro Cidade Nova.</t>
+  </si>
+  <si>
+    <t>7412</t>
+  </si>
+  <si>
+    <t>305</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7412/indicacao_-_delta_ville_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal a pavimentação asfáltica do Loteamento Delta Ville, visando a melhoria da infraestrutura urbana e das condições de trafegabilidade da localidade.</t>
+  </si>
+  <si>
+    <t>7413</t>
+  </si>
+  <si>
+    <t>306</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7413/indicacao_02.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Excelentíssimo Senhor Prefeito Municipal, Sr. Flávio Santana, que estude a possibilidade de encaminhar, junto à Secretaria Municipal de Saúde, a construção de uma Unidade de Saúde da Família (USF) a ser implantada entre o Residencial Beira Rio e o Residencial Vida Jequié.</t>
+  </si>
+  <si>
+    <t>7414</t>
+  </si>
+  <si>
+    <t>307</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7414/construcao_clinica_veterinaria_2.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Prefeito Municipal Flávio Santana, extensivo aos Deputados Federal Leur Lomanto Júnior e Estadual Hassan Iossef a construção de clínica veterinária municipal munida de farmácia.</t>
+  </si>
+  <si>
+    <t>7415</t>
+  </si>
+  <si>
+    <t>308</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7415/ind_2026-_conclusao_da_pavimentacao_28129_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Prefeito Municipal, extensivo ao Secretário de Infraestrutura, no sentido de adotar providências para a realização da conclusão da pavimentação asfáltica da Rua Alves Cabral, no Centro, ligando a uma parte da Rua Deputado Manoel Novaes, no bairro São Luís, que da acesso ao Loteamento Recanto dos Pássaros, reiterando a indicação n° 987/2025.</t>
+  </si>
+  <si>
+    <t>7416</t>
+  </si>
+  <si>
+    <t>309</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7416/indicacao_02_1.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Excelentíssimo Senhor Prefeito Municipal, Sr. Flávio Santana, que estude a possibilidade de encaminhar Projeto de Lei que conceda isenção do IPTU aos beneficiários do BPC/LOAS, aos idosos que possuam apenas um imóvel e nele residam, bem como às pessoas em situação de vulnerabilidade social acompanhadas pela Secretaria Municipal de Assistência Social.</t>
+  </si>
+  <si>
+    <t>7417</t>
+  </si>
+  <si>
+    <t>310</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7417/redutor_de_velocidade_av_282629_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Prefeito Municipal de Jequié, Flávio Santana, autorizar a Secretária de Superintendência de trânsito Karla Carine Rodrigues Geanbastiane, a tomar as providências necessárias para implementar redutores de velocidade ao longo de toda a Av. Cesar Borges.</t>
+  </si>
+  <si>
+    <t>7418</t>
+  </si>
+  <si>
+    <t>311</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7418/indicacao_revitalizacao_da_praca_brinco_de_ouro_jequiezinho_assinado.pdf</t>
+  </si>
+  <si>
+    <t>REVITALIZAÇÃO DA PRAÇA BRINCO DE OURO, LOCALIZADA NA RUA MARIA ADELIA, DOTADA DE PARQUE INFANTIL, ACADEMIA, QUIOSQUES COM BANCOS E JARDINS, BAIRRO JEQUIEZINHO.</t>
+  </si>
+  <si>
+    <t>7419</t>
+  </si>
+  <si>
+    <t>312</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7419/canteiro_central_26_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Prefeito Municipal de Jequié, Flávio Santana, autorizar ao Secretário de Infraestrutura Lucindo Tomaz Vasconcelos Menezes, a tomar as providências necessárias para a instalação de uma academia ao ar livre e reforma do canteiro central ao longo da Av. Das Mutucas, bairro Pompilio _x000D_
+Sampaio.</t>
+  </si>
+  <si>
+    <t>7420</t>
+  </si>
+  <si>
+    <t>313</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7420/asfaltamento_met_wesleyana_26_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Prefeito Municipal de Jequié, Flávio Santana, autorizar o secretário de infraestrutura Lucindo Tomaz Vasconcelos Menezes, a tomar as providências necessárias para o asfaltamento da rua um, rua L e rua P, bairro jequiezinho, próximo à igreja metodista wesleyana.</t>
+  </si>
+  <si>
+    <t>7421</t>
+  </si>
+  <si>
+    <t>314</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7421/limpeza_jequiezinho_26_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Prefeito Municipal de Jequié, Flávio Santana, autorizar ao Secretário de Serviços Públicos Neildo Bezerra de Freitas Filho, a tomar as providências necessárias para a limpeza de todo o bairro do Jequiezinho.</t>
+  </si>
+  <si>
+    <t>7422</t>
+  </si>
+  <si>
+    <t>315</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7422/praca_publica_entre_a_rua_everaldo_santosj_a_1_travessa_everaldo_santos_e_a_rua_antonio_de_jesus_pereira.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Aroldo Brito indica ao Excelentíssimo Prefeito Flavio Santana, com_x000D_
+cópia Secretário infraestrutura Lucindo Tomaz Vasconcelos Menezes, a_x000D_
+construção de uma praça pública no bairro do Jequiezinho, em Jequié. O local_x000D_
+escolhido é o terreno situado entre a 1ª Travessa Everaldo Santos e a Rua Antônio_x000D_
+de Jesus Pereira, ao lado do Posto de gasolina 2RR.</t>
+  </si>
+  <si>
+    <t>7424</t>
+  </si>
+  <si>
+    <t>316</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7424/indicacao_passarela_centro_insdustrial.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Aroldo Brito, indica ao Excelentíssimo Prefeito Flavio Santana, ao_x000D_
+Secretário de Infraestrutura Lucindo Tomaz Vasconcelos Menezes, com cópia para_x000D_
+o Deputado Estadual Hassan Andrade Iossef, que seja realizada avaliação técnica_x000D_
+da estrutura da passarela que interliga o Centro Industrial de Jequié, no bairro_x000D_
+Mandacaru ao bairro Joaquim Romão, com a execução das reformas que se fizerem_x000D_
+necessárias para garantir a segurança dos pedestres.</t>
+  </si>
+  <si>
+    <t>7425</t>
+  </si>
+  <si>
+    <t>317</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7425/ind-praca_do_inocoop_2_assinado_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicito que sejam tomadas medidas necessárias para revitalização e reforma da praça do Inocoop rua Valdir Leite em confluência com a rua C, substituindo as barracas existentes por quiosques, bancos, parque infantil e academia; substituindo também duas barracas por quiosques localizadas um pouco mais a frente (ao lado do Posto de Saúde Padre Hilário, bairro Jequiezinho Jequié-Ba.</t>
+  </si>
+  <si>
+    <t>7426</t>
+  </si>
+  <si>
+    <t>318</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7426/ind._revitalizacao_dos_pontos_de_taxi_e_moto_taxi_situados_no_cilion.pdf</t>
+  </si>
+  <si>
+    <t>Solicito medidas cabíveis e necessárias para a revitalização do Canteiro com cobertura, bancos e placas de identificação para os pontos de Taxi e Moto Taxi, da Rua João Braga em confluência com a AV. Brigadeiro Sá Bittencourt (Cilion), bairro Jequiezinho – Jequié-Ba. Reiterando Indicação nº 266/2025.</t>
+  </si>
+  <si>
+    <t>7427</t>
+  </si>
+  <si>
+    <t>319</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7427/construcao_da_praca_no_parque_do_sol_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Versando sobre a necessidade da reforma da praça e instalação de academia ao ar livre no condomínio parque do sol no bairro Jequiezinho.</t>
+  </si>
+  <si>
+    <t>7428</t>
+  </si>
+  <si>
+    <t>320</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7428/indicacao_27_2026-_instalacao_de_uma_torre_de_telefonia_movel_para_atender_aos_povoados_de_barraquinha_e_boa_vista.assinado.pdf</t>
+  </si>
+  <si>
+    <t>Instalação de uma Torre de Telefonia Móvel para atender aos povoados de Barraquinha e Boa vista</t>
+  </si>
+  <si>
+    <t>7429</t>
+  </si>
+  <si>
+    <t>321</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7429/_indicacao_28_2026_-_instalacao_de_uma_torre_de_telefonia_movel_para_atender_aos_povoados_do_limoeiro_e_riachao.assinado.pdf</t>
+  </si>
+  <si>
+    <t>Instalação de uma Torre de Telefonia Móvel para atender aos povoados do Limoeiro e Riachão.</t>
+  </si>
+  <si>
+    <t>7430</t>
+  </si>
+  <si>
+    <t>322</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7430/_indicacao_29_2026_-_praca_povoado_de_poco_dantasassinado.pdf</t>
+  </si>
+  <si>
+    <t>Construção de uma praça no Povoado de Poço Dantas</t>
+  </si>
+  <si>
+    <t>7431</t>
+  </si>
+  <si>
+    <t>323</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7431/ind._rua_pofessora_virginia.pdf</t>
+  </si>
+  <si>
+    <t>Solicito medidas cabíveis e necessárias para a mudança de nomenclatura da Rua Professora Virginia Ribeiro para Avenida Professora Virginia Ribeiro, bairro Jequiezinho Jequié -Ba. Reiterando Indicação 827/2025.</t>
+  </si>
+  <si>
+    <t>7447</t>
+  </si>
+  <si>
+    <t>324</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7447/ind._revitalizacao_da_praca_do_residencial_jardim_eldorado.pdf</t>
+  </si>
+  <si>
+    <t>Solicito revitalizar a Praça e a cobertura da quadra de Esportes, academia ao ar livre, bancos, quiosques e parque infantil localizada no Residencial Jardim Eldorado Bairro do Jequiezinho Jequié-Ba. Reiterando Indicação nº 163/2025.</t>
+  </si>
+  <si>
+    <t>7449</t>
+  </si>
+  <si>
+    <t>325</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7449/indicacao_30_2026-_conscientizacao_de_alunos_sobre_uso_das_usfs.assinado.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de conscientização nas escolas da rede municipal de ensino sobre o uso das Unidades de Saúde da Família (USFs) e os serviços por elas oferecidos.</t>
+  </si>
+  <si>
+    <t>7450</t>
+  </si>
+  <si>
+    <t>326</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7450/indicacao_projeto_som_na_praca_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Prefeito Municipal Flávio Santana, extensivo ao Secretário de Cultura e Turismo Domingos Ailton Ribeiro De Carvalho, que sejam adotadas as providências necessárias para a criação e implantação do projeto “Som na Praça”, com o objetivo de promover apresentações musicais de artistas locais em praças públicas do município.</t>
+  </si>
+  <si>
+    <t>7451</t>
+  </si>
+  <si>
+    <t>327</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7451/indicacao_ponto_motoboy_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Prefeito Municipal Flávio Santana, extensivo a Secretaria competente, que sejam adotadas as providências necessárias para a criação do "ponto motoboy" que são pontos de apoio estruturados para motoboys (entregadores) em locais estratégicos do município.</t>
+  </si>
+  <si>
+    <t>7456</t>
+  </si>
+  <si>
+    <t>328</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7456/reforma_campo_da_democracia.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Aroldo Brito, indica ao Excelentíssimo Prefeito Flavio Santana, ao_x000D_
+Secretário de Infraestrutura Lucindo Tomaz Vasconcelos Menezes, a reforma do_x000D_
+Campo da Democracia, localizado no bairro Jequiezinho, bem como a construção de_x000D_
+alambrados, arquibancadas e vestiários.</t>
+  </si>
+  <si>
+    <t>7457</t>
+  </si>
+  <si>
+    <t>329</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7457/reform_do_cras_do_alto_da_bela_vista.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Aroldo Brito, indica ao Excelentíssimo Prefeito Flavio Santana, ao_x000D_
+Secretário de Infraestrutura Lucindo Tomaz Vasconcelos Menezes, a reforma do_x000D_
+CRAS do Alto da Bela Vista, localizado no bairro Joaquim Romão, neste município.</t>
+  </si>
+  <si>
+    <t>7458</t>
+  </si>
+  <si>
+    <t>330</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7458/concretagem_da_rua_j_no_jardim_tropical_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a Concretagem da Rua J no Jardim Tropical.</t>
+  </si>
+  <si>
+    <t>7459</t>
+  </si>
+  <si>
+    <t>331</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7459/concretagem_da__travessa_raimundo_xavier_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Concretagem da 1º Travessa Raimundo Xavier, corte Sitio.</t>
+  </si>
+  <si>
+    <t>7460</t>
+  </si>
+  <si>
+    <t>332</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7460/ind._cobertura_da_quadra_adelaide_rodrigues_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Exmo.Prefeito Municipal Flávio Santana, extensivo ao Secretário de Infraestrutura, Lucindo Tomaz Vasconcelos Menezes, a conclusão das obras de reforma e cobertura da quadra poliesportiva da Escola Municipal Professora Adelaide Rodrigues, localizada na Rua Botafogo, no bairro do mandacaru, assim como a instalação de placa com o nome oficial da escola na faixada, facilitando a identificação.</t>
+  </si>
+  <si>
+    <t>7461</t>
+  </si>
+  <si>
+    <t>333</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7461/ind._asfalto_para_as_ruas_augusto_marques_estela_camara_e_carlos_andrade.pdf</t>
+  </si>
+  <si>
+    <t>Solicitamos adotarem medidas cabíveis e necessárias para realizar pavimentação com massa asfáltica das Ruas: Carlos Andrade, Augusto Marques e Estela Câmara Dubois, todas localizadas Bairro do Jequiezinho Jequié-Ba. Reiterando Indicação nº 150/2024.</t>
+  </si>
+  <si>
+    <t>7462</t>
+  </si>
+  <si>
+    <t>334</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7462/ind-praca_beira_rio_curral_novo_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicito que sejam tomadas medidas necessárias para reforma e revitalização da praça, com construção de quiosques,_x000D_
+bancos, parque infantil, área verde e academia, localizada na praça do Residencial_x000D_
+Beira Rio na rua Elizio Lapa bairro Curral Novo, Jequié-Ba.</t>
+  </si>
+  <si>
+    <t>7465</t>
+  </si>
+  <si>
+    <t>335</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7465/indicacao_31_2026instalacao_de_uma_torre_de_telefonia_movel_para_atender_aos_povoados_de_queimadas_e_poco_dantas_.assinado.pdf</t>
+  </si>
+  <si>
+    <t>Instalação de uma Torre de Telefonia Móvel para atender aos povoados de Queimadas e Poço Dantas</t>
+  </si>
+  <si>
+    <t>7466</t>
+  </si>
+  <si>
+    <t>336</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7466/indicacao_34_2025_-_modernizacao_da_iluminacao_publica_com_substituicao_de_lampadas_comuns_por_placas_de_leds_no_loteamento_sombra_da_tarde.assinado.pdf</t>
+  </si>
+  <si>
+    <t>Modernização da iluminação pública no Loteamento Sombra da Tarde por meio da substituição das lâmpadas convencionais por luminárias com tecnologia LED.</t>
+  </si>
+  <si>
+    <t>7468</t>
+  </si>
+  <si>
+    <t>338</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7468/reforma_da_praca_da_amizade_urbis_1.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Aroldo Brito, indica ao Excelentíssimo Prefeito Flavio Santana, ao_x000D_
+Secretário de Infraestrutura Lucindo Tomaz Vasconcelos Menezes, a reforma da_x000D_
+praça localizada na Urbis I, Caminho C, próximo à UESB, neste município. Ressaltase_x000D_
+a importância de que a referida reforma seja realizada em diálogo com a_x000D_
+comunidade local, respeitando a história, identidade e o vínculo afetivo que os_x000D_
+moradores possuem com o espaço.</t>
+  </si>
+  <si>
+    <t>7469</t>
+  </si>
+  <si>
+    <t>339</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7469/ind-_2026_pavimentacao_asfaltica_ruas_no_joaquim_romao_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Excelentíssimo Prefeito, extensivo ao Secretário de Infraestrutura, no sentido de realizar a pavimentação asfáltica nas ruas Itajuru, Capitão Silvino de Araujo e Carneiro Ribeiro, localizadas no bairro Joaquim Romão.</t>
+  </si>
+  <si>
+    <t>7470</t>
+  </si>
+  <si>
+    <t>340</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7470/__drenagem_de_aguas_pluviais_rua_itajuru_e_presidente_medice_assinado.pdf</t>
+  </si>
+  <si>
+    <t>COBERTURA DO CANAL DE ÁGUA PLUVIAL ENTRE AS RUAS ITAJURU E RUA PRESIDENTE MÉDICI NO BAIRRO JOAQUIM ROMÃO</t>
+  </si>
+  <si>
+    <t>7471</t>
+  </si>
+  <si>
+    <t>341</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7471/indicacao_revitalizacao_da_praca_do_aeroporto_2cbairro_jequiezinho_assinado.pdf</t>
+  </si>
+  <si>
+    <t>REVITALIZAÇÃO DA PRAÇA DO AEROPORTO COM PARQUINHO, ACADEMIA AO AR LIVRE, QUIOSQUES COM BANCOS E JARDINS, BAIRRO JEQUIEZINHO.</t>
+  </si>
+  <si>
+    <t>7472</t>
+  </si>
+  <si>
+    <t>342</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7472/recuperacao_e_requalificacao_do_calcamento_das_vias_publicas_do_residencial_colina_localizado_no_bairro_cansancao.pdf</t>
+  </si>
+  <si>
+    <t>Recuperação e requalificação do calçamento das vias públicas do Residencial Colina, localizado no bairro Cansanção, neste Município, como medida de fortalecimento da mobilidade urbana e da segurança viária.</t>
+  </si>
+  <si>
+    <t>7473</t>
+  </si>
+  <si>
+    <t>343</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7473/indicacao_02.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Excelentíssimo Prefeito Municipal, Sr. Flávio Santana, extensivo à Secretaria Municipal de Saúde, que sejam adotadas as devidas providências para disponibilizar profissionais fonoaudiólogos no âmbito da rede municipal de atendimento em saúde, reiterando a indicação nº 795, de 2025.</t>
+  </si>
+  <si>
+    <t>7474</t>
+  </si>
+  <si>
+    <t>344</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7474/indicacao_04.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Excelentíssimo Senhor Prefeito Municipal de Jequié, Flávio Santana, bem como às Secretarias Municipais competentes, a realização de estudos técnicos visando à implantação de um Parque da Cidade no município de Jequié, com o objetivo de criar um espaço público estruturado, moderno, sustentável e voltado ao lazer, esporte, convivência social, educação ambiental e melhoria da qualidade de vida da população.</t>
+  </si>
+  <si>
+    <t>7475</t>
+  </si>
+  <si>
+    <t>345</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7475/ind._revitalizacao_rua_jabaquara_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Excelentíssimo Prefeito Municipal Sr. Flávio Santana em extensivo ao Secretário de Infraestrutura Lucindo Tomaz Vasconcelos, no sentido de que seja realizado estudos e implantação de um projeto que vise a revitalização do espaço público localizado entre as Rua Jabaquara e Euclides da Cunha no bairro do mandacaru.</t>
+  </si>
+  <si>
+    <t>7476</t>
+  </si>
+  <si>
+    <t>346</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7476/indicacao__00000001_1_1.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Excelentíssimo Senhor Prefeito Municipal de Jequié, Flávio Santana, bem como ao Secretário Municipal de Infraestrutura, Sr. Lucindo Tomaz Vasconcelos Menezes, a adoção das medidas cabíveis e necessárias para a recuperação do asfalto da 2ª Travessa Maiane Cohim Guimarães, localizada no bairro Joaquim Romão.</t>
+  </si>
+  <si>
+    <t>7477</t>
+  </si>
+  <si>
+    <t>347</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7477/indicacao__00000001_1_1.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Excelentíssimo Senhor Prefeito Municipal de Jequié, Flávio Santana, bem como ao Secretário Municipal de Infraestrutura, Sr. Lucindo Tomaz Vasconcelos Menezes, que sejam adotadas as providências necessárias para a instalação de corrimãos em ambos os lados destinados ao uso de pedestres na Rua B, localizada no bairro Santa Luz, entre o posto de gasolina do Cansanção e o muro do Complexo Policial. Reiterando a indicação nº735, de 2025.</t>
+  </si>
+  <si>
+    <t>7478</t>
+  </si>
+  <si>
+    <t>348</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7478/ind.2026_radares_digitais_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indicar ao Excelentíssimo Senhor Prefeito Municipal de Jequié, Flavio Santana, extensivo à Secretaria Municipal competente, que sejam adotadas as medidas para realizar a devida sinalização horizontal dos radares existentes no perímetro urbano do município, bem como que os novos radares sejam digitais com visor de velocidade, que informem em tempo real a velocidade do veículo ao condutor.</t>
+  </si>
+  <si>
+    <t>7479</t>
+  </si>
+  <si>
+    <t>349</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7479/ind._fossas_ecologicas_20206_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Senhor Prefeito Flavio Santana, a necessidade da implantação de fossas convencionais, fossas ecológicas e biodigestores no Povoado da Barragem de Pedras e no Distrito de Florestal, como medida essencial para o avanço do saneamento básico nessas comunidades e para a proteção do meio ambiente.</t>
+  </si>
+  <si>
+    <t>7480</t>
+  </si>
+  <si>
+    <t>350</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7480/asfalto_e_canteiro_ruas_deputado_ademario_pinheiro_e_osvaldo_souza_rocha.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Aroldo Brito, indica ao Excelentíssimo Prefeito Flavio Santana, ao Secretário de Infraestrutura Lucindo Tomaz Vasconcelos Menezes, asfaltamento e reforma completa do canteiro central das Ruas Deputado Ademário Pinheiro e Osvaldo Souza Rocha, situadas no bairro Joaquim Romão. Reiterando a Indicação nº 1062, apresentada no ano de 2025.</t>
+  </si>
+  <si>
+    <t>7481</t>
+  </si>
+  <si>
+    <t>351</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7481/seja_promovida_a_criacao_de_um_curso_de_capacitacao_voltado_as_entidades_da_sociedade_civil.pdf</t>
+  </si>
+  <si>
+    <t>Seja promovida a criação de um curso de capacitação voltado às entidades da sociedade civil que buscam subvenções e apoio financeiro junto ao Município de Jequié, bem como junto aos entes estadual e federal.</t>
+  </si>
+  <si>
+    <t>7482</t>
+  </si>
+  <si>
+    <t>352</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7482/seja_criada_uma_campanha_municipal_de_conscientizacao_voltada_a_limpeza_conservacao_e_manutencao_de_terrenos_baldios.pdf</t>
+  </si>
+  <si>
+    <t>Seja criada uma campanha municipal de conscientização voltada à limpeza, conservação e manutenção de terrenos baldios no âmbito do Município de Jequié.</t>
+  </si>
+  <si>
+    <t>7483</t>
+  </si>
+  <si>
+    <t>353</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7483/ind._revitalizacao_praca_do_jardim_eldorado_-_d._zefa_assinado_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicito atendimento desta proposição, revitalização da Praça dispondo de: academia, parque infantil, bancos, iluminação e área Verde, localizada na rua 02 (foto anexo) Loteamento Jardim Eldorado, bairro Jequiezinho Jequié-Ba.</t>
+  </si>
+  <si>
+    <t>7484</t>
+  </si>
+  <si>
+    <t>354</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7484/ind._centro_tecnologico_2026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Governo do Estado da Bahia, e ao Excelentíssimo Senhor Flavio Santana, Prefeito Municipal de Jequié, a necessidade de construção de um Centro Tecnológico no município de Jequié.</t>
+  </si>
+  <si>
+    <t>7485</t>
+  </si>
+  <si>
+    <t>355</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7485/indicacao_secretaria_assinado..pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Excelentíssimo Senhor Prefeito Flavio Brandão, a criação e implantação_x000D_
+de uma Secretaria Municipal voltada exclusivamente para a Zona Rural e Distritos, garantindo autonomia administrativa, orçamentária e operacional para atuação nessas localidades.</t>
+  </si>
+  <si>
+    <t>7486</t>
+  </si>
+  <si>
+    <t>356</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7486/ind-lagoa_do_beira_rio_assinado_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicito que sejam tomadas providências no sentido da revitalização da Lagoa no Residencial Beira Rio situada no Conjunto Habitacional Beira Rio Quadra P, (próximo a Associação dos Moradores, nº 23), Bairro Curral Novo, Jequié-Ba, (fotos anexas).</t>
+  </si>
+  <si>
+    <t>7487</t>
+  </si>
+  <si>
+    <t>357</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7487/__indicacao_32_2026_-_pavimentacao_das_1a_e_2a_travessas_adriao_borges_bem_como_da_avenida_almirante_tamandare_localizadas_no_bairro_pompilioassinado.pdf</t>
+  </si>
+  <si>
+    <t>Pavimentação das 1ª e 2ª Travessas Adrião Borges, localizadas no bairro Pompílio Sampaio.</t>
+  </si>
+  <si>
+    <t>7488</t>
+  </si>
+  <si>
+    <t>358</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7488/cobertura_das_quadras_poliesportivas_da_praca_maria_odilia_localizada_no_bairro_amaralina_e_da_praca_diran_lima_situada_no_mutirao_sao_judas_e_praca_maria_das_gracas_oliveira_melo_situada_ass.pdf</t>
+  </si>
+  <si>
+    <t>Cobertura das quadras poliesportivas da Praça Maria Odília, ( Amaralina,)e da Praça Diran Lima, situada no Mutirão São Judas E Pr Maria das Graças Oliveira Melo, situada no bairro Brinco de Ouro.</t>
+  </si>
+  <si>
+    <t>7489</t>
+  </si>
+  <si>
+    <t>359</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7489/indicacao_03.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Excelentíssimo Senhor Prefeito Municipal de Jequié, Flávio Santana, bem como à Superintendência Municipal de Trânsito, na pessoa da Superintendente Karla Carine Rodrigues Geanbastiane, a realização de melhorias nos pontos de ônibus localizados no bairro Mandacaru.</t>
+  </si>
+  <si>
+    <t>7490</t>
+  </si>
+  <si>
+    <t>360</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7490/indicacao_05.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Excelentíssimo Senhor Prefeito Municipal de Jequié, Flávio Santana, bem como ao Secretário Municipal de Infraestrutura, Sr. Lucindo Tomaz Vasconcelos Menezes, a adoção das medidas cabíveis e necessárias para efetivar a pavimentação em concreto das ruas do Povoado da Vila Suíça, localizado às margens da BR-116, em Jequié/BA.</t>
+  </si>
+  <si>
+    <t>7491</t>
+  </si>
+  <si>
+    <t>361</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7491/ind._primeiros_socorros_funcionarios_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Exmo. Prefeito Municipal, Sr. FLÁVIO SANTANA, extensivo a Secretaria Municipal de Educação e /ou setores competentes para adotar as providencias necessárias para que, se realize um curso ou treinamento básico de primeiros socorros para professores e funcionários de CEIs e creches do município de Jequié.</t>
+  </si>
+  <si>
+    <t>7492</t>
+  </si>
+  <si>
+    <t>362</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7492/indicacao_35_2026_-_instalacao_de_radar_de_controle_de_velocidade_na_rua_felicissimo_j._silva.assinado.pdf</t>
+  </si>
+  <si>
+    <t>Instalação de radar de controle de velocidade na Rua Felicíssimo J. Silva</t>
+  </si>
+  <si>
+    <t>7493</t>
+  </si>
+  <si>
+    <t>363</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7493/indicacao_construcao_de_uma_praca_no_povoado_do_emiliano_2026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>CONSTRUÇÃO DE UMA PRAÇA NO POVOADO DO EMILIANO, COM PARQUE INFANTIL, ACADEMIA AO AR LIVRE, QUIOSQUES COM BANCOS E JARDINS.</t>
+  </si>
+  <si>
+    <t>7494</t>
+  </si>
+  <si>
+    <t>364</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7494/indicacao_da_construcao_do_muro_e_reforma_do_cemiterio_e_velatorio_do_emiliano_2026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>CONSTRUÇÃO DO MURO, REFORMA GERAL DO CEMITÉRIO E VELATÓRIO DO POVOADO DO EMILIANO.</t>
+  </si>
+  <si>
+    <t>7495</t>
+  </si>
+  <si>
+    <t>365</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7495/_pavimentacao_em_concreto_emiliano_28129_assinado.pdf</t>
+  </si>
+  <si>
+    <t>CONCRETAMENTO DO ACESSO AO POSTO DE SAÚDE NO EMILIANO E A ENTRADA DOS EMILIANOS II E III NAS PROXIMIDADES MA MERCEARIA DO COCO.</t>
+  </si>
+  <si>
+    <t>7496</t>
+  </si>
+  <si>
+    <t>366</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7496/indicacao_construcao_da_usf_emiliano_assinado.pdf</t>
+  </si>
+  <si>
+    <t>AMPLIAÇÃO DA UNIDADE DE SAÚDE DA FAMILIA ODILON ANDRADE (USF) COM CONSTRUÇÃO DE NOVAS SALAS E AUDITÓRIO DO POVOADO DO EMILIANO.</t>
+  </si>
+  <si>
+    <t>7498</t>
+  </si>
+  <si>
+    <t>367</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7498/__indicacao_36_2026_-_pavimentacao_da_rua_manoel_hilario_almeida.assinado.pdf</t>
+  </si>
+  <si>
+    <t>Pavimentação da Rua Manoel Hilário Almeida, localizada no Loteamento Sombra da Tarde.</t>
+  </si>
+  <si>
+    <t>7499</t>
+  </si>
+  <si>
+    <t>368</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7499/ind_2026_pavimentacao_asfaltica_ruas_joaquim_romao_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Prefeito Municipal, extensivo ao Secretário de Infraestrutura no sentido de adotar providências para a realização da pavimentação asfáltica das ruas: Ipiranga; Nilo Peçanha e Desembargador Andrade Teixeira, no bairro Joaquim Romão.</t>
+  </si>
+  <si>
+    <t>7500</t>
+  </si>
+  <si>
+    <t>369</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7500/ind_2026_-_revitalizacao_praca_cavalheiros_de_aruanda_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Prefeito Municipal, extensivo ao Secretário de Infraestrutura e ao Secretário de Serviços Públicos, a realização da Revitalização da Praça Cavalheiros de Aruanda, conhecida como Praça dos Caçambeiros, Centro, reiterando a indicação 391/2025</t>
+  </si>
+  <si>
+    <t>7501</t>
+  </si>
+  <si>
+    <t>370</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7501/campo_mandacaru_26_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Prefeito Municipal de Jequié, Flávio Santana, autorizar ao Secretário de Serviços Esporte e Lazer San David Aragão, a tomar as providências necessárias para a reforma e modernização do campo de futebol localizado ao fundo do estádio municipal, bairro Mandacaru.</t>
+  </si>
+  <si>
+    <t>7503</t>
+  </si>
+  <si>
+    <t>372</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7503/calcadas_26_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Prefeito Municipal de Jequié, Flávio Santana, autorizar o secretário de infraestrutura Lucindo Tomaz Vasconcelos Menezes, a tomar as providências necessárias para Construção de calçadas na rua Miss. Gerson Cardoso Alves e rua Perpétuo Socorro, bairro Pompilio Sampaio.</t>
+  </si>
+  <si>
+    <t>7504</t>
+  </si>
+  <si>
+    <t>373</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7504/indicacao_2000.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Excelentíssimo Senhor Prefeito Municipal de Jequié, Flávio Santana, bem como ao Secretário Municipal de Serviços Publicos, Sr. Neildo Bezerra de freitas Filho, para que sejam adotadas as providências necessárias para a LIMPEZA COMPLETA, COM PINTURA DE MEIO-FIO E PODA DE ÁRVORES na Rua Edvaldo Cardoso, localizada no Bairro Mandacaru, neste município.</t>
+  </si>
+  <si>
+    <t>7505</t>
+  </si>
+  <si>
+    <t>374</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7505/indicacao_1000.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Excelentíssimo Senhor Prefeito Municipal de Jequié, Flávio Santana, bem como ao Secretário Municipal de Infraestrutura, Sr. Lucindo Tomaz Vasconcelos Menezes, que sejam adotadas as providências necessárias para que seja realizada a Concretagem da Rua 1ª Travessa do Alto do Cruzeiro, localizada no Bairro Cidade Nova, neste município.</t>
+  </si>
+  <si>
+    <t>7506</t>
+  </si>
+  <si>
+    <t>375</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7506/ind._servico_de_capina_e_limpeza_das_ruas_mandacaru_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Exmo. Prefeito Municipal Sr. Flávio Santana, extensivo ao secretário de Serviços Públicos S.r. Neildo Bezerra de Freitas Filho, no sentido de que seja realizado serviços de limpeza geral e capina na Rua José Barros Meira e dos seus arredores no bairro do mandacaru.</t>
+  </si>
+  <si>
+    <t>7508</t>
+  </si>
+  <si>
+    <t>376</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7508/shopping_popular_ceavig.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Prefeito Municipal Flávio Santana, extensivo ao Secretário de Infraestrutura Lucindo Tomaz Vasconcelos Menezes a realização de reforma da estrutura dos pavilhões de venda de confecções e variedades conhecidos como shopping popular localizados na área do CEAVIG.</t>
+  </si>
+  <si>
+    <t>7509</t>
+  </si>
+  <si>
+    <t>377</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7509/indicacao_-_esgosto_rio_preto__assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica a criação de projeto de adequação do esgotamento sanitário na região do Rio Preto do Costa, em parceria entre as Secretarias de Agricultura e Meio Ambiente e de Serviços Públicos, visando a implantação de fossas sanitárias e a eliminação do descarte irregular de esgoto no rio.</t>
+  </si>
+  <si>
+    <t>7510</t>
+  </si>
+  <si>
+    <t>378</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7510/indicacao_-_posto_agua_vermelha_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal a requalificação do centro de atendimento à saúde no povoado de Água Vermelha.</t>
+  </si>
+  <si>
+    <t>7511</t>
+  </si>
+  <si>
+    <t>379</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7511/indicacao_-_bosquee__assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal a implantação de um bosque em área localizada nas proximidades do Instituto Dom de Educar, na Avenida Adolfo Ribeiro.</t>
+  </si>
+  <si>
+    <t>7513</t>
+  </si>
+  <si>
+    <t>380</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7513/ind._avaliacoes_ofto_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Senhor Prefeito Municipal de Jequié, por meio da Secretaria Municipal de Educação, em parceria com a Secretaria Municipal de Saúde, que seja implantado e ampliado o acesso a avaliações oftalmológicas para os alunos da rede pública municipal de ensino.</t>
+  </si>
+  <si>
+    <t>7514</t>
+  </si>
+  <si>
+    <t>381</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7514/ind._2026_torre_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Senhor Governador do Estado da Bahia, bem como à secretaria de Infraestrutura, que adotem as providências necessárias para a imediata execução da instalação da torre de telefonia móvel no Distrito de Florestal, no município de Jequié, já contemplada e licitada por meio do Programa Fala Bahia.</t>
+  </si>
+  <si>
+    <t>7515</t>
+  </si>
+  <si>
+    <t>382</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7515/ind._2026_embasa_florestal_e_barragem_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Presidente da Empresa Baiana de Águas e Saneamento (EMBASA) que determine, com a máxima urgência, a realização de estudos técnicos e a posterior implantação de rede de abastecimento de água potável no Distrito de Florestal e no Povoado da Barragem de Pedras, no município de Jequié.</t>
+  </si>
+  <si>
+    <t>7516</t>
+  </si>
+  <si>
+    <t>383</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7516/indicacao_37_2026_-_drenagem_e_construcao_de_passagens_molhadas_na_estrada_que_liga_os_povoados_de_queimadas_a_poco_dantas_.assinado.pdf</t>
+  </si>
+  <si>
+    <t>Drenagem e construção de passagens molhadas na estrada que liga os Povoados de Queimadas a Poço Dantas</t>
+  </si>
+  <si>
+    <t>7517</t>
+  </si>
+  <si>
+    <t>384</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7517/indicacao_38_2026_-modernizacao_da_iluminacao_publica_com_substituicao_das_lampadas_atuais_pela_instalacao_de_placas_de_led_no_bairro_sao_judas__tadeu_.assinado.pdf</t>
+  </si>
+  <si>
+    <t>Modernização da iluminação publica com substituição de lâmpadas comuns por Placas de LEDs nas ruas do bairro São Judas Tadeu.</t>
+  </si>
+  <si>
+    <t>7518</t>
+  </si>
+  <si>
+    <t>385</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7518/indicacao_40_2026_-_modernizacao_da_praca_miguel_bahiense_no_campo_do_america._.assinado.pdf</t>
+  </si>
+  <si>
+    <t>Modernização da Praça Miguel Bahiense, no Campo do América.</t>
+  </si>
+  <si>
+    <t>7519</t>
+  </si>
+  <si>
+    <t>386</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7519/indicacao_39_2026_-_drenagem_e_construcao_de_passagens_molhadas_nas_estradas_que_ligam_os_povoados_de_arueira_salina_limoeiro_e_riachao.assinado.pdf</t>
+  </si>
+  <si>
+    <t>Drenagem e construção de passagens molhadas nas estradas que ligam os Povoados de Arueira, Salina, Limoeiro e Riachão</t>
+  </si>
+  <si>
+    <t>7520</t>
+  </si>
+  <si>
+    <t>387</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7520/ind-_2026_passagem_elevada_em_frente_ao_medici_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Prefeito Municipal, extensivo a Superintendente da SUMTRAN, no sentido de adotar providências para que seja construída uma passagem elevada com faixa de pedestres em frente ao Colégio Presidente Médici, no bairro Joaquim Romão, reinterando a indicação 756/2025</t>
+  </si>
+  <si>
+    <t>7521</t>
+  </si>
+  <si>
+    <t>388</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7521/ind_2026-_extensao_de_abastecimento_de_agua_para_os_assentamentos_28129_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Prefeito Municipal, extensivo ao Secretário de Serviços Públicos, a extensão de abastecimento de água para os assentamentos Orgerferson, Luar do Sertão e Miria Rios, reinterando a indicação 549/2025</t>
+  </si>
+  <si>
+    <t>7522</t>
+  </si>
+  <si>
+    <t>389</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7522/oficio_vestiario_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Prefeito Flávio Santana, extensivo ao Secretário de Esporte e_x000D_
+Lazer Sr. San David Aragão, reforma e qualificação do vestiário do Campo do Km3</t>
+  </si>
+  <si>
+    <t>7523</t>
+  </si>
+  <si>
+    <t>390</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7523/ind.construcao_da_creche_no_lot._jardim_tropical_1_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicitamos medidas cabíveis e necessárias para construção de uma creche de tempo integral com quadra poliesportiva no Loteamento Jardim Tropical, bairro Jequiezinho – Jequié-Ba. Reiterando Indicação nº 745/2025.</t>
+  </si>
+  <si>
+    <t>7524</t>
+  </si>
+  <si>
+    <t>391</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7524/ind_-_implancao_de_transporte_coletivo_para_vila_rodiviaria_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicito adotarem medidas cabíveis e necessárias para ampliação da rota do transporte coletivo e consequentemente a instalação de novos pontos de ônibus para atender a comunidade da Vila Rodoviária, Bairro Jequiezinho Jequié-Ba. Reiterando Indicação nº 885/2025.</t>
+  </si>
+  <si>
+    <t>7525</t>
+  </si>
+  <si>
+    <t>392</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7525/ind_-_pracinho_rua_do_caic-_pai_de_tite_assinado_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicito medidas cabíveis para a revitalização da praça,  bem como a construção de um quiosque no local onde atualmente existe uma barraca, localizada na Av. Antônio Tourinho, próximo ao CAIC bairro Jequiezinho Jequié-Bahia. Reiterando Indicação n° 856/2025.</t>
+  </si>
+  <si>
+    <t>7526</t>
+  </si>
+  <si>
+    <t>393</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7526/indicacao_passagem_gratuita_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo Municipal, por meio da Secretaria competente, a implantação do Passe Livre Estudantil, garantindo a gratuidade no transporte público para estudantes da rede pública (municipal e estadual) e, conforme viabilidade, também da rede privada.</t>
+  </si>
+  <si>
+    <t>7527</t>
+  </si>
+  <si>
+    <t>394</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7527/ind.2026_programa_social_e_saude_assinado.pdf</t>
+  </si>
+  <si>
+    <t>a implantação de um cronograma mensal do Programa Saúde e Social na Comunidade, com atendimento itinerante nos povoados, distritos e bairros mais carentes do município de Jequié.</t>
+  </si>
+  <si>
+    <t>7528</t>
+  </si>
+  <si>
+    <t>395</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7528/praca_carlito_assinado.pdf</t>
+  </si>
+  <si>
+    <t>a revitalização completa da Praça Carlito Moura de Oliveira, localizada entre as ruas Deputado Manoel Novais, Corinta Cerqueira e Alfredo Matos Ribeiro, no bairro São Luís.</t>
+  </si>
+  <si>
+    <t>7529</t>
+  </si>
+  <si>
+    <t>396</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7529/indicacao_1.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Prefeito Sr. Flavio Santana, extensivo à SUNTRAM, para adotarem providências para a implantação de uma lombada nas Ruas Aníbal dos Anjos Filho e Rua Ramiro de Paula Tourinho Neto, ambas localizadas no LOTEAMENTO ITAIGARA.</t>
+  </si>
+  <si>
+    <t>7530</t>
+  </si>
+  <si>
+    <t>397</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7530/requalificacao_da_area_esportiva_e_de_lazer_localizada_na_rua_j_residencial_vida_jequie_bairro_curral_novo.pdf</t>
+  </si>
+  <si>
+    <t>Seja promovida a requalificação da área esportiva e de lazer localizada na Rua J, Residencial Vida Jequié, bairro Curral Novo (CEP 45.201-737),</t>
+  </si>
+  <si>
+    <t>7531</t>
+  </si>
+  <si>
+    <t>398</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7531/instalacao_de_semaforo_bem_como_a_implantacao_de_sinalizacao_viaria_auxiliar_na_avenida_otavio_mangabeira_br-116.pdf</t>
+  </si>
+  <si>
+    <t>Instalação de semáforo, bem como a implantação de sinalização viária auxiliar na Avenida Otávio Mangabeira (BR-116), na altura do trevo da Petyan, no Município de Jequié/BA, podendo ainda atuar de forma articulada para viabilizar a medida.</t>
+  </si>
+  <si>
+    <t>7532</t>
+  </si>
+  <si>
+    <t>399</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7532/monitoramento.pdf</t>
+  </si>
+  <si>
+    <t>Seja promovida a implantação de sistema de monitoramento por câmeras no entorno das escolas municipais, com prioridade para os horários de entrada e saída dos estudantes</t>
+  </si>
+  <si>
+    <t>7536</t>
+  </si>
+  <si>
+    <t>400</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7536/indicacao_1.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Prefeito Sr. Flavio Santana, extensivo à SUNTRAM, para adotarem providências para a implantação de uma lombada na Rua Joventino antonio Rocha, no bairro Cansanção, neste município.</t>
+  </si>
+  <si>
+    <t>7537</t>
+  </si>
+  <si>
+    <t>401</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7537/praca_lot_sol_nascente.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Prefeito Municipal Flávio Santana, extensivo ao Secretário de Infraestrutura Lucindo Tomaz Vasconcelos Menezes no sentindo de realizar construção de praça em frente ao CEI Expedito Nunes no Lot. Sol Nascente no Bairro Joaquim Romão.</t>
+  </si>
+  <si>
+    <t>7538</t>
+  </si>
+  <si>
+    <t>402</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7538/ind._revitalizacao_pca.cohim_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Exmo. Prefeito Municipal o S.r. FLÁVIO SANTANA extensivo ao secretário de Infraestrutura, S.r. Lucindo Tomaz Vasconcelos, ao Secretário de Esportes, o S.r. San David que realize estudos e elaboração de projeto para a construção de uma praça pública e um espaço de lazer com área de recreação para crianças, instalação de uma academia a céu aberto e a revitalização da quadra de esportes, localizada no Loteamento Sol Nascente, mais precisamente em frente a paróquia da comunidade São João Batista.</t>
+  </si>
+  <si>
+    <t>7540</t>
+  </si>
+  <si>
+    <t>403</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7540/ind._ar_condicionado_escolas_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Exmo. Prefeito Municipal o SR. FLÁVIO SANTANA, extensivo a Secretaria de Educação a Sr.ª. ELVIA SAMPAIO, que sejam tomadas as medidas cabíveis para adequação da rede elétrica da Escola Municipal do Curral Novo para o funcionamento dos aparelhos de ar condicionado que estão instalados, mas sem funcionamento.</t>
+  </si>
+  <si>
+    <t>7541</t>
+  </si>
+  <si>
+    <t>404</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7541/indicacao_0000000000000002.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Excelentíssimo Senhor Prefeito Municipal de Jequié, Flávio Santana, extensiva ao Secretário Municipal de Serviços Públicos, Neildo Bezerra, a realização de modernização da iluminação pública no bairro Cansanção, por meio da substituição das lâmpadas convencionais por luminárias com tecnologia LED.</t>
+  </si>
+  <si>
+    <t>7543</t>
+  </si>
+  <si>
+    <t>405</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7543/indicacao_0000000000000002.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Excelentíssimo Senhor Prefeito Municipal de Jequié, Flávio Santana, extensivo à Secretaria Municipal de Desenvolvimento Social, que seja realizada a implantação de um anexo do Centro de Referência de Assistência Social (CRAS) no bairro Curral Novo, com o objetivo de ampliar o acesso da população aos serviços socioassistenciais, promovendo inclusão social, fortalecimento de vínculos familiares e melhoria da qualidade de vida dos moradores da localidade.</t>
+  </si>
+  <si>
+    <t>7546</t>
+  </si>
+  <si>
+    <t>406</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7546/indicacao_revitalizacao_do_calcadao_07de_setembro_assinado.pdf</t>
+  </si>
+  <si>
+    <t>REVITALIZAÇÃO DO CALÇADÃO 07 DE SETEMBRO COM ABERTURA PARA PASSAGEM E ESTACIONAMENTO DE VEICULOS.</t>
+  </si>
+  <si>
+    <t>7548</t>
+  </si>
+  <si>
+    <t>407</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7548/sinalizacao_e_semaforo_em_frente_ao_abrigo_de_idosos.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Aroldo Brito, no uso de suas atribuições legais e regimentais, vem reiterar_x000D_
+a Indicação nº 760/2025, anteriormente apresentada nesta Casa Legislativa, ao_x000D_
+Excelentíssimo Senhor Prefeito Flavio Sanatana, com cópia à Superintendência_x000D_
+Municipal de Trânsito (SUMTRAN), na pessoa da Superintendente Karla_x000D_
+Geambastiane, e ao Secretário de Serviços Públicos, Neildo Bezerra de Freitas_x000D_
+Filho, solicitando que sejam adotadas providências para a implementação de_x000D_
+sinalização viária adequada e redutor de velocidade em frente à Fundação Leur Britto_x000D_
+(Abrigo dos Idosos), localizada na Rua Dr. João Braga, s/n, bairro Jequiezinho,_x000D_
+Jequié-BA. Se atentando a sinalização correta das entradas e saídas de veículos da_x000D_
+Fundação Leur Britto.</t>
+  </si>
+  <si>
+    <t>7549</t>
+  </si>
+  <si>
+    <t>408</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7549/construcao_de_passagens_elevadas_em_frente_a_praca_do_inocoop_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Construção de redutores de velocidade em toda a extensão da Rua Valdir Leite, localizada no Inocoop.</t>
+  </si>
+  <si>
+    <t>7557</t>
+  </si>
+  <si>
+    <t>409</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7557/indicacao_41_2026_-_nivelamento_do_campo_do_sao_judas.assinado.pdf</t>
+  </si>
+  <si>
+    <t>Elevação e nivelamento do Campo de Futebol do bairro São Judas Tadeu, com a devida correção topográfica; bem como a construção de um vestiário com instalações adequadas e a instalação de refletores no referido campo.</t>
+  </si>
+  <si>
+    <t>7558</t>
+  </si>
+  <si>
+    <t>410</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7558/ind_2026_-_reforco_da_iluminacao_da_cezar_borges_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Prefeito Municipal, extensivo ao Secretário de Infraestrutura, no sentido de adotar providências para o reforço e ampliação da iluminação pública na Avenida César Borges, principalmente nas proximidades do CEAVIG, mais conhecido como Mercadão, visando garantir mais segurança para comerciantes, trabalhadores, motoristas e pedestres que transitam diariamente pelo local, especialmente no período noturno.</t>
+  </si>
+  <si>
+    <t>7559</t>
+  </si>
+  <si>
+    <t>411</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7559/_indicacao_38_2026-__realizacao_de_cursos_profissionalizantes_no_servico_de_convivencia_e_fortalecimento_de_vinculos_scfv_do_bairro_amaralina.assinado.pdf</t>
+  </si>
+  <si>
+    <t>Realização de cursos profissionalizantes no Serviço de Convivência e Fortalecimento de Vínculos (SCFV) do bairro Amaralina.</t>
+  </si>
+  <si>
+    <t>7560</t>
+  </si>
+  <si>
+    <t>412</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7560/ind-2026_passagem_elevada_colegio_adolfo_ribeiro_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Prefeito Municipal, extensivo ao Secretário de Infraestrutura, e à Superintendente da SUMTRAN, no sentido de adotar providências para que seja instalado um redutor de velocidade (passagem elevada), na Avenida Adolfo Ribeiro, São judas, em frente a Escola Municipal Adolfo Ribeiro.</t>
+  </si>
+  <si>
+    <t>7561</t>
+  </si>
+  <si>
+    <t>413</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7561/pavimentacao_da_rua_do_ferro_assinado_1.pdf</t>
+  </si>
+  <si>
+    <t>Pavimentação Asfáltica na Rua Estrada de Ferro no bairro Cachoeirinha.</t>
+  </si>
+  <si>
+    <t>7562</t>
+  </si>
+  <si>
+    <t>414</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7562/pavimentacao_almirante_barroso_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Excelentíssimo Senhor Prefeito Municipal Flávio Santana, extensivo à Secretaria competente, solicitando a pavimentação asfáltica da Rua Almirante Barroso, trecho que liga a Avenida César Borges à Avenida Adolfo Ribeiro, no município de Jequié.</t>
+  </si>
+  <si>
+    <t>7563</t>
+  </si>
+  <si>
+    <t>415</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7563/cobertura_de_aguas_pluviais_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Excelentíssimo Senhor Prefeito Municipal Flávio Santana, extensivo à Secretaria competente, solicitando a manutenção e finalização dos canais de águas pluviais da 2ª travessa Humberto de Campos, no bairro Joaquim Romão, até o Campo do Chicão, na localidade da Caixa D’Água, no município de Jequié.</t>
+  </si>
+  <si>
+    <t>7564</t>
+  </si>
+  <si>
+    <t>416</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7564/ind._rua_existente_1_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicito adotarem medidas necessárias para realizar pavimentação com massa asfáltica da Rua Existente 1, no Loteamento Jardim Eldorado, Bairro Jequiezinho Jequié-Ba.</t>
+  </si>
+  <si>
+    <t>7565</t>
+  </si>
+  <si>
+    <t>417</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7565/ind._campanha_de_doacao_de_saude_-_junho_vermelho_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicito promover e ampliar ações, eventos de conscientização e incentivo a doação de sangue, durante o mês de junho conhecido como junho vermelho no município de Jequié-Ba. Reiterando Indicação nº 618/2025.</t>
+  </si>
+  <si>
+    <t>7566</t>
+  </si>
+  <si>
+    <t>418</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7566/ind_-_revitalizacao_e_iluminacao_do_parque_infantil_bairro_espirito_santos_assinado_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicitamos providências no sentido de somarem esforços para revitalização da praça com iluminação, arborização e reforma do parque infantil localizada na Rua P Urbis IV (entre o bairro Espirito Santo e Lot. Itapoan), bairro Jequiezinho Jequié-Ba. Reiterando Indicação nº 857/2025.</t>
+  </si>
+  <si>
+    <t>7567</t>
+  </si>
+  <si>
+    <t>419</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7567/a_implantacao_de_um_sistema_de_identificacao_digital_por_qr_code.pdf</t>
+  </si>
+  <si>
+    <t>Seja promovida a implantação de um sistema de identificação digital por QR Code nos postes de iluminação pública do Município de Jequié, permitindo que a população possa comunicar, de forma simples, rápida e prática, problemas relacionados à iluminação pública diretamente à Prefeitura</t>
+  </si>
+  <si>
+    <t>7568</t>
+  </si>
+  <si>
+    <t>420</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7568/aplicativo_municipal_de_acompanhamento_da_assistencia_farmaceutica_da_rede_publica_de_saude_do_municipio_de_jequie.pdf</t>
+  </si>
+  <si>
+    <t>Implantado um aplicativo municipal de acompanhamento da assistência farmacêutica da rede pública de saúde do município de Jequié, destinado a informar à população a disponibilidade de medicamentos nas farmácias e unidades de saúde municipais.</t>
+  </si>
+  <si>
+    <t>7569</t>
+  </si>
+  <si>
+    <t>421</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7569/parada_segura_inteligente.pdf</t>
+  </si>
+  <si>
+    <t>Implantado o Programa Municipal “Parada Segura Inteligente”, destinado à modernização dos pontos de ônibus urbanos por meio da instalação de iluminação solar, câmeras de monitoramento, carregadores USB, painéis informativos e botão eletrônico de emergência para proteção dos usuários do transporte público.</t>
+  </si>
+  <si>
+    <t>7570</t>
+  </si>
+  <si>
+    <t>422</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7570/ind._passagem_elevada_igeja_sinai_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Exmo. Prefeito Sr. FLÁVIO SANTANA, extensivo a Superintendente da SUMTRAN, Sra. Karla Carine Rodrigues Geambastiane, que seja realizados estudos para a implantação de uma passagem elevada em frente à Igreja Sinai situada na Rua Humaitá no bairro do Mandacaru.</t>
+  </si>
+  <si>
+    <t>7573</t>
+  </si>
+  <si>
+    <t>423</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7573/indicacao_multi_saude.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos o Prefeito Flavio Santana, a realização de estudos técnicos e a adoção das providências necessárias para a implantação de um Multicentro de Saúde no município de Jequié.</t>
+  </si>
+  <si>
+    <t>7574</t>
+  </si>
+  <si>
+    <t>424</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7574/indicacao_1.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Prefeito Sr. Flavio Santana, extensivo à secretaria de infraestrutura na pesssoa do Sr Lucindo Tomaz Vasconcelos Menezes, a necessidade da concretização da Rua Belem localizado no bairro Cidade Nova, neste municipio.</t>
+  </si>
+  <si>
+    <t>7575</t>
+  </si>
+  <si>
+    <t>425</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7575/requalificacao_campo_de_chicao_2.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Prefeito Municipal Flávio Santana , extensivo ao Secretário de Infraestrutura Lucindo Menezes no sentindo de realizar requalificação total do Campo de Chicão localizado no Bairro Caixa D’água, bem como das áreas anexas, a exemplo do vestuário, arquibancada, quiosques e praça.</t>
+  </si>
+  <si>
+    <t>7576</t>
+  </si>
+  <si>
+    <t>426</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7576/ciclovias_ampliacao_3.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Prefeito Municipal Zenildo Brandão, extensivo ao Secretário de Infraestrutura Lucindo Tomaz Vasconcelos Menezes e à Superintendente de Trânsito de Jequié Karla Carine Rodrigues Geanbastiane no sentindo de realizar instalação de ciclovias nas avenidas Tote Lomanto e Lomanto Júnior.</t>
+  </si>
+  <si>
+    <t>7577</t>
+  </si>
+  <si>
+    <t>427</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7577/reforma_lavanderia_do_pau_ferro.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Aroldo Brito, indica ao Senhor Prefeito Municipal de Jequié, Flavio_x000D_
+Santana, com cópia a secretaria de infraestrutura e a secretaria de desenvolvimento_x000D_
+social, que sejam adotadas providências para reestruturar e reformar a Lavanderia_x000D_
+Pública do bairro Pau Ferro. Reiterando a minha indicação de n°501 de 2025.</t>
+  </si>
+  <si>
+    <t>7578</t>
+  </si>
+  <si>
+    <t>428</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7578/copa_nos_distritos.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Aroldo Brito, indica ao Senhor Prefeito Municipal de Jequié, Flavio_x000D_
+Santana, com cópia a secretaria de esportes e de desenvolvimento social, a criação_x000D_
+do programa “Copa nos Distritos”, inspirado na iniciativa já realizada pela Prefeitura_x000D_
+Municipal nas praças centrais da cidade durante grandes eventos esportivos, culturais_x000D_
+e transmissões públicas, levando estrutura com telões, sonorização e programação_x000D_
+cultural também para os distritos do município.</t>
+  </si>
+  <si>
+    <t>7579</t>
+  </si>
+  <si>
+    <t>429</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7579/asfalto_ruas_do_vila_central.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Aroldo Brito, indica ao Senhor Prefeito Municipal de Jequié, Flavio_x000D_
+Santana, com cópia a secretaria de infraestrutura, que sejam adotadas as_x000D_
+providências necessárias para a realização da estruturação e pavimentação das Ruas_x000D_
+Teófilo Dantas Dias (que dá acesso a Uniftc), Rua 1, Rua 2 e Rua 3, localizadas na_x000D_
+Vila Central, bairro Jequiezinho.</t>
+  </si>
+  <si>
+    <t>7581</t>
+  </si>
+  <si>
+    <t>430</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7581/indicacao_0000000000000002.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Excelentíssimo Senhor Prefeito Municipal de Jequié, Flávio Santana, extensivo à Secretária Municipal de Saúde, a Sra. Mariana de Freitas Oliva, que seja realizada uma maior atenção e fortalecimento das políticas públicas voltadas à saúde da mulher no município, através do aumento da oferta de vagas para consultas com ginecologistas, ampliação da realização de exames transvaginais, preventivos e demais exames relacionados à saúde feminina.</t>
+  </si>
+  <si>
+    <t>7588</t>
+  </si>
+  <si>
+    <t>431</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7588/indicacao_construcao_da_academia_ar_livre_praca_luiz_gonzaga_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Construção de uma academia ao ar livre, localizada na praça Luiz Gonzaga, bairro Jequiezinho, nesta cidade.</t>
+  </si>
+  <si>
+    <t>7589</t>
+  </si>
+  <si>
+    <t>432</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7589/indicacao_asfaltamento_raio_de_luz_assinado.pdf</t>
+  </si>
+  <si>
+    <t>PAVIMENTAÇÃO ASFÁLTICA DAS SEGUINTES LOCALIDADES DO LOTEAMENTO RAIO DE LUZ, BAIRRO SÃO JUDAS TADEU: RUA DAS DÁLIAS, RUA DOS GIRASSÓIS,  AVENIDA ÁGUAS CLARAS.</t>
+  </si>
+  <si>
+    <t>7590</t>
+  </si>
+  <si>
+    <t>433</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7590/indicacao_0000000000000003.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Excelentíssimo Senhor Prefeito Municipal de Jequié, Flávio Santana, bem como ao Secretário Municipal de Infraestrutura, Lucindo Tomaz Vasconcelos Menezes, a adoção das medidas cabíveis e necessárias para efetivar a concretagem das vias do Loteamento Ipanema, localizado no bairro Curral Novo, visando à melhoria da infraestrutura urbana, da mobilidade e das condições de trafegabilidade da localidade.</t>
+  </si>
+  <si>
+    <t>7591</t>
+  </si>
+  <si>
+    <t>434</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7591/indicacao_0000000000000004.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Excelentíssimo Senhor Prefeito Municipal de Jequié, Flávio Santana, bem como ao Secretário Municipal de Esporte e Lazer, San David Aragão, a adoção das medidas cabíveis para a construção de vestiário, melhorias no campo e instalação de refletores no Campo de Estevão, popularmente conhecido como “Campo de Estevito”, localizado no bairro Cidade Nova, bem como a realização de melhorias nas vias laterais do referido campo.</t>
+  </si>
+  <si>
+    <t>7592</t>
+  </si>
+  <si>
+    <t>435</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7592/indicacao_0000000000000005.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Excelentíssimo Senhor Prefeito Municipal de Jequié, Flávio Santana, bem como à Secretaria Municipal de Saúde, a realização de estudos técnicos para identificar as principais demandas reprimidas da saúde pública municipal, especialmente nos serviços com alta procura e baixa oferta de vagas, incluindo especialidades, exames e procedimentos não ofertados ou insuficientes, visando buscar soluções e ampliar o acesso da população aos atendimentos de saúde.</t>
+  </si>
+  <si>
+    <t>7593</t>
+  </si>
+  <si>
+    <t>436</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7593/redutores_de_velocidade_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Construção de três redutores de velocidades na rua Miguel Gomes da Silva localizado no Mandacaru.</t>
+  </si>
+  <si>
+    <t>7594</t>
+  </si>
+  <si>
+    <t>437</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7594/ampliacao_da_estrutura_fisica_da_unidade_de_saude_que_atende_os_povoados_de_queimadas_e_poco_dantas_bem_como_a_ampliacao_dos_tipos_de_atendimentos_ofertados_a_populacao_dessas_localidades.as.pdf</t>
+  </si>
+  <si>
+    <t>Ampliação da estrutura física da Unidade de Saúde que atende os povoados de Queimadas e Poço Dantas, bem como a ampliação dos tipos de atendimentos ofertados à população dessas localidades.</t>
+  </si>
+  <si>
+    <t>7595</t>
+  </si>
+  <si>
+    <t>438</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7595/instalacao_de_semaforico_assinado.pdf</t>
+  </si>
+  <si>
+    <t>instalação de um conjunto semafórico no cruzamento da Av. Jequitibá com a BR 330, saída de Jequié para Jitaúna</t>
+  </si>
+  <si>
+    <t>7596</t>
+  </si>
+  <si>
+    <t>439</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7596/indicacao_44_2026_-_instalacao_de_placas_de_sinalizacao_com_nomes_das_ruas_nos_bairros_amaralina_mutirao_sao_judas_tadeu_e_parque_das_algarobas._.assinado.pdf</t>
+  </si>
+  <si>
+    <t>Instalação de placas de sinalização com nomes das Ruas nos bairros Amaralina, Mutirão São Judas Tadeu e Parque das Algarobas.</t>
+  </si>
+  <si>
+    <t>7597</t>
+  </si>
+  <si>
+    <t>440</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7597/_indicacao_42_20256-_ponte_ligando_centro_industrial_a_lomanto_jrassinado.pdf</t>
+  </si>
+  <si>
+    <t>Construção de uma ponte ligando o Centro Industrial à Avenida Lomanto Júnior, na altura do Atacadista Economart, no bairro Joaquim Romão.</t>
+  </si>
+  <si>
+    <t>7598</t>
+  </si>
+  <si>
+    <t>441</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7598/-revitalizacao_da_praca_na_entrada_do_bairro_amaralina_localizada_entre_as_ruas_7_e_8.assinado.pdf</t>
+  </si>
+  <si>
+    <t>Revitalização da Praça na entrada do Bairro Amaralina localizada entre as ruas 7 e 8</t>
+  </si>
+  <si>
+    <t>7599</t>
+  </si>
+  <si>
+    <t>442</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7599/craz_zona_rual_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Excelentíssimo Senhor Prefeito Municipal Flávio Santana, extensivo à Secretaria competente, a implantação de um anexo do Centro de Referência de Assistência Social (CRAS) para atendimento da população da zona rural, próximo ao CEAVIG, no centro de Jequié.</t>
+  </si>
+  <si>
+    <t>7600</t>
+  </si>
+  <si>
+    <t>443</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7600/praca_sao_judas_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Excelentíssimo Senhor Prefeito Municipal Flávio Santana, extensivo à Secretaria competente, a construção da cobertura da quadra poliesportiva da Praça Raimundo Nonato Ribeiro Filho, localizada no bairro São Judas, no município de Jequié.</t>
+  </si>
+  <si>
+    <t>7601</t>
+  </si>
+  <si>
+    <t>444</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7601/construcao_da_nova_sede_do_cras_joaquim_romao_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Excelentíssimo Senhor Prefeito Municipal Flávio Santana, extensivo à Secretaria competente, solicitando a construção de uma sede própria para o CRAS do bairro Joaquim Romão, no município de Jequié.</t>
+  </si>
+  <si>
+    <t>7602</t>
+  </si>
+  <si>
+    <t>445</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7602/ind-ampliacao_da_creche_jorge_luiz_assinado.pdf</t>
+  </si>
+  <si>
+    <t>solicitamos medidas cabíveis e necessárias para reforma e ampliação da Creche Jorge Luiz,_x000D_
+localizada na Rua Cidade de Brasília, bairro Brasil Novo Jequié-Ba. Reiterando_x000D_
+Indicação nº 929/2025.</t>
+  </si>
+  <si>
+    <t>7603</t>
+  </si>
+  <si>
+    <t>446</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7603/ind-rua_joao_santana_e_av._contorno_assinado_1.pdf</t>
+  </si>
+  <si>
+    <t>Solicitamos que seja tomada medidas cabíveis e necessárias para execução da pavimentação com massa asfáltica da rua João Santana e Av. do Contorno, ambas localizadas no bairro Jequiezinho Jequié-Ba. Reiterando Indicação nº 1013/2025.</t>
+  </si>
+  <si>
+    <t>7604</t>
+  </si>
+  <si>
+    <t>447</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7604/ind_-_concretamento_rua_do_campo.brasil_novo_assinado.pdf</t>
+  </si>
+  <si>
+    <t>solicitamos adotarem medidas cabíveis e necessárias para concretamento da via que liga a rua do Campo ao fundo da Creche Jorge Luiz, bairro Brasil Novo Jequié-Ba. Reiterando Indicação nº 926/2025.</t>
+  </si>
+  <si>
+    <t>7605</t>
+  </si>
+  <si>
+    <t>448</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7605/seja_realizada_a_recuperacao_do_calcamento_da_rua_pedro_teles_localizada_na_comunidade_da_pedreira_no_bairro_joaquim_romao..pdf</t>
+  </si>
+  <si>
+    <t>Seja realizada a recuperação do calçamento da Rua Pedro Teles, localizada na comunidade da Pedreira, no Bairro Joaquim Romão.</t>
+  </si>
+  <si>
+    <t>7606</t>
+  </si>
+  <si>
+    <t>449</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7606/programa_municipal_de_prevencao_e_tratamento_da_obesidade_e_do_diabetes_tipo_2_com_a_possibilidade_de_aquisicao_e_distribuicao_gratuita_do_medicamento_mounjaro.pdf</t>
+  </si>
+  <si>
+    <t>A realização de estudos técnicos para implantação do Programa Municipal de Prevenção e Tratamento da Obesidade e do Diabetes Tipo 2, com a possibilidade de aquisição e distribuição gratuita do medicamento MOUNJARO aos pacientes da rede pública municipal que preencham os critérios clínicos estabelecidos pelos protocolos médicos e pela legislação sanitária vigente.</t>
+  </si>
+  <si>
+    <t>7607</t>
+  </si>
+  <si>
+    <t>450</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7607/ind-_2026_pavimentacao_asfaltica_manoel_pinto_de_araujo_e_outras_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Prefeito Municipal, extensivo ao Secretário de Infraestrutura no sentido de adotar providências para a realização da pavimentação asfáltica das ruas: Manoel Pinto de Araujo, 1° de maio e Santa Maria, no bairro Joaquim Romão.</t>
+  </si>
+  <si>
+    <t>7608</t>
+  </si>
+  <si>
+    <t>451</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7608/ind_2026_-_construcao_quadra_poliesportiva_no_distrito_do_baixao_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Prefeito Municipal, extensivo ao Secretário de Esporte e Lazer, a construção de uma quadra poliesportiva no distrito do Baixão.</t>
+  </si>
+  <si>
+    <t>7610</t>
+  </si>
+  <si>
+    <t>453</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7610/natea.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Sr. Prefeito Flavio Santana, extensivo a Secretaria de Saúde de Jequié, Sr. Mariana de Freitas, a implantação do Núcleo de Atenção ao Transtorno do Espectro Autista (NATEA), no Município de Jequié</t>
+  </si>
+  <si>
+    <t>7612</t>
+  </si>
+  <si>
+    <t>454</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7612/abastecimento_simplificado_volta_do_rio.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Diretora Presidente da CERB, Sra. Larissa Moraes e ao Deputado Estadual Euclides Fernandes, implantação de sistema simplificado de abastecimento de agua para o povoado da Volta do Rio no município de Jequié</t>
+  </si>
+  <si>
+    <t>7615</t>
+  </si>
+  <si>
+    <t>455</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7615/indicacao_2.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Prefeito Sr. Flávio Santana, juntamente com a Superintendente da_x000D_
+ SUNTRAM, Karla Carine Rodrigues Geanbastiane, a implantação de pavimentação em_x000D_
+ paralelepípedo na Rua da Paróquia e na Rua João Batista Santos, no bairro Cidade_x000D_
+ Nova, neste município.</t>
+  </si>
+  <si>
+    <t>7616</t>
+  </si>
+  <si>
+    <t>456</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7616/indicacao_3.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Prefeito Sr. Flávio Santana, juntamente com a Superintendente da_x000D_
+ SUNTRAM, Karla Carine Rodrigues Geanbastiane, , a implantação de uma lombada_x000D_
+ (quebra-molas) na Rua Rafael Pinto Santana, bairro Jequiezinho, neste município.</t>
+  </si>
+  <si>
+    <t>7617</t>
+  </si>
+  <si>
+    <t>457</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7617/campo_amaralina_282629_assinado_1.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Prefeito Municipal de Jequié, Flavio Santana, autorizar ao Secretário de Serviços Esporte e Lazer San David Aragão, a tomar as providências necessárias modernização do campo de areia na estrada para Lagoa Dantas, bairro Amaralina.</t>
+  </si>
+  <si>
+    <t>7618</t>
+  </si>
+  <si>
+    <t>458</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7618/indicacao_-_usina_de_reciclagem_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal a implantação de uma Usina de Reciclagem de Resíduos da Construção Civil (URRCC) no município de Jequié, em parceria com a iniciativa privada, por meio de concessão, Parceria Público-Privada (PPP) ou consórcio público.</t>
+  </si>
+  <si>
+    <t>7619</t>
+  </si>
+  <si>
+    <t>459</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7619/indicacao_-_praca_altas_horas_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal a reforma e ampliação da praça triangular situada entre a Avenida Brigadeiro Sá Bitencourt e a Avenida Presidente Vargas.</t>
+  </si>
+  <si>
+    <t>7622</t>
+  </si>
+  <si>
+    <t>460</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7622/recapeamento_do_asfalto_rua_miguel_gomes_da_silva.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Aroldo Brito, indica ao Senhor Prefeito Municipal de Jequié, Flavio_x000D_
+Santana, com cópia a secretaria de infraestrutura e secretaria de serviços públicos,_x000D_
+que seja realizado o recapeamento asfáltico, capina e manutenção da iluminação_x000D_
+pública nas Ruas Miguel Gomes da Silva, 1ª Travessa Miguel Gomes da Silva, 2ª_x000D_
+Travessa Miguel Gomes da Silva e Rua Pacaembu, localizadas no bairro Mandacaru.</t>
+  </si>
+  <si>
+    <t>7623</t>
+  </si>
+  <si>
+    <t>461</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7623/construcao_clinica_veterinaria.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Prefeito Municipal Flávio Santana, extensivo ao Deputado Federal Leur Lomanto Júnior e Deputado Estadual Hassan Iossef a construção de clínica veterinária municipal munida de farmácia.</t>
+  </si>
+  <si>
+    <t>7624</t>
+  </si>
+  <si>
+    <t>462</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7624/limitador_de_vel_lions_club.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Prefeito Municipal Flávio Santana, extensivo à Superintendente de Trânsito de Jequié Karla Carine Rodrigues Geanbastiane, a instalação de sistema limitador de velocidade na Avenida Lions Club no Bairro Jequiezinho, mais precisamente nas imediações do campo do CSU.</t>
+  </si>
+  <si>
+    <t>7632</t>
+  </si>
+  <si>
+    <t>463</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7632/ind_-_escolinha_de_futebol_gratuita_assinado_1.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos Exmo. Senhor Prefeito Municipal Flávio Santana, extensivo ao Secretário Municipal de Esporte e Laser San David Aragão, a implantação e execução de um projeto de futebol gratuito (escolinha) nos bairros, promovendo políticas públicas incentivando a pratica de esportes, Jequié-Ba. Reiterando Indicação nº 932/2025.</t>
+  </si>
+  <si>
+    <t>7633</t>
+  </si>
+  <si>
+    <t>464</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7633/asfaltamento_rua_d_assinado.pdf</t>
+  </si>
+  <si>
+    <t>ASFALTAMENTO DA RUA D, BAIRRO POMPILIO SAMPAIO (EM FRENTE A ACADEMIA CT BIOCROSS)</t>
+  </si>
+  <si>
+    <t>7634</t>
+  </si>
+  <si>
+    <t>465</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7634/indicacao_pavimentacao_asfaltica_das_ruas_goncalves_de_costa_e_sao_joao_batista2c_bairro_jequiezinho_assinado.pdf</t>
+  </si>
+  <si>
+    <t>PAVIMENTAÇÃO ASFÁLTICA DAS RUAS DO BAIRRO JEQUIEZINHO; GONÇALVES DA COSTA E SÃO JOÃO BATISTA</t>
+  </si>
+  <si>
+    <t>7635</t>
+  </si>
+  <si>
+    <t>466</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7635/ind_2026_-_conclusao_da_escola_baixao_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Prefeito Municipal, extensivo ao Secretário de Educação, a conclusão da reforma da Escola Municipal São Jorge e construção de um campinho sintético na área externa da escola para práticas esportivas, recreações e atividade física com os alunos, no distrito do Baixão, reiterando a indicação 484/2025.</t>
+  </si>
+  <si>
+    <t>7636</t>
+  </si>
+  <si>
+    <t>467</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7636/idicacao_hgpv_2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Excelentíssimo Senhor Governador do Estado da Bahia, Jerônimo Rodrigues, e à Excelentíssima Senhora Secretária de Saúde do Estado da Bahia, Roberta Santana, a implantação de uma Unidade de Radioterapia no Hospital Geral Prado Valadares, no município de Jequié-BA.</t>
+  </si>
+  <si>
+    <t>7637</t>
+  </si>
+  <si>
+    <t>468</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7637/ind_2026_-_conclusao_do_esgoto_baixao_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Prefeito Municipal, extensivo ao Secretário de Infraestrutura, e ao Secretário de Serviços Públicos, a conclusão da obra da rede de esgoto e a concretagem da avenida principal do distrito do Baixão, reinterando a indicação 433/2025.</t>
+  </si>
+  <si>
+    <t>7638</t>
+  </si>
+  <si>
+    <t>469</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7638/ind_-abastecimento_agua_potavel_-_itajuru_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicitamos que sejam adotadas as medidas cabíveis e necessárias para a realização de estudos técnicos visando à viabilidade do tratamento e da implantação de rede de abastecimento de água potável no Distrito de Itajuru, município de Jequié -Ba.</t>
+  </si>
+  <si>
+    <t>7639</t>
+  </si>
+  <si>
+    <t>470</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7639/indicacao_0000000000000006.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Excelentíssimo Senhor Prefeito Municipal de Jequié, Flávio Santana, extensivo à Secretaria Municipal de Serviços Públicos, a adoção das medidas necessárias para a realização de um grande faxinaço, limpeza geral e revitalização completa nos residenciais Cachoeirinha 1, 2, 3 e 4.</t>
+  </si>
+  <si>
+    <t>7640</t>
+  </si>
+  <si>
+    <t>471</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7640/_indicacao_47_2026_-_construcao_de_um_bosque_ao_lado_da_unidade_de_saude__dr._joao_caricchio_filho__localizado_no_bairro_amaralina_entre_as_ruas_8_e_9.assinado.pdf</t>
+  </si>
+  <si>
+    <t>Construção de um bosque ao lado da Unidade de saúde  Dr. João Caricchio Filho , localizado no bairro Amaralina entre as ruas 8 e 9</t>
+  </si>
+  <si>
+    <t>7641</t>
+  </si>
+  <si>
+    <t>472</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7641/_indicacao_48_2026_-cobertura_da_quadra_poliesportiva_do_parque_do_sol_e_instalacao_de_arquibancadas.assinado.pdf</t>
+  </si>
+  <si>
+    <t>Cobertura e instalação de arquibancadas da quadra poliesportiva do Parque do Sol.</t>
+  </si>
+  <si>
+    <t>7642</t>
+  </si>
+  <si>
+    <t>473</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7642/construcao_de_uma_praca_no_assentamento_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Que seja construída uma praça  com parque infantil e academia ao ar livre no Assentamento Santa Cruz.</t>
+  </si>
+  <si>
+    <t>7644</t>
+  </si>
+  <si>
+    <t>474</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7644/instalacao_de_caixa_coletora_de_lixo_comunitaria_container_de_residuos_solidos_na_rua_deputado_ademario_pinheiro.pdf</t>
+  </si>
+  <si>
+    <t>Determine a instalação de caixa coletora de lixo comunitária (container de resíduos sólidos) na rua Deputado Ademário Pinheiro, localizada no Município de Jequié, visando fortalecer os serviços de limpeza urbana, organização do descarte de resíduos e melhoria das condições sanitárias da localidade</t>
+  </si>
+  <si>
+    <t>7645</t>
+  </si>
+  <si>
+    <t>475</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7645/determine_a_realizacao_de_servicos_de_capinagem_limpeza_urbana_e_recuperacao_do_calcamento_da_rua_safira_localizada_no_bairro_joaquim_romao_no_municipio_de_jequie..pdf</t>
+  </si>
+  <si>
+    <t>Determine a realização de serviços de capinagem, limpeza urbana e recuperação do calçamento da Rua Safira, localizada no Bairro Joaquim Romão, no Município de Jequié.</t>
+  </si>
+  <si>
+    <t>7646</t>
+  </si>
+  <si>
+    <t>476</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7646/determine_a_realizacao_de_estudos_tecnicos_culturais_e_administrativos_para_criacao_do_cadastro_municipal_dos_mestres_dos_saberes_e_fazeres_tradicionais_de_jequie.pdf</t>
+  </si>
+  <si>
+    <t>Determine a realização de estudos técnicos, culturais e administrativos para criação do Cadastro Municipal dos Mestres dos Saberes e Fazeres Tradicionais de Jequié, destinado ao reconhecimento oficial, registro histórico, valorização cultural e preservação permanente dos conhecimentos populares e das tradições culturais do Município.</t>
+  </si>
+  <si>
+    <t>7647</t>
+  </si>
+  <si>
+    <t>477</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7647/iluminacao_pindorama_sesc.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Prefeito Municipal Flávio Santana, extensivo ao Secretário de Serviços Públicos Neildo Freitas Filho a instalação de iluminação pública em LED entre o Condomínio Portal Pindorama até os acessos ao SESC e à Santa Casa São Judas Tadeu no semi-anel rodoviário de Jequié.</t>
+  </si>
+  <si>
+    <t>7648</t>
+  </si>
+  <si>
+    <t>478</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7648/fisioterapia_domiciliar.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Prefeito Municipal Flávio Santana, extensivo à Secretária de Saúde Mariana de Freitas Oliva a implantação de serviço de fisioterapia domiciliar para pacientes acamados e em vulnerabilidade social.</t>
+  </si>
+  <si>
+    <t>7649</t>
+  </si>
+  <si>
+    <t>479</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7649/indicacao_2_3.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Secretário Municipal de Limpeza Pública, Sr. Neildo Bezerra Freitas Filho, a_x000D_
+ realização de uma limpeza completa na Rua da Paróquia, localizada no Bairro Cansanção,_x000D_
+ neste município.</t>
+  </si>
+  <si>
+    <t>7650</t>
+  </si>
+  <si>
+    <t>480</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7650/indicacao_3_4.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Secretário Municipal de Limpeza Pública, Sr. Neildo Bezerra Freitas Filho, a_x000D_
+realização de uma limpeza completa em toda a extensão da Avenida Governador Lomanto_x000D_
+Júnior, neste município.</t>
+  </si>
+  <si>
+    <t>7651</t>
+  </si>
+  <si>
+    <t>481</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7651/ind._ampliacao_frota_de_veic._dentro_do_municipio_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Excelentíssimo Prefeito Municipal Sr. Flávio Santana em extensivo a Secretária de Saúde a Srª Mariana de Freitas, no sentido de que seja ampliada a frota de veículos específicos para transporte de pacientes cadeirantes e com Microcefalia que precisam se deslocar para tratamento dentro do município.</t>
+  </si>
+  <si>
+    <t>7652</t>
+  </si>
+  <si>
+    <t>482</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7652/ind._pavimentacao_das_ruas_botafogo_e_jose_barros_meira_assindado.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Excelentíssimo Prefeito Municipal, Sr. Flávio Santana em extensivo ao Secretário de Infraestrutura Lucindo Tomaz Vasconcelos, no sentido de realizar a pavimentação asfáltica das Ruas: José Barros Meira e Rua Botafogo localizadas no bairro do Mandacaru.</t>
+  </si>
+  <si>
+    <t>7653</t>
+  </si>
+  <si>
+    <t>483</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7653/indicacao_projeto_academia_da_bola_em_nova_esperanca_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Prefeito Municipal Flávio Santana, extensivo ao Secretário de Esporte e Lazer San David Pereira Aragão, e a Secretária de Educação Elvia Sampaio e Sampaio, a implantação do Projeto Social “Escola de Futebol Academia da Bola – Nova Esperança”.</t>
+  </si>
+  <si>
+    <t>7654</t>
+  </si>
+  <si>
+    <t>484</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7654/indicacao_-_ba_547_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Estadual a requalificação da BA-547 visando à redução de acidentes e ao aumento da segurança viária.</t>
+  </si>
+  <si>
+    <t>7655</t>
+  </si>
+  <si>
+    <t>485</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7655/indicacao_-_emenda_leur_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Deputado Federal Leur Lomanto Junior, a destinação de Emenda Parlamentar visando à requalificação da estrada que liga o Distrito de Tamarindo ao Distrito de Itajuru.</t>
+  </si>
+  <si>
+    <t>7656</t>
+  </si>
+  <si>
+    <t>486</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7656/indicacao_-_rua_a_pavimentacao_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal pavimentação asfáltica da Rua A, localizada no Loteamento Rio Vermelho, no bairro Jequiezinho.</t>
+  </si>
+  <si>
+    <t>7661</t>
+  </si>
+  <si>
+    <t>487</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7661/ind._grade_de_protecao_av._cesar_borges_ines.pdf</t>
+  </si>
+  <si>
+    <t>solicitamos que sejam adotadas as medidas cabíveis e necessárias para a instalação de grades de proteção, barreiras de contenção e defensas metálicas(guard-rails) no Rio Jequiezinho, Jequié-Ba.</t>
+  </si>
+  <si>
+    <t>7663</t>
+  </si>
+  <si>
+    <t>488</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7663/indicacao_big_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Prefeito Municipal Sr. Flavio Santana, extensivo a Superintendência_x000D_
+Municipal de Trânsito (SUMTRAN) Sra. Karla Geambastiane, e ao Secretário_x000D_
+Municipal de Infraestrutura Sr. Lucindo Menezes , a implantação de uma_x000D_
+passagem elevada em frente ao Big Atacadão, localizado na Praça da Bandeira,_x000D_
+neste município.</t>
+  </si>
+  <si>
+    <t>7665</t>
+  </si>
+  <si>
+    <t>490</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7665/ind._reparos_na_pavimentacao_asfaltica_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Excelentíssimo Prefeito Municipal, Sr. Flávio Santana em extensivo ao Secretário de Infraestrutura Lucindo Tomaz Vasconcelos, no sentido de realizar a recuperação da pavimentação da Rua Duque de Caxias no bairro do Joaquim Romão.</t>
+  </si>
+  <si>
+    <t>7666</t>
+  </si>
+  <si>
+    <t>491</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7666/redutores_de_velocidade_rua_c.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Aroldo Brito, indica ao Senhor Prefeito Municipal de Jequié, Flavio_x000D_
+Santana, com cópia a secretaria de infraestrutura, a adoção das providências_x000D_
+necessárias para instalação de redutores de velocidade na Rua C, nas imediações da_x000D_
+Praça do Amor e da entrada do Parque de Exposições, via que liga a Rua João Braga_x000D_
+(BR-330) à Avenida Senhor do Bonfim.</t>
+  </si>
+  <si>
+    <t>7667</t>
+  </si>
+  <si>
+    <t>492</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7667/regulacao_fila.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Senhor Prefeito Municipal de Jequié, Sr. Flávio Santana,_x000D_
+bem como à Secretária Municipal de Saúde, Sra. Mariana de Freitas Oliva, a adoção_x000D_
+de medidas urgentes para ampliação da oferta de atendimento em Neuropediatria nos_x000D_
+PSFs e na rede municipal de saúde, diante da crescente demanda de crianças que_x000D_
+necessitam de acompanhamento especializado e enfrentam longos períodos de_x000D_
+espera na fila de regulação.</t>
+  </si>
+  <si>
+    <t>7668</t>
+  </si>
+  <si>
+    <t>493</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7668/indi-corrimao_rua_porto_alegre_assinado_assinado_1.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Prefeito Municipal Flávio Santana, extensivo ao secretário de infraestrutura Lucindo Tomaz Vasconcelos Menezes, no sentido de tomar medidas cabíveis e necessárias para instalação de corrimão no passeio localizado ao lado do muro do campo, no qual o mesmo divide a rua Cidade de Porto Alegre com a rua Cidade Porto Velho, bairro Brasil Novo Jequié-Ba. Reiterando Indicação nº 979/2025.</t>
+  </si>
+  <si>
+    <t>7670</t>
+  </si>
+  <si>
+    <t>495</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7670/indicacao_49__2026-implantacao_de_uma_passagem_elevadacei__dr._antonio_astolpho_dos_santos_localizado_no_bairro_amaralina_e_nas_ruas_que_estao_sendo_realizada_a_pavimentacao_em_concreto.ass.pdf</t>
+  </si>
+  <si>
+    <t>Implantação de uma passagem elevada(CEI) _x000D_
+Dr. Antônio Astolpho dos Santos, localizado no bairro Amaralina e nas ruas que estão sendo realizada a pavimentação em concreto</t>
+  </si>
+  <si>
+    <t>7671</t>
+  </si>
+  <si>
+    <t>496</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7671/cobertura_do_canal_de_aguas_pluviais_na_pedreira_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Conserto da cobertura do canal de águas pluviais das ruas: José Miranda e Zafira, na localidade da Pedreira.</t>
+  </si>
+  <si>
+    <t>7672</t>
+  </si>
+  <si>
+    <t>497</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7672/construcao_do_sistema_de_drenagem_da_quitino_teles_assinado_1.pdf</t>
+  </si>
+  <si>
+    <t>Construção do sistema de Drenagem na Rua Quintino Teles.</t>
+  </si>
+  <si>
+    <t>7673</t>
+  </si>
+  <si>
+    <t>498</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7673/indicacao_50_2026_-nomeacao_das_ruas_dos_povoados_de_salinas_aroeiralaranjeira_esao_joao_de_dentro.assi.pdf</t>
+  </si>
+  <si>
+    <t>Nomeação das ruas dos povoados de Salinas, Aroeira, Laranjeira e São João de Dentro</t>
+  </si>
+  <si>
+    <t>7675</t>
+  </si>
+  <si>
+    <t>499</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7675/concreto_rua_jesuino_souza.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Prefeito Municipal Flávio Santana, extensivo ao Secretário de Infraestrutura Lucindo Tomaz Vasconcelos Menezes a execução de pavimentação em concreto de trecho da Rua Jesuíno Souza no Bairro São Luis.</t>
+  </si>
+  <si>
+    <t>7676</t>
+  </si>
+  <si>
+    <t>500</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7676/praca_lot_sol_nascente.pdf</t>
+  </si>
+  <si>
+    <t>7678</t>
+  </si>
+  <si>
+    <t>501</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7678/a_construcao_de_uma_passagem_elevada_para_pedestres_na_avenida_otavio_mangabeira.pdf</t>
+  </si>
+  <si>
+    <t>A construção de uma passagem elevada para pedestres na Avenida Otávio Mangabeira, na rotatória localizada em frente à antiga empresa Camurujipe, visando ampliar a segurança dos pedestres, reduzir os riscos de acidentes e promover maior acessibilidade e mobilidade urbana.</t>
+  </si>
+  <si>
+    <t>7680</t>
+  </si>
+  <si>
+    <t>502</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7680/ampliacao_da_unidade_de_saude_localizada_no_conjunto_penal_de_jequie_com_a_construcao_de_tres_novas_salas_destinadas_ao_funcionamento_dos_servicos_de_fisioterapia_psicologia_e_servico_social.pdf</t>
+  </si>
+  <si>
+    <t>Ampliação da Unidade de Saúde localizada no Conjunto Penal de Jequié, com a construção de três novas salas destinadas ao funcionamento dos serviços de Fisioterapia, Psicologia e Serviço Social,</t>
+  </si>
+  <si>
+    <t>7681</t>
+  </si>
+  <si>
+    <t>503</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7681/centro_municipal_de_referencia_em_diabetes_pe_diabetico_prevencao_de_amputacoes_e_reabilitacao_funcional.pdf</t>
+  </si>
+  <si>
+    <t>Implantação do Centro Municipal de Referência em Diabetes, Pé Diabético, Prevenção de Amputações e Reabilitação Funcional, destinado ao atendimento especializado e integral da população jequieense.</t>
+  </si>
+  <si>
+    <t>7682</t>
+  </si>
+  <si>
+    <t>504</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7682/ind-2026_asfaltamento_da_avenida_beira_rio_no_distrito_de_barra_avenida._28129_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Excelentíssimo Prefeito, extensivo ao Secretário de Infraestrutura, no sentido de realizar o asfaltamento da Avenida Beira Rio no distrito de Barra Avenida, reiterando a indicação 525/2025.</t>
+  </si>
+  <si>
+    <t>7684</t>
+  </si>
+  <si>
+    <t>505</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7684/ind._reforma_do_colegio_municipal_vilma_brito_sarmento_assinado.pdf</t>
+  </si>
+  <si>
+    <t>solicitamos a realização de reforma e modernização, ampliando a quantidade de salas de aula e_x000D_
+instalação de refeitório do Colégio Municipal Vilma Brito Sarmento, localizado no_x000D_
+Loteamento Água Branca bairro Jequiezinho Jequié-Ba.</t>
+  </si>
+  <si>
+    <t>7687</t>
+  </si>
+  <si>
+    <t>506</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7687/indicacao_3_6.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao secretaria de infraestrutura na pesssoa do Sr Lucindo Tomaz Vasconcelos_x000D_
+ Menezes, a realização de pavimentação asfáltica na Rua Leonel Messias, bairro_x000D_
+ Jequiezinho, neste município.</t>
+  </si>
+  <si>
+    <t>7688</t>
+  </si>
+  <si>
+    <t>507</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7688/barragem_de_pedra_e_florestal_cemiterio_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Excelentíssimo Senhor Prefeito Municipal Flávio Santana, extensivo à Secretaria competente, solicitando a construção de muro e a revitalização dos cemitérios das localidades de Barragem de Pedras e Florestal, no município de Jequié.</t>
+  </si>
+  <si>
+    <t>7250</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>REQ</t>
+  </si>
+  <si>
+    <t>Requerimento</t>
+  </si>
+  <si>
+    <t>Moana dos Santos Meira Silva, Emanuel Campos Silva, Gilvan Souza Santana, Helder Souza Santos, José Augusto Aguiar Brito Filho, Ladislau Muniz de Bulhões Filho, Marcos Lameque Vasconcelos da Silva, Ramon Andrade Fernandes</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7250/requerimento_mesa_diretora.pdf</t>
+  </si>
+  <si>
+    <t>Na forma do regimento interno, requeremos à Mesa Diretora que, após consulta ao plenário, seja aprovada a realização de uma Sessão Especial em comemoração ao dia internacional da mulher._x000D_
+Propõe-se que sejam homenageadas a equipe da Delegacia de Atendimento à Mulher (DEAM – Jequié), e a Ronda Maria da Penha, em reconhecimento ao relevante trabalho desempenhado no combate a todas as formas de violência doméstica e familiar, bem como na promoção e fortalecimento das redes de proteção às mulheres.</t>
+  </si>
+  <si>
+    <t>7343</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7343/req._marcos_do_ovo12.docx</t>
+  </si>
+  <si>
+    <t>Na forma do Regimento Interno, requeremos de Vossa Excelência que após ouvir o Plenário, se oficie ao Excelentíssimo Zenildo Brandão Santana requerer que seja convocada a empresa I9 Jequié Gestão de Resíduos para prestar esclarecimentos perante esta Casa Legislativa acerca dos procedimentos adotados no descarregamento, transporte e destinação final de resíduos sólidos no município de Jequié.</t>
+  </si>
+  <si>
+    <t>7373</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7373/requerimento_hidrantes.pdf</t>
+  </si>
+  <si>
+    <t>Realização de levantamento técnico e a ampliação da instalação de hidrantes em toda a cidade, especialmente nos bairros mais populosos, nas áreas comerciais, escolas, unidades de saúde e regiões que vêm crescendo rapidamente.</t>
+  </si>
+  <si>
+    <t>7432</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7432/audiencia_publica.pdf</t>
+  </si>
+  <si>
+    <t>Que seja agendada e realizada Audiência Pública no âmbito da Câmara Municipal de Jequié, em data a ser definida, com a finalidade de debater a escala de trabalho 6x1.</t>
+  </si>
+  <si>
+    <t>7512</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7512/requerimento-_convocacao_de_secretario.pdf</t>
+  </si>
+  <si>
+    <t>Convocar a Ilustríssima Senhora Secretária Municipal de Educação de Jequié, conforme o artigo 270, e  seu parágrafo único do Regimento Interno desta Casa Leis, para comparecer a esta Casa Legislativa, em data a ser agendada, a fim de prestar alguns esclarecimentos acerca da gestão da educação no nosso município.</t>
+  </si>
+  <si>
+    <t>7539</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7539/requerimento_cipe_central.pdf</t>
+  </si>
+  <si>
+    <t>Os vereadores que abaixo sub escreve, requerem, na forma regimental, após ouvido o Plenário desta Casa Legislativa, que seja realizada uma Sessão Especial pelos 10 anos da Companhia Independente de Policiamento Especializado Central – Cipe Central.</t>
   </si>
   <si>
     <t>7191</t>
   </si>
   <si>
-    <t>1</t>
-[...1 lines deleted...]
-  <si>
     <t>MA</t>
   </si>
   <si>
     <t>Moção de Aplausos</t>
   </si>
   <si>
     <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7191/mocao_de_aplausos_ajece.pdf</t>
   </si>
   <si>
-    <t>A Câmara Municipal de Jequié juntamente com o Vereador Aroldo Brito faz inserir na_x000D_
-[...4 lines deleted...]
-deficiência visual.</t>
+    <t>MOÇÃO DE APLAUSOS à Associação Jequieense de Cegos – AJECE, em reconhecimento pelos 32 anos de relevantes serviços prestados ao município de Jequié.</t>
   </si>
   <si>
     <t>7192</t>
   </si>
   <si>
     <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7192/mocao_de_aplausos_-_dia_internacional_da_mulher_assinado.pdf</t>
   </si>
   <si>
     <t>A CÂMARA MUNICIPAL DE JEQUIÉ faz inserir na ATA dos seus trabalhos de hoje, MOÇÃO DE APLAUSOS em homenagem Dia Internecional da Mulher, celebrado em 08 de março. em especial todas as mulheres da Câmara Municipal de Jequié.</t>
   </si>
   <si>
     <t>7212</t>
   </si>
   <si>
-    <t>Aroldo Paulino Brito (Aroldo Brito), José Augusto Aguiar Brito Filho (Gutinha), Moana dos Santos Meira Silva (Moana)</t>
+    <t>Aroldo Paulino Brito, José Augusto Aguiar Brito Filho, Moana dos Santos Meira Silva</t>
   </si>
   <si>
     <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7212/mocao_de_aplausos_ajece_assinado1.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Jequié juntamente com os Vereadores Aroldo Brito, José_x000D_
 Augusto Aguiar (Gutinha) e Moana Meira faz inserir na ATA dos seus trabalhos de_x000D_
 hoje esta MOÇÃO DE APLAUSOS, em justa e merecida homenagem à Associação_x000D_
 Jequieense de Cegos – AJECE, em reconhecimento pelos 32 anos de relevantes_x000D_
 serviços prestados ao município de Jequié, especialmente na promoção da inclusão,_x000D_
 da cidadania e da defesa dos direitos das pessoas com deficiência visual.</t>
   </si>
   <si>
+    <t>7239</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7239/mo._mocao_de_aplausos_aatae_assinado.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Jequié, legítima representante da comunidade Jequieense, faz inserir na Ata dos seus trabalhos no dia de hoje, MOÇÃO DE APLAUSOS pelo 8º Aniversário da Associação Acolher e Transformar: Amor Essencial- AATAE.</t>
+  </si>
+  <si>
+    <t>7246</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7246/mocao_de_aplausos_aspojer__2026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS PELOS 20 ANOS DE FUNDAÇÃO DA ASPOJER</t>
+  </si>
+  <si>
+    <t>7297</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7297/mocao_de_aplausos_ao_grupo_maia.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS, em justa e merecida homenagem ao Grupo Maia, pelos seus 28 anos de história, trabalho,_x000D_
+empreendedorismo e contribuição para o desenvolvimento econômico e social do município de Jequié.</t>
+  </si>
+  <si>
+    <t>7302</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7302/mocao_de_aplausos_amuje_assinado.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS pela fundação da AMUJE – Associação de Músicos de Jequié, no município de Jequié.</t>
+  </si>
+  <si>
+    <t>7453</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7453/rilene_.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Jequié por meio de seus representantes legais, vem, na forma regimental, apresentar MOÇÃO DE APLAUSO ao jovem Anthony Lima Dias, em reconhecimento à sua notável criatividade, dedicação aos estudos e relevante contribuição ao desenvolvimento do conhecimento matemático, que fez com que ele criasse um novo método inovador, *Método de um Algoritmo da Multiplicação em Base 10.</t>
+  </si>
+  <si>
+    <t>7545</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7545/mocao_de_aplausos_pelos_10_da_cipe_central__2026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS PELOS 10 ANOS DA CIPE CENTRAL EM JEQUIÉ</t>
+  </si>
+  <si>
+    <t>7547</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7547/modelo_mocao_de_aplauso_2026._igr_batista.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Jequié, por meio do Vereador Emanuel Campos Silva (Tinho), vem, na forma regimental, apresentar MOÇÃO DE APLAUSOS à Igreja Batista Betel, em reconhecimento à celebração de seus 50 anos de fundação, comemorados neste mês de maio de 2026.</t>
+  </si>
+  <si>
+    <t>7571</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7571/mo._mocao_apalusos_assist._social_assinado.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Jequié, por meio da Vereadora Moana dos Santos Meira Silva (Moana Meira), vem na forma regimental, apresentar MOÇÃO DE APLAUSOS E CONGRATULAÇÕES a todos os profissionais da “Área de Assistência Social “da Cidade de Jequié, como forma de homenagear estes profissionais pela passagem do seu dia neste mês de maio de 2026.</t>
+  </si>
+  <si>
+    <t>7583</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7583/mocao_de_aplausos_aos_profissionais_de_limpeza_urbana_do_municipio.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Jequié juntamente com o Vereador Aroldo Brito, faz inserir_x000D_
+na ATA dos seus trabalhos de hoje esta MOÇÃO DE APLAUSOS, em justa e merecida_x000D_
+homenagem aos profissionais da limpeza urbana do município de Jequié, em alusão_x000D_
+ao dia 16 de maio, dia do Profissional de Limpeza Urbana.</t>
+  </si>
+  <si>
+    <t>7584</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7584/mo._mocao_apalusos_enfermagem_assinado.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Jequié, por meio da Vereadora Moana dos Santos Meira Silva (Moana Meira), vem na forma regimental, apresentar MOÇÃO DE APLAUSOS E CONGRATULAÇÕES aos profissionais da Enfermagem do município de Jequié, pela passagem do DIA DA ENFERMAGEM, comemorado em 12 de maio, e da Semana da Enfermagem. Ressaltando a Trajetória da professora Ivone Gonçalves Nery que presidiu a comissão de implantação ,foi aluna da primeira turma, e primeira coordenadora do curso de enfermagem da UESB campos de Jequié que completa 45 anos.</t>
+  </si>
+  <si>
+    <t>7586</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7586/mocao_de_aplausos_dia_do_enfermeiro_2026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS PARA O DIA DO ENFERMEIRO</t>
+  </si>
+  <si>
+    <t>7613</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7613/mo._mocao_aplausos_prof._ivone_assinado_assinado.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Jequié, por meio dos Vereadores Moana dos Santos Meira Silva (Moana Meira), Gilvan Souza Santa (Soldado Gilvan) vem na forma regimental, apresentar MOÇÃO DE APLAUSOS a professora e Enfermeira Ivone Gonçalves Nery, que presidiu a Comissão de Implantação do Curso de Enfermagem em Jequié, foi aluna e coordenadora da primeira turma.</t>
+  </si>
+  <si>
+    <t>7614</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7614/mo._mocao_aplaus_nucress_assinado.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Jequié, por meio da Vereadora Moana dos Santos Meira Silva (Moana Meira), vem na forma regimental, apresentar MOÇÃO DE APLAUSOS as articuladoras do NUCRESS- Cidade Sol/ Jequié -BA (Núcleo de Assistentes Sociais de Jequié e Região), pela excelente atuação na valorização, fiscalização e articulação da categoria profissional dos assistentes sociais em Jequié e região, e pelo dia do Assistente Social.</t>
+  </si>
+  <si>
+    <t>7625</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7625/modelo_mocao_de_aplauso__-_marcos_do_ovo.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Jequié, por meio do Vereador Marcos Lameque Vasconcelos da Silva (Marcos do Ovo), vem, na forma regimental, apresentar MOÇÃO DE APLAUSO à Equipe Doce Mel Esporte Clube Feminina de Jequié, bem como a toda a comissão técnica, em reconhecimento ao empenho, dedicação, esforço e espírito de superação demonstrados ao longo de sua trajetória esportiva.</t>
+  </si>
+  <si>
+    <t>7690</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7690/mocao_de_aplausos_ao_professor_dr.manoelito_ferreira_silva_junior__2026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS PARA O PROFESSOR DR. MANOELITO FERREIRA SILVA JUNIOR E AOS DISCENTES EXECUTORES DO CONGRESSO DE ODONTOLOGIA DO INTERIOR DA BAHIA (COIB)</t>
+  </si>
+  <si>
+    <t>7691</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7691/mocao_de_aplausos_aos_discentes_do_curso_de_odontologia_da_uesb__2026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS AOS DISCENTES DO CURSO DE ODONTOLOGIA DA UESB IDEALIZADORES E EXECUTORES DO PROGRAMA SORRIR: SAÚDE BUCAL POR FASES DA VIDA E GRUPOS EM VULNERABILIDADE.</t>
+  </si>
+  <si>
     <t>7082</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7082/projeto_de_lei_denomina_policlinica.pdf</t>
   </si>
   <si>
-    <t>Fica denominada POLICLÍNICA MUNICIPAL DE JEQUIÉ - LEONARDO BLANC XAVIER a nova Policlínica Municipal localizada no Município de Jequié, Estado da Bahia.</t>
+    <t>DISPÕE SOBRE A DENOMINAÇÃO DA NOVA POLICLÍNICA MUNICIPAL DE JEQUIÉ - LEONARDO BLANC XAVIER E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7085</t>
   </si>
   <si>
     <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7085/projeto_de_lei_autistas.docx</t>
   </si>
   <si>
     <t>“Permite que alunos com espectro_x000D_
 autistas sejam desobrigados a usarem_x000D_
  uniforme escolar considerando suas _x000D_
 sensibilidades sensoriais.”</t>
   </si>
   <si>
     <t>7137</t>
   </si>
   <si>
     <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7137/proj._praca_d._zefa_assinado.pdf</t>
   </si>
   <si>
-    <t>Nomina-se Josefa Maria da Soledade (D. Zefa), a Praça localizada na rua 02 Loteamento Jardim Eldorado, bairro Jequiezinho Jequié-Ba.</t>
+    <t>NOMINA-SE JOSEFA MARIA DA SOLEDADE (D. ZEFA), A PRAÇA LOCALIZADA NA RUA 02, LOTEAMENTO JARDIM ELDORADO, BAIRRO JEQUIEZINHO JEQUIÉ-BA.</t>
   </si>
   <si>
     <t>7139</t>
   </si>
   <si>
     <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7139/projeto_de_lei_utilidade_instituto_amor_em_acaotinho.docx</t>
   </si>
   <si>
     <t>Fica declarada de Utilidade Pública Municipal o Instituto Amor em Ação, com sede à Rua Travessa Vovó Camila 15c, no bairrro do Jequiezinho, Jequié-Bahia.</t>
   </si>
   <si>
     <t>7156</t>
   </si>
   <si>
     <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7156/projeto_de_lei_nomeacao_do_novo_centro_comunitario_de_itaibo_assinado.pdf</t>
   </si>
   <si>
     <t>NOMINAR DE CENTRO COMUNITÁRIO CARLOS MAGNO MARTINS O NOVO CENTRO COMUNITÁRIO DE ITAIBÓ.</t>
   </si>
   <si>
+    <t>7241</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7241/projeto_de_lei_embasa_40_1.doc</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a limitação da tarifa de esgotamento sanitário no Município de Jequié/BA ao percentual máximo de 40% (quarenta por cento) do valor da tarifa de abastecimento de água e dá outras providências.</t>
+  </si>
+  <si>
+    <t>7248</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7248/projeto_de_lei_-_utilidade_publica_2.pdf</t>
+  </si>
+  <si>
+    <t>CONSIDERA DE UTILIDADE PÚBLICA MUNICIPAL, A ASSOCIAÇÃO DOS AGRICULTORES E PRODUTORES RURAIS DE SANTA CRUZ, NA CIDADE DE JEQUIÉ - BAHIA.</t>
+  </si>
+  <si>
+    <t>7251</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7251/projeto_de_lei_utilidade_associacao_do_vai_quem_quer_oao_boqueirao_do_itajuru.docx</t>
+  </si>
+  <si>
+    <t>CONSIDERA DE UTILIDADE PÚBLICA MUNICIPAL, A ASSOCIAÇÃO DO VAI QUEM QUER AO BOQUEIRÃO DE ITAJURU I.</t>
+  </si>
+  <si>
+    <t>7252</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7252/projeto_de_lei_-_rua_igor_assinado_assinado.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A DENOMINAÇÃO DE LOGRADOURO PÚBLICO, PASSANDO A ATUAL “RUA PROJETADA SESSENTA E OITO” A DENOMINAR-SE RUA ÍCARO DE SOUZA MEIRA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>7253</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7253/projeto_de_lei_utilidade_associacao_comunitaria_do_distrito_de_santa_rita.docx</t>
+  </si>
+  <si>
+    <t>CONSIDERA DE UTILIDADE PÚBLICA MUNICIPAL, A ASSOCIAÇÃO COMUNITÁRIA DO DISTRITO DE SANTA RITA.</t>
+  </si>
+  <si>
+    <t>7254</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7254/projeto_de_lei_congelamento_de_imposto.docx</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o congelamento dos impostos municipais pelo prazo de 4 (quatro) anos no âmbito do Município de Jequié e dá outras providências.</t>
+  </si>
+  <si>
+    <t>7301</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7301/projeto_de_lei_amaje.pdf</t>
+  </si>
+  <si>
+    <t>CONSIDERA DE UTILIDADE PÚBLICA MUNICIPAL A ASSOCIAÇÃO DE PAIS E AMIGOS DOS AUTISTAS DE JEQUIÉ - AMAJE.</t>
+  </si>
+  <si>
+    <t>7304</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7304/pl._projeto_lei_animais_assinado.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a criação do Cadastro Municipal de Protetores e Cuidadores de Animais no Município de Jequié e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>7435</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7435/projeto_de_lei_vedacao_de_nomeacao_assinado.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A VEDAÇÃO DA NOMEAÇÃO PARA CARGOS PÚBLICOS, NO ÂMBITO DO MUNICÍPIO DE JEQUIÉ, DE PESSOAS CONDENADAS, COM TRÂNSITO EM JULGADO, POR CRIMES CONTRA A MULHER, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>7443</t>
+  </si>
+  <si>
+    <t>CLJR - Comissão de Legislação, Justiça e Redação Final</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7443/parecer_projeto_de_lei_07.2026.doc</t>
+  </si>
+  <si>
+    <t>Projeto de Lei 07/2026 de autoria do Vereador Ramon Fernandes, onde declarada de Utilidade Pública Municipal a Associação dos Agricultores e Produtores Rurais de Santa Cruz, com sede no Atanásio, s/n, Distrito de Florestal, Jequié – Bahia, CEP: 45213-500.</t>
+  </si>
+  <si>
+    <t>7507</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7507/pl._placas_em_braile_em_orgaos_publicos_assinado.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a obrigatoriedade de afixação de placas informativas em Braille, nas entradas dos órgãos e repartições públicas e privadas, em portas de gabinetes, indicando corredores, escadas, transporte municipal, comércio local ou locais de grande circulação de pessoas no âmbito do município de Jequié, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>7533</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7533/projeto_de_lei._utilidade_publica_instituto_laco_amarelo_assinado.pdf</t>
+  </si>
+  <si>
+    <t>CONSIDERA DE UTILIDADE PÚBLICA MUNICIPAL, O INSTITUTO LAÇO AMARELO.</t>
+  </si>
+  <si>
+    <t>7534</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7534/projeto_de_lei_antigomob_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Dia Municipal do Antigomobilismo, inclui o evento Jequié MotoCar no Calendário Oficial de Eventos do Município de Jequié e dá outras providências</t>
+  </si>
+  <si>
+    <t>7585</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7585/projeto_de_lei_dispoe_a_denominacao_da_via_publica_assinado.pdf</t>
+  </si>
+  <si>
+    <t>DENOMINA VIA PÚBLICA QUE DÁ ACESSO AO BAIRRO SÃO JUDAS TADEU, PELO ANTIGO COLÉGIO DINÂMICO, DE RUA WALDEMAR OLIVEIRA PEREIRA</t>
+  </si>
+  <si>
+    <t>7631</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7631/projeto_de_lei_altera_a_lei_municipal_nc2b01992_assinado.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA A LEI MUNICIPAL Nº1992 DE 01 DE JULHO DE 2016, ACRESCENTANDO A FUNÇÃO DE INSPETOR NO INCISO XVII DO ART.72 E DÁ OUTRAS PROVIDENCIAS.</t>
+  </si>
+  <si>
+    <t>7657</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7657/projeto_de_lei_altera_a_lei_municipal_instituir_da_comenda_cultura_assinado.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA O ART.155 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE JEQUIÉ PARA INSTITUIR  A COMENDA DA  CULTURA CRISTÃ.</t>
+  </si>
+  <si>
     <t>7076</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7076/projeto_decreto_01.2026titulo_de_cidadao_jacozinho.doc</t>
   </si>
   <si>
-    <t>CONCEDE TITULO DE CIDADÃO JEQUIEENSE AO SR. GIVALDO SANTOS VASCONCELOS (JACOZINHO).</t>
+    <t>CONCEDE TÍTULO DE CIDADÃO JEQUIEENSE AO SR. GIVALDO SANTOS VASCONCELOS (JACOZINHO).</t>
   </si>
   <si>
     <t>7078</t>
   </si>
   <si>
     <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7078/projeto_decreto02.2026comenda_dr._temistocles_1.doc</t>
   </si>
   <si>
-    <t>Outorga a Comenda Valter Gomes de Santana (Foca) ao Dr. Temistocles Damasceno Silva.</t>
+    <t>OUTORGA A COMENDA 'VALTER GOMES DE SANTANA (FOCA)' AO DR. TEMISTOCLES DAMASCENO SILVA.</t>
   </si>
   <si>
     <t>7112</t>
   </si>
   <si>
     <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7112/titulo_cidadao_jeandro.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO JEQUIEENSE A SR. JEANDRO LAYTYNHER RIBEIRO.</t>
   </si>
   <si>
     <t>7136</t>
   </si>
   <si>
     <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7136/titulo_-_padre_luiz_assinado_1.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO JEQUIEENSE AO PADRE LUIGI PORCARI.</t>
   </si>
   <si>
     <t>7157</t>
   </si>
   <si>
     <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7157/comenda_camara_marfran_assinado.pdf</t>
   </si>
   <si>
-    <t>Outorga a Comenda Dr. Cely Freitas ao Sr. Marfran Felix Amaral.</t>
+    <t>OUTORGA A COMENDA 'DR. CELY FREITAS - CIDADE DE JEQUIÉ' AO SR. MARFRAN FELIX AMARAL.</t>
+  </si>
+  <si>
+    <t>7434</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7434/titulo_flavinho_pronto_1.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadão Jequieense ao Sr.º Flávio Gondim Oliva Santana.</t>
+  </si>
+  <si>
+    <t>7454</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7454/titulo_de_cidadao_jequieense_a_sr._carlos_fernando_leite_teixeira_junior_assinado.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE TÍTULO DE CIDADÃO JEQUIEENSE AO SR. CARLOS FERNANDO LEITE TEIXEIRA JÚNIOR.</t>
+  </si>
+  <si>
+    <t>7535</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7535/co._comenda_assinado.pdf</t>
+  </si>
+  <si>
+    <t>OUTOTGA A COMENDA DR. MILTON COUTO MUNIZ – A DRª YANNE FRANCA MONTINHO.</t>
+  </si>
+  <si>
+    <t>7544</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7544/titulo_de_cidadao_jequieense_ao_fabio_ferreira_assinado.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE TITULO CIDADÃO JEQUIEENSE AO SENHOR FABIO DE OLIVEIRA FERREIRA</t>
+  </si>
+  <si>
+    <t>7572</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7572/co._comenda_assinado.pdf</t>
+  </si>
+  <si>
+    <t>OUTORGA A COMENDA DR. MILTON COUTO MUNIZ À DRª YANNE FRANCA MONTINO.</t>
+  </si>
+  <si>
+    <t>7611</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7611/projeto_decreto_-_titulo_cidadao_jequieense_raimundo_28229_assinado.pdf</t>
+  </si>
+  <si>
+    <t>CONDEDE TÍTULO DE CIDADÃO JEQUIEENSE AO SENHOR RAIMUNDO SILVA TEIXEIRA</t>
+  </si>
+  <si>
+    <t>7692</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7692/titulo_cidadao_jequieense_cesar_pimentel_figueiredo_primo.doc_assinado.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE TÍTULO DE CIDADÃO JEQUIEENSE AO SENHOR CESAR PIMENTEL FIGUEIREDO PRIMO</t>
+  </si>
+  <si>
+    <t>7393</t>
+  </si>
+  <si>
+    <t>DL</t>
+  </si>
+  <si>
+    <t>Decreto Legislativo</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7393/titulo_de_cidadao_jequieense_a_sr._carlos_fernando_leite_teixeira_junior_assinado_assinado.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE TITULO DE CIDADÃO_x000D_
+JEQUIEENSE AO SR. CARLOS_x000D_
+FERNANDO LEITE TEIXEIRA JÚNIOR.</t>
+  </si>
+  <si>
+    <t>7303</t>
+  </si>
+  <si>
+    <t>PLC</t>
+  </si>
+  <si>
+    <t>Projeto Lei Complementar</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7303/projeto_de_lei_complementar_no_01-_programa_municipal_de_fiscalizacao_-_descarte_irregular.assinado.pdf</t>
+  </si>
+  <si>
+    <t>LEI COMPLEMENTAR Nº 01/2026	 - ACRESCENTA DISPOSITIVO À LEI COMPLEMENTAR Nº 003, DE 27 DE DEZEMBRO DE 2007 – CÓDIGO DE MEIO AMBIENTE E DE POSTURAS MUNICIPAIS DE JEQUIÉ –, INSTITUINDO O PROGRAMA MUNICIPAL DE FISCALIZAÇÃO COLABORATIVA CONTRA O DESCARTE IRREGULAR DE RESÍDUOS SÓLIDOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>7344</t>
+  </si>
+  <si>
+    <t>VETO</t>
+  </si>
+  <si>
+    <t>Veto</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7344/razoes__do_veto_ao_projeto_de_lei_no_58_do_legislativo-_concessao_de_subvencao.assinado.pdf</t>
+  </si>
+  <si>
+    <t>VETO PARCIAL AO PROJETO DE LEI Nº 058/2025 DO LEGISLATIVO, DISPÕE SOBRE A CONCESSÃO DAS SUBVENÇÕES, AUXÍLIOS E CONTRIBUIÇÕES DO MUNICÍPIO DE JEQUIÉ.</t>
+  </si>
+  <si>
+    <t>7436</t>
+  </si>
+  <si>
+    <t>PAR</t>
+  </si>
+  <si>
+    <t>Parecer</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7436/parecer_projeto_de_lei_09.2026.doc</t>
+  </si>
+  <si>
+    <t>Projeto de Lei 09/2026 de autoria do Vereador Helder Souza Santos, onde dispõe sobre a denominação de logradouro público, passando a atual “Rua Projetada Sessenta e Oito” a denominar-se Rua Ícaro de Souza Meira, e dá outras providências. O Sr. Ícaro de Souza Meira faleceu precocemente aos 33 anos, em 2 de setembro de 2021, em</t>
+  </si>
+  <si>
+    <t>7437</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7437/parecer_projeto_de_decreto_05.2026.doc</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto 052/2026 de autoria do Vereador Valdemir Souza Braga Júnior, onde Outorga a Comenda Cely de Freitas ao Sr. Marfran Felix Amaral.</t>
+  </si>
+  <si>
+    <t>7438</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7438/parecer_projeto_de_lei_03.2026.doc</t>
+  </si>
+  <si>
+    <t>Projeto de Lei 03/2026 de autoria da Vereadora Maria Aparecida Souza Santos de Deus, onde denomina de Josefa Maria da Soledade (D. Zefa), a Praça localizada na rua 02 Loteamento Jardim Eldorado, bairro Jequiezinho.</t>
+  </si>
+  <si>
+    <t>7439</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7439/parecer_projeto_de_decreto_03.2026.doc</t>
+  </si>
+  <si>
+    <t>Ao analisarmos o Projeto de Decreto 03/2026 de autoria do Vereador Ramon Fernnandes, onde Concede Título de Cidadão Jequieense ao Sr. Jeandro Laytynher Ribeiro.</t>
+  </si>
+  <si>
+    <t>7440</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7440/parecer_projeto_de_decreto_01.2026.doc</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto 01/2026 de autoria do Vereador Emanuel Campos Silva, onde Concede Título de Cidadão Jequieense ao Sr. Givaldo Santos Vasconcelos (Jacozinho).</t>
+  </si>
+  <si>
+    <t>7441</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7441/parecer_projeto_de_decreto_02.2026.doc</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto 02/2026 de autoria do Vereador Emanuel Campos Silva, onde Outorga a Comenda Valter Gomes de Santana (Foca) ao Dr. Temistocles Damasceno Silva.</t>
+  </si>
+  <si>
+    <t>7442</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7442/parecer_veto_-_copia_2.doc</t>
+  </si>
+  <si>
+    <t>Veto parcial ao Projeto de Lei n.º 58/2025 de autoria do Executivo Municipal, onde dispõe sobre a Concessão das Subvenções, Auxílios e Contribuições do Município de Jequié</t>
+  </si>
+  <si>
+    <t>7444</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7444/parecer_projeto_de_lei_07.2026.doc</t>
+  </si>
+  <si>
+    <t>7445</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7445/parecer_projeto_de_lei_01.2026.doc</t>
+  </si>
+  <si>
+    <t>Projeto de Lei 01/2026 de autoria do Vereador BUI Bulhões, onde denomina de Nova Policlínica Municipal de Jequié de Leonardo Blac Xavier.</t>
+  </si>
+  <si>
+    <t>7446</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7446/parecer_projeto_de_lei_05.2026.doc</t>
+  </si>
+  <si>
+    <t>o Projeto de Lei 05/2026 de autoria do Vereador José de Aguiar Brito Filho, ode denomina de Centro Comunitário Carlos Magno Martins o  novo Centro Comunitário de Itaibo.</t>
+  </si>
+  <si>
+    <t>7448</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7448/parecer_projeto_de_lei_executivo_01.2026_-_copia.doc</t>
+  </si>
+  <si>
+    <t>Projeto de Lei 01/2026 de autoria do Executivo Municipal, onde Dispõe sobre a alteração da Lei n. 2.293/2023 e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>7452</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7452/parecer_projeto_de_decreto_04.2026.doc</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto 04/2026 de autoria da Vereadora Maria Aparecida Souza Santos de Deus, onde Concede Título de Cidadão Jequieense ao Padre Luigi Porcari.</t>
+  </si>
+  <si>
+    <t>7455</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7455/parecer_gilvan.doc</t>
+  </si>
+  <si>
+    <t>“ Altera Dispositivo da Lei Municipal Nº2.443/2025, para dispor sobre a disponibilização de Recursos do Fundo Municipal dos Direitos da Criança e Adolescente e dá outras providências</t>
+  </si>
+  <si>
+    <t>7587</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7587/parecer_projeto_do_executivo__12.2026_-_copia_-_copia.doc</t>
+  </si>
+  <si>
+    <t>onde Concede Recomposição Salarial aos Servidores Públicos do Município de Jequié</t>
+  </si>
+  <si>
+    <t>7620</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7620/parecer_projeto_de_decreto_06.2026.doc</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto 06/2026 de autoria do Vereador Josiel Cavalcante dos Santos, onde Concede Título de Cidadão Jequieense ao Sr. Flávio Gondim Flavio Santana.</t>
+  </si>
+  <si>
+    <t>7621</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7621/parecer_projeto_de_decreto_07.2026_-_copia_-_copia.doc</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto 07/2026 de autoria dos nobres edis Soldado Gilvan e Aroldo Brito, onde Concede Título de Cidadão Jequieense ao Sr. Carlos Fernando Leite Teixeira Júnior</t>
+  </si>
+  <si>
+    <t>7626</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7626/parecer_budega.doc</t>
+  </si>
+  <si>
+    <t>parecer Budega</t>
+  </si>
+  <si>
+    <t>7627</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7627/parecer_projeto_de_decreto_09.2026_-__copia_-_copia.doc</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto 09/2025 de autoria do nobre edil Gilvan Souza Santana, onde fica concedido o Título de Cidadão Jequieense ao Sr. Fábio de Oliveira Ferreira</t>
+  </si>
+  <si>
+    <t>7628</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7628/parecer_projeto_de_decreto_10.2026_-_copia_-_copia_-_copia.doc</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto 10/2026 de autoria da nobre edil Moana dos Santos Meira Silva, onde outorgada a Comenda ‘Dr. Milton Couto Muniz, a Drª. Yanne Franca Montinho</t>
+  </si>
+  <si>
+    <t>7629</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7629/parecer_projeto_de_decreto_26.2026_-_copia_-_copia_-_copia.doc</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto 26/2025 de autoria do nobres edil Waldemir Peleteiro Marinho Júnior, onde fica concedido o Título de Cidadão Jequieense ao Sr.Tiago Pereira da Costa .</t>
+  </si>
+  <si>
+    <t>7630</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7630/parecer_projeto_de_lei__19.2026_-_copia_-_copia.doc</t>
+  </si>
+  <si>
+    <t>Projeto de Lei  19/2026 de autoria do nobre edil Gilvan Souza Santana,  onde denominada de Rua Waldemar Oliveira Pereira a via pública recém asfaltada que dá acesso ao Bairro São Judas Tadeu</t>
+  </si>
+  <si>
+    <t>7689</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7689/parecer_projeto_de_lei_06.2026_-_copia_-_copia.doc</t>
+  </si>
+  <si>
+    <t>Projeto de Lei 06/2025 de autoria do nobre edil Emanuel Campos Silva, onde dispõe sobre a limitação da tarifa de esgotamento sanitário no Município de Jequié/BA ao percentual máximo de 40% (quarenta por cento) do valor da tarifa de abastecimento de água e dá outras providências.</t>
   </si>
   <si>
     <t>7081</t>
   </si>
   <si>
     <t>MOREP</t>
   </si>
   <si>
     <t>Moção de Repúdio</t>
   </si>
   <si>
     <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7081/01-_mocao_de_repudio-_cacau.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Jequié/BA, por iniciativa do(a) Vereador(a) Emanuel Campos Silva, no uso de suas atribuições legais e regimentais, manifesta MOÇÃO DE REPÚDIO à Instrução Normativa (IN) nº 125/2021 do Ministério da Agricultura, Pecuária e Abastecimento (MAPA), que alterou os requisitos fitossanitários para importação de amêndoas de cacau provenientes da Costa do Marfim, dispensando o tratamento obrigatório com brometo de metila, anteriormente exigido como medida preventiva de segurança sanitária.</t>
+  </si>
+  <si>
+    <t>7295</t>
+  </si>
+  <si>
+    <t>Mesa Diretora - MD</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7295/mocao_de_repudio_02.2026_sra_elma_brito_e_da_deputada_estadual_olivia_santana_2.doc</t>
+  </si>
+  <si>
+    <t>PROFUNDA INDIGNAÇÃO DIANTE DAS GRAVES CONDUTAS DA Sra. ELMA BRITO E DA DEPUTADA ESTADUAL OLÍVIA SANTANA.</t>
+  </si>
+  <si>
+    <t>7433</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7433/modelo_mocao_de_repudio.doc</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Jequié faz inserir na ata dos seus trabalhos no dia de hoje, MOÇÃO DE REPUDIO, por iniciativa do Vereador Ramon Fernandes, sobre às declarações proferidas pelo ex-prefeito de Jequié, Zenildo Brandão, conhecido como Zé Cocá, que, em entrevista à rádio 95 FM, classificou o município de Jequié como “curral eleitoral”.</t>
+  </si>
+  <si>
+    <t>7332</t>
+  </si>
+  <si>
+    <t>PLE</t>
+  </si>
+  <si>
+    <t>Projeto de Lei do Executivo</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7332/projeto_de_lei_no01-_altera_lei_do_comsep.assinado.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI Nº 2.293/2023 E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>7347</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7347/projeto_de_lei_no02-_altera_lei_do_fundo_municipal_da_crianca_e_do_adolescente.assinado.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA DISPOSITIVO DA LEI MUNICIPAL Nº 2.443, DE 14 DE ABRIL DE 2025, PARA DISPOR SOBRE A DISPONIBILIZAÇÃO DE RECURSOS DO FUNDO MUNICIPAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE.</t>
+  </si>
+  <si>
+    <t>7463</t>
+  </si>
+  <si>
+    <t>Flávio Gondim Oliva Santana</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7463/pldo_2027_-_jequie_-_consolidado.assinado.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 03/2026	DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2027 DO MUNICÍPIO DE JEQUIÉ – ESTADO DA BAHIA E DÁ OUTRAS PROVIDÊNCIAS”</t>
+  </si>
+  <si>
+    <t>7550</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7550/projeto_de_lei_no04-_cria_o_cefej_e_cargos_em_comissao.assinado.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 04/2026	INSTITUI O CENTRO DE ESTUDOS E FORMAÇÃO EM EDUCAÇÃO DE JEQUIÉ – CEFEJ, VINCULADO À SECRETARIA MUNICIPAL DE EDUCAÇÃO, CRIA CARGOS E FUNÇÕES PARA SUA EXECUÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>7551</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7551/projeto_de_lei_no05-_institui_o_saej_e_cargos_em_comissao.assinado.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 05/2026	INSTITUI O SISTEMA MUNICIPAL DE AVALIAÇÃO EDUCACIONAL DE JEQUIÉ – SAEJ, CRIA O CARGO DE COORDENADOR DO SISTEMA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>7552</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7552/projeto_de_lei_no06-_ensino_da_policia_militar_nas_unidades_escolares_e_cargos_em_comissao.assinado.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 06/2026	AUTORIZA O PODE EXECUTIVO MUNICIPAL A IMPLEMENTAR NO MUNICÍPIO DE JEQUIÉ- BAHIA, O SISTEMA DE ENSINO DOS COLÉGIOS DA POLÍCIA MILITAR DA BAHIA, ATRAVÉS DE ACORDO DE COOPERAÇÃO, E CRIA CARGOS DE PROVIMENTO EM COMISSÃO PARA COMPOR O QUADRO DE PESSOAL NAS ATRIBUIÇÕES DE DIREÇÃO, CHEFIA E ASSESSORAMENTO NAS UNIDADES DE ENSINOS MUNICIPAIS CONVENIADAS – UEMC, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
+  </si>
+  <si>
+    <t>7553</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7553/projeto_de_lei_no07-_cria_o_departamento_de_infraestrutura_na_educacao_e_cargos.assinado.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 07/2026	DISPÕE SOBRE ALTERAÇÕES À ESTRUTURA DA SECRETARIA MUNICIPAL DE EDUCAÇÃO, PREVISTAS NO ARTIGO 20 DA LEI 1.552/2002, ALTERADA PELAS LEIS 1.632/2004 E 2.211/2022, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
+  </si>
+  <si>
+    <t>7554</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7554/projeto_de_lei_no08-_cria_o_bonus_de_desempenho_da_alfabetizacao.assinado.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 08/2026	INSTITUI O BÔNUS DE DESEMPENHO DA ALFABETIZAÇÃO, DESTINADO AOS PROFESSORES ALFABETIZADORES DAS TURMAS DE 1º E 2º ANO DO ENSINO FUNDAMENTAL I, DA REDE PÚBLICA MUNICIPAL DE ENSINO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>7555</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7555/projeto_de_lei_no09-_altera_nomes_de_escolas_municipais.assinado.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 09/2026	ALTERA NOMES DE ESCOLAS PÚBLICAS VINCULADAS AO SISTEMA MUNICIPAL DE ENSINO DE JEQUIÉ - BA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>7556</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7556/projeto_de_lei_no10-_criacao_do_centro_de_ensino_de_linguas_de_jequie_.assinado.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 010/2026	DISPÕE SOBRE A CRIAÇÃO DO CENTRO DE ENSINO DE LÍNGUAS DE JEQUIÉ – CEILJ, INSTITUI POLÍTICA PÚBLICA PERMANENTE DE ENSINO DE LÍNGUAS NO ÂMBITO DO MUNICÍPIO DE JEQUIÉ E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>7580</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7580/projeto_de_lei_no11-modifica_a_lei_da_sumtram_e_cria_cargos.alteradodocx.assinado.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 011/2026	ALTERA A LEI MUNICIPAL Nº 1.761, DE 21 DE DEZEMBRO DE 2007, MODIFICADA PELA LEI MUNICIPAL Nº 2.433, DE 17 DE JANEIRO DE 2025, PARA INCLUIR O CARGO EM COMISSÃO DE DIRETOR DE TECNOLOGIA DA INFORMAÇÃO E O CARGO DE DIRETOR DE TRANSPORTE, NA ESTRUTURA DA SUPERINTENDÊNCIA MUNICIPAL DE TRÂNSITO E TRANSPORTE – SUMTRAN, ALTERA A LEI MUNICIPAL Nº 1.343, DE 15 DE DEZEMBRO DE 1994 E ALTERA A LEI MUNICIPAL 1.552/2002, PARA INCLUIR O CARGO EM COMISSÃO DE DIRETOR DE TRANSPORTE, NA ESTRUTURA DA SECRETARIA MUNICIPAL DE SERVIÇOS PÚBLICOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>7582</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7582/projeto_de_lei_no12-reajuste_dos_servidores_municipais_de_2026_.assinado.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE RECOMPOSIÇÃO SALARIAL AOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE JEQUIÉ E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>7658</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7658/projeto_de_lei_no13-ordenadores_de_despesa.assinado.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 013/2026	AUTORIZA O CHEFE DO PODER EXECUTIVO A DELEGAR COMPETÊNCIA AOS RESPECTIVOS TITULARES DAS SECRETARIAS MUNICIPAIS COMO ORDENADORES DE DESPESAS NO ÂMBITO DO MUNICÍPIO DE JEQUIÉ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>7659</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7659/projeto_de_lei_no14-_suplementacao_de_30_por_cento_com_anexo.assinado.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 014/2026	AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>7660</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7660/projeto_de_lei_no15-_protocolo_de_intencoes_do_cimurc.assinado.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 015/2026	APROVA AS ALTERAÇÕES DO PROTOCOLO DE INTENÇÕES DO CIMURC - CONSÓRCIO INTERMUNICIPAL DO MÉDIO RIO DAS CONTAS, NA FORMA QUE INDICA E DÁ</t>
+  </si>
+  <si>
+    <t>7686</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7686/projeto_de_lei_no16-institui_o_programa_jequie_de_todos_-versao_atualizada.assinado.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 016/2026	INSTITUI O PROGRAMA JEQUIÉ DE TODOS — COOPERAÇÃO CIDADÃ PELOS ESPAÇOS PÚBLICOS, ESTABELECE NORMAS PARA PARCERIA VOLUNTÁRIA NA CONSERVAÇÃO E MANUTENÇÃO DE BENS PÚBLICOS DE USO COMUM DO POVO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>7464</t>
+  </si>
+  <si>
+    <t>OFEXE</t>
+  </si>
+  <si>
+    <t>Ofício Poder Executivo</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7464/of.107-camara-resposta_sobre_o_projeto_de_lei_no_002-_fundo_municipal_da_crianca_e_do_adolescente.assinado.pdf</t>
+  </si>
+  <si>
+    <t>OFICIO Nº 107/2026-Resposta ao Ofício nº 091/2026 – Projeto de Lei nº 002/2026 do Executivo Municipal.</t>
+  </si>
+  <si>
+    <t>7662</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7662/of.180-_camara-_devolucao_do_pl_da_escola_de_linguas.pdf</t>
+  </si>
+  <si>
+    <t>Oficio nº 180/2026-Devolução do PROJETO DE LEI Nº 10/2026, que “DISPÕE SOBRE A CRIAÇÃO DO CENTRO DE ENSINO DE LÍNGUAS DE JEQUIÉ – CEILJ, INSTITUI POLÍTICA PÚBLICA PERMANENTE DE ENSINO DE LÍNGUAS NO ÂMBITO DO MUNICÍPIO DE JEQUIÉ E DÁ OUTRAS PROVIDÊNCIAS, ao Poder Executivo Municipal, para que sejam realizadas novas adequações.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -2342,68 +7475,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7069/ind-2026_bar_estacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7070/ind-2026_instalacao_de_semaforo_cruzamento_lomanto_junior_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7071/indicacao_implatacao_escola_civico_militar_municipal_2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7072/ind.2026_praca_elza_leone_assinado.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7073/ind._urgencia_manutencao_florestal_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7074/ind._quadra_assinado.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7075/ind_._.2022-_revitalizacao_passeio_publico_da_avenida_cesar_borges_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7077/indicacao_reforma_do_campo_de_grama_sintetica_praca_waldomiro_borges_assinado.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7079/praca_pompilio_everaldo_2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7080/indicacao_construcao_de_creche_pompilio_sampaio_2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7084/01-_indicacao_-_construcao_do_aeroporto_de_jequie_e_regiao.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7086/02-_indicacao_-_implantacao_de_um_centro_de_controle_de_zoonoses.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7087/ind_-vovo_camila_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7088/indicacao_praca.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7089/indicacao_cobertura_da_quadra_do_cansancao_1.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7090/ind-costruir_praca_agua_branca_assinado.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7092/indicacao-_manoel_moura_assinado.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7093/ind._quadra_cidade_nova_1.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7094/indicacao_centro_1_1.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7095/indicacao-rua_carlota_sa2c_rua_mongois_e_av._presidente_vargas2c_bairro_do_jequiezinho._assinado.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7096/indicacao_cachoe.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7097/ind._implantacao_capsia_assinado.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7098/indicacao_cac.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7099/ind._secretaria_politicas_publicas_para_pessoa_com_deficiencia_assinado.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7100/construcao_de_um_terminal_rodoviario_assinado.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7101/indicacao_colegio.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7102/ind._revitalizacao_avenida_exuperio_miranda_assinado.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7104/ind._secretraia_politicas_publicas_para_mulheres_assinado.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7105/indicacao_posto_de_saude_cajueiro_-_ass_1_1.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7108/capinagem_caixa_dagua_1.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7109/praca_santa_luz_1.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7110/creche_alto_da_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7111/asfalto_avenida_almirante_tamandare_sao_judas_1.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7113/indicacao_03_2026_-_recapeamento_das_ruas_8-9-10_no_bairro_amaralina_assinado.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7114/indicacao_01_2026_-_recapeamento_das_ruas_23_e_4_no_bairro_amaralina_assinado.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7115/indicacao_02_2026_-_recapeamento_das_ruas_5-6-7_no_bairro_amaralina_assinado.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7116/indicacao_macrodrenagem_assinado.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7117/indicacao_lavanderia_assinado.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7118/ind-2026_pavimentacao_asfaltica_rua_imbui_assinado.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7119/ind._cameras_de_seguranca_assinado.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7120/indicacao_04_2026_-_pavimentacao_da_rua_11_e_travessas_assinatura.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7121/ind._quadra_cobertura_caixa_d_agua_assinado.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7122/ind._revital._ponte_joao_goulart_assinado.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7123/indicacao_praca_juliao.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7124/indicacao_doacao_animal.doc_2.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7125/indicacao_passagem_complexo_assinado.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7126/indicacao_familia_escola.doc_1.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7127/ind._acessibilidade_nos_pontos_de_onibus_assinado.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7129/03_-indicacao_-_refome_da_praca_waldeck_santos_e_construcao_de_uma_nova_praca_ao_lado_usf_maximiliano_na_urbis_iv.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7130/04-_indicacao_-_concretagem_e_patrolamento_do_povoado_da_barrinha.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7131/_indicacao_05__2026_-_liberacao_das_escrituras_das_casa_do_mutirao.assinado.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7132/indicacao_07_2026-_praca_do_pompilio_sampaio.assinado.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7133/ind._asfalto_ruas_maria_adelia_candinha_barreto_e_lelis_piedade_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7134/ind._concreto_rua_da_banca_corredor_de_sr._antoninho_assinado.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7135/indicacao_08_2026_-_revitalizacao_da_praca_do_brinco_de_ouro.assinado.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7138/of.59-_camara-nomeacao_de_bui_como_lider_do_executivo_na_camara_1.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7140/upa_jequiezinho.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7141/praca_agua_branca_1.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7142/indicacao_starlink_tfd_assinado.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7143/indica_a_instalacao_de_bueiros_com_sensor_assinado.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7144/indicacao_-_praca_patricia_assinado.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7145/indicacao_-_creche_campo_belo_assinado.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7146/apoio_psicologico_ao_afetados_pela_chuva.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7147/indicacao_-_sao_paolino_assinado.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7148/indicacao_-_asfalto_rua_do_supermercado_rick_assinado.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7149/detector_de_metal_em_escolas_municipais_1.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7150/lei_de_atropelamento_de_caes.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7151/ct_futebol.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7152/ent_br_330_ruinha.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7153/dogs_park.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7154/indicacao_academia_publica_municipal_assinado.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7155/indicacao_requalificacao_da_rua_sao_benedito_assinado.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7158/expansao_do_cras_para_zona_rural_2026.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7159/reforma_do_posto_hilario_2026.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7160/06-_indicacao_-_asfaltamento_e_a_instalacao_de_iluminacao_de_led_na_avenida_beira_rio_bairro_mandacru.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7161/05-_indicacao_-_construcao_dos_postos_de_saude_de_jiboinha_e_do_povoado_da_barrinha.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7162/ind._hospital_municipal_veterinario_assinado.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7163/ind._prediio_florestal_e_barragem_assinado.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7164/indicacao_dispensadores_de_sacolas_para_dejetos_pets.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7165/indicacao_parque_multissensorial_para_criancas_autistas_assinado.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7166/ind-2026_pavimentacao_asfaltica_rua_4_vila_rodoviaria_assinado.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7167/indicacao_manilhas.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7168/indicacao_canal_cemiterio_1.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7169/indicacao_bolivar_assinado.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7170/indicacao_passagem_leur_brito_assinado.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7171/ind_campo_cidade_nova_1.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7172/indicacao_praca_1.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7173/indicacao_06_2026_-_pavimentacao_asfaltica_da_rua_joao_aguiar_ribeiro_e_conclusao_asfaltica_da_rua_adolfo_ribeiro.assinado.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7174/ind._ponte_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7175/ind._urgencia_manutencao_florestal_assinado_2.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7176/ind-2026_pavimentacao_asfaltica_avenida_elisabeth_magalhaes_assinado.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7177/praca_juju_borges_2026.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7178/praca_mandacaru_em_frente_ao_supermercado_gloria.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7179/indicacao_canal_segredo_1.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7180/indicacao_arena_zibrune_assinado.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7181/indicacao_instalacao_de_placas_de_identificacao_com_os_nomes_das_ruas_no_loteamento_pompilio_sampaio_assinado.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7183/indicacao_10_2026_-_implantacao_de_abastecimento_de_agua_potavel_para_a_regiao_da_fontinha_.assinado.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7184/_indicacao_11_2026-_construcao_de_uma_praca_no_bairro_jequiezinho__urbis_i_entre_os_caminhos_c_e_d.assinado.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7185/indicacao__wifi.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7186/indicacao__wifi.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7187/indicacao_construcao_da_praca_do_parque_das_algarobas_2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7188/indicacao_construcao_da_usf_bairro_caixa_dagua_2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7189/indicacao_fala_bahia_26_3.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7190/indicacao_mei_jequie_26.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7193/indicacao_-_esgoto_itajuru_assinado.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7194/indicacao_-_fisioterapia_itajuru_assinado.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7195/soltura_de_peixes.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7196/internet_wi-fi_feira.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7197/placas_de_sinalizacao_av_26_assinado.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7198/ind._menor_aprendiz_assinado.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7199/ind._asfalto_da_vila_rodoviaria_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7200/ind-corrimao_e_gurda_corpo_na_escadaria_na_rua_b_lot_agua_branca_assinado_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7201/ind._licenca_premio_em_pecunia_assinado.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7202/indicacao_ampliacao_cemiterio_sapl.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7203/indicacao_-_feira_de_animais_assinado.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7204/profissionais_de_saude_26_assinado.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7205/loteria_municipal_26_assinado.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7206/programa_social_26_assinado.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7207/ind._passagem_elevada_betania_assinado.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7208/ind._violencia_contra_mulher_assinado.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7209/ind._instalacao_sinal_sonoro_assinado.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7210/ind._oferta_de_teste_neuropsic._assinado.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7211/11_-_indicacao_-_construcao_dos_postos_de_saude_do_castanhao_busca_vida_boacu.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7213/indicacao_cascalhamento_e_melhorias_para_a_estrada_de_nova_esperanca_e_regiao_do_ouro_assinado.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7214/programa_de_atividade_fisica_nas_pracas_2026.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7215/sinalizacao_e_semaforo_lagoa_do_derba_e_exposicao_2026.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7217/ind_terreno_para_terceira_idade.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7218/construcao_do_sistema_de_drenagem_e_pavimentacao_das_ruas_odilon_cafezeiro_elionario_cafezeiro_e_euripebes_brandao_localizadas_no_loteamento_vila_aeroporto.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7219/07-_indicacao_-_asfaltamento_da_vila_aeroporto_bras_arleo_etc.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7220/indicacao___pc.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7221/indicacao___sv.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7222/ind_2026_parada_de_onibus_assinado.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7223/indicacao_onibus_novos_assinado.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7224/pavimentacao_das_ruas_do_loteamento_zibrune_-_33_assinado.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7225/_indicacao_13_2026_-construcao_do_sistema_de_drenagem_e_pavimentacao_das_ruas_antonio_raimundo_cafezeiro__e_ermelina_caribe_localizadas_no_loteamento_vila_aerroporto_e_praca_assinado.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7226/pavimentacao_da_avenida_cachoeirinha_assinado.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7227/ind_2026-_construcao_praca_sao_luis_assinado.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7228/ind._asfalto_das_ruas_nossa_sra._do_perpetuo_socorro_brigadeira_sa_bitercurt_e_mongoios.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7191/mocao_de_aplausos_ajece.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7192/mocao_de_aplausos_-_dia_internacional_da_mulher_assinado.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7212/mocao_de_aplausos_ajece_assinado1.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7082/projeto_de_lei_denomina_policlinica.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7085/projeto_de_lei_autistas.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7137/proj._praca_d._zefa_assinado.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7139/projeto_de_lei_utilidade_instituto_amor_em_acaotinho.docx" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7156/projeto_de_lei_nomeacao_do_novo_centro_comunitario_de_itaibo_assinado.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7076/projeto_decreto_01.2026titulo_de_cidadao_jacozinho.doc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7078/projeto_decreto02.2026comenda_dr._temistocles_1.doc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7112/titulo_cidadao_jeandro.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7136/titulo_-_padre_luiz_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7157/comenda_camara_marfran_assinado.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7081/01-_mocao_de_repudio-_cacau.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7069/ind-2026_bar_estacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7070/ind-2026_instalacao_de_semaforo_cruzamento_lomanto_junior_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7071/indicacao_implatacao_escola_civico_militar_municipal_2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7072/ind.2026_praca_elza_leone_assinado.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7073/ind._urgencia_manutencao_florestal_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7074/ind._quadra_assinado.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7075/ind_._.2022-_revitalizacao_passeio_publico_da_avenida_cesar_borges_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7077/indicacao_reforma_do_campo_de_grama_sintetica_praca_waldomiro_borges_assinado.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7079/praca_pompilio_everaldo_2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7080/indicacao_construcao_de_creche_pompilio_sampaio_2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7084/01-_indicacao_-_construcao_do_aeroporto_de_jequie_e_regiao.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7086/02-_indicacao_-_implantacao_de_um_centro_de_controle_de_zoonoses.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7087/ind_-vovo_camila_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7088/indicacao_praca.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7089/indicacao_cobertura_da_quadra_do_cansancao_1.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7090/ind-costruir_praca_agua_branca_assinado.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7092/indicacao-_manoel_moura_assinado.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7093/ind._quadra_cidade_nova_1.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7094/indicacao_centro_1_1.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7095/indicacao-rua_carlota_sa2c_rua_mongois_e_av._presidente_vargas2c_bairro_do_jequiezinho._assinado.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7096/indicacao_cachoe.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7097/ind._implantacao_capsia_assinado.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7098/indicacao_cac.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7099/ind._secretaria_politicas_publicas_para_pessoa_com_deficiencia_assinado.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7100/construcao_de_um_terminal_rodoviario_assinado.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7101/indicacao_colegio.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7102/ind._revitalizacao_avenida_exuperio_miranda_assinado.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7104/ind._secretraia_politicas_publicas_para_mulheres_assinado.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7105/indicacao_posto_de_saude_cajueiro_-_ass_1_1.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7108/capinagem_caixa_dagua_1.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7110/creche_alto_da_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7111/asfalto_avenida_almirante_tamandare_sao_judas_1.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7113/indicacao_03_2026_-_recapeamento_das_ruas_8-9-10_no_bairro_amaralina_assinado.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7114/indicacao_01_2026_-_recapeamento_das_ruas_23_e_4_no_bairro_amaralina_assinado.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7115/indicacao_02_2026_-_recapeamento_das_ruas_5-6-7_no_bairro_amaralina_assinado.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7116/indicacao_macrodrenagem_assinado.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7117/indicacao_lavanderia_assinado.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7118/ind-2026_pavimentacao_asfaltica_rua_imbui_assinado.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7119/ind._cameras_de_seguranca_assinado.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7120/indicacao_04_2026_-_pavimentacao_da_rua_11_e_travessas_assinatura.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7121/ind._quadra_cobertura_caixa_d_agua_assinado.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7122/ind._revital._ponte_joao_goulart_assinado.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7123/indicacao_praca_juliao.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7124/indicacao_doacao_animal.doc_2.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7125/indicacao_passagem_complexo_assinado.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7126/indicacao_familia_escola.doc_1.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7127/ind._acessibilidade_nos_pontos_de_onibus_assinado.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7129/03_-indicacao_-_refome_da_praca_waldeck_santos_e_construcao_de_uma_nova_praca_ao_lado_usf_maximiliano_na_urbis_iv.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7130/04-_indicacao_-_concretagem_e_patrolamento_do_povoado_da_barrinha.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7131/_indicacao_05__2026_-_liberacao_das_escrituras_das_casa_do_mutirao.assinado.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7132/indicacao_07_2026-_praca_do_pompilio_sampaio.assinado.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7133/ind._asfalto_ruas_maria_adelia_candinha_barreto_e_lelis_piedade_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7134/ind._concreto_rua_da_banca_corredor_de_sr._antoninho_assinado.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7135/indicacao_08_2026_-_revitalizacao_da_praca_do_brinco_de_ouro.assinado.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7138/of.59-_camara-nomeacao_de_bui_como_lider_do_executivo_na_camara_1.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7140/upa_jequiezinho.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7141/praca_agua_branca_1.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7142/indicacao_starlink_tfd_assinado.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7143/indica_a_instalacao_de_bueiros_com_sensor_assinado.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7144/indicacao_-_praca_patricia_assinado.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7145/indicacao_-_creche_campo_belo_assinado.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7146/apoio_psicologico_ao_afetados_pela_chuva.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7147/indicacao_-_sao_paolino_assinado.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7148/indicacao_-_asfalto_rua_do_supermercado_rick_assinado.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7149/detector_de_metal_em_escolas_municipais_1.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7150/lei_de_atropelamento_de_caes.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7151/ct_futebol.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7152/ent_br_330_ruinha.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7153/dogs_park.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7154/indicacao_academia_publica_municipal_assinado.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7155/indicacao_requalificacao_da_rua_sao_benedito_assinado.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7158/expansao_do_cras_para_zona_rural_2026.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7159/reforma_do_posto_hilario_2026.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7160/06-_indicacao_-_asfaltamento_e_a_instalacao_de_iluminacao_de_led_na_avenida_beira_rio_bairro_mandacru.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7161/05-_indicacao_-_construcao_dos_postos_de_saude_de_jiboinha_e_do_povoado_da_barrinha.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7162/ind._hospital_municipal_veterinario_assinado.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7163/ind._prediio_florestal_e_barragem_assinado.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7164/indicacao_dispensadores_de_sacolas_para_dejetos_pets.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7165/indicacao_parque_multissensorial_para_criancas_autistas_assinado.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7166/ind-2026_pavimentacao_asfaltica_rua_4_vila_rodoviaria_assinado.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7167/indicacao_manilhas.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7168/indicacao_canal_cemiterio_1.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7169/indicacao_bolivar_assinado.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7170/indicacao_passagem_leur_brito_assinado.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7171/ind_campo_cidade_nova_1.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7172/indicacao_praca_1.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7173/indicacao_06_2026_-_pavimentacao_asfaltica_da_rua_joao_aguiar_ribeiro_e_conclusao_asfaltica_da_rua_adolfo_ribeiro.assinado.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7174/ind._ponte_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7175/ind._urgencia_manutencao_florestal_assinado_2.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7176/ind-2026_pavimentacao_asfaltica_avenida_elisabeth_magalhaes_assinado.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7177/praca_juju_borges_2026.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7178/praca_mandacaru_em_frente_ao_supermercado_gloria.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7179/indicacao_canal_segredo_1.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7180/indicacao_arena_zibrune_assinado.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7181/indicacao_instalacao_de_placas_de_identificacao_com_os_nomes_das_ruas_no_loteamento_pompilio_sampaio_assinado.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7183/indicacao_10_2026_-_implantacao_de_abastecimento_de_agua_potavel_para_a_regiao_da_fontinha_.assinado.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7184/_indicacao_11_2026-_construcao_de_uma_praca_no_bairro_jequiezinho__urbis_i_entre_os_caminhos_c_e_d.assinado.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7185/indicacao__wifi.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7186/indicacao__wifi.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7187/indicacao_construcao_da_praca_do_parque_das_algarobas_2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7188/indicacao_construcao_da_usf_bairro_caixa_dagua_2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7189/indicacao_fala_bahia_26_3.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7190/indicacao_mei_jequie_26.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7193/indicacao_-_esgoto_itajuru_assinado.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7194/indicacao_-_fisioterapia_itajuru_assinado.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7195/soltura_de_peixes.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7196/internet_wi-fi_feira.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7197/placas_de_sinalizacao_av_26_assinado.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7198/ind._menor_aprendiz_assinado.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7199/ind._asfalto_da_vila_rodoviaria_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7200/ind-corrimao_e_gurda_corpo_na_escadaria_na_rua_b_lot_agua_branca_assinado_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7201/ind._licenca_premio_em_pecunia_assinado.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7202/indicacao_ampliacao_cemiterio_sapl.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7203/indicacao_-_feira_de_animais_assinado.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7204/profissionais_de_saude_26_assinado.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7205/loteria_municipal_26_assinado.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7206/programa_social_26_assinado.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7207/ind._passagem_elevada_betania_assinado.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7208/ind._violencia_contra_mulher_assinado.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7209/ind._instalacao_sinal_sonoro_assinado.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7210/ind._oferta_de_teste_neuropsic._assinado.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7211/11_-_indicacao_-_construcao_dos_postos_de_saude_do_castanhao_busca_vida_boacu.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7213/indicacao_cascalhamento_e_melhorias_para_a_estrada_de_nova_esperanca_e_regiao_do_ouro_assinado.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7214/programa_de_atividade_fisica_nas_pracas_2026.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7215/sinalizacao_e_semaforo_lagoa_do_derba_e_exposicao_2026.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7217/ind_terreno_para_terceira_idade.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7218/construcao_do_sistema_de_drenagem_e_pavimentacao_das_ruas_odilon_cafezeiro_elionario_cafezeiro_e_euripebes_brandao_localizadas_no_loteamento_vila_aeroporto.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7220/indicacao___pc.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7221/indicacao___sv.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7222/ind_2026_parada_de_onibus_assinado.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7223/indicacao_onibus_novos_assinado.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7224/pavimentacao_das_ruas_do_loteamento_zibrune_-_33_assinado.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7225/_indicacao_13_2026_-construcao_do_sistema_de_drenagem_e_pavimentacao_das_ruas_antonio_raimundo_cafezeiro__e_ermelina_caribe_localizadas_no_loteamento_vila_aerroporto_e_praca_assinado.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7226/pavimentacao_da_avenida_cachoeirinha_assinado.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7227/ind_2026-_construcao_praca_sao_luis_assinado.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7229/ind._das_ruas_guilherme_fernandes_mongoios_e_brigadeiro_sa_bitencurt.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7230/indicacao_-_fonte_tunel_luinoso_assinado.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7231/indicacao_-_creche_km_04_assinado-2.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7232/indicacao_-_vila_central_tuka_assinado.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7233/indicacao_arena_1.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7234/indicacao_academia.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7235/campanha_municipal_denominada_professor_sa_nunes.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7236/indicacaoe_implantacao_do_projeto_municipal_cidade_inteligente_smart_city_voltado_a_incorporacao_de_tecnologias_digitais.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7237/ind._construcao_praca_beira_rio_assinado.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7238/solicitacao_asfaltica_da_avenida_sao_jorge_beta_ville_2026_28429_assinado.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7240/redutor_de_velocidade_em.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7242/estacao_de_transbordo.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7243/iluminacao_fundo_do_aeroporto_assinado.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7244/iluminacao_anel_viario_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7245/indicacao_carro_caps_2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7247/ind_._.2022-_construcao_posto_de_saude_boa_vista_assinado.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7249/07-_indicacao_-_asfaltamento_da_vila_aeroporto_bras_arleo_etc.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7255/ind.implantacao_de_grades_de_protecao_na_rua_alves_cardoso.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7256/ind_reforma_do_canteiro_da_rua_alves_pereira.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7257/asfalto_residencial_eldorado_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7258/bicicletas_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7259/ind._toldos_da_praca_da_bandeira.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7260/indicacao_viaduto.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7261/indicacao_praca.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7262/ind._solicitando_carro_para_o_acentamento_flor_da_terra.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7263/ind-2026_revitalizacao_do_campo_do_cururu_assinado.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7264/ind-2026_revitalizacao_da_passarela._campo_do_indio_assinado.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7265/construcao_da_quadra_poliesportiva_do_loteamento_agua_branca_assinado.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7266/construcao_de_praca_no_mandacaru_assinado.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7267/reforma_creche_juju_borges_.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7268/indicacao_unidade_zibrune_assinado.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7269/indicacao_centro_o.n_assinado.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7270/08_-_indicacao_-_estudo_para_implantacao_de_atena_de_celular_na_cachoeirinha.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7271/09_-_indicacao_-_pavimentacao_asfaltica_rua_joao_rosa_bairro_pau_ferro..pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7272/indicacao_2026.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7273/indicacao_2026_1.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7274/indicacao_2026_2_2.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7275/indicacao_20261.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7276/indicacao_16_2026_-_implantacao_de_sistema_de_drenagem_na_rua_catulo_da_paixao_cearense_localizada_no_bairro_jequiezinho.assinado.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7277/indicacao_14_2026_-recuperacao_das_estradas_vicinais_que_dao_acesso_aos_povoados_de_queimadas_poco_dantas_e_baeta.assinado.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7278/indicacao_15_2026_-_implantacao_de_abastecimento_de_agua_potave_lpara_os_assentamentos_de__santa_cruz_e_sao_judas_tadeu.assinado.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7279/limpeza_segredo.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7280/sistema_de_drenagem_e_escoamento_de_aguas_pluviais_na_area_da_feira_livre_do_bairro_joaquim_romao_especialmente_no_periodo_chuvoso.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7281/a_criacao_e_implementacao_de_medidas_especificas_de_seguranca_e_protecao_na_feira_livre_do_bairro_joaquim_romao..pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7282/ind._redutor_velocidade_beira_rio_assinado.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7283/ind._reforma_do_banheiro_da_feirinha_do_joaquim_romao_assinado.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7284/ind._registrar-bera_assinado.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7286/indicacao_-_encostas__assinado.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7289/sede_da_guarda_municipal_3.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7290/indicacao___sv.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7291/indicacao___sv_1.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7292/asfalto_urbis_282629_assinado.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7296/indicacao_17_2026_-_recuperacao_das_ruas_h_g_e_f_no_loteamento_parque_dos_algarobas_ii.assinado.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7299/pavimentacao_da_ademar_de_barro_26.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7300/idicacao_capsia_2026.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7305/ind_._.arthur_morais_assinado.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7306/ind_._._melhorias_habitacionais_assinado.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7307/ind_.2025-_projeto_cisternas_1_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7308/indicacao_pavimentacao_em_concreto_das_ruas_durval_pires_e_dr.humberto_mariote_bairro_sol_nascente_assinado.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7309/indicacao_asfaltamento_as_duas_vias_de_acesso_residencial_segredo_bairro_curral_novo2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7310/ind._praca_rua_vitoria_assinado.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7311/ind._casa_da_mulher_brasileira_assinado.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7312/ambulatorio_veterinario_municipal.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7313/praca_molhada_com_chafariz_interativo_no_espaco_publico_mirante_da_sereia.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7314/praca_no_algaroba_assinado.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7315/pavimentacao_do_sanville_assinado.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7316/ind_2026_-_construcao_de_um_psf_fz_velha_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7317/ind-_2026_revitalizacao_da_praca_lucila_nascimento_santos2c_localizada_em_frente_ao_hospital_geral_prado_valadares._28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7318/10_-_pavimentacao_asfaltica_da_rua_e_algarobas.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7319/indicacao_prainha_1.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7320/indicacao_.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7321/ind._instalacao_de_ponto_de_coleta_-_cooperje_assinado.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7322/ind._asfalto_e_revitalizacao_do_canteiro_da_rua_catulo_da_paixao_cearense_assinado.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7323/ind-costrucao_d_escadaria_na_rua_emanoel_domingos_cohim_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7324/certrab_centro_municipal_de_formacao_e_trabalho_rural_de_jequie.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7325/construcao_de_um_anfiteatro_na_praca_principal_do_residencial_segredo.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7326/programa_iptu_verde_jequie__incentivo_municipal_a_sustentabilidade_urbana.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7328/indicacao_14_2026_-_recuperacao_das_estradas_vicinais_que_dao_acesso_aos_povoados_de_limoeiro_salinas_e_riachao_.assinado.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7329/indicacao_15_2025_-_patrolamento_da_estrada_que_da_acesso_ao_povoado_de_fontinha.assinado.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7331/instalacao_de_um_novo_centro_de_referencia_de_assistencia_social__em_jequie_para_atender_e_ampliar_o_atendimento_aos_bairros_sao_judas_tadeu_mutirao_do_sao_judas_amaralina_e_pompilio_samaass.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7333/fisioterapia_domiciliar.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7334/praca_joao_23.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7335/indicacao_vila_vitoria.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7336/indicacao_campo.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7337/ind._piso_grama_sintetica_na_pca_mandacaru_assinado.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7338/12_-_indicacao_-_construcao_de_uma_praca_na_urbis_iv.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7339/indicacao_praca_da_crianca__assinado.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7340/aplicativo_municipal_282629_assinado.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7341/parque_linear_282629_assinado.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7342/praca_agua_branca_282629_assinado.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7345/indicacao_-_melhorias_distritos_assinado.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7346/ind-_cemitario_sao_lazaro_-_jequiezinho_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7348/indicacao_22_2026_-modernizacao_da_iluminacao_publica_com_substituicao_das_lampadas_atuais_pela_instalacao_de_placas_de_led_no_loteamento_parque_do_brinco_de_ouro._.ass.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7349/ind_._.pavimentacao_caixa_d_agua_assinado.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7350/indicacao_reativacao_e_ampliacao_do_bike_service_assinado.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7351/ind._rio_de_contas_assinado.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7352/ind.2026_portais_de_entrada_assinado.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7353/ind.2026_terminal_hidroviario_assinado.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7354/indicacao_revitalizacao_area_de_protecao_ao_ciclista_de_competicao_da_wb_assinado.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7355/indicacao_fechamento_da_avenida_antonio_carlos_magalhaes_assinado.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7356/indicacao_antena_retransmissora_para_nova_esperanca_assinado.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7357/ponto_de_onibus_gbarbosa_282629_assinado.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7358/prevencao_bucal_282629_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7359/praca_candinha_barreto1_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7360/passagem_elevada_antonio_orrico_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7361/campo_baixa_do_bonfim_282629_assinado.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7362/praca_presidente_medici_em_frente_ao_corpo_de_bombeiro_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7363/dranagem.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7364/km17.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7365/indicacao_-_postes_vila_central_assinado.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7366/ponto_de_onibus_1_1.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7367/indicacao_convenios_faculdades.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7368/13_-__indicacao_-__revitalizacao_da_area_de_lazer_no_residencial_mandacaru_i_e_ii.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7369/indicacao_praca_curral_novo_1.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7370/ind_2026-_revitalizacao_da_praca_da_amizade2c_localizada_na_urbis_i2c_jequiezinho._assinado.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7371/ind-2026_instalar_um_redutor_de_velocidade_28passagem_elevada29_em_frente_ao_colegio_aurino_nery_assinado.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7372/14_-_indicacao_-_implantacao_de_programas_sociais.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7374/ind._disponibilizar_cadeiras_de_rodas_orgaos_publicos_assinado.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7375/ind._instalacao_totens_assinado.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7376/ind._programa_nutricional_para_autistas_assinado.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7377/requalificacao_do_canteiro_central_da_rua_candinha_barretoj_no_bairro_jequiezinho.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7378/indicacao_asfaltamento_as_duas_vias_de_acesso_sao_judas_tadeu_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7379/ind._praca_do_juvino_assinado.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7380/ind._reforma_da_praca_da_av._jose_mereira_sobrinho_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7381/ind._asfalto_das_ruas_iolanda_pires2c_rua_3_e_av._lions_club_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7382/ind._estacionamento_do_aeroporto_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7384/indicacao_praca_curral_novo_1.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7385/indicacao_da_reforma_das_escolas_do_emiliano_2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7386/indicacao_revitalizacao_da_praca_luiz_viana_2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7387/indicacao_23_2026_-_patrolamento_da_estrada_do_sao_joao_de_dentro_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7388/indicacao_24_2026_-_requalificacao_do_campo_do_mutirao_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7389/indicacao_25_2026_-_sistema_de_monitoramento_com_reconhecimento_facial_nas_escolas_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7390/indicacao_26_2025_-_modernizacao_da_iluminacao_publica_com_substituicao_de_lampadas_comuns_por_placas_de_leds_no_pompilio_sampaio_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7391/mapa_municipal_de_vulnerabilidade_urbana_em_tempo_real.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7392/programa_raizes_do_futuro__programa_municipal_de_primeiro_emprego_e_inclusao_produtiva_da_juventude_rural.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7394/ind._asfalto_para_as_rua_fracisco_mendes_jose_rotandono_e_joao_santana.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7396/ind.2026_implantacao_de_exames_oftamologicos_assinado.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7397/indicacao_pddu.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7399/ind.2026_anexo_cras_em_florestal_assinado.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7400/a_instituicao_de_politica_municipal_de_incentivo_e_valorizacao_dos_servidores_publicos_municipais_cadastrados_como_doadores_voluntarios_de_sangue..pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7401/implantacao_de_programa_municipal_permanente_de_promocao_da_saude_mental_e_protecao_aos_trabalhadores_do_servico_publico_destinado_a_todos_os_servidores_municipais.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7402/ind._acessib._cemiterios_assinado.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7403/ind._redutor_velocidade_cohim_assinado.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7404/indicacao__00000001_1_1.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7405/a_implantacao_e_ampliacao_do_atendimento_psiquiatrico_no_ambito_das_unidades_basicas_de_saude_ubs.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7406/indicacao__00000001_1_1.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7407/ind-_2026_revitalizacao_do_largo_da_feirinha_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7408/ind._ponto_de_onibus_av._rio_branco_assindado.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7409/ind._bicicletarios_orgaos_publicos_assinado.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7410/central_de_cursos_na_comunidade_2.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7411/indicacao_-_ponto_de_onibus__assinado.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7412/indicacao_-_delta_ville_assinado.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7413/indicacao_02.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7414/construcao_clinica_veterinaria_2.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7415/ind_2026-_conclusao_da_pavimentacao_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7416/indicacao_02_1.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7417/redutor_de_velocidade_av_282629_assinado.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7418/indicacao_revitalizacao_da_praca_brinco_de_ouro_jequiezinho_assinado.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7419/canteiro_central_26_assinado.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7420/asfaltamento_met_wesleyana_26_assinado.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7421/limpeza_jequiezinho_26_assinado.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7422/praca_publica_entre_a_rua_everaldo_santosj_a_1_travessa_everaldo_santos_e_a_rua_antonio_de_jesus_pereira.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7424/indicacao_passarela_centro_insdustrial.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7425/ind-praca_do_inocoop_2_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7426/ind._revitalizacao_dos_pontos_de_taxi_e_moto_taxi_situados_no_cilion.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7427/construcao_da_praca_no_parque_do_sol_assinado.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7428/indicacao_27_2026-_instalacao_de_uma_torre_de_telefonia_movel_para_atender_aos_povoados_de_barraquinha_e_boa_vista.assinado.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7429/_indicacao_28_2026_-_instalacao_de_uma_torre_de_telefonia_movel_para_atender_aos_povoados_do_limoeiro_e_riachao.assinado.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7430/_indicacao_29_2026_-_praca_povoado_de_poco_dantasassinado.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7431/ind._rua_pofessora_virginia.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7447/ind._revitalizacao_da_praca_do_residencial_jardim_eldorado.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7449/indicacao_30_2026-_conscientizacao_de_alunos_sobre_uso_das_usfs.assinado.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7450/indicacao_projeto_som_na_praca_assinado.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7451/indicacao_ponto_motoboy_assinado.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7456/reforma_campo_da_democracia.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7457/reform_do_cras_do_alto_da_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7458/concretagem_da_rua_j_no_jardim_tropical_assinado.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7459/concretagem_da__travessa_raimundo_xavier_assinado.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7460/ind._cobertura_da_quadra_adelaide_rodrigues_assinado.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7461/ind._asfalto_para_as_ruas_augusto_marques_estela_camara_e_carlos_andrade.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7462/ind-praca_beira_rio_curral_novo_assinado.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7465/indicacao_31_2026instalacao_de_uma_torre_de_telefonia_movel_para_atender_aos_povoados_de_queimadas_e_poco_dantas_.assinado.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7466/indicacao_34_2025_-_modernizacao_da_iluminacao_publica_com_substituicao_de_lampadas_comuns_por_placas_de_leds_no_loteamento_sombra_da_tarde.assinado.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7468/reforma_da_praca_da_amizade_urbis_1.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7469/ind-_2026_pavimentacao_asfaltica_ruas_no_joaquim_romao_assinado.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7470/__drenagem_de_aguas_pluviais_rua_itajuru_e_presidente_medice_assinado.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7471/indicacao_revitalizacao_da_praca_do_aeroporto_2cbairro_jequiezinho_assinado.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7472/recuperacao_e_requalificacao_do_calcamento_das_vias_publicas_do_residencial_colina_localizado_no_bairro_cansancao.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7473/indicacao_02.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7474/indicacao_04.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7475/ind._revitalizacao_rua_jabaquara_assinado.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7476/indicacao__00000001_1_1.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7477/indicacao__00000001_1_1.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7478/ind.2026_radares_digitais_assinado.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7479/ind._fossas_ecologicas_20206_assinado.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7480/asfalto_e_canteiro_ruas_deputado_ademario_pinheiro_e_osvaldo_souza_rocha.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7481/seja_promovida_a_criacao_de_um_curso_de_capacitacao_voltado_as_entidades_da_sociedade_civil.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7482/seja_criada_uma_campanha_municipal_de_conscientizacao_voltada_a_limpeza_conservacao_e_manutencao_de_terrenos_baldios.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7483/ind._revitalizacao_praca_do_jardim_eldorado_-_d._zefa_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7484/ind._centro_tecnologico_2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7485/indicacao_secretaria_assinado..pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7486/ind-lagoa_do_beira_rio_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7487/__indicacao_32_2026_-_pavimentacao_das_1a_e_2a_travessas_adriao_borges_bem_como_da_avenida_almirante_tamandare_localizadas_no_bairro_pompilioassinado.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7488/cobertura_das_quadras_poliesportivas_da_praca_maria_odilia_localizada_no_bairro_amaralina_e_da_praca_diran_lima_situada_no_mutirao_sao_judas_e_praca_maria_das_gracas_oliveira_melo_situada_ass.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7489/indicacao_03.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7490/indicacao_05.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7491/ind._primeiros_socorros_funcionarios_assinado.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7492/indicacao_35_2026_-_instalacao_de_radar_de_controle_de_velocidade_na_rua_felicissimo_j._silva.assinado.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7493/indicacao_construcao_de_uma_praca_no_povoado_do_emiliano_2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7494/indicacao_da_construcao_do_muro_e_reforma_do_cemiterio_e_velatorio_do_emiliano_2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7495/_pavimentacao_em_concreto_emiliano_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7496/indicacao_construcao_da_usf_emiliano_assinado.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7498/__indicacao_36_2026_-_pavimentacao_da_rua_manoel_hilario_almeida.assinado.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7499/ind_2026_pavimentacao_asfaltica_ruas_joaquim_romao_assinado.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7500/ind_2026_-_revitalizacao_praca_cavalheiros_de_aruanda_assinado.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7501/campo_mandacaru_26_assinado.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7503/calcadas_26_assinado.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7504/indicacao_2000.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7505/indicacao_1000.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7506/ind._servico_de_capina_e_limpeza_das_ruas_mandacaru_assinado.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7508/shopping_popular_ceavig.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7509/indicacao_-_esgosto_rio_preto__assinado.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7510/indicacao_-_posto_agua_vermelha_assinado.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7511/indicacao_-_bosquee__assinado.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7513/ind._avaliacoes_ofto_assinado.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7514/ind._2026_torre_assinado.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7515/ind._2026_embasa_florestal_e_barragem_assinado.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7516/indicacao_37_2026_-_drenagem_e_construcao_de_passagens_molhadas_na_estrada_que_liga_os_povoados_de_queimadas_a_poco_dantas_.assinado.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7517/indicacao_38_2026_-modernizacao_da_iluminacao_publica_com_substituicao_das_lampadas_atuais_pela_instalacao_de_placas_de_led_no_bairro_sao_judas__tadeu_.assinado.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7518/indicacao_40_2026_-_modernizacao_da_praca_miguel_bahiense_no_campo_do_america._.assinado.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7519/indicacao_39_2026_-_drenagem_e_construcao_de_passagens_molhadas_nas_estradas_que_ligam_os_povoados_de_arueira_salina_limoeiro_e_riachao.assinado.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7520/ind-_2026_passagem_elevada_em_frente_ao_medici_assinado.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7521/ind_2026-_extensao_de_abastecimento_de_agua_para_os_assentamentos_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7522/oficio_vestiario_assinado.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7523/ind.construcao_da_creche_no_lot._jardim_tropical_1_assinado.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7524/ind_-_implancao_de_transporte_coletivo_para_vila_rodiviaria_assinado.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7525/ind_-_pracinho_rua_do_caic-_pai_de_tite_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7526/indicacao_passagem_gratuita_assinado.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7527/ind.2026_programa_social_e_saude_assinado.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7528/praca_carlito_assinado.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7529/indicacao_1.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7530/requalificacao_da_area_esportiva_e_de_lazer_localizada_na_rua_j_residencial_vida_jequie_bairro_curral_novo.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7531/instalacao_de_semaforo_bem_como_a_implantacao_de_sinalizacao_viaria_auxiliar_na_avenida_otavio_mangabeira_br-116.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7532/monitoramento.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7536/indicacao_1.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7537/praca_lot_sol_nascente.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7538/ind._revitalizacao_pca.cohim_assinado.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7540/ind._ar_condicionado_escolas_assinado.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7541/indicacao_0000000000000002.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7543/indicacao_0000000000000002.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7546/indicacao_revitalizacao_do_calcadao_07de_setembro_assinado.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7548/sinalizacao_e_semaforo_em_frente_ao_abrigo_de_idosos.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7549/construcao_de_passagens_elevadas_em_frente_a_praca_do_inocoop_assinado.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7557/indicacao_41_2026_-_nivelamento_do_campo_do_sao_judas.assinado.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7558/ind_2026_-_reforco_da_iluminacao_da_cezar_borges_assinado.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7559/_indicacao_38_2026-__realizacao_de_cursos_profissionalizantes_no_servico_de_convivencia_e_fortalecimento_de_vinculos_scfv_do_bairro_amaralina.assinado.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7560/ind-2026_passagem_elevada_colegio_adolfo_ribeiro_assinado.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7561/pavimentacao_da_rua_do_ferro_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7562/pavimentacao_almirante_barroso_assinado.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7563/cobertura_de_aguas_pluviais_assinado.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7564/ind._rua_existente_1_assinado.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7565/ind._campanha_de_doacao_de_saude_-_junho_vermelho_assinado.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7566/ind_-_revitalizacao_e_iluminacao_do_parque_infantil_bairro_espirito_santos_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7567/a_implantacao_de_um_sistema_de_identificacao_digital_por_qr_code.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7568/aplicativo_municipal_de_acompanhamento_da_assistencia_farmaceutica_da_rede_publica_de_saude_do_municipio_de_jequie.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7569/parada_segura_inteligente.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7570/ind._passagem_elevada_igeja_sinai_assinado.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7573/indicacao_multi_saude.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7574/indicacao_1.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7575/requalificacao_campo_de_chicao_2.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7576/ciclovias_ampliacao_3.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7577/reforma_lavanderia_do_pau_ferro.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7578/copa_nos_distritos.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7579/asfalto_ruas_do_vila_central.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7581/indicacao_0000000000000002.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7588/indicacao_construcao_da_academia_ar_livre_praca_luiz_gonzaga_assinado.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7589/indicacao_asfaltamento_raio_de_luz_assinado.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7590/indicacao_0000000000000003.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7591/indicacao_0000000000000004.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7592/indicacao_0000000000000005.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7593/redutores_de_velocidade_assinado.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7594/ampliacao_da_estrutura_fisica_da_unidade_de_saude_que_atende_os_povoados_de_queimadas_e_poco_dantas_bem_como_a_ampliacao_dos_tipos_de_atendimentos_ofertados_a_populacao_dessas_localidades.as.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7595/instalacao_de_semaforico_assinado.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7596/indicacao_44_2026_-_instalacao_de_placas_de_sinalizacao_com_nomes_das_ruas_nos_bairros_amaralina_mutirao_sao_judas_tadeu_e_parque_das_algarobas._.assinado.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7597/_indicacao_42_20256-_ponte_ligando_centro_industrial_a_lomanto_jrassinado.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7598/-revitalizacao_da_praca_na_entrada_do_bairro_amaralina_localizada_entre_as_ruas_7_e_8.assinado.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7599/craz_zona_rual_assinado.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7600/praca_sao_judas_assinado.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7601/construcao_da_nova_sede_do_cras_joaquim_romao_assinado.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7602/ind-ampliacao_da_creche_jorge_luiz_assinado.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7603/ind-rua_joao_santana_e_av._contorno_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7604/ind_-_concretamento_rua_do_campo.brasil_novo_assinado.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7605/seja_realizada_a_recuperacao_do_calcamento_da_rua_pedro_teles_localizada_na_comunidade_da_pedreira_no_bairro_joaquim_romao..pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7606/programa_municipal_de_prevencao_e_tratamento_da_obesidade_e_do_diabetes_tipo_2_com_a_possibilidade_de_aquisicao_e_distribuicao_gratuita_do_medicamento_mounjaro.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7607/ind-_2026_pavimentacao_asfaltica_manoel_pinto_de_araujo_e_outras_assinado.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7608/ind_2026_-_construcao_quadra_poliesportiva_no_distrito_do_baixao_assinado.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7610/natea.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7612/abastecimento_simplificado_volta_do_rio.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7615/indicacao_2.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7616/indicacao_3.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7617/campo_amaralina_282629_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7618/indicacao_-_usina_de_reciclagem_assinado.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7619/indicacao_-_praca_altas_horas_assinado.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7622/recapeamento_do_asfalto_rua_miguel_gomes_da_silva.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7623/construcao_clinica_veterinaria.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7624/limitador_de_vel_lions_club.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7632/ind_-_escolinha_de_futebol_gratuita_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7633/asfaltamento_rua_d_assinado.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7634/indicacao_pavimentacao_asfaltica_das_ruas_goncalves_de_costa_e_sao_joao_batista2c_bairro_jequiezinho_assinado.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7635/ind_2026_-_conclusao_da_escola_baixao_assinado.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7636/idicacao_hgpv_2026.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7637/ind_2026_-_conclusao_do_esgoto_baixao_assinado.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7638/ind_-abastecimento_agua_potavel_-_itajuru_assinado.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7639/indicacao_0000000000000006.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7640/_indicacao_47_2026_-_construcao_de_um_bosque_ao_lado_da_unidade_de_saude__dr._joao_caricchio_filho__localizado_no_bairro_amaralina_entre_as_ruas_8_e_9.assinado.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7641/_indicacao_48_2026_-cobertura_da_quadra_poliesportiva_do_parque_do_sol_e_instalacao_de_arquibancadas.assinado.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7642/construcao_de_uma_praca_no_assentamento_assinado.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7644/instalacao_de_caixa_coletora_de_lixo_comunitaria_container_de_residuos_solidos_na_rua_deputado_ademario_pinheiro.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7645/determine_a_realizacao_de_servicos_de_capinagem_limpeza_urbana_e_recuperacao_do_calcamento_da_rua_safira_localizada_no_bairro_joaquim_romao_no_municipio_de_jequie..pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7646/determine_a_realizacao_de_estudos_tecnicos_culturais_e_administrativos_para_criacao_do_cadastro_municipal_dos_mestres_dos_saberes_e_fazeres_tradicionais_de_jequie.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7647/iluminacao_pindorama_sesc.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7648/fisioterapia_domiciliar.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7649/indicacao_2_3.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7650/indicacao_3_4.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7651/ind._ampliacao_frota_de_veic._dentro_do_municipio_assinado.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7652/ind._pavimentacao_das_ruas_botafogo_e_jose_barros_meira_assindado.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7653/indicacao_projeto_academia_da_bola_em_nova_esperanca_assinado.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7654/indicacao_-_ba_547_assinado.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7655/indicacao_-_emenda_leur_assinado.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7656/indicacao_-_rua_a_pavimentacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7661/ind._grade_de_protecao_av._cesar_borges_ines.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7663/indicacao_big_assinado.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7665/ind._reparos_na_pavimentacao_asfaltica_assinado.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7666/redutores_de_velocidade_rua_c.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7667/regulacao_fila.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7668/indi-corrimao_rua_porto_alegre_assinado_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7670/indicacao_49__2026-implantacao_de_uma_passagem_elevadacei__dr._antonio_astolpho_dos_santos_localizado_no_bairro_amaralina_e_nas_ruas_que_estao_sendo_realizada_a_pavimentacao_em_concreto.ass.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7671/cobertura_do_canal_de_aguas_pluviais_na_pedreira_assinado.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7672/construcao_do_sistema_de_drenagem_da_quitino_teles_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7673/indicacao_50_2026_-nomeacao_das_ruas_dos_povoados_de_salinas_aroeiralaranjeira_esao_joao_de_dentro.assi.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7675/concreto_rua_jesuino_souza.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7676/praca_lot_sol_nascente.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7678/a_construcao_de_uma_passagem_elevada_para_pedestres_na_avenida_otavio_mangabeira.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7680/ampliacao_da_unidade_de_saude_localizada_no_conjunto_penal_de_jequie_com_a_construcao_de_tres_novas_salas_destinadas_ao_funcionamento_dos_servicos_de_fisioterapia_psicologia_e_servico_social.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7681/centro_municipal_de_referencia_em_diabetes_pe_diabetico_prevencao_de_amputacoes_e_reabilitacao_funcional.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7682/ind-2026_asfaltamento_da_avenida_beira_rio_no_distrito_de_barra_avenida._28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7684/ind._reforma_do_colegio_municipal_vilma_brito_sarmento_assinado.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7687/indicacao_3_6.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7688/barragem_de_pedra_e_florestal_cemiterio_assinado.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7250/requerimento_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7343/req._marcos_do_ovo12.docx" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7373/requerimento_hidrantes.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7432/audiencia_publica.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7512/requerimento-_convocacao_de_secretario.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7539/requerimento_cipe_central.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7191/mocao_de_aplausos_ajece.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7192/mocao_de_aplausos_-_dia_internacional_da_mulher_assinado.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7212/mocao_de_aplausos_ajece_assinado1.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7239/mo._mocao_de_aplausos_aatae_assinado.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7246/mocao_de_aplausos_aspojer__2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7297/mocao_de_aplausos_ao_grupo_maia.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7302/mocao_de_aplausos_amuje_assinado.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7453/rilene_.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7545/mocao_de_aplausos_pelos_10_da_cipe_central__2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7547/modelo_mocao_de_aplauso_2026._igr_batista.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7571/mo._mocao_apalusos_assist._social_assinado.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7583/mocao_de_aplausos_aos_profissionais_de_limpeza_urbana_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7584/mo._mocao_apalusos_enfermagem_assinado.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7586/mocao_de_aplausos_dia_do_enfermeiro_2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7613/mo._mocao_aplausos_prof._ivone_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7614/mo._mocao_aplaus_nucress_assinado.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7625/modelo_mocao_de_aplauso__-_marcos_do_ovo.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7690/mocao_de_aplausos_ao_professor_dr.manoelito_ferreira_silva_junior__2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7691/mocao_de_aplausos_aos_discentes_do_curso_de_odontologia_da_uesb__2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7082/projeto_de_lei_denomina_policlinica.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7085/projeto_de_lei_autistas.docx" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7137/proj._praca_d._zefa_assinado.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7139/projeto_de_lei_utilidade_instituto_amor_em_acaotinho.docx" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7156/projeto_de_lei_nomeacao_do_novo_centro_comunitario_de_itaibo_assinado.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7241/projeto_de_lei_embasa_40_1.doc" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7248/projeto_de_lei_-_utilidade_publica_2.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7251/projeto_de_lei_utilidade_associacao_do_vai_quem_quer_oao_boqueirao_do_itajuru.docx" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7252/projeto_de_lei_-_rua_igor_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7253/projeto_de_lei_utilidade_associacao_comunitaria_do_distrito_de_santa_rita.docx" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7254/projeto_de_lei_congelamento_de_imposto.docx" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7301/projeto_de_lei_amaje.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7304/pl._projeto_lei_animais_assinado.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7435/projeto_de_lei_vedacao_de_nomeacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7443/parecer_projeto_de_lei_07.2026.doc" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7507/pl._placas_em_braile_em_orgaos_publicos_assinado.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7533/projeto_de_lei._utilidade_publica_instituto_laco_amarelo_assinado.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7534/projeto_de_lei_antigomob_assinado.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7585/projeto_de_lei_dispoe_a_denominacao_da_via_publica_assinado.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7631/projeto_de_lei_altera_a_lei_municipal_nc2b01992_assinado.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7657/projeto_de_lei_altera_a_lei_municipal_instituir_da_comenda_cultura_assinado.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7076/projeto_decreto_01.2026titulo_de_cidadao_jacozinho.doc" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7078/projeto_decreto02.2026comenda_dr._temistocles_1.doc" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7112/titulo_cidadao_jeandro.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7136/titulo_-_padre_luiz_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7157/comenda_camara_marfran_assinado.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7434/titulo_flavinho_pronto_1.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7454/titulo_de_cidadao_jequieense_a_sr._carlos_fernando_leite_teixeira_junior_assinado.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7535/co._comenda_assinado.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7544/titulo_de_cidadao_jequieense_ao_fabio_ferreira_assinado.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7572/co._comenda_assinado.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7611/projeto_decreto_-_titulo_cidadao_jequieense_raimundo_28229_assinado.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7692/titulo_cidadao_jequieense_cesar_pimentel_figueiredo_primo.doc_assinado.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7393/titulo_de_cidadao_jequieense_a_sr._carlos_fernando_leite_teixeira_junior_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7303/projeto_de_lei_complementar_no_01-_programa_municipal_de_fiscalizacao_-_descarte_irregular.assinado.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7344/razoes__do_veto_ao_projeto_de_lei_no_58_do_legislativo-_concessao_de_subvencao.assinado.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7436/parecer_projeto_de_lei_09.2026.doc" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7437/parecer_projeto_de_decreto_05.2026.doc" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7438/parecer_projeto_de_lei_03.2026.doc" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7439/parecer_projeto_de_decreto_03.2026.doc" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7440/parecer_projeto_de_decreto_01.2026.doc" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7441/parecer_projeto_de_decreto_02.2026.doc" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7442/parecer_veto_-_copia_2.doc" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7444/parecer_projeto_de_lei_07.2026.doc" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7445/parecer_projeto_de_lei_01.2026.doc" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7446/parecer_projeto_de_lei_05.2026.doc" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7448/parecer_projeto_de_lei_executivo_01.2026_-_copia.doc" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7452/parecer_projeto_de_decreto_04.2026.doc" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7455/parecer_gilvan.doc" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7587/parecer_projeto_do_executivo__12.2026_-_copia_-_copia.doc" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7620/parecer_projeto_de_decreto_06.2026.doc" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7621/parecer_projeto_de_decreto_07.2026_-_copia_-_copia.doc" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7626/parecer_budega.doc" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7627/parecer_projeto_de_decreto_09.2026_-__copia_-_copia.doc" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7628/parecer_projeto_de_decreto_10.2026_-_copia_-_copia_-_copia.doc" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7629/parecer_projeto_de_decreto_26.2026_-_copia_-_copia_-_copia.doc" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7630/parecer_projeto_de_lei__19.2026_-_copia_-_copia.doc" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7689/parecer_projeto_de_lei_06.2026_-_copia_-_copia.doc" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7081/01-_mocao_de_repudio-_cacau.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7295/mocao_de_repudio_02.2026_sra_elma_brito_e_da_deputada_estadual_olivia_santana_2.doc" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7433/modelo_mocao_de_repudio.doc" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7332/projeto_de_lei_no01-_altera_lei_do_comsep.assinado.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7347/projeto_de_lei_no02-_altera_lei_do_fundo_municipal_da_crianca_e_do_adolescente.assinado.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7463/pldo_2027_-_jequie_-_consolidado.assinado.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7550/projeto_de_lei_no04-_cria_o_cefej_e_cargos_em_comissao.assinado.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7551/projeto_de_lei_no05-_institui_o_saej_e_cargos_em_comissao.assinado.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7552/projeto_de_lei_no06-_ensino_da_policia_militar_nas_unidades_escolares_e_cargos_em_comissao.assinado.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7553/projeto_de_lei_no07-_cria_o_departamento_de_infraestrutura_na_educacao_e_cargos.assinado.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7554/projeto_de_lei_no08-_cria_o_bonus_de_desempenho_da_alfabetizacao.assinado.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7555/projeto_de_lei_no09-_altera_nomes_de_escolas_municipais.assinado.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7556/projeto_de_lei_no10-_criacao_do_centro_de_ensino_de_linguas_de_jequie_.assinado.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7580/projeto_de_lei_no11-modifica_a_lei_da_sumtram_e_cria_cargos.alteradodocx.assinado.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7582/projeto_de_lei_no12-reajuste_dos_servidores_municipais_de_2026_.assinado.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7658/projeto_de_lei_no13-ordenadores_de_despesa.assinado.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7659/projeto_de_lei_no14-_suplementacao_de_30_por_cento_com_anexo.assinado.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7660/projeto_de_lei_no15-_protocolo_de_intencoes_do_cimurc.assinado.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7686/projeto_de_lei_no16-institui_o_programa_jequie_de_todos_-versao_atualizada.assinado.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7464/of.107-camara-resposta_sobre_o_projeto_de_lei_no_002-_fundo_municipal_da_crianca_e_do_adolescente.assinado.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7662/of.180-_camara-_devolucao_do_pl_da_escola_de_linguas.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H153"/>
+  <dimension ref="A1:H589"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="103.42578125" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="202.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -3237,441 +8369,441 @@
       </c>
       <c r="G33" s="1" t="s">
         <v>148</v>
       </c>
       <c r="H33" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
         <v>150</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
         <v>151</v>
       </c>
       <c r="D34" t="s">
         <v>11</v>
       </c>
       <c r="E34" t="s">
         <v>12</v>
       </c>
       <c r="F34" t="s">
-        <v>139</v>
+        <v>152</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="H34" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="D35" t="s">
         <v>11</v>
       </c>
       <c r="E35" t="s">
         <v>12</v>
       </c>
       <c r="F35" t="s">
-        <v>156</v>
+        <v>152</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>157</v>
       </c>
       <c r="H35" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
         <v>159</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
         <v>160</v>
       </c>
       <c r="D36" t="s">
         <v>11</v>
       </c>
       <c r="E36" t="s">
         <v>12</v>
       </c>
       <c r="F36" t="s">
-        <v>156</v>
+        <v>152</v>
       </c>
       <c r="G36" s="1" t="s">
         <v>161</v>
       </c>
       <c r="H36" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
         <v>163</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
         <v>164</v>
       </c>
       <c r="D37" t="s">
         <v>11</v>
       </c>
       <c r="E37" t="s">
         <v>12</v>
       </c>
       <c r="F37" t="s">
-        <v>156</v>
+        <v>165</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="H37" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="D38" t="s">
         <v>11</v>
       </c>
       <c r="E38" t="s">
         <v>12</v>
       </c>
       <c r="F38" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="G38" s="1" t="s">
         <v>170</v>
       </c>
       <c r="H38" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
         <v>172</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
         <v>173</v>
       </c>
       <c r="D39" t="s">
         <v>11</v>
       </c>
       <c r="E39" t="s">
         <v>12</v>
       </c>
       <c r="F39" t="s">
-        <v>169</v>
+        <v>13</v>
       </c>
       <c r="G39" s="1" t="s">
         <v>174</v>
       </c>
       <c r="H39" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
         <v>176</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
         <v>177</v>
       </c>
       <c r="D40" t="s">
         <v>11</v>
       </c>
       <c r="E40" t="s">
         <v>12</v>
       </c>
       <c r="F40" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>178</v>
       </c>
       <c r="H40" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
         <v>180</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
         <v>181</v>
       </c>
       <c r="D41" t="s">
         <v>11</v>
       </c>
       <c r="E41" t="s">
         <v>12</v>
       </c>
       <c r="F41" t="s">
-        <v>27</v>
+        <v>152</v>
       </c>
       <c r="G41" s="1" t="s">
         <v>182</v>
       </c>
       <c r="H41" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
         <v>184</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
         <v>185</v>
       </c>
       <c r="D42" t="s">
         <v>11</v>
       </c>
       <c r="E42" t="s">
         <v>12</v>
       </c>
       <c r="F42" t="s">
-        <v>156</v>
+        <v>27</v>
       </c>
       <c r="G42" s="1" t="s">
         <v>186</v>
       </c>
       <c r="H42" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
         <v>188</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
         <v>189</v>
       </c>
       <c r="D43" t="s">
         <v>11</v>
       </c>
       <c r="E43" t="s">
         <v>12</v>
       </c>
       <c r="F43" t="s">
-        <v>27</v>
+        <v>105</v>
       </c>
       <c r="G43" s="1" t="s">
         <v>190</v>
       </c>
       <c r="H43" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
         <v>192</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
         <v>193</v>
       </c>
       <c r="D44" t="s">
         <v>11</v>
       </c>
       <c r="E44" t="s">
         <v>12</v>
       </c>
       <c r="F44" t="s">
-        <v>105</v>
+        <v>165</v>
       </c>
       <c r="G44" s="1" t="s">
         <v>194</v>
       </c>
       <c r="H44" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
         <v>196</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
         <v>197</v>
       </c>
       <c r="D45" t="s">
         <v>11</v>
       </c>
       <c r="E45" t="s">
         <v>12</v>
       </c>
       <c r="F45" t="s">
-        <v>169</v>
+        <v>198</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="H45" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="D46" t="s">
         <v>11</v>
       </c>
       <c r="E46" t="s">
         <v>12</v>
       </c>
       <c r="F46" t="s">
-        <v>202</v>
+        <v>165</v>
       </c>
       <c r="G46" s="1" t="s">
         <v>203</v>
       </c>
       <c r="H46" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
         <v>205</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
         <v>206</v>
       </c>
       <c r="D47" t="s">
         <v>11</v>
       </c>
       <c r="E47" t="s">
         <v>12</v>
       </c>
       <c r="F47" t="s">
-        <v>169</v>
+        <v>198</v>
       </c>
       <c r="G47" s="1" t="s">
         <v>207</v>
       </c>
       <c r="H47" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
         <v>209</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
         <v>210</v>
       </c>
       <c r="D48" t="s">
         <v>11</v>
       </c>
       <c r="E48" t="s">
         <v>12</v>
       </c>
       <c r="F48" t="s">
-        <v>202</v>
+        <v>105</v>
       </c>
       <c r="G48" s="1" t="s">
         <v>211</v>
       </c>
       <c r="H48" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
         <v>213</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
         <v>214</v>
       </c>
       <c r="D49" t="s">
         <v>11</v>
       </c>
       <c r="E49" t="s">
         <v>12</v>
       </c>
       <c r="F49" t="s">
-        <v>105</v>
+        <v>57</v>
       </c>
       <c r="G49" s="1" t="s">
         <v>215</v>
       </c>
       <c r="H49" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
         <v>217</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
         <v>218</v>
       </c>
       <c r="D50" t="s">
         <v>11</v>
       </c>
       <c r="E50" t="s">
         <v>12</v>
       </c>
       <c r="F50" t="s">
@@ -3679,103 +8811,103 @@
       </c>
       <c r="G50" s="1" t="s">
         <v>219</v>
       </c>
       <c r="H50" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
         <v>221</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
         <v>222</v>
       </c>
       <c r="D51" t="s">
         <v>11</v>
       </c>
       <c r="E51" t="s">
         <v>12</v>
       </c>
       <c r="F51" t="s">
-        <v>57</v>
+        <v>152</v>
       </c>
       <c r="G51" s="1" t="s">
         <v>223</v>
       </c>
       <c r="H51" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
         <v>225</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
         <v>226</v>
       </c>
       <c r="D52" t="s">
         <v>11</v>
       </c>
       <c r="E52" t="s">
         <v>12</v>
       </c>
       <c r="F52" t="s">
-        <v>156</v>
+        <v>152</v>
       </c>
       <c r="G52" s="1" t="s">
         <v>227</v>
       </c>
       <c r="H52" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
         <v>229</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
         <v>230</v>
       </c>
       <c r="D53" t="s">
         <v>11</v>
       </c>
       <c r="E53" t="s">
         <v>12</v>
       </c>
       <c r="F53" t="s">
-        <v>156</v>
+        <v>66</v>
       </c>
       <c r="G53" s="1" t="s">
         <v>231</v>
       </c>
       <c r="H53" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
         <v>233</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
         <v>234</v>
       </c>
       <c r="D54" t="s">
         <v>11</v>
       </c>
       <c r="E54" t="s">
         <v>12</v>
       </c>
       <c r="F54" t="s">
@@ -3783,155 +8915,155 @@
       </c>
       <c r="G54" s="1" t="s">
         <v>235</v>
       </c>
       <c r="H54" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
         <v>237</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
         <v>238</v>
       </c>
       <c r="D55" t="s">
         <v>11</v>
       </c>
       <c r="E55" t="s">
         <v>12</v>
       </c>
       <c r="F55" t="s">
-        <v>66</v>
+        <v>152</v>
       </c>
       <c r="G55" s="1" t="s">
         <v>239</v>
       </c>
       <c r="H55" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
         <v>241</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
         <v>242</v>
       </c>
       <c r="D56" t="s">
         <v>11</v>
       </c>
       <c r="E56" t="s">
         <v>12</v>
       </c>
       <c r="F56" t="s">
-        <v>156</v>
+        <v>243</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="H56" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="D57" t="s">
         <v>11</v>
       </c>
       <c r="E57" t="s">
         <v>12</v>
       </c>
       <c r="F57" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="H57" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="D58" t="s">
         <v>11</v>
       </c>
       <c r="E58" t="s">
         <v>12</v>
       </c>
       <c r="F58" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="G58" s="1" t="s">
         <v>253</v>
       </c>
       <c r="H58" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
         <v>255</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
         <v>256</v>
       </c>
       <c r="D59" t="s">
         <v>11</v>
       </c>
       <c r="E59" t="s">
         <v>12</v>
       </c>
       <c r="F59" t="s">
-        <v>252</v>
+        <v>44</v>
       </c>
       <c r="G59" s="1" t="s">
         <v>257</v>
       </c>
       <c r="H59" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
         <v>259</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
         <v>260</v>
       </c>
       <c r="D60" t="s">
         <v>11</v>
       </c>
       <c r="E60" t="s">
         <v>12</v>
       </c>
       <c r="F60" t="s">
@@ -3939,233 +9071,233 @@
       </c>
       <c r="G60" s="1" t="s">
         <v>261</v>
       </c>
       <c r="H60" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
         <v>263</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
         <v>264</v>
       </c>
       <c r="D61" t="s">
         <v>11</v>
       </c>
       <c r="E61" t="s">
         <v>12</v>
       </c>
       <c r="F61" t="s">
-        <v>44</v>
+        <v>265</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="H61" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="D62" t="s">
         <v>11</v>
       </c>
       <c r="E62" t="s">
         <v>12</v>
       </c>
       <c r="F62" t="s">
-        <v>269</v>
+        <v>265</v>
       </c>
       <c r="G62" s="1" t="s">
         <v>270</v>
       </c>
       <c r="H62" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
         <v>272</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
         <v>273</v>
       </c>
       <c r="D63" t="s">
         <v>11</v>
       </c>
       <c r="E63" t="s">
         <v>12</v>
       </c>
       <c r="F63" t="s">
-        <v>269</v>
+        <v>274</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="H63" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="D64" t="s">
         <v>11</v>
       </c>
       <c r="E64" t="s">
         <v>12</v>
       </c>
       <c r="F64" t="s">
-        <v>278</v>
+        <v>265</v>
       </c>
       <c r="G64" s="1" t="s">
         <v>279</v>
       </c>
       <c r="H64" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
         <v>281</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
         <v>282</v>
       </c>
       <c r="D65" t="s">
         <v>11</v>
       </c>
       <c r="E65" t="s">
         <v>12</v>
       </c>
       <c r="F65" t="s">
-        <v>269</v>
+        <v>265</v>
       </c>
       <c r="G65" s="1" t="s">
         <v>283</v>
       </c>
       <c r="H65" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
         <v>285</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
         <v>286</v>
       </c>
       <c r="D66" t="s">
         <v>11</v>
       </c>
       <c r="E66" t="s">
         <v>12</v>
       </c>
       <c r="F66" t="s">
-        <v>269</v>
+        <v>248</v>
       </c>
       <c r="G66" s="1" t="s">
         <v>287</v>
       </c>
       <c r="H66" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
         <v>289</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
         <v>290</v>
       </c>
       <c r="D67" t="s">
         <v>11</v>
       </c>
       <c r="E67" t="s">
         <v>12</v>
       </c>
       <c r="F67" t="s">
-        <v>252</v>
+        <v>274</v>
       </c>
       <c r="G67" s="1" t="s">
         <v>291</v>
       </c>
       <c r="H67" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
         <v>293</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
         <v>294</v>
       </c>
       <c r="D68" t="s">
         <v>11</v>
       </c>
       <c r="E68" t="s">
         <v>12</v>
       </c>
       <c r="F68" t="s">
-        <v>278</v>
+        <v>139</v>
       </c>
       <c r="G68" s="1" t="s">
         <v>295</v>
       </c>
       <c r="H68" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
         <v>297</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
         <v>298</v>
       </c>
       <c r="D69" t="s">
         <v>11</v>
       </c>
       <c r="E69" t="s">
         <v>12</v>
       </c>
       <c r="F69" t="s">
@@ -4173,77 +9305,77 @@
       </c>
       <c r="G69" s="1" t="s">
         <v>299</v>
       </c>
       <c r="H69" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
         <v>301</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
         <v>302</v>
       </c>
       <c r="D70" t="s">
         <v>11</v>
       </c>
       <c r="E70" t="s">
         <v>12</v>
       </c>
       <c r="F70" t="s">
-        <v>139</v>
+        <v>248</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>303</v>
       </c>
       <c r="H70" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
         <v>305</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
         <v>306</v>
       </c>
       <c r="D71" t="s">
         <v>11</v>
       </c>
       <c r="E71" t="s">
         <v>12</v>
       </c>
       <c r="F71" t="s">
-        <v>252</v>
+        <v>44</v>
       </c>
       <c r="G71" s="1" t="s">
         <v>307</v>
       </c>
       <c r="H71" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
         <v>309</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
         <v>310</v>
       </c>
       <c r="D72" t="s">
         <v>11</v>
       </c>
       <c r="E72" t="s">
         <v>12</v>
       </c>
       <c r="F72" t="s">
@@ -4251,103 +9383,103 @@
       </c>
       <c r="G72" s="1" t="s">
         <v>311</v>
       </c>
       <c r="H72" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
         <v>313</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
         <v>314</v>
       </c>
       <c r="D73" t="s">
         <v>11</v>
       </c>
       <c r="E73" t="s">
         <v>12</v>
       </c>
       <c r="F73" t="s">
-        <v>44</v>
+        <v>274</v>
       </c>
       <c r="G73" s="1" t="s">
         <v>315</v>
       </c>
       <c r="H73" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
         <v>317</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
         <v>318</v>
       </c>
       <c r="D74" t="s">
         <v>11</v>
       </c>
       <c r="E74" t="s">
         <v>12</v>
       </c>
       <c r="F74" t="s">
-        <v>278</v>
+        <v>274</v>
       </c>
       <c r="G74" s="1" t="s">
         <v>319</v>
       </c>
       <c r="H74" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
         <v>321</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
         <v>322</v>
       </c>
       <c r="D75" t="s">
         <v>11</v>
       </c>
       <c r="E75" t="s">
         <v>12</v>
       </c>
       <c r="F75" t="s">
-        <v>278</v>
+        <v>57</v>
       </c>
       <c r="G75" s="1" t="s">
         <v>323</v>
       </c>
       <c r="H75" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
         <v>325</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
         <v>326</v>
       </c>
       <c r="D76" t="s">
         <v>11</v>
       </c>
       <c r="E76" t="s">
         <v>12</v>
       </c>
       <c r="F76" t="s">
@@ -4355,51 +9487,51 @@
       </c>
       <c r="G76" s="1" t="s">
         <v>327</v>
       </c>
       <c r="H76" t="s">
         <v>328</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
         <v>329</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
         <v>330</v>
       </c>
       <c r="D77" t="s">
         <v>11</v>
       </c>
       <c r="E77" t="s">
         <v>12</v>
       </c>
       <c r="F77" t="s">
-        <v>57</v>
+        <v>27</v>
       </c>
       <c r="G77" s="1" t="s">
         <v>331</v>
       </c>
       <c r="H77" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
         <v>333</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
         <v>334</v>
       </c>
       <c r="D78" t="s">
         <v>11</v>
       </c>
       <c r="E78" t="s">
         <v>12</v>
       </c>
       <c r="F78" t="s">
@@ -4407,51 +9539,51 @@
       </c>
       <c r="G78" s="1" t="s">
         <v>335</v>
       </c>
       <c r="H78" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
         <v>337</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
         <v>338</v>
       </c>
       <c r="D79" t="s">
         <v>11</v>
       </c>
       <c r="E79" t="s">
         <v>12</v>
       </c>
       <c r="F79" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="G79" s="1" t="s">
         <v>339</v>
       </c>
       <c r="H79" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
         <v>341</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
         <v>342</v>
       </c>
       <c r="D80" t="s">
         <v>11</v>
       </c>
       <c r="E80" t="s">
         <v>12</v>
       </c>
       <c r="F80" t="s">
@@ -4459,77 +9591,77 @@
       </c>
       <c r="G80" s="1" t="s">
         <v>343</v>
       </c>
       <c r="H80" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
         <v>345</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
         <v>346</v>
       </c>
       <c r="D81" t="s">
         <v>11</v>
       </c>
       <c r="E81" t="s">
         <v>12</v>
       </c>
       <c r="F81" t="s">
-        <v>44</v>
+        <v>13</v>
       </c>
       <c r="G81" s="1" t="s">
         <v>347</v>
       </c>
       <c r="H81" t="s">
         <v>348</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
         <v>349</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
         <v>350</v>
       </c>
       <c r="D82" t="s">
         <v>11</v>
       </c>
       <c r="E82" t="s">
         <v>12</v>
       </c>
       <c r="F82" t="s">
-        <v>13</v>
+        <v>92</v>
       </c>
       <c r="G82" s="1" t="s">
         <v>351</v>
       </c>
       <c r="H82" t="s">
         <v>352</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
         <v>353</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
         <v>354</v>
       </c>
       <c r="D83" t="s">
         <v>11</v>
       </c>
       <c r="E83" t="s">
         <v>12</v>
       </c>
       <c r="F83" t="s">
@@ -4537,103 +9669,103 @@
       </c>
       <c r="G83" s="1" t="s">
         <v>355</v>
       </c>
       <c r="H83" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
         <v>357</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
         <v>358</v>
       </c>
       <c r="D84" t="s">
         <v>11</v>
       </c>
       <c r="E84" t="s">
         <v>12</v>
       </c>
       <c r="F84" t="s">
-        <v>92</v>
+        <v>165</v>
       </c>
       <c r="G84" s="1" t="s">
         <v>359</v>
       </c>
       <c r="H84" t="s">
         <v>360</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
         <v>361</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
         <v>362</v>
       </c>
       <c r="D85" t="s">
         <v>11</v>
       </c>
       <c r="E85" t="s">
         <v>12</v>
       </c>
       <c r="F85" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="G85" s="1" t="s">
         <v>363</v>
       </c>
       <c r="H85" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
         <v>365</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
         <v>366</v>
       </c>
       <c r="D86" t="s">
         <v>11</v>
       </c>
       <c r="E86" t="s">
         <v>12</v>
       </c>
       <c r="F86" t="s">
-        <v>169</v>
+        <v>71</v>
       </c>
       <c r="G86" s="1" t="s">
         <v>367</v>
       </c>
       <c r="H86" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
         <v>369</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
         <v>370</v>
       </c>
       <c r="D87" t="s">
         <v>11</v>
       </c>
       <c r="E87" t="s">
         <v>12</v>
       </c>
       <c r="F87" t="s">
@@ -4641,77 +9773,77 @@
       </c>
       <c r="G87" s="1" t="s">
         <v>371</v>
       </c>
       <c r="H87" t="s">
         <v>372</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
         <v>373</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
         <v>374</v>
       </c>
       <c r="D88" t="s">
         <v>11</v>
       </c>
       <c r="E88" t="s">
         <v>12</v>
       </c>
       <c r="F88" t="s">
-        <v>71</v>
+        <v>152</v>
       </c>
       <c r="G88" s="1" t="s">
         <v>375</v>
       </c>
       <c r="H88" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
         <v>377</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
         <v>378</v>
       </c>
       <c r="D89" t="s">
         <v>11</v>
       </c>
       <c r="E89" t="s">
         <v>12</v>
       </c>
       <c r="F89" t="s">
-        <v>156</v>
+        <v>27</v>
       </c>
       <c r="G89" s="1" t="s">
         <v>379</v>
       </c>
       <c r="H89" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
         <v>381</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
         <v>382</v>
       </c>
       <c r="D90" t="s">
         <v>11</v>
       </c>
       <c r="E90" t="s">
         <v>12</v>
       </c>
       <c r="F90" t="s">
@@ -4719,259 +9851,259 @@
       </c>
       <c r="G90" s="1" t="s">
         <v>383</v>
       </c>
       <c r="H90" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
         <v>385</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
         <v>386</v>
       </c>
       <c r="D91" t="s">
         <v>11</v>
       </c>
       <c r="E91" t="s">
         <v>12</v>
       </c>
       <c r="F91" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="G91" s="1" t="s">
         <v>387</v>
       </c>
       <c r="H91" t="s">
         <v>388</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
         <v>389</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
         <v>390</v>
       </c>
       <c r="D92" t="s">
         <v>11</v>
       </c>
       <c r="E92" t="s">
         <v>12</v>
       </c>
       <c r="F92" t="s">
-        <v>13</v>
+        <v>274</v>
       </c>
       <c r="G92" s="1" t="s">
         <v>391</v>
       </c>
       <c r="H92" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
         <v>393</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
         <v>394</v>
       </c>
       <c r="D93" t="s">
         <v>11</v>
       </c>
       <c r="E93" t="s">
         <v>12</v>
       </c>
       <c r="F93" t="s">
-        <v>278</v>
+        <v>274</v>
       </c>
       <c r="G93" s="1" t="s">
         <v>395</v>
       </c>
       <c r="H93" t="s">
         <v>396</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
         <v>397</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
         <v>398</v>
       </c>
       <c r="D94" t="s">
         <v>11</v>
       </c>
       <c r="E94" t="s">
         <v>12</v>
       </c>
       <c r="F94" t="s">
-        <v>278</v>
+        <v>92</v>
       </c>
       <c r="G94" s="1" t="s">
         <v>399</v>
       </c>
       <c r="H94" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
         <v>401</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
         <v>402</v>
       </c>
       <c r="D95" t="s">
         <v>11</v>
       </c>
       <c r="E95" t="s">
         <v>12</v>
       </c>
       <c r="F95" t="s">
-        <v>92</v>
+        <v>165</v>
       </c>
       <c r="G95" s="1" t="s">
         <v>403</v>
       </c>
       <c r="H95" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
         <v>405</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
         <v>406</v>
       </c>
       <c r="D96" t="s">
         <v>11</v>
       </c>
       <c r="E96" t="s">
         <v>12</v>
       </c>
       <c r="F96" t="s">
-        <v>169</v>
+        <v>44</v>
       </c>
       <c r="G96" s="1" t="s">
         <v>407</v>
       </c>
       <c r="H96" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
         <v>409</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
         <v>410</v>
       </c>
       <c r="D97" t="s">
         <v>11</v>
       </c>
       <c r="E97" t="s">
         <v>12</v>
       </c>
       <c r="F97" t="s">
-        <v>44</v>
+        <v>152</v>
       </c>
       <c r="G97" s="1" t="s">
         <v>411</v>
       </c>
       <c r="H97" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
         <v>413</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
         <v>414</v>
       </c>
       <c r="D98" t="s">
         <v>11</v>
       </c>
       <c r="E98" t="s">
         <v>12</v>
       </c>
       <c r="F98" t="s">
-        <v>156</v>
+        <v>152</v>
       </c>
       <c r="G98" s="1" t="s">
         <v>415</v>
       </c>
       <c r="H98" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
         <v>417</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
         <v>418</v>
       </c>
       <c r="D99" t="s">
         <v>11</v>
       </c>
       <c r="E99" t="s">
         <v>12</v>
       </c>
       <c r="F99" t="s">
-        <v>156</v>
+        <v>71</v>
       </c>
       <c r="G99" s="1" t="s">
         <v>419</v>
       </c>
       <c r="H99" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
         <v>421</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
         <v>422</v>
       </c>
       <c r="D100" t="s">
         <v>11</v>
       </c>
       <c r="E100" t="s">
         <v>12</v>
       </c>
       <c r="F100" t="s">
@@ -4979,51 +10111,51 @@
       </c>
       <c r="G100" s="1" t="s">
         <v>423</v>
       </c>
       <c r="H100" t="s">
         <v>424</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
         <v>425</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
         <v>426</v>
       </c>
       <c r="D101" t="s">
         <v>11</v>
       </c>
       <c r="E101" t="s">
         <v>12</v>
       </c>
       <c r="F101" t="s">
-        <v>71</v>
+        <v>22</v>
       </c>
       <c r="G101" s="1" t="s">
         <v>427</v>
       </c>
       <c r="H101" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
         <v>429</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
         <v>430</v>
       </c>
       <c r="D102" t="s">
         <v>11</v>
       </c>
       <c r="E102" t="s">
         <v>12</v>
       </c>
       <c r="F102" t="s">
@@ -5031,155 +10163,155 @@
       </c>
       <c r="G102" s="1" t="s">
         <v>431</v>
       </c>
       <c r="H102" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
         <v>433</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
         <v>434</v>
       </c>
       <c r="D103" t="s">
         <v>11</v>
       </c>
       <c r="E103" t="s">
         <v>12</v>
       </c>
       <c r="F103" t="s">
-        <v>22</v>
+        <v>198</v>
       </c>
       <c r="G103" s="1" t="s">
         <v>435</v>
       </c>
       <c r="H103" t="s">
         <v>436</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
         <v>437</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
         <v>438</v>
       </c>
       <c r="D104" t="s">
         <v>11</v>
       </c>
       <c r="E104" t="s">
         <v>12</v>
       </c>
       <c r="F104" t="s">
-        <v>202</v>
+        <v>198</v>
       </c>
       <c r="G104" s="1" t="s">
         <v>439</v>
       </c>
       <c r="H104" t="s">
         <v>440</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
         <v>441</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
         <v>442</v>
       </c>
       <c r="D105" t="s">
         <v>11</v>
       </c>
       <c r="E105" t="s">
         <v>12</v>
       </c>
       <c r="F105" t="s">
-        <v>202</v>
+        <v>265</v>
       </c>
       <c r="G105" s="1" t="s">
         <v>443</v>
       </c>
       <c r="H105" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
         <v>445</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
         <v>446</v>
       </c>
       <c r="D106" t="s">
         <v>11</v>
       </c>
       <c r="E106" t="s">
         <v>12</v>
       </c>
       <c r="F106" t="s">
-        <v>269</v>
+        <v>265</v>
       </c>
       <c r="G106" s="1" t="s">
         <v>447</v>
       </c>
       <c r="H106" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
         <v>449</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
         <v>450</v>
       </c>
       <c r="D107" t="s">
         <v>11</v>
       </c>
       <c r="E107" t="s">
         <v>12</v>
       </c>
       <c r="F107" t="s">
-        <v>269</v>
+        <v>139</v>
       </c>
       <c r="G107" s="1" t="s">
         <v>451</v>
       </c>
       <c r="H107" t="s">
         <v>452</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
         <v>453</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
         <v>454</v>
       </c>
       <c r="D108" t="s">
         <v>11</v>
       </c>
       <c r="E108" t="s">
         <v>12</v>
       </c>
       <c r="F108" t="s">
@@ -5187,77 +10319,77 @@
       </c>
       <c r="G108" s="1" t="s">
         <v>455</v>
       </c>
       <c r="H108" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
         <v>457</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
         <v>458</v>
       </c>
       <c r="D109" t="s">
         <v>11</v>
       </c>
       <c r="E109" t="s">
         <v>12</v>
       </c>
       <c r="F109" t="s">
-        <v>139</v>
+        <v>248</v>
       </c>
       <c r="G109" s="1" t="s">
         <v>459</v>
       </c>
       <c r="H109" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
         <v>461</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
         <v>462</v>
       </c>
       <c r="D110" t="s">
         <v>11</v>
       </c>
       <c r="E110" t="s">
         <v>12</v>
       </c>
       <c r="F110" t="s">
-        <v>252</v>
+        <v>66</v>
       </c>
       <c r="G110" s="1" t="s">
         <v>463</v>
       </c>
       <c r="H110" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
         <v>465</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
         <v>466</v>
       </c>
       <c r="D111" t="s">
         <v>11</v>
       </c>
       <c r="E111" t="s">
         <v>12</v>
       </c>
       <c r="F111" t="s">
@@ -5317,181 +10449,181 @@
       </c>
       <c r="G113" s="1" t="s">
         <v>475</v>
       </c>
       <c r="H113" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
         <v>477</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
         <v>478</v>
       </c>
       <c r="D114" t="s">
         <v>11</v>
       </c>
       <c r="E114" t="s">
         <v>12</v>
       </c>
       <c r="F114" t="s">
-        <v>66</v>
+        <v>92</v>
       </c>
       <c r="G114" s="1" t="s">
         <v>479</v>
       </c>
       <c r="H114" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
         <v>481</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
         <v>482</v>
       </c>
       <c r="D115" t="s">
         <v>11</v>
       </c>
       <c r="E115" t="s">
         <v>12</v>
       </c>
       <c r="F115" t="s">
-        <v>92</v>
+        <v>265</v>
       </c>
       <c r="G115" s="1" t="s">
         <v>483</v>
       </c>
       <c r="H115" t="s">
         <v>484</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
         <v>485</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
         <v>486</v>
       </c>
       <c r="D116" t="s">
         <v>11</v>
       </c>
       <c r="E116" t="s">
         <v>12</v>
       </c>
       <c r="F116" t="s">
-        <v>269</v>
+        <v>248</v>
       </c>
       <c r="G116" s="1" t="s">
         <v>487</v>
       </c>
       <c r="H116" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
         <v>489</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
         <v>490</v>
       </c>
       <c r="D117" t="s">
         <v>11</v>
       </c>
       <c r="E117" t="s">
         <v>12</v>
       </c>
       <c r="F117" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="G117" s="1" t="s">
         <v>491</v>
       </c>
       <c r="H117" t="s">
         <v>492</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
         <v>493</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
         <v>494</v>
       </c>
       <c r="D118" t="s">
         <v>11</v>
       </c>
       <c r="E118" t="s">
         <v>12</v>
       </c>
       <c r="F118" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="G118" s="1" t="s">
         <v>495</v>
       </c>
       <c r="H118" t="s">
         <v>496</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
         <v>497</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
         <v>498</v>
       </c>
       <c r="D119" t="s">
         <v>11</v>
       </c>
       <c r="E119" t="s">
         <v>12</v>
       </c>
       <c r="F119" t="s">
-        <v>252</v>
+        <v>105</v>
       </c>
       <c r="G119" s="1" t="s">
         <v>499</v>
       </c>
       <c r="H119" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
         <v>501</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
         <v>502</v>
       </c>
       <c r="D120" t="s">
         <v>11</v>
       </c>
       <c r="E120" t="s">
         <v>12</v>
       </c>
       <c r="F120" t="s">
@@ -5551,337 +10683,337 @@
       </c>
       <c r="G122" s="1" t="s">
         <v>511</v>
       </c>
       <c r="H122" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
         <v>513</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
         <v>514</v>
       </c>
       <c r="D123" t="s">
         <v>11</v>
       </c>
       <c r="E123" t="s">
         <v>12</v>
       </c>
       <c r="F123" t="s">
-        <v>105</v>
+        <v>57</v>
       </c>
       <c r="G123" s="1" t="s">
         <v>515</v>
       </c>
       <c r="H123" t="s">
         <v>516</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
         <v>517</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
         <v>518</v>
       </c>
       <c r="D124" t="s">
         <v>11</v>
       </c>
       <c r="E124" t="s">
         <v>12</v>
       </c>
       <c r="F124" t="s">
-        <v>57</v>
+        <v>44</v>
       </c>
       <c r="G124" s="1" t="s">
         <v>519</v>
       </c>
       <c r="H124" t="s">
         <v>520</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
         <v>521</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
         <v>522</v>
       </c>
       <c r="D125" t="s">
         <v>11</v>
       </c>
       <c r="E125" t="s">
         <v>12</v>
       </c>
       <c r="F125" t="s">
-        <v>44</v>
+        <v>274</v>
       </c>
       <c r="G125" s="1" t="s">
         <v>523</v>
       </c>
       <c r="H125" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
         <v>525</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
         <v>526</v>
       </c>
       <c r="D126" t="s">
         <v>11</v>
       </c>
       <c r="E126" t="s">
         <v>12</v>
       </c>
       <c r="F126" t="s">
-        <v>278</v>
+        <v>274</v>
       </c>
       <c r="G126" s="1" t="s">
         <v>527</v>
       </c>
       <c r="H126" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
         <v>529</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
         <v>530</v>
       </c>
       <c r="D127" t="s">
         <v>11</v>
       </c>
       <c r="E127" t="s">
         <v>12</v>
       </c>
       <c r="F127" t="s">
-        <v>278</v>
+        <v>66</v>
       </c>
       <c r="G127" s="1" t="s">
         <v>531</v>
       </c>
       <c r="H127" t="s">
         <v>532</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
         <v>533</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
         <v>534</v>
       </c>
       <c r="D128" t="s">
         <v>11</v>
       </c>
       <c r="E128" t="s">
         <v>12</v>
       </c>
       <c r="F128" t="s">
-        <v>66</v>
+        <v>152</v>
       </c>
       <c r="G128" s="1" t="s">
         <v>535</v>
       </c>
       <c r="H128" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
         <v>537</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
         <v>538</v>
       </c>
       <c r="D129" t="s">
         <v>11</v>
       </c>
       <c r="E129" t="s">
         <v>12</v>
       </c>
       <c r="F129" t="s">
-        <v>156</v>
+        <v>71</v>
       </c>
       <c r="G129" s="1" t="s">
         <v>539</v>
       </c>
       <c r="H129" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
         <v>541</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
         <v>542</v>
       </c>
       <c r="D130" t="s">
         <v>11</v>
       </c>
       <c r="E130" t="s">
         <v>12</v>
       </c>
       <c r="F130" t="s">
-        <v>57</v>
+        <v>71</v>
       </c>
       <c r="G130" s="1" t="s">
         <v>543</v>
       </c>
       <c r="H130" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
         <v>545</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
         <v>546</v>
       </c>
       <c r="D131" t="s">
         <v>11</v>
       </c>
       <c r="E131" t="s">
         <v>12</v>
       </c>
       <c r="F131" t="s">
-        <v>71</v>
+        <v>22</v>
       </c>
       <c r="G131" s="1" t="s">
         <v>547</v>
       </c>
       <c r="H131" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
         <v>549</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
         <v>550</v>
       </c>
       <c r="D132" t="s">
         <v>11</v>
       </c>
       <c r="E132" t="s">
         <v>12</v>
       </c>
       <c r="F132" t="s">
-        <v>71</v>
+        <v>22</v>
       </c>
       <c r="G132" s="1" t="s">
         <v>551</v>
       </c>
       <c r="H132" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
         <v>553</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
         <v>554</v>
       </c>
       <c r="D133" t="s">
         <v>11</v>
       </c>
       <c r="E133" t="s">
         <v>12</v>
       </c>
       <c r="F133" t="s">
-        <v>22</v>
+        <v>118</v>
       </c>
       <c r="G133" s="1" t="s">
         <v>555</v>
       </c>
       <c r="H133" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
         <v>557</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
         <v>558</v>
       </c>
       <c r="D134" t="s">
         <v>11</v>
       </c>
       <c r="E134" t="s">
         <v>12</v>
       </c>
       <c r="F134" t="s">
-        <v>22</v>
+        <v>152</v>
       </c>
       <c r="G134" s="1" t="s">
         <v>559</v>
       </c>
       <c r="H134" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
         <v>561</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
         <v>562</v>
       </c>
       <c r="D135" t="s">
         <v>11</v>
       </c>
       <c r="E135" t="s">
         <v>12</v>
       </c>
       <c r="F135" t="s">
@@ -5889,499 +11021,11835 @@
       </c>
       <c r="G135" s="1" t="s">
         <v>563</v>
       </c>
       <c r="H135" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
         <v>565</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
         <v>566</v>
       </c>
       <c r="D136" t="s">
         <v>11</v>
       </c>
       <c r="E136" t="s">
         <v>12</v>
       </c>
       <c r="F136" t="s">
-        <v>156</v>
+        <v>13</v>
       </c>
       <c r="G136" s="1" t="s">
         <v>567</v>
       </c>
       <c r="H136" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
         <v>569</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
         <v>570</v>
       </c>
       <c r="D137" t="s">
         <v>11</v>
       </c>
       <c r="E137" t="s">
         <v>12</v>
       </c>
       <c r="F137" t="s">
-        <v>118</v>
+        <v>66</v>
       </c>
       <c r="G137" s="1" t="s">
         <v>571</v>
       </c>
       <c r="H137" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
         <v>573</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
         <v>574</v>
       </c>
       <c r="D138" t="s">
         <v>11</v>
       </c>
       <c r="E138" t="s">
         <v>12</v>
       </c>
       <c r="F138" t="s">
-        <v>13</v>
+        <v>265</v>
       </c>
       <c r="G138" s="1" t="s">
         <v>575</v>
       </c>
       <c r="H138" t="s">
         <v>576</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
         <v>577</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
         <v>578</v>
       </c>
       <c r="D139" t="s">
         <v>11</v>
       </c>
       <c r="E139" t="s">
         <v>12</v>
       </c>
       <c r="F139" t="s">
-        <v>66</v>
+        <v>265</v>
       </c>
       <c r="G139" s="1" t="s">
         <v>579</v>
       </c>
       <c r="H139" t="s">
         <v>580</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
         <v>581</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
         <v>582</v>
       </c>
       <c r="D140" t="s">
+        <v>11</v>
+      </c>
+      <c r="E140" t="s">
+        <v>12</v>
+      </c>
+      <c r="F140" t="s">
+        <v>265</v>
+      </c>
+      <c r="G140" s="1" t="s">
         <v>583</v>
       </c>
-      <c r="E140" t="s">
+      <c r="H140" t="s">
         <v>584</v>
-      </c>
-[...7 lines deleted...]
-        <v>586</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
+        <v>585</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>586</v>
+      </c>
+      <c r="D141" t="s">
+        <v>11</v>
+      </c>
+      <c r="E141" t="s">
+        <v>12</v>
+      </c>
+      <c r="F141" t="s">
+        <v>92</v>
+      </c>
+      <c r="G141" s="1" t="s">
         <v>587</v>
       </c>
-      <c r="B141" t="s">
-[...14 lines deleted...]
-      <c r="G141" s="1" t="s">
+      <c r="H141" t="s">
         <v>588</v>
-      </c>
-[...1 lines deleted...]
-        <v>589</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
+        <v>589</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
         <v>590</v>
       </c>
-      <c r="B142" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D142" t="s">
-        <v>583</v>
+        <v>11</v>
       </c>
       <c r="E142" t="s">
-        <v>584</v>
+        <v>12</v>
       </c>
       <c r="F142" t="s">
+        <v>92</v>
+      </c>
+      <c r="G142" s="1" t="s">
         <v>591</v>
       </c>
-      <c r="G142" s="1" t="s">
+      <c r="H142" t="s">
         <v>592</v>
-      </c>
-[...1 lines deleted...]
-        <v>593</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
+        <v>593</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
         <v>594</v>
       </c>
-      <c r="B143" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D143" t="s">
+        <v>11</v>
+      </c>
+      <c r="E143" t="s">
+        <v>12</v>
+      </c>
+      <c r="F143" t="s">
         <v>595</v>
       </c>
-      <c r="E143" t="s">
+      <c r="G143" s="1" t="s">
         <v>596</v>
       </c>
-      <c r="F143" t="s">
-[...2 lines deleted...]
-      <c r="G143" s="1" t="s">
+      <c r="H143" t="s">
         <v>597</v>
-      </c>
-[...1 lines deleted...]
-        <v>598</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
+        <v>598</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
         <v>599</v>
       </c>
-      <c r="B144" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D144" t="s">
+        <v>11</v>
+      </c>
+      <c r="E144" t="s">
+        <v>12</v>
+      </c>
+      <c r="F144" t="s">
         <v>595</v>
-      </c>
-[...4 lines deleted...]
-        <v>169</v>
       </c>
       <c r="G144" s="1" t="s">
         <v>600</v>
       </c>
       <c r="H144" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
         <v>602</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
-        <v>17</v>
+        <v>603</v>
       </c>
       <c r="D145" t="s">
-        <v>595</v>
+        <v>11</v>
       </c>
       <c r="E145" t="s">
-        <v>596</v>
+        <v>12</v>
       </c>
       <c r="F145" t="s">
-        <v>66</v>
+        <v>105</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="H145" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
-        <v>21</v>
+        <v>607</v>
       </c>
       <c r="D146" t="s">
-        <v>595</v>
+        <v>11</v>
       </c>
       <c r="E146" t="s">
-        <v>596</v>
+        <v>12</v>
       </c>
       <c r="F146" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="H146" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
-        <v>26</v>
+        <v>611</v>
       </c>
       <c r="D147" t="s">
-        <v>595</v>
+        <v>11</v>
       </c>
       <c r="E147" t="s">
-        <v>596</v>
+        <v>12</v>
       </c>
       <c r="F147" t="s">
-        <v>13</v>
+        <v>139</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>609</v>
+        <v>612</v>
       </c>
       <c r="H147" t="s">
-        <v>610</v>
+        <v>613</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>611</v>
+        <v>614</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
-        <v>582</v>
+        <v>615</v>
       </c>
       <c r="D148" t="s">
-        <v>612</v>
+        <v>11</v>
       </c>
       <c r="E148" t="s">
-        <v>613</v>
+        <v>12</v>
       </c>
       <c r="F148" t="s">
-        <v>57</v>
+        <v>139</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
       <c r="H148" t="s">
-        <v>615</v>
+        <v>617</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
-        <v>10</v>
+        <v>619</v>
       </c>
       <c r="D149" t="s">
-        <v>612</v>
+        <v>11</v>
       </c>
       <c r="E149" t="s">
-        <v>613</v>
+        <v>12</v>
       </c>
       <c r="F149" t="s">
-        <v>57</v>
+        <v>248</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="H149" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>619</v>
+        <v>622</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
-        <v>17</v>
+        <v>623</v>
       </c>
       <c r="D150" t="s">
-        <v>612</v>
+        <v>11</v>
       </c>
       <c r="E150" t="s">
-        <v>613</v>
+        <v>12</v>
       </c>
       <c r="F150" t="s">
-        <v>202</v>
+        <v>248</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>620</v>
+        <v>624</v>
       </c>
       <c r="H150" t="s">
-        <v>621</v>
+        <v>625</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>622</v>
+        <v>626</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
-        <v>21</v>
+        <v>627</v>
       </c>
       <c r="D151" t="s">
-        <v>612</v>
+        <v>11</v>
       </c>
       <c r="E151" t="s">
-        <v>613</v>
+        <v>12</v>
       </c>
       <c r="F151" t="s">
-        <v>66</v>
+        <v>22</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>623</v>
+        <v>628</v>
       </c>
       <c r="H151" t="s">
-        <v>624</v>
+        <v>629</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>625</v>
+        <v>630</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
-        <v>26</v>
+        <v>631</v>
       </c>
       <c r="D152" t="s">
-        <v>612</v>
+        <v>11</v>
       </c>
       <c r="E152" t="s">
-        <v>613</v>
+        <v>12</v>
       </c>
       <c r="F152" t="s">
-        <v>169</v>
+        <v>27</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>626</v>
+        <v>632</v>
       </c>
       <c r="H152" t="s">
-        <v>627</v>
+        <v>633</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>628</v>
+        <v>634</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
-        <v>582</v>
+        <v>635</v>
       </c>
       <c r="D153" t="s">
-        <v>629</v>
+        <v>11</v>
       </c>
       <c r="E153" t="s">
-        <v>630</v>
+        <v>12</v>
       </c>
       <c r="F153" t="s">
         <v>57</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>631</v>
+        <v>636</v>
       </c>
       <c r="H153" t="s">
-        <v>632</v>
+        <v>637</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>638</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>639</v>
+      </c>
+      <c r="D154" t="s">
+        <v>11</v>
+      </c>
+      <c r="E154" t="s">
+        <v>12</v>
+      </c>
+      <c r="F154" t="s">
+        <v>66</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>640</v>
+      </c>
+      <c r="H154" t="s">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>642</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>643</v>
+      </c>
+      <c r="D155" t="s">
+        <v>11</v>
+      </c>
+      <c r="E155" t="s">
+        <v>12</v>
+      </c>
+      <c r="F155" t="s">
+        <v>66</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>644</v>
+      </c>
+      <c r="H155" t="s">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>646</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>647</v>
+      </c>
+      <c r="D156" t="s">
+        <v>11</v>
+      </c>
+      <c r="E156" t="s">
+        <v>12</v>
+      </c>
+      <c r="F156" t="s">
+        <v>248</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>648</v>
+      </c>
+      <c r="H156" t="s">
+        <v>649</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>650</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>651</v>
+      </c>
+      <c r="D157" t="s">
+        <v>11</v>
+      </c>
+      <c r="E157" t="s">
+        <v>12</v>
+      </c>
+      <c r="F157" t="s">
+        <v>248</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>652</v>
+      </c>
+      <c r="H157" t="s">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>654</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>655</v>
+      </c>
+      <c r="D158" t="s">
+        <v>11</v>
+      </c>
+      <c r="E158" t="s">
+        <v>12</v>
+      </c>
+      <c r="F158" t="s">
+        <v>66</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>656</v>
+      </c>
+      <c r="H158" t="s">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>658</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>659</v>
+      </c>
+      <c r="D159" t="s">
+        <v>11</v>
+      </c>
+      <c r="E159" t="s">
+        <v>12</v>
+      </c>
+      <c r="F159" t="s">
+        <v>92</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="H159" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>662</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>663</v>
+      </c>
+      <c r="D160" t="s">
+        <v>11</v>
+      </c>
+      <c r="E160" t="s">
+        <v>12</v>
+      </c>
+      <c r="F160" t="s">
+        <v>92</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>664</v>
+      </c>
+      <c r="H160" t="s">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>666</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>667</v>
+      </c>
+      <c r="D161" t="s">
+        <v>11</v>
+      </c>
+      <c r="E161" t="s">
+        <v>12</v>
+      </c>
+      <c r="F161" t="s">
+        <v>66</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>668</v>
+      </c>
+      <c r="H161" t="s">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>670</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>671</v>
+      </c>
+      <c r="D162" t="s">
+        <v>11</v>
+      </c>
+      <c r="E162" t="s">
+        <v>12</v>
+      </c>
+      <c r="F162" t="s">
+        <v>13</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>672</v>
+      </c>
+      <c r="H162" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>674</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>675</v>
+      </c>
+      <c r="D163" t="s">
+        <v>11</v>
+      </c>
+      <c r="E163" t="s">
+        <v>12</v>
+      </c>
+      <c r="F163" t="s">
+        <v>13</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>676</v>
+      </c>
+      <c r="H163" t="s">
+        <v>677</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>678</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>679</v>
+      </c>
+      <c r="D164" t="s">
+        <v>11</v>
+      </c>
+      <c r="E164" t="s">
+        <v>12</v>
+      </c>
+      <c r="F164" t="s">
+        <v>118</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>680</v>
+      </c>
+      <c r="H164" t="s">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>682</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>683</v>
+      </c>
+      <c r="D165" t="s">
+        <v>11</v>
+      </c>
+      <c r="E165" t="s">
+        <v>12</v>
+      </c>
+      <c r="F165" t="s">
+        <v>118</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>684</v>
+      </c>
+      <c r="H165" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>686</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>687</v>
+      </c>
+      <c r="D166" t="s">
+        <v>11</v>
+      </c>
+      <c r="E166" t="s">
+        <v>12</v>
+      </c>
+      <c r="F166" t="s">
+        <v>274</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>688</v>
+      </c>
+      <c r="H166" t="s">
+        <v>689</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>690</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>691</v>
+      </c>
+      <c r="D167" t="s">
+        <v>11</v>
+      </c>
+      <c r="E167" t="s">
+        <v>12</v>
+      </c>
+      <c r="F167" t="s">
+        <v>165</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>692</v>
+      </c>
+      <c r="H167" t="s">
+        <v>693</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>694</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>695</v>
+      </c>
+      <c r="D168" t="s">
+        <v>11</v>
+      </c>
+      <c r="E168" t="s">
+        <v>12</v>
+      </c>
+      <c r="F168" t="s">
+        <v>165</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>696</v>
+      </c>
+      <c r="H168" t="s">
+        <v>697</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>698</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>699</v>
+      </c>
+      <c r="D169" t="s">
+        <v>11</v>
+      </c>
+      <c r="E169" t="s">
+        <v>12</v>
+      </c>
+      <c r="F169" t="s">
+        <v>57</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>700</v>
+      </c>
+      <c r="H169" t="s">
+        <v>701</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>702</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>703</v>
+      </c>
+      <c r="D170" t="s">
+        <v>11</v>
+      </c>
+      <c r="E170" t="s">
+        <v>12</v>
+      </c>
+      <c r="F170" t="s">
+        <v>57</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>704</v>
+      </c>
+      <c r="H170" t="s">
+        <v>705</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>706</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>707</v>
+      </c>
+      <c r="D171" t="s">
+        <v>11</v>
+      </c>
+      <c r="E171" t="s">
+        <v>12</v>
+      </c>
+      <c r="F171" t="s">
+        <v>708</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>709</v>
+      </c>
+      <c r="H171" t="s">
+        <v>710</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>711</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>712</v>
+      </c>
+      <c r="D172" t="s">
+        <v>11</v>
+      </c>
+      <c r="E172" t="s">
+        <v>12</v>
+      </c>
+      <c r="F172" t="s">
+        <v>708</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>713</v>
+      </c>
+      <c r="H172" t="s">
+        <v>714</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>715</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>716</v>
+      </c>
+      <c r="D173" t="s">
+        <v>11</v>
+      </c>
+      <c r="E173" t="s">
+        <v>12</v>
+      </c>
+      <c r="F173" t="s">
+        <v>708</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>717</v>
+      </c>
+      <c r="H173" t="s">
+        <v>718</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" t="s">
+        <v>719</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>720</v>
+      </c>
+      <c r="D174" t="s">
+        <v>11</v>
+      </c>
+      <c r="E174" t="s">
+        <v>12</v>
+      </c>
+      <c r="F174" t="s">
+        <v>708</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>721</v>
+      </c>
+      <c r="H174" t="s">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" t="s">
+        <v>723</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>724</v>
+      </c>
+      <c r="D175" t="s">
+        <v>11</v>
+      </c>
+      <c r="E175" t="s">
+        <v>12</v>
+      </c>
+      <c r="F175" t="s">
+        <v>152</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>725</v>
+      </c>
+      <c r="H175" t="s">
+        <v>726</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
+        <v>727</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>728</v>
+      </c>
+      <c r="D176" t="s">
+        <v>11</v>
+      </c>
+      <c r="E176" t="s">
+        <v>12</v>
+      </c>
+      <c r="F176" t="s">
+        <v>152</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>729</v>
+      </c>
+      <c r="H176" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" t="s">
+        <v>731</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>732</v>
+      </c>
+      <c r="D177" t="s">
+        <v>11</v>
+      </c>
+      <c r="E177" t="s">
+        <v>12</v>
+      </c>
+      <c r="F177" t="s">
+        <v>152</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>733</v>
+      </c>
+      <c r="H177" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" t="s">
+        <v>735</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>736</v>
+      </c>
+      <c r="D178" t="s">
+        <v>11</v>
+      </c>
+      <c r="E178" t="s">
+        <v>12</v>
+      </c>
+      <c r="F178" t="s">
+        <v>595</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>737</v>
+      </c>
+      <c r="H178" t="s">
+        <v>738</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" t="s">
+        <v>739</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
+        <v>740</v>
+      </c>
+      <c r="D179" t="s">
+        <v>11</v>
+      </c>
+      <c r="E179" t="s">
+        <v>12</v>
+      </c>
+      <c r="F179" t="s">
+        <v>595</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>741</v>
+      </c>
+      <c r="H179" t="s">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" t="s">
+        <v>743</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>744</v>
+      </c>
+      <c r="D180" t="s">
+        <v>11</v>
+      </c>
+      <c r="E180" t="s">
+        <v>12</v>
+      </c>
+      <c r="F180" t="s">
+        <v>595</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>745</v>
+      </c>
+      <c r="H180" t="s">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" t="s">
+        <v>747</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>748</v>
+      </c>
+      <c r="D181" t="s">
+        <v>11</v>
+      </c>
+      <c r="E181" t="s">
+        <v>12</v>
+      </c>
+      <c r="F181" t="s">
+        <v>105</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>749</v>
+      </c>
+      <c r="H181" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" t="s">
+        <v>751</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>752</v>
+      </c>
+      <c r="D182" t="s">
+        <v>11</v>
+      </c>
+      <c r="E182" t="s">
+        <v>12</v>
+      </c>
+      <c r="F182" t="s">
+        <v>105</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>753</v>
+      </c>
+      <c r="H182" t="s">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" t="s">
+        <v>755</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
+        <v>756</v>
+      </c>
+      <c r="D183" t="s">
+        <v>11</v>
+      </c>
+      <c r="E183" t="s">
+        <v>12</v>
+      </c>
+      <c r="F183" t="s">
+        <v>105</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>757</v>
+      </c>
+      <c r="H183" t="s">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" t="s">
+        <v>759</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
+        <v>760</v>
+      </c>
+      <c r="D184" t="s">
+        <v>11</v>
+      </c>
+      <c r="E184" t="s">
+        <v>12</v>
+      </c>
+      <c r="F184" t="s">
+        <v>265</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>761</v>
+      </c>
+      <c r="H184" t="s">
+        <v>762</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" t="s">
+        <v>763</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
+        <v>764</v>
+      </c>
+      <c r="D185" t="s">
+        <v>11</v>
+      </c>
+      <c r="E185" t="s">
+        <v>12</v>
+      </c>
+      <c r="F185" t="s">
+        <v>139</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>765</v>
+      </c>
+      <c r="H185" t="s">
+        <v>766</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" t="s">
+        <v>767</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>768</v>
+      </c>
+      <c r="D186" t="s">
+        <v>11</v>
+      </c>
+      <c r="E186" t="s">
+        <v>12</v>
+      </c>
+      <c r="F186" t="s">
+        <v>71</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>769</v>
+      </c>
+      <c r="H186" t="s">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187" t="s">
+        <v>771</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>772</v>
+      </c>
+      <c r="D187" t="s">
+        <v>11</v>
+      </c>
+      <c r="E187" t="s">
+        <v>12</v>
+      </c>
+      <c r="F187" t="s">
+        <v>71</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>773</v>
+      </c>
+      <c r="H187" t="s">
+        <v>774</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188" t="s">
+        <v>775</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>776</v>
+      </c>
+      <c r="D188" t="s">
+        <v>11</v>
+      </c>
+      <c r="E188" t="s">
+        <v>12</v>
+      </c>
+      <c r="F188" t="s">
+        <v>248</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>777</v>
+      </c>
+      <c r="H188" t="s">
+        <v>778</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" t="s">
+        <v>779</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
+        <v>780</v>
+      </c>
+      <c r="D189" t="s">
+        <v>11</v>
+      </c>
+      <c r="E189" t="s">
+        <v>12</v>
+      </c>
+      <c r="F189" t="s">
+        <v>152</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>781</v>
+      </c>
+      <c r="H189" t="s">
+        <v>782</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190" t="s">
+        <v>783</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
+        <v>784</v>
+      </c>
+      <c r="D190" t="s">
+        <v>11</v>
+      </c>
+      <c r="E190" t="s">
+        <v>12</v>
+      </c>
+      <c r="F190" t="s">
+        <v>198</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>785</v>
+      </c>
+      <c r="H190" t="s">
+        <v>786</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191" t="s">
+        <v>787</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
+        <v>788</v>
+      </c>
+      <c r="D191" t="s">
+        <v>11</v>
+      </c>
+      <c r="E191" t="s">
+        <v>12</v>
+      </c>
+      <c r="F191" t="s">
+        <v>198</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>789</v>
+      </c>
+      <c r="H191" t="s">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" t="s">
+        <v>791</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
+        <v>792</v>
+      </c>
+      <c r="D192" t="s">
+        <v>11</v>
+      </c>
+      <c r="E192" t="s">
+        <v>12</v>
+      </c>
+      <c r="F192" t="s">
+        <v>27</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>793</v>
+      </c>
+      <c r="H192" t="s">
+        <v>794</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193" t="s">
+        <v>795</v>
+      </c>
+      <c r="B193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" t="s">
+        <v>796</v>
+      </c>
+      <c r="D193" t="s">
+        <v>11</v>
+      </c>
+      <c r="E193" t="s">
+        <v>12</v>
+      </c>
+      <c r="F193" t="s">
+        <v>27</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>797</v>
+      </c>
+      <c r="H193" t="s">
+        <v>798</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194" t="s">
+        <v>799</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
+        <v>800</v>
+      </c>
+      <c r="D194" t="s">
+        <v>11</v>
+      </c>
+      <c r="E194" t="s">
+        <v>12</v>
+      </c>
+      <c r="F194" t="s">
+        <v>27</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>801</v>
+      </c>
+      <c r="H194" t="s">
+        <v>802</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195" t="s">
+        <v>803</v>
+      </c>
+      <c r="B195" t="s">
+        <v>9</v>
+      </c>
+      <c r="C195" t="s">
+        <v>804</v>
+      </c>
+      <c r="D195" t="s">
+        <v>11</v>
+      </c>
+      <c r="E195" t="s">
+        <v>12</v>
+      </c>
+      <c r="F195" t="s">
+        <v>22</v>
+      </c>
+      <c r="G195" s="1" t="s">
+        <v>805</v>
+      </c>
+      <c r="H195" t="s">
+        <v>806</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196" t="s">
+        <v>807</v>
+      </c>
+      <c r="B196" t="s">
+        <v>9</v>
+      </c>
+      <c r="C196" t="s">
+        <v>808</v>
+      </c>
+      <c r="D196" t="s">
+        <v>11</v>
+      </c>
+      <c r="E196" t="s">
+        <v>12</v>
+      </c>
+      <c r="F196" t="s">
+        <v>22</v>
+      </c>
+      <c r="G196" s="1" t="s">
+        <v>809</v>
+      </c>
+      <c r="H196" t="s">
+        <v>810</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197" t="s">
+        <v>811</v>
+      </c>
+      <c r="B197" t="s">
+        <v>9</v>
+      </c>
+      <c r="C197" t="s">
+        <v>812</v>
+      </c>
+      <c r="D197" t="s">
+        <v>11</v>
+      </c>
+      <c r="E197" t="s">
+        <v>12</v>
+      </c>
+      <c r="F197" t="s">
+        <v>105</v>
+      </c>
+      <c r="G197" s="1" t="s">
+        <v>813</v>
+      </c>
+      <c r="H197" t="s">
+        <v>814</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198" t="s">
+        <v>815</v>
+      </c>
+      <c r="B198" t="s">
+        <v>9</v>
+      </c>
+      <c r="C198" t="s">
+        <v>816</v>
+      </c>
+      <c r="D198" t="s">
+        <v>11</v>
+      </c>
+      <c r="E198" t="s">
+        <v>12</v>
+      </c>
+      <c r="F198" t="s">
+        <v>105</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>817</v>
+      </c>
+      <c r="H198" t="s">
+        <v>818</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199" t="s">
+        <v>819</v>
+      </c>
+      <c r="B199" t="s">
+        <v>9</v>
+      </c>
+      <c r="C199" t="s">
+        <v>820</v>
+      </c>
+      <c r="D199" t="s">
+        <v>11</v>
+      </c>
+      <c r="E199" t="s">
+        <v>12</v>
+      </c>
+      <c r="F199" t="s">
+        <v>274</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>821</v>
+      </c>
+      <c r="H199" t="s">
+        <v>822</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200" t="s">
+        <v>823</v>
+      </c>
+      <c r="B200" t="s">
+        <v>9</v>
+      </c>
+      <c r="C200" t="s">
+        <v>824</v>
+      </c>
+      <c r="D200" t="s">
+        <v>11</v>
+      </c>
+      <c r="E200" t="s">
+        <v>12</v>
+      </c>
+      <c r="F200" t="s">
+        <v>274</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>825</v>
+      </c>
+      <c r="H200" t="s">
+        <v>826</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201" t="s">
+        <v>827</v>
+      </c>
+      <c r="B201" t="s">
+        <v>9</v>
+      </c>
+      <c r="C201" t="s">
+        <v>828</v>
+      </c>
+      <c r="D201" t="s">
+        <v>11</v>
+      </c>
+      <c r="E201" t="s">
+        <v>12</v>
+      </c>
+      <c r="F201" t="s">
+        <v>118</v>
+      </c>
+      <c r="G201" s="1" t="s">
+        <v>829</v>
+      </c>
+      <c r="H201" t="s">
+        <v>830</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202" t="s">
+        <v>831</v>
+      </c>
+      <c r="B202" t="s">
+        <v>9</v>
+      </c>
+      <c r="C202" t="s">
+        <v>832</v>
+      </c>
+      <c r="D202" t="s">
+        <v>11</v>
+      </c>
+      <c r="E202" t="s">
+        <v>12</v>
+      </c>
+      <c r="F202" t="s">
+        <v>118</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>833</v>
+      </c>
+      <c r="H202" t="s">
+        <v>834</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203" t="s">
+        <v>835</v>
+      </c>
+      <c r="B203" t="s">
+        <v>9</v>
+      </c>
+      <c r="C203" t="s">
+        <v>836</v>
+      </c>
+      <c r="D203" t="s">
+        <v>11</v>
+      </c>
+      <c r="E203" t="s">
+        <v>12</v>
+      </c>
+      <c r="F203" t="s">
+        <v>13</v>
+      </c>
+      <c r="G203" s="1" t="s">
+        <v>837</v>
+      </c>
+      <c r="H203" t="s">
+        <v>838</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204" t="s">
+        <v>839</v>
+      </c>
+      <c r="B204" t="s">
+        <v>9</v>
+      </c>
+      <c r="C204" t="s">
+        <v>840</v>
+      </c>
+      <c r="D204" t="s">
+        <v>11</v>
+      </c>
+      <c r="E204" t="s">
+        <v>12</v>
+      </c>
+      <c r="F204" t="s">
+        <v>13</v>
+      </c>
+      <c r="G204" s="1" t="s">
+        <v>841</v>
+      </c>
+      <c r="H204" t="s">
+        <v>842</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205" t="s">
+        <v>843</v>
+      </c>
+      <c r="B205" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" t="s">
+        <v>844</v>
+      </c>
+      <c r="D205" t="s">
+        <v>11</v>
+      </c>
+      <c r="E205" t="s">
+        <v>12</v>
+      </c>
+      <c r="F205" t="s">
+        <v>57</v>
+      </c>
+      <c r="G205" s="1" t="s">
+        <v>845</v>
+      </c>
+      <c r="H205" t="s">
+        <v>846</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206" t="s">
+        <v>847</v>
+      </c>
+      <c r="B206" t="s">
+        <v>9</v>
+      </c>
+      <c r="C206" t="s">
+        <v>848</v>
+      </c>
+      <c r="D206" t="s">
+        <v>11</v>
+      </c>
+      <c r="E206" t="s">
+        <v>12</v>
+      </c>
+      <c r="F206" t="s">
+        <v>92</v>
+      </c>
+      <c r="G206" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="H206" t="s">
+        <v>850</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207" t="s">
+        <v>851</v>
+      </c>
+      <c r="B207" t="s">
+        <v>9</v>
+      </c>
+      <c r="C207" t="s">
+        <v>852</v>
+      </c>
+      <c r="D207" t="s">
+        <v>11</v>
+      </c>
+      <c r="E207" t="s">
+        <v>12</v>
+      </c>
+      <c r="F207" t="s">
+        <v>92</v>
+      </c>
+      <c r="G207" s="1" t="s">
+        <v>853</v>
+      </c>
+      <c r="H207" t="s">
+        <v>854</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208" t="s">
+        <v>855</v>
+      </c>
+      <c r="B208" t="s">
+        <v>9</v>
+      </c>
+      <c r="C208" t="s">
+        <v>856</v>
+      </c>
+      <c r="D208" t="s">
+        <v>11</v>
+      </c>
+      <c r="E208" t="s">
+        <v>12</v>
+      </c>
+      <c r="F208" t="s">
+        <v>66</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>857</v>
+      </c>
+      <c r="H208" t="s">
+        <v>858</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209" t="s">
+        <v>859</v>
+      </c>
+      <c r="B209" t="s">
+        <v>9</v>
+      </c>
+      <c r="C209" t="s">
+        <v>860</v>
+      </c>
+      <c r="D209" t="s">
+        <v>11</v>
+      </c>
+      <c r="E209" t="s">
+        <v>12</v>
+      </c>
+      <c r="F209" t="s">
+        <v>66</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>861</v>
+      </c>
+      <c r="H209" t="s">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210" t="s">
+        <v>863</v>
+      </c>
+      <c r="B210" t="s">
+        <v>9</v>
+      </c>
+      <c r="C210" t="s">
+        <v>864</v>
+      </c>
+      <c r="D210" t="s">
+        <v>11</v>
+      </c>
+      <c r="E210" t="s">
+        <v>12</v>
+      </c>
+      <c r="F210" t="s">
+        <v>66</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>865</v>
+      </c>
+      <c r="H210" t="s">
+        <v>866</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211" t="s">
+        <v>867</v>
+      </c>
+      <c r="B211" t="s">
+        <v>9</v>
+      </c>
+      <c r="C211" t="s">
+        <v>868</v>
+      </c>
+      <c r="D211" t="s">
+        <v>11</v>
+      </c>
+      <c r="E211" t="s">
+        <v>12</v>
+      </c>
+      <c r="F211" t="s">
+        <v>595</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>869</v>
+      </c>
+      <c r="H211" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212" t="s">
+        <v>871</v>
+      </c>
+      <c r="B212" t="s">
+        <v>9</v>
+      </c>
+      <c r="C212" t="s">
+        <v>872</v>
+      </c>
+      <c r="D212" t="s">
+        <v>11</v>
+      </c>
+      <c r="E212" t="s">
+        <v>12</v>
+      </c>
+      <c r="F212" t="s">
+        <v>595</v>
+      </c>
+      <c r="G212" s="1" t="s">
+        <v>873</v>
+      </c>
+      <c r="H212" t="s">
+        <v>874</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213" t="s">
+        <v>875</v>
+      </c>
+      <c r="B213" t="s">
+        <v>9</v>
+      </c>
+      <c r="C213" t="s">
+        <v>876</v>
+      </c>
+      <c r="D213" t="s">
+        <v>11</v>
+      </c>
+      <c r="E213" t="s">
+        <v>12</v>
+      </c>
+      <c r="F213" t="s">
+        <v>595</v>
+      </c>
+      <c r="G213" s="1" t="s">
+        <v>877</v>
+      </c>
+      <c r="H213" t="s">
+        <v>878</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214" t="s">
+        <v>879</v>
+      </c>
+      <c r="B214" t="s">
+        <v>9</v>
+      </c>
+      <c r="C214" t="s">
+        <v>880</v>
+      </c>
+      <c r="D214" t="s">
+        <v>11</v>
+      </c>
+      <c r="E214" t="s">
+        <v>12</v>
+      </c>
+      <c r="F214" t="s">
+        <v>152</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>881</v>
+      </c>
+      <c r="H214" t="s">
+        <v>882</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215" t="s">
+        <v>883</v>
+      </c>
+      <c r="B215" t="s">
+        <v>9</v>
+      </c>
+      <c r="C215" t="s">
+        <v>884</v>
+      </c>
+      <c r="D215" t="s">
+        <v>11</v>
+      </c>
+      <c r="E215" t="s">
+        <v>12</v>
+      </c>
+      <c r="F215" t="s">
+        <v>152</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>885</v>
+      </c>
+      <c r="H215" t="s">
+        <v>886</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216" t="s">
+        <v>887</v>
+      </c>
+      <c r="B216" t="s">
+        <v>9</v>
+      </c>
+      <c r="C216" t="s">
+        <v>888</v>
+      </c>
+      <c r="D216" t="s">
+        <v>11</v>
+      </c>
+      <c r="E216" t="s">
+        <v>12</v>
+      </c>
+      <c r="F216" t="s">
+        <v>152</v>
+      </c>
+      <c r="G216" s="1" t="s">
+        <v>889</v>
+      </c>
+      <c r="H216" t="s">
+        <v>890</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217" t="s">
+        <v>891</v>
+      </c>
+      <c r="B217" t="s">
+        <v>9</v>
+      </c>
+      <c r="C217" t="s">
+        <v>892</v>
+      </c>
+      <c r="D217" t="s">
+        <v>11</v>
+      </c>
+      <c r="E217" t="s">
+        <v>12</v>
+      </c>
+      <c r="F217" t="s">
+        <v>139</v>
+      </c>
+      <c r="G217" s="1" t="s">
+        <v>893</v>
+      </c>
+      <c r="H217" t="s">
+        <v>894</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218" t="s">
+        <v>895</v>
+      </c>
+      <c r="B218" t="s">
+        <v>9</v>
+      </c>
+      <c r="C218" t="s">
+        <v>896</v>
+      </c>
+      <c r="D218" t="s">
+        <v>11</v>
+      </c>
+      <c r="E218" t="s">
+        <v>12</v>
+      </c>
+      <c r="F218" t="s">
+        <v>139</v>
+      </c>
+      <c r="G218" s="1" t="s">
+        <v>897</v>
+      </c>
+      <c r="H218" t="s">
+        <v>898</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219" t="s">
+        <v>899</v>
+      </c>
+      <c r="B219" t="s">
+        <v>9</v>
+      </c>
+      <c r="C219" t="s">
+        <v>900</v>
+      </c>
+      <c r="D219" t="s">
+        <v>11</v>
+      </c>
+      <c r="E219" t="s">
+        <v>12</v>
+      </c>
+      <c r="F219" t="s">
+        <v>71</v>
+      </c>
+      <c r="G219" s="1" t="s">
+        <v>901</v>
+      </c>
+      <c r="H219" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220" t="s">
+        <v>903</v>
+      </c>
+      <c r="B220" t="s">
+        <v>9</v>
+      </c>
+      <c r="C220" t="s">
+        <v>904</v>
+      </c>
+      <c r="D220" t="s">
+        <v>11</v>
+      </c>
+      <c r="E220" t="s">
+        <v>12</v>
+      </c>
+      <c r="F220" t="s">
+        <v>71</v>
+      </c>
+      <c r="G220" s="1" t="s">
+        <v>905</v>
+      </c>
+      <c r="H220" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221" t="s">
+        <v>907</v>
+      </c>
+      <c r="B221" t="s">
+        <v>9</v>
+      </c>
+      <c r="C221" t="s">
+        <v>908</v>
+      </c>
+      <c r="D221" t="s">
+        <v>11</v>
+      </c>
+      <c r="E221" t="s">
+        <v>12</v>
+      </c>
+      <c r="F221" t="s">
+        <v>105</v>
+      </c>
+      <c r="G221" s="1" t="s">
+        <v>909</v>
+      </c>
+      <c r="H221" t="s">
+        <v>910</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222" t="s">
+        <v>911</v>
+      </c>
+      <c r="B222" t="s">
+        <v>9</v>
+      </c>
+      <c r="C222" t="s">
+        <v>912</v>
+      </c>
+      <c r="D222" t="s">
+        <v>11</v>
+      </c>
+      <c r="E222" t="s">
+        <v>12</v>
+      </c>
+      <c r="F222" t="s">
+        <v>57</v>
+      </c>
+      <c r="G222" s="1" t="s">
+        <v>913</v>
+      </c>
+      <c r="H222" t="s">
+        <v>914</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223" t="s">
+        <v>915</v>
+      </c>
+      <c r="B223" t="s">
+        <v>9</v>
+      </c>
+      <c r="C223" t="s">
+        <v>916</v>
+      </c>
+      <c r="D223" t="s">
+        <v>11</v>
+      </c>
+      <c r="E223" t="s">
+        <v>12</v>
+      </c>
+      <c r="F223" t="s">
+        <v>265</v>
+      </c>
+      <c r="G223" s="1" t="s">
+        <v>917</v>
+      </c>
+      <c r="H223" t="s">
+        <v>918</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224" t="s">
+        <v>919</v>
+      </c>
+      <c r="B224" t="s">
+        <v>9</v>
+      </c>
+      <c r="C224" t="s">
+        <v>920</v>
+      </c>
+      <c r="D224" t="s">
+        <v>11</v>
+      </c>
+      <c r="E224" t="s">
+        <v>12</v>
+      </c>
+      <c r="F224" t="s">
+        <v>248</v>
+      </c>
+      <c r="G224" s="1" t="s">
+        <v>921</v>
+      </c>
+      <c r="H224" t="s">
+        <v>922</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225" t="s">
+        <v>923</v>
+      </c>
+      <c r="B225" t="s">
+        <v>9</v>
+      </c>
+      <c r="C225" t="s">
+        <v>924</v>
+      </c>
+      <c r="D225" t="s">
+        <v>11</v>
+      </c>
+      <c r="E225" t="s">
+        <v>12</v>
+      </c>
+      <c r="F225" t="s">
+        <v>248</v>
+      </c>
+      <c r="G225" s="1" t="s">
+        <v>925</v>
+      </c>
+      <c r="H225" t="s">
+        <v>926</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226" t="s">
+        <v>927</v>
+      </c>
+      <c r="B226" t="s">
+        <v>9</v>
+      </c>
+      <c r="C226" t="s">
+        <v>928</v>
+      </c>
+      <c r="D226" t="s">
+        <v>11</v>
+      </c>
+      <c r="E226" t="s">
+        <v>12</v>
+      </c>
+      <c r="F226" t="s">
+        <v>248</v>
+      </c>
+      <c r="G226" s="1" t="s">
+        <v>929</v>
+      </c>
+      <c r="H226" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227" t="s">
+        <v>930</v>
+      </c>
+      <c r="B227" t="s">
+        <v>9</v>
+      </c>
+      <c r="C227" t="s">
+        <v>931</v>
+      </c>
+      <c r="D227" t="s">
+        <v>11</v>
+      </c>
+      <c r="E227" t="s">
+        <v>12</v>
+      </c>
+      <c r="F227" t="s">
+        <v>265</v>
+      </c>
+      <c r="G227" s="1" t="s">
+        <v>932</v>
+      </c>
+      <c r="H227" t="s">
+        <v>933</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228" t="s">
+        <v>934</v>
+      </c>
+      <c r="B228" t="s">
+        <v>9</v>
+      </c>
+      <c r="C228" t="s">
+        <v>935</v>
+      </c>
+      <c r="D228" t="s">
+        <v>11</v>
+      </c>
+      <c r="E228" t="s">
+        <v>12</v>
+      </c>
+      <c r="F228" t="s">
+        <v>66</v>
+      </c>
+      <c r="G228" s="1" t="s">
+        <v>936</v>
+      </c>
+      <c r="H228" t="s">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229" t="s">
+        <v>938</v>
+      </c>
+      <c r="B229" t="s">
+        <v>9</v>
+      </c>
+      <c r="C229" t="s">
+        <v>939</v>
+      </c>
+      <c r="D229" t="s">
+        <v>11</v>
+      </c>
+      <c r="E229" t="s">
+        <v>12</v>
+      </c>
+      <c r="F229" t="s">
+        <v>152</v>
+      </c>
+      <c r="G229" s="1" t="s">
+        <v>940</v>
+      </c>
+      <c r="H229" t="s">
+        <v>941</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230" t="s">
+        <v>942</v>
+      </c>
+      <c r="B230" t="s">
+        <v>9</v>
+      </c>
+      <c r="C230" t="s">
+        <v>943</v>
+      </c>
+      <c r="D230" t="s">
+        <v>11</v>
+      </c>
+      <c r="E230" t="s">
+        <v>12</v>
+      </c>
+      <c r="F230" t="s">
+        <v>27</v>
+      </c>
+      <c r="G230" s="1" t="s">
+        <v>944</v>
+      </c>
+      <c r="H230" t="s">
+        <v>945</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231" t="s">
+        <v>946</v>
+      </c>
+      <c r="B231" t="s">
+        <v>9</v>
+      </c>
+      <c r="C231" t="s">
+        <v>947</v>
+      </c>
+      <c r="D231" t="s">
+        <v>11</v>
+      </c>
+      <c r="E231" t="s">
+        <v>12</v>
+      </c>
+      <c r="F231" t="s">
+        <v>44</v>
+      </c>
+      <c r="G231" s="1" t="s">
+        <v>948</v>
+      </c>
+      <c r="H231" t="s">
+        <v>949</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232" t="s">
+        <v>950</v>
+      </c>
+      <c r="B232" t="s">
+        <v>9</v>
+      </c>
+      <c r="C232" t="s">
+        <v>951</v>
+      </c>
+      <c r="D232" t="s">
+        <v>11</v>
+      </c>
+      <c r="E232" t="s">
+        <v>12</v>
+      </c>
+      <c r="F232" t="s">
+        <v>27</v>
+      </c>
+      <c r="G232" s="1" t="s">
+        <v>952</v>
+      </c>
+      <c r="H232" t="s">
+        <v>953</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233" t="s">
+        <v>954</v>
+      </c>
+      <c r="B233" t="s">
+        <v>9</v>
+      </c>
+      <c r="C233" t="s">
+        <v>955</v>
+      </c>
+      <c r="D233" t="s">
+        <v>11</v>
+      </c>
+      <c r="E233" t="s">
+        <v>12</v>
+      </c>
+      <c r="F233" t="s">
+        <v>27</v>
+      </c>
+      <c r="G233" s="1" t="s">
+        <v>956</v>
+      </c>
+      <c r="H233" t="s">
+        <v>957</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234" t="s">
+        <v>958</v>
+      </c>
+      <c r="B234" t="s">
+        <v>9</v>
+      </c>
+      <c r="C234" t="s">
+        <v>959</v>
+      </c>
+      <c r="D234" t="s">
+        <v>11</v>
+      </c>
+      <c r="E234" t="s">
+        <v>12</v>
+      </c>
+      <c r="F234" t="s">
+        <v>27</v>
+      </c>
+      <c r="G234" s="1" t="s">
+        <v>960</v>
+      </c>
+      <c r="H234" t="s">
+        <v>961</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235" t="s">
+        <v>962</v>
+      </c>
+      <c r="B235" t="s">
+        <v>9</v>
+      </c>
+      <c r="C235" t="s">
+        <v>963</v>
+      </c>
+      <c r="D235" t="s">
+        <v>11</v>
+      </c>
+      <c r="E235" t="s">
+        <v>12</v>
+      </c>
+      <c r="F235" t="s">
+        <v>44</v>
+      </c>
+      <c r="G235" s="1" t="s">
+        <v>964</v>
+      </c>
+      <c r="H235" t="s">
+        <v>965</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236" t="s">
+        <v>966</v>
+      </c>
+      <c r="B236" t="s">
+        <v>9</v>
+      </c>
+      <c r="C236" t="s">
+        <v>967</v>
+      </c>
+      <c r="D236" t="s">
+        <v>11</v>
+      </c>
+      <c r="E236" t="s">
+        <v>12</v>
+      </c>
+      <c r="F236" t="s">
+        <v>44</v>
+      </c>
+      <c r="G236" s="1" t="s">
+        <v>968</v>
+      </c>
+      <c r="H236" t="s">
+        <v>969</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237" t="s">
+        <v>970</v>
+      </c>
+      <c r="B237" t="s">
+        <v>9</v>
+      </c>
+      <c r="C237" t="s">
+        <v>971</v>
+      </c>
+      <c r="D237" t="s">
+        <v>11</v>
+      </c>
+      <c r="E237" t="s">
+        <v>12</v>
+      </c>
+      <c r="F237" t="s">
+        <v>44</v>
+      </c>
+      <c r="G237" s="1" t="s">
+        <v>972</v>
+      </c>
+      <c r="H237" t="s">
+        <v>973</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238" t="s">
+        <v>974</v>
+      </c>
+      <c r="B238" t="s">
+        <v>9</v>
+      </c>
+      <c r="C238" t="s">
+        <v>975</v>
+      </c>
+      <c r="D238" t="s">
+        <v>11</v>
+      </c>
+      <c r="E238" t="s">
+        <v>12</v>
+      </c>
+      <c r="F238" t="s">
+        <v>248</v>
+      </c>
+      <c r="G238" s="1" t="s">
+        <v>976</v>
+      </c>
+      <c r="H238" t="s">
+        <v>977</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239" t="s">
+        <v>978</v>
+      </c>
+      <c r="B239" t="s">
+        <v>9</v>
+      </c>
+      <c r="C239" t="s">
+        <v>979</v>
+      </c>
+      <c r="D239" t="s">
+        <v>11</v>
+      </c>
+      <c r="E239" t="s">
+        <v>12</v>
+      </c>
+      <c r="F239" t="s">
+        <v>248</v>
+      </c>
+      <c r="G239" s="1" t="s">
+        <v>980</v>
+      </c>
+      <c r="H239" t="s">
+        <v>981</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240" t="s">
+        <v>982</v>
+      </c>
+      <c r="B240" t="s">
+        <v>9</v>
+      </c>
+      <c r="C240" t="s">
+        <v>983</v>
+      </c>
+      <c r="D240" t="s">
+        <v>11</v>
+      </c>
+      <c r="E240" t="s">
+        <v>12</v>
+      </c>
+      <c r="F240" t="s">
+        <v>248</v>
+      </c>
+      <c r="G240" s="1" t="s">
+        <v>984</v>
+      </c>
+      <c r="H240" t="s">
+        <v>985</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241" t="s">
+        <v>986</v>
+      </c>
+      <c r="B241" t="s">
+        <v>9</v>
+      </c>
+      <c r="C241" t="s">
+        <v>987</v>
+      </c>
+      <c r="D241" t="s">
+        <v>11</v>
+      </c>
+      <c r="E241" t="s">
+        <v>12</v>
+      </c>
+      <c r="F241" t="s">
+        <v>118</v>
+      </c>
+      <c r="G241" s="1" t="s">
+        <v>988</v>
+      </c>
+      <c r="H241" t="s">
+        <v>989</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242" t="s">
+        <v>990</v>
+      </c>
+      <c r="B242" t="s">
+        <v>9</v>
+      </c>
+      <c r="C242" t="s">
+        <v>991</v>
+      </c>
+      <c r="D242" t="s">
+        <v>11</v>
+      </c>
+      <c r="E242" t="s">
+        <v>12</v>
+      </c>
+      <c r="F242" t="s">
+        <v>248</v>
+      </c>
+      <c r="G242" s="1" t="s">
+        <v>992</v>
+      </c>
+      <c r="H242" t="s">
+        <v>993</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243" t="s">
+        <v>994</v>
+      </c>
+      <c r="B243" t="s">
+        <v>9</v>
+      </c>
+      <c r="C243" t="s">
+        <v>995</v>
+      </c>
+      <c r="D243" t="s">
+        <v>11</v>
+      </c>
+      <c r="E243" t="s">
+        <v>12</v>
+      </c>
+      <c r="F243" t="s">
+        <v>118</v>
+      </c>
+      <c r="G243" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="H243" t="s">
+        <v>997</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244" t="s">
+        <v>998</v>
+      </c>
+      <c r="B244" t="s">
+        <v>9</v>
+      </c>
+      <c r="C244" t="s">
+        <v>999</v>
+      </c>
+      <c r="D244" t="s">
+        <v>11</v>
+      </c>
+      <c r="E244" t="s">
+        <v>12</v>
+      </c>
+      <c r="F244" t="s">
+        <v>71</v>
+      </c>
+      <c r="G244" s="1" t="s">
+        <v>1000</v>
+      </c>
+      <c r="H244" t="s">
+        <v>1001</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245" t="s">
+        <v>1002</v>
+      </c>
+      <c r="B245" t="s">
+        <v>9</v>
+      </c>
+      <c r="C245" t="s">
+        <v>1003</v>
+      </c>
+      <c r="D245" t="s">
+        <v>11</v>
+      </c>
+      <c r="E245" t="s">
+        <v>12</v>
+      </c>
+      <c r="F245" t="s">
+        <v>71</v>
+      </c>
+      <c r="G245" s="1" t="s">
+        <v>1004</v>
+      </c>
+      <c r="H245" t="s">
+        <v>1005</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B246" t="s">
+        <v>9</v>
+      </c>
+      <c r="C246" t="s">
+        <v>1007</v>
+      </c>
+      <c r="D246" t="s">
+        <v>11</v>
+      </c>
+      <c r="E246" t="s">
+        <v>12</v>
+      </c>
+      <c r="F246" t="s">
+        <v>265</v>
+      </c>
+      <c r="G246" s="1" t="s">
+        <v>1008</v>
+      </c>
+      <c r="H246" t="s">
+        <v>1009</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247" t="s">
+        <v>1010</v>
+      </c>
+      <c r="B247" t="s">
+        <v>9</v>
+      </c>
+      <c r="C247" t="s">
+        <v>1011</v>
+      </c>
+      <c r="D247" t="s">
+        <v>11</v>
+      </c>
+      <c r="E247" t="s">
+        <v>12</v>
+      </c>
+      <c r="F247" t="s">
+        <v>139</v>
+      </c>
+      <c r="G247" s="1" t="s">
+        <v>1012</v>
+      </c>
+      <c r="H247" t="s">
+        <v>1013</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248" t="s">
+        <v>1014</v>
+      </c>
+      <c r="B248" t="s">
+        <v>9</v>
+      </c>
+      <c r="C248" t="s">
+        <v>1015</v>
+      </c>
+      <c r="D248" t="s">
+        <v>11</v>
+      </c>
+      <c r="E248" t="s">
+        <v>12</v>
+      </c>
+      <c r="F248" t="s">
+        <v>198</v>
+      </c>
+      <c r="G248" s="1" t="s">
+        <v>1016</v>
+      </c>
+      <c r="H248" t="s">
+        <v>1017</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249" t="s">
+        <v>1018</v>
+      </c>
+      <c r="B249" t="s">
+        <v>9</v>
+      </c>
+      <c r="C249" t="s">
+        <v>1019</v>
+      </c>
+      <c r="D249" t="s">
+        <v>11</v>
+      </c>
+      <c r="E249" t="s">
+        <v>12</v>
+      </c>
+      <c r="F249" t="s">
+        <v>57</v>
+      </c>
+      <c r="G249" s="1" t="s">
+        <v>1020</v>
+      </c>
+      <c r="H249" t="s">
+        <v>1021</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250" t="s">
+        <v>1022</v>
+      </c>
+      <c r="B250" t="s">
+        <v>9</v>
+      </c>
+      <c r="C250" t="s">
+        <v>1023</v>
+      </c>
+      <c r="D250" t="s">
+        <v>11</v>
+      </c>
+      <c r="E250" t="s">
+        <v>12</v>
+      </c>
+      <c r="F250" t="s">
+        <v>92</v>
+      </c>
+      <c r="G250" s="1" t="s">
+        <v>1024</v>
+      </c>
+      <c r="H250" t="s">
+        <v>1025</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251" t="s">
+        <v>1026</v>
+      </c>
+      <c r="B251" t="s">
+        <v>9</v>
+      </c>
+      <c r="C251" t="s">
+        <v>1027</v>
+      </c>
+      <c r="D251" t="s">
+        <v>11</v>
+      </c>
+      <c r="E251" t="s">
+        <v>12</v>
+      </c>
+      <c r="F251" t="s">
+        <v>13</v>
+      </c>
+      <c r="G251" s="1" t="s">
+        <v>1028</v>
+      </c>
+      <c r="H251" t="s">
+        <v>1029</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252" t="s">
+        <v>1030</v>
+      </c>
+      <c r="B252" t="s">
+        <v>9</v>
+      </c>
+      <c r="C252" t="s">
+        <v>1031</v>
+      </c>
+      <c r="D252" t="s">
+        <v>11</v>
+      </c>
+      <c r="E252" t="s">
+        <v>12</v>
+      </c>
+      <c r="F252" t="s">
+        <v>13</v>
+      </c>
+      <c r="G252" s="1" t="s">
+        <v>1032</v>
+      </c>
+      <c r="H252" t="s">
+        <v>1033</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253" t="s">
+        <v>1034</v>
+      </c>
+      <c r="B253" t="s">
+        <v>9</v>
+      </c>
+      <c r="C253" t="s">
+        <v>1035</v>
+      </c>
+      <c r="D253" t="s">
+        <v>11</v>
+      </c>
+      <c r="E253" t="s">
+        <v>12</v>
+      </c>
+      <c r="F253" t="s">
+        <v>57</v>
+      </c>
+      <c r="G253" s="1" t="s">
+        <v>1036</v>
+      </c>
+      <c r="H253" t="s">
+        <v>1037</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254" t="s">
+        <v>1038</v>
+      </c>
+      <c r="B254" t="s">
+        <v>9</v>
+      </c>
+      <c r="C254" t="s">
+        <v>1039</v>
+      </c>
+      <c r="D254" t="s">
+        <v>11</v>
+      </c>
+      <c r="E254" t="s">
+        <v>12</v>
+      </c>
+      <c r="F254" t="s">
+        <v>105</v>
+      </c>
+      <c r="G254" s="1" t="s">
+        <v>1040</v>
+      </c>
+      <c r="H254" t="s">
+        <v>1041</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8">
+      <c r="A255" t="s">
+        <v>1042</v>
+      </c>
+      <c r="B255" t="s">
+        <v>9</v>
+      </c>
+      <c r="C255" t="s">
+        <v>1043</v>
+      </c>
+      <c r="D255" t="s">
+        <v>11</v>
+      </c>
+      <c r="E255" t="s">
+        <v>12</v>
+      </c>
+      <c r="F255" t="s">
+        <v>105</v>
+      </c>
+      <c r="G255" s="1" t="s">
+        <v>1044</v>
+      </c>
+      <c r="H255" t="s">
+        <v>1045</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8">
+      <c r="A256" t="s">
+        <v>1046</v>
+      </c>
+      <c r="B256" t="s">
+        <v>9</v>
+      </c>
+      <c r="C256" t="s">
+        <v>1047</v>
+      </c>
+      <c r="D256" t="s">
+        <v>11</v>
+      </c>
+      <c r="E256" t="s">
+        <v>12</v>
+      </c>
+      <c r="F256" t="s">
+        <v>105</v>
+      </c>
+      <c r="G256" s="1" t="s">
+        <v>1048</v>
+      </c>
+      <c r="H256" t="s">
+        <v>1049</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8">
+      <c r="A257" t="s">
+        <v>1050</v>
+      </c>
+      <c r="B257" t="s">
+        <v>9</v>
+      </c>
+      <c r="C257" t="s">
+        <v>1051</v>
+      </c>
+      <c r="D257" t="s">
+        <v>11</v>
+      </c>
+      <c r="E257" t="s">
+        <v>12</v>
+      </c>
+      <c r="F257" t="s">
+        <v>274</v>
+      </c>
+      <c r="G257" s="1" t="s">
+        <v>1052</v>
+      </c>
+      <c r="H257" t="s">
+        <v>1053</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8">
+      <c r="A258" t="s">
+        <v>1054</v>
+      </c>
+      <c r="B258" t="s">
+        <v>9</v>
+      </c>
+      <c r="C258" t="s">
+        <v>1055</v>
+      </c>
+      <c r="D258" t="s">
+        <v>11</v>
+      </c>
+      <c r="E258" t="s">
+        <v>12</v>
+      </c>
+      <c r="F258" t="s">
+        <v>22</v>
+      </c>
+      <c r="G258" s="1" t="s">
+        <v>1056</v>
+      </c>
+      <c r="H258" t="s">
+        <v>1057</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8">
+      <c r="A259" t="s">
+        <v>1058</v>
+      </c>
+      <c r="B259" t="s">
+        <v>9</v>
+      </c>
+      <c r="C259" t="s">
+        <v>1059</v>
+      </c>
+      <c r="D259" t="s">
+        <v>11</v>
+      </c>
+      <c r="E259" t="s">
+        <v>12</v>
+      </c>
+      <c r="F259" t="s">
+        <v>105</v>
+      </c>
+      <c r="G259" s="1" t="s">
+        <v>1060</v>
+      </c>
+      <c r="H259" t="s">
+        <v>1061</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8">
+      <c r="A260" t="s">
+        <v>1062</v>
+      </c>
+      <c r="B260" t="s">
+        <v>9</v>
+      </c>
+      <c r="C260" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D260" t="s">
+        <v>11</v>
+      </c>
+      <c r="E260" t="s">
+        <v>12</v>
+      </c>
+      <c r="F260" t="s">
+        <v>66</v>
+      </c>
+      <c r="G260" s="1" t="s">
+        <v>1064</v>
+      </c>
+      <c r="H260" t="s">
+        <v>1065</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8">
+      <c r="A261" t="s">
+        <v>1066</v>
+      </c>
+      <c r="B261" t="s">
+        <v>9</v>
+      </c>
+      <c r="C261" t="s">
+        <v>1067</v>
+      </c>
+      <c r="D261" t="s">
+        <v>11</v>
+      </c>
+      <c r="E261" t="s">
+        <v>12</v>
+      </c>
+      <c r="F261" t="s">
+        <v>66</v>
+      </c>
+      <c r="G261" s="1" t="s">
+        <v>1068</v>
+      </c>
+      <c r="H261" t="s">
+        <v>1069</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8">
+      <c r="A262" t="s">
+        <v>1070</v>
+      </c>
+      <c r="B262" t="s">
+        <v>9</v>
+      </c>
+      <c r="C262" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D262" t="s">
+        <v>11</v>
+      </c>
+      <c r="E262" t="s">
+        <v>12</v>
+      </c>
+      <c r="F262" t="s">
+        <v>66</v>
+      </c>
+      <c r="G262" s="1" t="s">
+        <v>1072</v>
+      </c>
+      <c r="H262" t="s">
+        <v>1073</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8">
+      <c r="A263" t="s">
+        <v>1074</v>
+      </c>
+      <c r="B263" t="s">
+        <v>9</v>
+      </c>
+      <c r="C263" t="s">
+        <v>1075</v>
+      </c>
+      <c r="D263" t="s">
+        <v>11</v>
+      </c>
+      <c r="E263" t="s">
+        <v>12</v>
+      </c>
+      <c r="F263" t="s">
+        <v>92</v>
+      </c>
+      <c r="G263" s="1" t="s">
+        <v>1076</v>
+      </c>
+      <c r="H263" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8">
+      <c r="A264" t="s">
+        <v>1078</v>
+      </c>
+      <c r="B264" t="s">
+        <v>9</v>
+      </c>
+      <c r="C264" t="s">
+        <v>1079</v>
+      </c>
+      <c r="D264" t="s">
+        <v>11</v>
+      </c>
+      <c r="E264" t="s">
+        <v>12</v>
+      </c>
+      <c r="F264" t="s">
+        <v>22</v>
+      </c>
+      <c r="G264" s="1" t="s">
+        <v>1080</v>
+      </c>
+      <c r="H264" t="s">
+        <v>1081</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8">
+      <c r="A265" t="s">
+        <v>1082</v>
+      </c>
+      <c r="B265" t="s">
+        <v>9</v>
+      </c>
+      <c r="C265" t="s">
+        <v>1083</v>
+      </c>
+      <c r="D265" t="s">
+        <v>11</v>
+      </c>
+      <c r="E265" t="s">
+        <v>12</v>
+      </c>
+      <c r="F265" t="s">
+        <v>22</v>
+      </c>
+      <c r="G265" s="1" t="s">
+        <v>1084</v>
+      </c>
+      <c r="H265" t="s">
+        <v>1085</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8">
+      <c r="A266" t="s">
+        <v>1086</v>
+      </c>
+      <c r="B266" t="s">
+        <v>9</v>
+      </c>
+      <c r="C266" t="s">
+        <v>1087</v>
+      </c>
+      <c r="D266" t="s">
+        <v>11</v>
+      </c>
+      <c r="E266" t="s">
+        <v>12</v>
+      </c>
+      <c r="F266" t="s">
+        <v>152</v>
+      </c>
+      <c r="G266" s="1" t="s">
+        <v>1088</v>
+      </c>
+      <c r="H266" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8">
+      <c r="A267" t="s">
+        <v>1090</v>
+      </c>
+      <c r="B267" t="s">
+        <v>9</v>
+      </c>
+      <c r="C267" t="s">
+        <v>1091</v>
+      </c>
+      <c r="D267" t="s">
+        <v>11</v>
+      </c>
+      <c r="E267" t="s">
+        <v>12</v>
+      </c>
+      <c r="F267" t="s">
+        <v>152</v>
+      </c>
+      <c r="G267" s="1" t="s">
+        <v>1092</v>
+      </c>
+      <c r="H267" t="s">
+        <v>1093</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8">
+      <c r="A268" t="s">
+        <v>1094</v>
+      </c>
+      <c r="B268" t="s">
+        <v>9</v>
+      </c>
+      <c r="C268" t="s">
+        <v>1095</v>
+      </c>
+      <c r="D268" t="s">
+        <v>11</v>
+      </c>
+      <c r="E268" t="s">
+        <v>12</v>
+      </c>
+      <c r="F268" t="s">
+        <v>152</v>
+      </c>
+      <c r="G268" s="1" t="s">
+        <v>1096</v>
+      </c>
+      <c r="H268" t="s">
+        <v>1097</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8">
+      <c r="A269" t="s">
+        <v>1098</v>
+      </c>
+      <c r="B269" t="s">
+        <v>9</v>
+      </c>
+      <c r="C269" t="s">
+        <v>1099</v>
+      </c>
+      <c r="D269" t="s">
+        <v>11</v>
+      </c>
+      <c r="E269" t="s">
+        <v>12</v>
+      </c>
+      <c r="F269" t="s">
+        <v>152</v>
+      </c>
+      <c r="G269" s="1" t="s">
+        <v>1100</v>
+      </c>
+      <c r="H269" t="s">
+        <v>1101</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8">
+      <c r="A270" t="s">
+        <v>1102</v>
+      </c>
+      <c r="B270" t="s">
+        <v>9</v>
+      </c>
+      <c r="C270" t="s">
+        <v>1103</v>
+      </c>
+      <c r="D270" t="s">
+        <v>11</v>
+      </c>
+      <c r="E270" t="s">
+        <v>12</v>
+      </c>
+      <c r="F270" t="s">
+        <v>595</v>
+      </c>
+      <c r="G270" s="1" t="s">
+        <v>1104</v>
+      </c>
+      <c r="H270" t="s">
+        <v>1105</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8">
+      <c r="A271" t="s">
+        <v>1106</v>
+      </c>
+      <c r="B271" t="s">
+        <v>9</v>
+      </c>
+      <c r="C271" t="s">
+        <v>1107</v>
+      </c>
+      <c r="D271" t="s">
+        <v>11</v>
+      </c>
+      <c r="E271" t="s">
+        <v>12</v>
+      </c>
+      <c r="F271" t="s">
+        <v>595</v>
+      </c>
+      <c r="G271" s="1" t="s">
+        <v>1108</v>
+      </c>
+      <c r="H271" t="s">
+        <v>1109</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8">
+      <c r="A272" t="s">
+        <v>1110</v>
+      </c>
+      <c r="B272" t="s">
+        <v>9</v>
+      </c>
+      <c r="C272" t="s">
+        <v>1111</v>
+      </c>
+      <c r="D272" t="s">
+        <v>11</v>
+      </c>
+      <c r="E272" t="s">
+        <v>12</v>
+      </c>
+      <c r="F272" t="s">
+        <v>66</v>
+      </c>
+      <c r="G272" s="1" t="s">
+        <v>1112</v>
+      </c>
+      <c r="H272" t="s">
+        <v>1113</v>
+      </c>
+    </row>
+    <row r="273" spans="1:8">
+      <c r="A273" t="s">
+        <v>1114</v>
+      </c>
+      <c r="B273" t="s">
+        <v>9</v>
+      </c>
+      <c r="C273" t="s">
+        <v>1115</v>
+      </c>
+      <c r="D273" t="s">
+        <v>11</v>
+      </c>
+      <c r="E273" t="s">
+        <v>12</v>
+      </c>
+      <c r="F273" t="s">
+        <v>27</v>
+      </c>
+      <c r="G273" s="1" t="s">
+        <v>1116</v>
+      </c>
+      <c r="H273" t="s">
+        <v>1117</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8">
+      <c r="A274" t="s">
+        <v>1118</v>
+      </c>
+      <c r="B274" t="s">
+        <v>9</v>
+      </c>
+      <c r="C274" t="s">
+        <v>1119</v>
+      </c>
+      <c r="D274" t="s">
+        <v>11</v>
+      </c>
+      <c r="E274" t="s">
+        <v>12</v>
+      </c>
+      <c r="F274" t="s">
+        <v>198</v>
+      </c>
+      <c r="G274" s="1" t="s">
+        <v>1120</v>
+      </c>
+      <c r="H274" t="s">
+        <v>1121</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8">
+      <c r="A275" t="s">
+        <v>1122</v>
+      </c>
+      <c r="B275" t="s">
+        <v>9</v>
+      </c>
+      <c r="C275" t="s">
+        <v>1123</v>
+      </c>
+      <c r="D275" t="s">
+        <v>11</v>
+      </c>
+      <c r="E275" t="s">
+        <v>12</v>
+      </c>
+      <c r="F275" t="s">
+        <v>27</v>
+      </c>
+      <c r="G275" s="1" t="s">
+        <v>1124</v>
+      </c>
+      <c r="H275" t="s">
+        <v>1125</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8">
+      <c r="A276" t="s">
+        <v>1126</v>
+      </c>
+      <c r="B276" t="s">
+        <v>9</v>
+      </c>
+      <c r="C276" t="s">
+        <v>1127</v>
+      </c>
+      <c r="D276" t="s">
+        <v>11</v>
+      </c>
+      <c r="E276" t="s">
+        <v>12</v>
+      </c>
+      <c r="F276" t="s">
+        <v>595</v>
+      </c>
+      <c r="G276" s="1" t="s">
+        <v>1128</v>
+      </c>
+      <c r="H276" t="s">
+        <v>1129</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8">
+      <c r="A277" t="s">
+        <v>1130</v>
+      </c>
+      <c r="B277" t="s">
+        <v>9</v>
+      </c>
+      <c r="C277" t="s">
+        <v>1131</v>
+      </c>
+      <c r="D277" t="s">
+        <v>11</v>
+      </c>
+      <c r="E277" t="s">
+        <v>12</v>
+      </c>
+      <c r="F277" t="s">
+        <v>595</v>
+      </c>
+      <c r="G277" s="1" t="s">
+        <v>1132</v>
+      </c>
+      <c r="H277" t="s">
+        <v>1133</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8">
+      <c r="A278" t="s">
+        <v>1134</v>
+      </c>
+      <c r="B278" t="s">
+        <v>9</v>
+      </c>
+      <c r="C278" t="s">
+        <v>1135</v>
+      </c>
+      <c r="D278" t="s">
+        <v>11</v>
+      </c>
+      <c r="E278" t="s">
+        <v>12</v>
+      </c>
+      <c r="F278" t="s">
+        <v>105</v>
+      </c>
+      <c r="G278" s="1" t="s">
+        <v>1136</v>
+      </c>
+      <c r="H278" t="s">
+        <v>1137</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8">
+      <c r="A279" t="s">
+        <v>1138</v>
+      </c>
+      <c r="B279" t="s">
+        <v>9</v>
+      </c>
+      <c r="C279" t="s">
+        <v>1139</v>
+      </c>
+      <c r="D279" t="s">
+        <v>11</v>
+      </c>
+      <c r="E279" t="s">
+        <v>12</v>
+      </c>
+      <c r="F279" t="s">
+        <v>105</v>
+      </c>
+      <c r="G279" s="1" t="s">
+        <v>1140</v>
+      </c>
+      <c r="H279" t="s">
+        <v>1141</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8">
+      <c r="A280" t="s">
+        <v>1142</v>
+      </c>
+      <c r="B280" t="s">
+        <v>9</v>
+      </c>
+      <c r="C280" t="s">
+        <v>1143</v>
+      </c>
+      <c r="D280" t="s">
+        <v>11</v>
+      </c>
+      <c r="E280" t="s">
+        <v>12</v>
+      </c>
+      <c r="F280" t="s">
+        <v>71</v>
+      </c>
+      <c r="G280" s="1" t="s">
+        <v>1144</v>
+      </c>
+      <c r="H280" t="s">
+        <v>1145</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8">
+      <c r="A281" t="s">
+        <v>1146</v>
+      </c>
+      <c r="B281" t="s">
+        <v>9</v>
+      </c>
+      <c r="C281" t="s">
+        <v>1147</v>
+      </c>
+      <c r="D281" t="s">
+        <v>11</v>
+      </c>
+      <c r="E281" t="s">
+        <v>12</v>
+      </c>
+      <c r="F281" t="s">
+        <v>595</v>
+      </c>
+      <c r="G281" s="1" t="s">
+        <v>1148</v>
+      </c>
+      <c r="H281" t="s">
+        <v>1149</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8">
+      <c r="A282" t="s">
+        <v>1150</v>
+      </c>
+      <c r="B282" t="s">
+        <v>9</v>
+      </c>
+      <c r="C282" t="s">
+        <v>1151</v>
+      </c>
+      <c r="D282" t="s">
+        <v>11</v>
+      </c>
+      <c r="E282" t="s">
+        <v>12</v>
+      </c>
+      <c r="F282" t="s">
+        <v>71</v>
+      </c>
+      <c r="G282" s="1" t="s">
+        <v>1152</v>
+      </c>
+      <c r="H282" t="s">
+        <v>1153</v>
+      </c>
+    </row>
+    <row r="283" spans="1:8">
+      <c r="A283" t="s">
+        <v>1154</v>
+      </c>
+      <c r="B283" t="s">
+        <v>9</v>
+      </c>
+      <c r="C283" t="s">
+        <v>1155</v>
+      </c>
+      <c r="D283" t="s">
+        <v>11</v>
+      </c>
+      <c r="E283" t="s">
+        <v>12</v>
+      </c>
+      <c r="F283" t="s">
+        <v>13</v>
+      </c>
+      <c r="G283" s="1" t="s">
+        <v>1156</v>
+      </c>
+      <c r="H283" t="s">
+        <v>1157</v>
+      </c>
+    </row>
+    <row r="284" spans="1:8">
+      <c r="A284" t="s">
+        <v>1158</v>
+      </c>
+      <c r="B284" t="s">
+        <v>9</v>
+      </c>
+      <c r="C284" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D284" t="s">
+        <v>11</v>
+      </c>
+      <c r="E284" t="s">
+        <v>12</v>
+      </c>
+      <c r="F284" t="s">
+        <v>105</v>
+      </c>
+      <c r="G284" s="1" t="s">
+        <v>1160</v>
+      </c>
+      <c r="H284" t="s">
+        <v>1161</v>
+      </c>
+    </row>
+    <row r="285" spans="1:8">
+      <c r="A285" t="s">
+        <v>1162</v>
+      </c>
+      <c r="B285" t="s">
+        <v>9</v>
+      </c>
+      <c r="C285" t="s">
+        <v>1163</v>
+      </c>
+      <c r="D285" t="s">
+        <v>11</v>
+      </c>
+      <c r="E285" t="s">
+        <v>12</v>
+      </c>
+      <c r="F285" t="s">
+        <v>105</v>
+      </c>
+      <c r="G285" s="1" t="s">
+        <v>1164</v>
+      </c>
+      <c r="H285" t="s">
+        <v>1165</v>
+      </c>
+    </row>
+    <row r="286" spans="1:8">
+      <c r="A286" t="s">
+        <v>1166</v>
+      </c>
+      <c r="B286" t="s">
+        <v>9</v>
+      </c>
+      <c r="C286" t="s">
+        <v>1167</v>
+      </c>
+      <c r="D286" t="s">
+        <v>11</v>
+      </c>
+      <c r="E286" t="s">
+        <v>12</v>
+      </c>
+      <c r="F286" t="s">
+        <v>139</v>
+      </c>
+      <c r="G286" s="1" t="s">
+        <v>1168</v>
+      </c>
+      <c r="H286" t="s">
+        <v>1169</v>
+      </c>
+    </row>
+    <row r="287" spans="1:8">
+      <c r="A287" t="s">
+        <v>1170</v>
+      </c>
+      <c r="B287" t="s">
+        <v>9</v>
+      </c>
+      <c r="C287" t="s">
+        <v>1171</v>
+      </c>
+      <c r="D287" t="s">
+        <v>11</v>
+      </c>
+      <c r="E287" t="s">
+        <v>12</v>
+      </c>
+      <c r="F287" t="s">
+        <v>265</v>
+      </c>
+      <c r="G287" s="1" t="s">
+        <v>1172</v>
+      </c>
+      <c r="H287" t="s">
+        <v>1173</v>
+      </c>
+    </row>
+    <row r="288" spans="1:8">
+      <c r="A288" t="s">
+        <v>1174</v>
+      </c>
+      <c r="B288" t="s">
+        <v>9</v>
+      </c>
+      <c r="C288" t="s">
+        <v>1175</v>
+      </c>
+      <c r="D288" t="s">
+        <v>11</v>
+      </c>
+      <c r="E288" t="s">
+        <v>12</v>
+      </c>
+      <c r="F288" t="s">
+        <v>265</v>
+      </c>
+      <c r="G288" s="1" t="s">
+        <v>1176</v>
+      </c>
+      <c r="H288" t="s">
+        <v>1177</v>
+      </c>
+    </row>
+    <row r="289" spans="1:8">
+      <c r="A289" t="s">
+        <v>1178</v>
+      </c>
+      <c r="B289" t="s">
+        <v>9</v>
+      </c>
+      <c r="C289" t="s">
+        <v>1179</v>
+      </c>
+      <c r="D289" t="s">
+        <v>11</v>
+      </c>
+      <c r="E289" t="s">
+        <v>12</v>
+      </c>
+      <c r="F289" t="s">
+        <v>92</v>
+      </c>
+      <c r="G289" s="1" t="s">
+        <v>1180</v>
+      </c>
+      <c r="H289" t="s">
+        <v>1181</v>
+      </c>
+    </row>
+    <row r="290" spans="1:8">
+      <c r="A290" t="s">
+        <v>1182</v>
+      </c>
+      <c r="B290" t="s">
+        <v>9</v>
+      </c>
+      <c r="C290" t="s">
+        <v>1183</v>
+      </c>
+      <c r="D290" t="s">
+        <v>11</v>
+      </c>
+      <c r="E290" t="s">
+        <v>12</v>
+      </c>
+      <c r="F290" t="s">
+        <v>139</v>
+      </c>
+      <c r="G290" s="1" t="s">
+        <v>1184</v>
+      </c>
+      <c r="H290" t="s">
+        <v>1185</v>
+      </c>
+    </row>
+    <row r="291" spans="1:8">
+      <c r="A291" t="s">
+        <v>1186</v>
+      </c>
+      <c r="B291" t="s">
+        <v>9</v>
+      </c>
+      <c r="C291" t="s">
+        <v>1187</v>
+      </c>
+      <c r="D291" t="s">
+        <v>11</v>
+      </c>
+      <c r="E291" t="s">
+        <v>12</v>
+      </c>
+      <c r="F291" t="s">
+        <v>13</v>
+      </c>
+      <c r="G291" s="1" t="s">
+        <v>1188</v>
+      </c>
+      <c r="H291" t="s">
+        <v>1189</v>
+      </c>
+    </row>
+    <row r="292" spans="1:8">
+      <c r="A292" t="s">
+        <v>1190</v>
+      </c>
+      <c r="B292" t="s">
+        <v>9</v>
+      </c>
+      <c r="C292" t="s">
+        <v>1191</v>
+      </c>
+      <c r="D292" t="s">
+        <v>11</v>
+      </c>
+      <c r="E292" t="s">
+        <v>12</v>
+      </c>
+      <c r="F292" t="s">
+        <v>92</v>
+      </c>
+      <c r="G292" s="1" t="s">
+        <v>1192</v>
+      </c>
+      <c r="H292" t="s">
+        <v>1193</v>
+      </c>
+    </row>
+    <row r="293" spans="1:8">
+      <c r="A293" t="s">
+        <v>1194</v>
+      </c>
+      <c r="B293" t="s">
+        <v>9</v>
+      </c>
+      <c r="C293" t="s">
+        <v>1195</v>
+      </c>
+      <c r="D293" t="s">
+        <v>11</v>
+      </c>
+      <c r="E293" t="s">
+        <v>12</v>
+      </c>
+      <c r="F293" t="s">
+        <v>248</v>
+      </c>
+      <c r="G293" s="1" t="s">
+        <v>1196</v>
+      </c>
+      <c r="H293" t="s">
+        <v>1197</v>
+      </c>
+    </row>
+    <row r="294" spans="1:8">
+      <c r="A294" t="s">
+        <v>1198</v>
+      </c>
+      <c r="B294" t="s">
+        <v>9</v>
+      </c>
+      <c r="C294" t="s">
+        <v>1199</v>
+      </c>
+      <c r="D294" t="s">
+        <v>11</v>
+      </c>
+      <c r="E294" t="s">
+        <v>12</v>
+      </c>
+      <c r="F294" t="s">
+        <v>22</v>
+      </c>
+      <c r="G294" s="1" t="s">
+        <v>1200</v>
+      </c>
+      <c r="H294" t="s">
+        <v>1201</v>
+      </c>
+    </row>
+    <row r="295" spans="1:8">
+      <c r="A295" t="s">
+        <v>1202</v>
+      </c>
+      <c r="B295" t="s">
+        <v>9</v>
+      </c>
+      <c r="C295" t="s">
+        <v>1203</v>
+      </c>
+      <c r="D295" t="s">
+        <v>11</v>
+      </c>
+      <c r="E295" t="s">
+        <v>12</v>
+      </c>
+      <c r="F295" t="s">
+        <v>248</v>
+      </c>
+      <c r="G295" s="1" t="s">
+        <v>1204</v>
+      </c>
+      <c r="H295" t="s">
+        <v>1205</v>
+      </c>
+    </row>
+    <row r="296" spans="1:8">
+      <c r="A296" t="s">
+        <v>1206</v>
+      </c>
+      <c r="B296" t="s">
+        <v>9</v>
+      </c>
+      <c r="C296" t="s">
+        <v>1207</v>
+      </c>
+      <c r="D296" t="s">
+        <v>11</v>
+      </c>
+      <c r="E296" t="s">
+        <v>12</v>
+      </c>
+      <c r="F296" t="s">
+        <v>248</v>
+      </c>
+      <c r="G296" s="1" t="s">
+        <v>1208</v>
+      </c>
+      <c r="H296" t="s">
+        <v>1209</v>
+      </c>
+    </row>
+    <row r="297" spans="1:8">
+      <c r="A297" t="s">
+        <v>1210</v>
+      </c>
+      <c r="B297" t="s">
+        <v>9</v>
+      </c>
+      <c r="C297" t="s">
+        <v>1211</v>
+      </c>
+      <c r="D297" t="s">
+        <v>11</v>
+      </c>
+      <c r="E297" t="s">
+        <v>12</v>
+      </c>
+      <c r="F297" t="s">
+        <v>248</v>
+      </c>
+      <c r="G297" s="1" t="s">
+        <v>1212</v>
+      </c>
+      <c r="H297" t="s">
+        <v>1213</v>
+      </c>
+    </row>
+    <row r="298" spans="1:8">
+      <c r="A298" t="s">
+        <v>1214</v>
+      </c>
+      <c r="B298" t="s">
+        <v>9</v>
+      </c>
+      <c r="C298" t="s">
+        <v>1215</v>
+      </c>
+      <c r="D298" t="s">
+        <v>11</v>
+      </c>
+      <c r="E298" t="s">
+        <v>12</v>
+      </c>
+      <c r="F298" t="s">
+        <v>274</v>
+      </c>
+      <c r="G298" s="1" t="s">
+        <v>1216</v>
+      </c>
+      <c r="H298" t="s">
+        <v>1217</v>
+      </c>
+    </row>
+    <row r="299" spans="1:8">
+      <c r="A299" t="s">
+        <v>1218</v>
+      </c>
+      <c r="B299" t="s">
+        <v>9</v>
+      </c>
+      <c r="C299" t="s">
+        <v>1219</v>
+      </c>
+      <c r="D299" t="s">
+        <v>11</v>
+      </c>
+      <c r="E299" t="s">
+        <v>12</v>
+      </c>
+      <c r="F299" t="s">
+        <v>274</v>
+      </c>
+      <c r="G299" s="1" t="s">
+        <v>1220</v>
+      </c>
+      <c r="H299" t="s">
+        <v>1221</v>
+      </c>
+    </row>
+    <row r="300" spans="1:8">
+      <c r="A300" t="s">
+        <v>1222</v>
+      </c>
+      <c r="B300" t="s">
+        <v>9</v>
+      </c>
+      <c r="C300" t="s">
+        <v>1223</v>
+      </c>
+      <c r="D300" t="s">
+        <v>11</v>
+      </c>
+      <c r="E300" t="s">
+        <v>12</v>
+      </c>
+      <c r="F300" t="s">
+        <v>66</v>
+      </c>
+      <c r="G300" s="1" t="s">
+        <v>1224</v>
+      </c>
+      <c r="H300" t="s">
+        <v>1225</v>
+      </c>
+    </row>
+    <row r="301" spans="1:8">
+      <c r="A301" t="s">
+        <v>1226</v>
+      </c>
+      <c r="B301" t="s">
+        <v>9</v>
+      </c>
+      <c r="C301" t="s">
+        <v>1227</v>
+      </c>
+      <c r="D301" t="s">
+        <v>11</v>
+      </c>
+      <c r="E301" t="s">
+        <v>12</v>
+      </c>
+      <c r="F301" t="s">
+        <v>66</v>
+      </c>
+      <c r="G301" s="1" t="s">
+        <v>1228</v>
+      </c>
+      <c r="H301" t="s">
+        <v>1229</v>
+      </c>
+    </row>
+    <row r="302" spans="1:8">
+      <c r="A302" t="s">
+        <v>1230</v>
+      </c>
+      <c r="B302" t="s">
+        <v>9</v>
+      </c>
+      <c r="C302" t="s">
+        <v>1231</v>
+      </c>
+      <c r="D302" t="s">
+        <v>11</v>
+      </c>
+      <c r="E302" t="s">
+        <v>12</v>
+      </c>
+      <c r="F302" t="s">
+        <v>118</v>
+      </c>
+      <c r="G302" s="1" t="s">
+        <v>1232</v>
+      </c>
+      <c r="H302" t="s">
+        <v>1233</v>
+      </c>
+    </row>
+    <row r="303" spans="1:8">
+      <c r="A303" t="s">
+        <v>1234</v>
+      </c>
+      <c r="B303" t="s">
+        <v>9</v>
+      </c>
+      <c r="C303" t="s">
+        <v>1235</v>
+      </c>
+      <c r="D303" t="s">
+        <v>11</v>
+      </c>
+      <c r="E303" t="s">
+        <v>12</v>
+      </c>
+      <c r="F303" t="s">
+        <v>152</v>
+      </c>
+      <c r="G303" s="1" t="s">
+        <v>1236</v>
+      </c>
+      <c r="H303" t="s">
+        <v>1237</v>
+      </c>
+    </row>
+    <row r="304" spans="1:8">
+      <c r="A304" t="s">
+        <v>1238</v>
+      </c>
+      <c r="B304" t="s">
+        <v>9</v>
+      </c>
+      <c r="C304" t="s">
+        <v>1239</v>
+      </c>
+      <c r="D304" t="s">
+        <v>11</v>
+      </c>
+      <c r="E304" t="s">
+        <v>12</v>
+      </c>
+      <c r="F304" t="s">
+        <v>152</v>
+      </c>
+      <c r="G304" s="1" t="s">
+        <v>1240</v>
+      </c>
+      <c r="H304" t="s">
+        <v>1241</v>
+      </c>
+    </row>
+    <row r="305" spans="1:8">
+      <c r="A305" t="s">
+        <v>1242</v>
+      </c>
+      <c r="B305" t="s">
+        <v>9</v>
+      </c>
+      <c r="C305" t="s">
+        <v>1243</v>
+      </c>
+      <c r="D305" t="s">
+        <v>11</v>
+      </c>
+      <c r="E305" t="s">
+        <v>12</v>
+      </c>
+      <c r="F305" t="s">
+        <v>152</v>
+      </c>
+      <c r="G305" s="1" t="s">
+        <v>1244</v>
+      </c>
+      <c r="H305" t="s">
+        <v>1245</v>
+      </c>
+    </row>
+    <row r="306" spans="1:8">
+      <c r="A306" t="s">
+        <v>1246</v>
+      </c>
+      <c r="B306" t="s">
+        <v>9</v>
+      </c>
+      <c r="C306" t="s">
+        <v>1247</v>
+      </c>
+      <c r="D306" t="s">
+        <v>11</v>
+      </c>
+      <c r="E306" t="s">
+        <v>12</v>
+      </c>
+      <c r="F306" t="s">
+        <v>66</v>
+      </c>
+      <c r="G306" s="1" t="s">
+        <v>1248</v>
+      </c>
+      <c r="H306" t="s">
+        <v>1249</v>
+      </c>
+    </row>
+    <row r="307" spans="1:8">
+      <c r="A307" t="s">
+        <v>1250</v>
+      </c>
+      <c r="B307" t="s">
+        <v>9</v>
+      </c>
+      <c r="C307" t="s">
+        <v>1251</v>
+      </c>
+      <c r="D307" t="s">
+        <v>11</v>
+      </c>
+      <c r="E307" t="s">
+        <v>12</v>
+      </c>
+      <c r="F307" t="s">
+        <v>66</v>
+      </c>
+      <c r="G307" s="1" t="s">
+        <v>1252</v>
+      </c>
+      <c r="H307" t="s">
+        <v>1253</v>
+      </c>
+    </row>
+    <row r="308" spans="1:8">
+      <c r="A308" t="s">
+        <v>1254</v>
+      </c>
+      <c r="B308" t="s">
+        <v>9</v>
+      </c>
+      <c r="C308" t="s">
+        <v>1255</v>
+      </c>
+      <c r="D308" t="s">
+        <v>11</v>
+      </c>
+      <c r="E308" t="s">
+        <v>12</v>
+      </c>
+      <c r="F308" t="s">
+        <v>152</v>
+      </c>
+      <c r="G308" s="1" t="s">
+        <v>1256</v>
+      </c>
+      <c r="H308" t="s">
+        <v>1257</v>
+      </c>
+    </row>
+    <row r="309" spans="1:8">
+      <c r="A309" t="s">
+        <v>1258</v>
+      </c>
+      <c r="B309" t="s">
+        <v>9</v>
+      </c>
+      <c r="C309" t="s">
+        <v>1259</v>
+      </c>
+      <c r="D309" t="s">
+        <v>11</v>
+      </c>
+      <c r="E309" t="s">
+        <v>12</v>
+      </c>
+      <c r="F309" t="s">
+        <v>44</v>
+      </c>
+      <c r="G309" s="1" t="s">
+        <v>1260</v>
+      </c>
+      <c r="H309" t="s">
+        <v>1261</v>
+      </c>
+    </row>
+    <row r="310" spans="1:8">
+      <c r="A310" t="s">
+        <v>1262</v>
+      </c>
+      <c r="B310" t="s">
+        <v>9</v>
+      </c>
+      <c r="C310" t="s">
+        <v>1263</v>
+      </c>
+      <c r="D310" t="s">
+        <v>11</v>
+      </c>
+      <c r="E310" t="s">
+        <v>12</v>
+      </c>
+      <c r="F310" t="s">
+        <v>44</v>
+      </c>
+      <c r="G310" s="1" t="s">
+        <v>1264</v>
+      </c>
+      <c r="H310" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="311" spans="1:8">
+      <c r="A311" t="s">
+        <v>1266</v>
+      </c>
+      <c r="B311" t="s">
+        <v>9</v>
+      </c>
+      <c r="C311" t="s">
+        <v>1267</v>
+      </c>
+      <c r="D311" t="s">
+        <v>11</v>
+      </c>
+      <c r="E311" t="s">
+        <v>12</v>
+      </c>
+      <c r="F311" t="s">
+        <v>274</v>
+      </c>
+      <c r="G311" s="1" t="s">
+        <v>1268</v>
+      </c>
+      <c r="H311" t="s">
+        <v>1269</v>
+      </c>
+    </row>
+    <row r="312" spans="1:8">
+      <c r="A312" t="s">
+        <v>1270</v>
+      </c>
+      <c r="B312" t="s">
+        <v>9</v>
+      </c>
+      <c r="C312" t="s">
+        <v>1271</v>
+      </c>
+      <c r="D312" t="s">
+        <v>11</v>
+      </c>
+      <c r="E312" t="s">
+        <v>12</v>
+      </c>
+      <c r="F312" t="s">
+        <v>274</v>
+      </c>
+      <c r="G312" s="1" t="s">
+        <v>1272</v>
+      </c>
+      <c r="H312" t="s">
+        <v>1273</v>
+      </c>
+    </row>
+    <row r="313" spans="1:8">
+      <c r="A313" t="s">
+        <v>1274</v>
+      </c>
+      <c r="B313" t="s">
+        <v>9</v>
+      </c>
+      <c r="C313" t="s">
+        <v>1275</v>
+      </c>
+      <c r="D313" t="s">
+        <v>11</v>
+      </c>
+      <c r="E313" t="s">
+        <v>12</v>
+      </c>
+      <c r="F313" t="s">
+        <v>118</v>
+      </c>
+      <c r="G313" s="1" t="s">
+        <v>1276</v>
+      </c>
+      <c r="H313" t="s">
+        <v>1277</v>
+      </c>
+    </row>
+    <row r="314" spans="1:8">
+      <c r="A314" t="s">
+        <v>1278</v>
+      </c>
+      <c r="B314" t="s">
+        <v>9</v>
+      </c>
+      <c r="C314" t="s">
+        <v>1279</v>
+      </c>
+      <c r="D314" t="s">
+        <v>11</v>
+      </c>
+      <c r="E314" t="s">
+        <v>12</v>
+      </c>
+      <c r="F314" t="s">
+        <v>118</v>
+      </c>
+      <c r="G314" s="1" t="s">
+        <v>1280</v>
+      </c>
+      <c r="H314" t="s">
+        <v>1281</v>
+      </c>
+    </row>
+    <row r="315" spans="1:8">
+      <c r="A315" t="s">
+        <v>1282</v>
+      </c>
+      <c r="B315" t="s">
+        <v>9</v>
+      </c>
+      <c r="C315" t="s">
+        <v>1283</v>
+      </c>
+      <c r="D315" t="s">
+        <v>11</v>
+      </c>
+      <c r="E315" t="s">
+        <v>12</v>
+      </c>
+      <c r="F315" t="s">
+        <v>105</v>
+      </c>
+      <c r="G315" s="1" t="s">
+        <v>1284</v>
+      </c>
+      <c r="H315" t="s">
+        <v>1285</v>
+      </c>
+    </row>
+    <row r="316" spans="1:8">
+      <c r="A316" t="s">
+        <v>1286</v>
+      </c>
+      <c r="B316" t="s">
+        <v>9</v>
+      </c>
+      <c r="C316" t="s">
+        <v>1287</v>
+      </c>
+      <c r="D316" t="s">
+        <v>11</v>
+      </c>
+      <c r="E316" t="s">
+        <v>12</v>
+      </c>
+      <c r="F316" t="s">
+        <v>66</v>
+      </c>
+      <c r="G316" s="1" t="s">
+        <v>1288</v>
+      </c>
+      <c r="H316" t="s">
+        <v>1289</v>
+      </c>
+    </row>
+    <row r="317" spans="1:8">
+      <c r="A317" t="s">
+        <v>1290</v>
+      </c>
+      <c r="B317" t="s">
+        <v>9</v>
+      </c>
+      <c r="C317" t="s">
+        <v>1291</v>
+      </c>
+      <c r="D317" t="s">
+        <v>11</v>
+      </c>
+      <c r="E317" t="s">
+        <v>12</v>
+      </c>
+      <c r="F317" t="s">
+        <v>66</v>
+      </c>
+      <c r="G317" s="1" t="s">
+        <v>1292</v>
+      </c>
+      <c r="H317" t="s">
+        <v>1293</v>
+      </c>
+    </row>
+    <row r="318" spans="1:8">
+      <c r="A318" t="s">
+        <v>1294</v>
+      </c>
+      <c r="B318" t="s">
+        <v>9</v>
+      </c>
+      <c r="C318" t="s">
+        <v>1295</v>
+      </c>
+      <c r="D318" t="s">
+        <v>11</v>
+      </c>
+      <c r="E318" t="s">
+        <v>12</v>
+      </c>
+      <c r="F318" t="s">
+        <v>152</v>
+      </c>
+      <c r="G318" s="1" t="s">
+        <v>1296</v>
+      </c>
+      <c r="H318" t="s">
+        <v>1297</v>
+      </c>
+    </row>
+    <row r="319" spans="1:8">
+      <c r="A319" t="s">
+        <v>1298</v>
+      </c>
+      <c r="B319" t="s">
+        <v>9</v>
+      </c>
+      <c r="C319" t="s">
+        <v>1299</v>
+      </c>
+      <c r="D319" t="s">
+        <v>11</v>
+      </c>
+      <c r="E319" t="s">
+        <v>12</v>
+      </c>
+      <c r="F319" t="s">
+        <v>152</v>
+      </c>
+      <c r="G319" s="1" t="s">
+        <v>1300</v>
+      </c>
+      <c r="H319" t="s">
+        <v>1301</v>
+      </c>
+    </row>
+    <row r="320" spans="1:8">
+      <c r="A320" t="s">
+        <v>1302</v>
+      </c>
+      <c r="B320" t="s">
+        <v>9</v>
+      </c>
+      <c r="C320" t="s">
+        <v>1303</v>
+      </c>
+      <c r="D320" t="s">
+        <v>11</v>
+      </c>
+      <c r="E320" t="s">
+        <v>12</v>
+      </c>
+      <c r="F320" t="s">
+        <v>274</v>
+      </c>
+      <c r="G320" s="1" t="s">
+        <v>1304</v>
+      </c>
+      <c r="H320" t="s">
+        <v>1305</v>
+      </c>
+    </row>
+    <row r="321" spans="1:8">
+      <c r="A321" t="s">
+        <v>1306</v>
+      </c>
+      <c r="B321" t="s">
+        <v>9</v>
+      </c>
+      <c r="C321" t="s">
+        <v>1307</v>
+      </c>
+      <c r="D321" t="s">
+        <v>11</v>
+      </c>
+      <c r="E321" t="s">
+        <v>12</v>
+      </c>
+      <c r="F321" t="s">
+        <v>13</v>
+      </c>
+      <c r="G321" s="1" t="s">
+        <v>1308</v>
+      </c>
+      <c r="H321" t="s">
+        <v>1309</v>
+      </c>
+    </row>
+    <row r="322" spans="1:8">
+      <c r="A322" t="s">
+        <v>1310</v>
+      </c>
+      <c r="B322" t="s">
+        <v>9</v>
+      </c>
+      <c r="C322" t="s">
+        <v>1311</v>
+      </c>
+      <c r="D322" t="s">
+        <v>11</v>
+      </c>
+      <c r="E322" t="s">
+        <v>12</v>
+      </c>
+      <c r="F322" t="s">
+        <v>22</v>
+      </c>
+      <c r="G322" s="1" t="s">
+        <v>1312</v>
+      </c>
+      <c r="H322" t="s">
+        <v>1313</v>
+      </c>
+    </row>
+    <row r="323" spans="1:8">
+      <c r="A323" t="s">
+        <v>1314</v>
+      </c>
+      <c r="B323" t="s">
+        <v>9</v>
+      </c>
+      <c r="C323" t="s">
+        <v>1315</v>
+      </c>
+      <c r="D323" t="s">
+        <v>11</v>
+      </c>
+      <c r="E323" t="s">
+        <v>12</v>
+      </c>
+      <c r="F323" t="s">
+        <v>22</v>
+      </c>
+      <c r="G323" s="1" t="s">
+        <v>1316</v>
+      </c>
+      <c r="H323" t="s">
+        <v>1317</v>
+      </c>
+    </row>
+    <row r="324" spans="1:8">
+      <c r="A324" t="s">
+        <v>1318</v>
+      </c>
+      <c r="B324" t="s">
+        <v>9</v>
+      </c>
+      <c r="C324" t="s">
+        <v>1319</v>
+      </c>
+      <c r="D324" t="s">
+        <v>11</v>
+      </c>
+      <c r="E324" t="s">
+        <v>12</v>
+      </c>
+      <c r="F324" t="s">
+        <v>595</v>
+      </c>
+      <c r="G324" s="1" t="s">
+        <v>1320</v>
+      </c>
+      <c r="H324" t="s">
+        <v>1321</v>
+      </c>
+    </row>
+    <row r="325" spans="1:8">
+      <c r="A325" t="s">
+        <v>1322</v>
+      </c>
+      <c r="B325" t="s">
+        <v>9</v>
+      </c>
+      <c r="C325" t="s">
+        <v>1323</v>
+      </c>
+      <c r="D325" t="s">
+        <v>11</v>
+      </c>
+      <c r="E325" t="s">
+        <v>12</v>
+      </c>
+      <c r="F325" t="s">
+        <v>92</v>
+      </c>
+      <c r="G325" s="1" t="s">
+        <v>1324</v>
+      </c>
+      <c r="H325" t="s">
+        <v>1325</v>
+      </c>
+    </row>
+    <row r="326" spans="1:8">
+      <c r="A326" t="s">
+        <v>1326</v>
+      </c>
+      <c r="B326" t="s">
+        <v>9</v>
+      </c>
+      <c r="C326" t="s">
+        <v>1327</v>
+      </c>
+      <c r="D326" t="s">
+        <v>11</v>
+      </c>
+      <c r="E326" t="s">
+        <v>12</v>
+      </c>
+      <c r="F326" t="s">
+        <v>92</v>
+      </c>
+      <c r="G326" s="1" t="s">
+        <v>1328</v>
+      </c>
+      <c r="H326" t="s">
+        <v>1329</v>
+      </c>
+    </row>
+    <row r="327" spans="1:8">
+      <c r="A327" t="s">
+        <v>1330</v>
+      </c>
+      <c r="B327" t="s">
+        <v>9</v>
+      </c>
+      <c r="C327" t="s">
+        <v>1331</v>
+      </c>
+      <c r="D327" t="s">
+        <v>11</v>
+      </c>
+      <c r="E327" t="s">
+        <v>12</v>
+      </c>
+      <c r="F327" t="s">
+        <v>105</v>
+      </c>
+      <c r="G327" s="1" t="s">
+        <v>1332</v>
+      </c>
+      <c r="H327" t="s">
+        <v>1333</v>
+      </c>
+    </row>
+    <row r="328" spans="1:8">
+      <c r="A328" t="s">
+        <v>1334</v>
+      </c>
+      <c r="B328" t="s">
+        <v>9</v>
+      </c>
+      <c r="C328" t="s">
+        <v>1335</v>
+      </c>
+      <c r="D328" t="s">
+        <v>11</v>
+      </c>
+      <c r="E328" t="s">
+        <v>12</v>
+      </c>
+      <c r="F328" t="s">
+        <v>71</v>
+      </c>
+      <c r="G328" s="1" t="s">
+        <v>1336</v>
+      </c>
+      <c r="H328" t="s">
+        <v>1337</v>
+      </c>
+    </row>
+    <row r="329" spans="1:8">
+      <c r="A329" t="s">
+        <v>1338</v>
+      </c>
+      <c r="B329" t="s">
+        <v>9</v>
+      </c>
+      <c r="C329" t="s">
+        <v>1339</v>
+      </c>
+      <c r="D329" t="s">
+        <v>11</v>
+      </c>
+      <c r="E329" t="s">
+        <v>12</v>
+      </c>
+      <c r="F329" t="s">
+        <v>71</v>
+      </c>
+      <c r="G329" s="1" t="s">
+        <v>1340</v>
+      </c>
+      <c r="H329" t="s">
+        <v>1341</v>
+      </c>
+    </row>
+    <row r="330" spans="1:8">
+      <c r="A330" t="s">
+        <v>1342</v>
+      </c>
+      <c r="B330" t="s">
+        <v>9</v>
+      </c>
+      <c r="C330" t="s">
+        <v>1343</v>
+      </c>
+      <c r="D330" t="s">
+        <v>11</v>
+      </c>
+      <c r="E330" t="s">
+        <v>12</v>
+      </c>
+      <c r="F330" t="s">
+        <v>27</v>
+      </c>
+      <c r="G330" s="1" t="s">
+        <v>1344</v>
+      </c>
+      <c r="H330" t="s">
+        <v>1345</v>
+      </c>
+    </row>
+    <row r="331" spans="1:8">
+      <c r="A331" t="s">
+        <v>1346</v>
+      </c>
+      <c r="B331" t="s">
+        <v>9</v>
+      </c>
+      <c r="C331" t="s">
+        <v>1347</v>
+      </c>
+      <c r="D331" t="s">
+        <v>11</v>
+      </c>
+      <c r="E331" t="s">
+        <v>12</v>
+      </c>
+      <c r="F331" t="s">
+        <v>27</v>
+      </c>
+      <c r="G331" s="1" t="s">
+        <v>1348</v>
+      </c>
+      <c r="H331" t="s">
+        <v>1349</v>
+      </c>
+    </row>
+    <row r="332" spans="1:8">
+      <c r="A332" t="s">
+        <v>1350</v>
+      </c>
+      <c r="B332" t="s">
+        <v>9</v>
+      </c>
+      <c r="C332" t="s">
+        <v>1351</v>
+      </c>
+      <c r="D332" t="s">
+        <v>11</v>
+      </c>
+      <c r="E332" t="s">
+        <v>12</v>
+      </c>
+      <c r="F332" t="s">
+        <v>274</v>
+      </c>
+      <c r="G332" s="1" t="s">
+        <v>1352</v>
+      </c>
+      <c r="H332" t="s">
+        <v>1353</v>
+      </c>
+    </row>
+    <row r="333" spans="1:8">
+      <c r="A333" t="s">
+        <v>1354</v>
+      </c>
+      <c r="B333" t="s">
+        <v>9</v>
+      </c>
+      <c r="C333" t="s">
+        <v>1355</v>
+      </c>
+      <c r="D333" t="s">
+        <v>11</v>
+      </c>
+      <c r="E333" t="s">
+        <v>12</v>
+      </c>
+      <c r="F333" t="s">
+        <v>595</v>
+      </c>
+      <c r="G333" s="1" t="s">
+        <v>1356</v>
+      </c>
+      <c r="H333" t="s">
+        <v>1357</v>
+      </c>
+    </row>
+    <row r="334" spans="1:8">
+      <c r="A334" t="s">
+        <v>1358</v>
+      </c>
+      <c r="B334" t="s">
+        <v>9</v>
+      </c>
+      <c r="C334" t="s">
+        <v>1359</v>
+      </c>
+      <c r="D334" t="s">
+        <v>11</v>
+      </c>
+      <c r="E334" t="s">
+        <v>12</v>
+      </c>
+      <c r="F334" t="s">
+        <v>595</v>
+      </c>
+      <c r="G334" s="1" t="s">
+        <v>1360</v>
+      </c>
+      <c r="H334" t="s">
+        <v>1361</v>
+      </c>
+    </row>
+    <row r="335" spans="1:8">
+      <c r="A335" t="s">
+        <v>1362</v>
+      </c>
+      <c r="B335" t="s">
+        <v>9</v>
+      </c>
+      <c r="C335" t="s">
+        <v>1363</v>
+      </c>
+      <c r="D335" t="s">
+        <v>11</v>
+      </c>
+      <c r="E335" t="s">
+        <v>12</v>
+      </c>
+      <c r="F335" t="s">
+        <v>66</v>
+      </c>
+      <c r="G335" s="1" t="s">
+        <v>1364</v>
+      </c>
+      <c r="H335" t="s">
+        <v>1365</v>
+      </c>
+    </row>
+    <row r="336" spans="1:8">
+      <c r="A336" t="s">
+        <v>1366</v>
+      </c>
+      <c r="B336" t="s">
+        <v>9</v>
+      </c>
+      <c r="C336" t="s">
+        <v>1367</v>
+      </c>
+      <c r="D336" t="s">
+        <v>11</v>
+      </c>
+      <c r="E336" t="s">
+        <v>12</v>
+      </c>
+      <c r="F336" t="s">
+        <v>27</v>
+      </c>
+      <c r="G336" s="1" t="s">
+        <v>1368</v>
+      </c>
+      <c r="H336" t="s">
+        <v>1369</v>
+      </c>
+    </row>
+    <row r="337" spans="1:8">
+      <c r="A337" t="s">
+        <v>1370</v>
+      </c>
+      <c r="B337" t="s">
+        <v>9</v>
+      </c>
+      <c r="C337" t="s">
+        <v>1371</v>
+      </c>
+      <c r="D337" t="s">
+        <v>11</v>
+      </c>
+      <c r="E337" t="s">
+        <v>12</v>
+      </c>
+      <c r="F337" t="s">
+        <v>27</v>
+      </c>
+      <c r="G337" s="1" t="s">
+        <v>1372</v>
+      </c>
+      <c r="H337" t="s">
+        <v>1373</v>
+      </c>
+    </row>
+    <row r="338" spans="1:8">
+      <c r="A338" t="s">
+        <v>1374</v>
+      </c>
+      <c r="B338" t="s">
+        <v>9</v>
+      </c>
+      <c r="C338" t="s">
+        <v>1375</v>
+      </c>
+      <c r="D338" t="s">
+        <v>11</v>
+      </c>
+      <c r="E338" t="s">
+        <v>12</v>
+      </c>
+      <c r="F338" t="s">
+        <v>66</v>
+      </c>
+      <c r="G338" s="1" t="s">
+        <v>1376</v>
+      </c>
+      <c r="H338" t="s">
+        <v>1377</v>
+      </c>
+    </row>
+    <row r="339" spans="1:8">
+      <c r="A339" t="s">
+        <v>1378</v>
+      </c>
+      <c r="B339" t="s">
+        <v>9</v>
+      </c>
+      <c r="C339" t="s">
+        <v>1379</v>
+      </c>
+      <c r="D339" t="s">
+        <v>11</v>
+      </c>
+      <c r="E339" t="s">
+        <v>12</v>
+      </c>
+      <c r="F339" t="s">
+        <v>152</v>
+      </c>
+      <c r="G339" s="1" t="s">
+        <v>1380</v>
+      </c>
+      <c r="H339" t="s">
+        <v>1381</v>
+      </c>
+    </row>
+    <row r="340" spans="1:8">
+      <c r="A340" t="s">
+        <v>1382</v>
+      </c>
+      <c r="B340" t="s">
+        <v>9</v>
+      </c>
+      <c r="C340" t="s">
+        <v>1383</v>
+      </c>
+      <c r="D340" t="s">
+        <v>11</v>
+      </c>
+      <c r="E340" t="s">
+        <v>12</v>
+      </c>
+      <c r="F340" t="s">
+        <v>152</v>
+      </c>
+      <c r="G340" s="1" t="s">
+        <v>1384</v>
+      </c>
+      <c r="H340" t="s">
+        <v>1385</v>
+      </c>
+    </row>
+    <row r="341" spans="1:8">
+      <c r="A341" t="s">
+        <v>1386</v>
+      </c>
+      <c r="B341" t="s">
+        <v>9</v>
+      </c>
+      <c r="C341" t="s">
+        <v>1387</v>
+      </c>
+      <c r="D341" t="s">
+        <v>11</v>
+      </c>
+      <c r="E341" t="s">
+        <v>12</v>
+      </c>
+      <c r="F341" t="s">
+        <v>92</v>
+      </c>
+      <c r="G341" s="1" t="s">
+        <v>1388</v>
+      </c>
+      <c r="H341" t="s">
+        <v>1389</v>
+      </c>
+    </row>
+    <row r="342" spans="1:8">
+      <c r="A342" t="s">
+        <v>1390</v>
+      </c>
+      <c r="B342" t="s">
+        <v>9</v>
+      </c>
+      <c r="C342" t="s">
+        <v>1391</v>
+      </c>
+      <c r="D342" t="s">
+        <v>11</v>
+      </c>
+      <c r="E342" t="s">
+        <v>12</v>
+      </c>
+      <c r="F342" t="s">
+        <v>92</v>
+      </c>
+      <c r="G342" s="1" t="s">
+        <v>1392</v>
+      </c>
+      <c r="H342" t="s">
+        <v>1393</v>
+      </c>
+    </row>
+    <row r="343" spans="1:8">
+      <c r="A343" t="s">
+        <v>1394</v>
+      </c>
+      <c r="B343" t="s">
+        <v>9</v>
+      </c>
+      <c r="C343" t="s">
+        <v>1395</v>
+      </c>
+      <c r="D343" t="s">
+        <v>11</v>
+      </c>
+      <c r="E343" t="s">
+        <v>12</v>
+      </c>
+      <c r="F343" t="s">
+        <v>105</v>
+      </c>
+      <c r="G343" s="1" t="s">
+        <v>1396</v>
+      </c>
+      <c r="H343" t="s">
+        <v>1397</v>
+      </c>
+    </row>
+    <row r="344" spans="1:8">
+      <c r="A344" t="s">
+        <v>1398</v>
+      </c>
+      <c r="B344" t="s">
+        <v>9</v>
+      </c>
+      <c r="C344" t="s">
+        <v>1399</v>
+      </c>
+      <c r="D344" t="s">
+        <v>11</v>
+      </c>
+      <c r="E344" t="s">
+        <v>12</v>
+      </c>
+      <c r="F344" t="s">
+        <v>152</v>
+      </c>
+      <c r="G344" s="1" t="s">
+        <v>1400</v>
+      </c>
+      <c r="H344" t="s">
+        <v>1401</v>
+      </c>
+    </row>
+    <row r="345" spans="1:8">
+      <c r="A345" t="s">
+        <v>1402</v>
+      </c>
+      <c r="B345" t="s">
+        <v>9</v>
+      </c>
+      <c r="C345" t="s">
+        <v>1403</v>
+      </c>
+      <c r="D345" t="s">
+        <v>11</v>
+      </c>
+      <c r="E345" t="s">
+        <v>12</v>
+      </c>
+      <c r="F345" t="s">
+        <v>22</v>
+      </c>
+      <c r="G345" s="1" t="s">
+        <v>1404</v>
+      </c>
+      <c r="H345" t="s">
+        <v>1405</v>
+      </c>
+    </row>
+    <row r="346" spans="1:8">
+      <c r="A346" t="s">
+        <v>1406</v>
+      </c>
+      <c r="B346" t="s">
+        <v>9</v>
+      </c>
+      <c r="C346" t="s">
+        <v>1407</v>
+      </c>
+      <c r="D346" t="s">
+        <v>11</v>
+      </c>
+      <c r="E346" t="s">
+        <v>12</v>
+      </c>
+      <c r="F346" t="s">
+        <v>22</v>
+      </c>
+      <c r="G346" s="1" t="s">
+        <v>1408</v>
+      </c>
+      <c r="H346" t="s">
+        <v>1409</v>
+      </c>
+    </row>
+    <row r="347" spans="1:8">
+      <c r="A347" t="s">
+        <v>1410</v>
+      </c>
+      <c r="B347" t="s">
+        <v>9</v>
+      </c>
+      <c r="C347" t="s">
+        <v>1411</v>
+      </c>
+      <c r="D347" t="s">
+        <v>11</v>
+      </c>
+      <c r="E347" t="s">
+        <v>12</v>
+      </c>
+      <c r="F347" t="s">
+        <v>22</v>
+      </c>
+      <c r="G347" s="1" t="s">
+        <v>1412</v>
+      </c>
+      <c r="H347" t="s">
+        <v>1413</v>
+      </c>
+    </row>
+    <row r="348" spans="1:8">
+      <c r="A348" t="s">
+        <v>1414</v>
+      </c>
+      <c r="B348" t="s">
+        <v>9</v>
+      </c>
+      <c r="C348" t="s">
+        <v>1415</v>
+      </c>
+      <c r="D348" t="s">
+        <v>11</v>
+      </c>
+      <c r="E348" t="s">
+        <v>12</v>
+      </c>
+      <c r="F348" t="s">
+        <v>22</v>
+      </c>
+      <c r="G348" s="1" t="s">
+        <v>1416</v>
+      </c>
+      <c r="H348" t="s">
+        <v>1417</v>
+      </c>
+    </row>
+    <row r="349" spans="1:8">
+      <c r="A349" t="s">
+        <v>1418</v>
+      </c>
+      <c r="B349" t="s">
+        <v>9</v>
+      </c>
+      <c r="C349" t="s">
+        <v>1419</v>
+      </c>
+      <c r="D349" t="s">
+        <v>11</v>
+      </c>
+      <c r="E349" t="s">
+        <v>12</v>
+      </c>
+      <c r="F349" t="s">
+        <v>152</v>
+      </c>
+      <c r="G349" s="1" t="s">
+        <v>1420</v>
+      </c>
+      <c r="H349" t="s">
+        <v>1421</v>
+      </c>
+    </row>
+    <row r="350" spans="1:8">
+      <c r="A350" t="s">
+        <v>1422</v>
+      </c>
+      <c r="B350" t="s">
+        <v>9</v>
+      </c>
+      <c r="C350" t="s">
+        <v>1423</v>
+      </c>
+      <c r="D350" t="s">
+        <v>11</v>
+      </c>
+      <c r="E350" t="s">
+        <v>12</v>
+      </c>
+      <c r="F350" t="s">
+        <v>13</v>
+      </c>
+      <c r="G350" s="1" t="s">
+        <v>1424</v>
+      </c>
+      <c r="H350" t="s">
+        <v>1425</v>
+      </c>
+    </row>
+    <row r="351" spans="1:8">
+      <c r="A351" t="s">
+        <v>1426</v>
+      </c>
+      <c r="B351" t="s">
+        <v>9</v>
+      </c>
+      <c r="C351" t="s">
+        <v>1427</v>
+      </c>
+      <c r="D351" t="s">
+        <v>11</v>
+      </c>
+      <c r="E351" t="s">
+        <v>12</v>
+      </c>
+      <c r="F351" t="s">
+        <v>13</v>
+      </c>
+      <c r="G351" s="1" t="s">
+        <v>1428</v>
+      </c>
+      <c r="H351" t="s">
+        <v>1429</v>
+      </c>
+    </row>
+    <row r="352" spans="1:8">
+      <c r="A352" t="s">
+        <v>1430</v>
+      </c>
+      <c r="B352" t="s">
+        <v>9</v>
+      </c>
+      <c r="C352" t="s">
+        <v>1431</v>
+      </c>
+      <c r="D352" t="s">
+        <v>11</v>
+      </c>
+      <c r="E352" t="s">
+        <v>12</v>
+      </c>
+      <c r="F352" t="s">
+        <v>248</v>
+      </c>
+      <c r="G352" s="1" t="s">
+        <v>1432</v>
+      </c>
+      <c r="H352" t="s">
+        <v>1433</v>
+      </c>
+    </row>
+    <row r="353" spans="1:8">
+      <c r="A353" t="s">
+        <v>1434</v>
+      </c>
+      <c r="B353" t="s">
+        <v>9</v>
+      </c>
+      <c r="C353" t="s">
+        <v>1435</v>
+      </c>
+      <c r="D353" t="s">
+        <v>11</v>
+      </c>
+      <c r="E353" t="s">
+        <v>12</v>
+      </c>
+      <c r="F353" t="s">
+        <v>248</v>
+      </c>
+      <c r="G353" s="1" t="s">
+        <v>1436</v>
+      </c>
+      <c r="H353" t="s">
+        <v>1437</v>
+      </c>
+    </row>
+    <row r="354" spans="1:8">
+      <c r="A354" t="s">
+        <v>1438</v>
+      </c>
+      <c r="B354" t="s">
+        <v>9</v>
+      </c>
+      <c r="C354" t="s">
+        <v>1439</v>
+      </c>
+      <c r="D354" t="s">
+        <v>11</v>
+      </c>
+      <c r="E354" t="s">
+        <v>12</v>
+      </c>
+      <c r="F354" t="s">
+        <v>71</v>
+      </c>
+      <c r="G354" s="1" t="s">
+        <v>1440</v>
+      </c>
+      <c r="H354" t="s">
+        <v>1441</v>
+      </c>
+    </row>
+    <row r="355" spans="1:8">
+      <c r="A355" t="s">
+        <v>1442</v>
+      </c>
+      <c r="B355" t="s">
+        <v>9</v>
+      </c>
+      <c r="C355" t="s">
+        <v>1443</v>
+      </c>
+      <c r="D355" t="s">
+        <v>11</v>
+      </c>
+      <c r="E355" t="s">
+        <v>12</v>
+      </c>
+      <c r="F355" t="s">
+        <v>71</v>
+      </c>
+      <c r="G355" s="1" t="s">
+        <v>1444</v>
+      </c>
+      <c r="H355" t="s">
+        <v>1445</v>
+      </c>
+    </row>
+    <row r="356" spans="1:8">
+      <c r="A356" t="s">
+        <v>1446</v>
+      </c>
+      <c r="B356" t="s">
+        <v>9</v>
+      </c>
+      <c r="C356" t="s">
+        <v>1447</v>
+      </c>
+      <c r="D356" t="s">
+        <v>11</v>
+      </c>
+      <c r="E356" t="s">
+        <v>12</v>
+      </c>
+      <c r="F356" t="s">
+        <v>105</v>
+      </c>
+      <c r="G356" s="1" t="s">
+        <v>1448</v>
+      </c>
+      <c r="H356" t="s">
+        <v>1449</v>
+      </c>
+    </row>
+    <row r="357" spans="1:8">
+      <c r="A357" t="s">
+        <v>1450</v>
+      </c>
+      <c r="B357" t="s">
+        <v>9</v>
+      </c>
+      <c r="C357" t="s">
+        <v>1451</v>
+      </c>
+      <c r="D357" t="s">
+        <v>11</v>
+      </c>
+      <c r="E357" t="s">
+        <v>12</v>
+      </c>
+      <c r="F357" t="s">
+        <v>139</v>
+      </c>
+      <c r="G357" s="1" t="s">
+        <v>1452</v>
+      </c>
+      <c r="H357" t="s">
+        <v>1453</v>
+      </c>
+    </row>
+    <row r="358" spans="1:8">
+      <c r="A358" t="s">
+        <v>1454</v>
+      </c>
+      <c r="B358" t="s">
+        <v>9</v>
+      </c>
+      <c r="C358" t="s">
+        <v>1455</v>
+      </c>
+      <c r="D358" t="s">
+        <v>11</v>
+      </c>
+      <c r="E358" t="s">
+        <v>12</v>
+      </c>
+      <c r="F358" t="s">
+        <v>265</v>
+      </c>
+      <c r="G358" s="1" t="s">
+        <v>1456</v>
+      </c>
+      <c r="H358" t="s">
+        <v>1457</v>
+      </c>
+    </row>
+    <row r="359" spans="1:8">
+      <c r="A359" t="s">
+        <v>1458</v>
+      </c>
+      <c r="B359" t="s">
+        <v>9</v>
+      </c>
+      <c r="C359" t="s">
+        <v>1459</v>
+      </c>
+      <c r="D359" t="s">
+        <v>11</v>
+      </c>
+      <c r="E359" t="s">
+        <v>12</v>
+      </c>
+      <c r="F359" t="s">
+        <v>265</v>
+      </c>
+      <c r="G359" s="1" t="s">
+        <v>1460</v>
+      </c>
+      <c r="H359" t="s">
+        <v>1461</v>
+      </c>
+    </row>
+    <row r="360" spans="1:8">
+      <c r="A360" t="s">
+        <v>1462</v>
+      </c>
+      <c r="B360" t="s">
+        <v>9</v>
+      </c>
+      <c r="C360" t="s">
+        <v>1463</v>
+      </c>
+      <c r="D360" t="s">
+        <v>11</v>
+      </c>
+      <c r="E360" t="s">
+        <v>12</v>
+      </c>
+      <c r="F360" t="s">
+        <v>265</v>
+      </c>
+      <c r="G360" s="1" t="s">
+        <v>1464</v>
+      </c>
+      <c r="H360" t="s">
+        <v>1465</v>
+      </c>
+    </row>
+    <row r="361" spans="1:8">
+      <c r="A361" t="s">
+        <v>1466</v>
+      </c>
+      <c r="B361" t="s">
+        <v>9</v>
+      </c>
+      <c r="C361" t="s">
+        <v>1467</v>
+      </c>
+      <c r="D361" t="s">
+        <v>11</v>
+      </c>
+      <c r="E361" t="s">
+        <v>12</v>
+      </c>
+      <c r="F361" t="s">
+        <v>27</v>
+      </c>
+      <c r="G361" s="1" t="s">
+        <v>1468</v>
+      </c>
+      <c r="H361" t="s">
+        <v>1469</v>
+      </c>
+    </row>
+    <row r="362" spans="1:8">
+      <c r="A362" t="s">
+        <v>1470</v>
+      </c>
+      <c r="B362" t="s">
+        <v>9</v>
+      </c>
+      <c r="C362" t="s">
+        <v>1471</v>
+      </c>
+      <c r="D362" t="s">
+        <v>11</v>
+      </c>
+      <c r="E362" t="s">
+        <v>12</v>
+      </c>
+      <c r="F362" t="s">
+        <v>27</v>
+      </c>
+      <c r="G362" s="1" t="s">
+        <v>1472</v>
+      </c>
+      <c r="H362" t="s">
+        <v>1473</v>
+      </c>
+    </row>
+    <row r="363" spans="1:8">
+      <c r="A363" t="s">
+        <v>1474</v>
+      </c>
+      <c r="B363" t="s">
+        <v>9</v>
+      </c>
+      <c r="C363" t="s">
+        <v>1475</v>
+      </c>
+      <c r="D363" t="s">
+        <v>11</v>
+      </c>
+      <c r="E363" t="s">
+        <v>12</v>
+      </c>
+      <c r="F363" t="s">
+        <v>27</v>
+      </c>
+      <c r="G363" s="1" t="s">
+        <v>1476</v>
+      </c>
+      <c r="H363" t="s">
+        <v>1477</v>
+      </c>
+    </row>
+    <row r="364" spans="1:8">
+      <c r="A364" t="s">
+        <v>1478</v>
+      </c>
+      <c r="B364" t="s">
+        <v>9</v>
+      </c>
+      <c r="C364" t="s">
+        <v>1479</v>
+      </c>
+      <c r="D364" t="s">
+        <v>11</v>
+      </c>
+      <c r="E364" t="s">
+        <v>12</v>
+      </c>
+      <c r="F364" t="s">
+        <v>152</v>
+      </c>
+      <c r="G364" s="1" t="s">
+        <v>1480</v>
+      </c>
+      <c r="H364" t="s">
+        <v>1481</v>
+      </c>
+    </row>
+    <row r="365" spans="1:8">
+      <c r="A365" t="s">
+        <v>1482</v>
+      </c>
+      <c r="B365" t="s">
+        <v>9</v>
+      </c>
+      <c r="C365" t="s">
+        <v>1483</v>
+      </c>
+      <c r="D365" t="s">
+        <v>11</v>
+      </c>
+      <c r="E365" t="s">
+        <v>12</v>
+      </c>
+      <c r="F365" t="s">
+        <v>152</v>
+      </c>
+      <c r="G365" s="1" t="s">
+        <v>1484</v>
+      </c>
+      <c r="H365" t="s">
+        <v>1485</v>
+      </c>
+    </row>
+    <row r="366" spans="1:8">
+      <c r="A366" t="s">
+        <v>1486</v>
+      </c>
+      <c r="B366" t="s">
+        <v>9</v>
+      </c>
+      <c r="C366" t="s">
+        <v>1487</v>
+      </c>
+      <c r="D366" t="s">
+        <v>11</v>
+      </c>
+      <c r="E366" t="s">
+        <v>12</v>
+      </c>
+      <c r="F366" t="s">
+        <v>152</v>
+      </c>
+      <c r="G366" s="1" t="s">
+        <v>1488</v>
+      </c>
+      <c r="H366" t="s">
+        <v>1489</v>
+      </c>
+    </row>
+    <row r="367" spans="1:8">
+      <c r="A367" t="s">
+        <v>1490</v>
+      </c>
+      <c r="B367" t="s">
+        <v>9</v>
+      </c>
+      <c r="C367" t="s">
+        <v>1491</v>
+      </c>
+      <c r="D367" t="s">
+        <v>11</v>
+      </c>
+      <c r="E367" t="s">
+        <v>12</v>
+      </c>
+      <c r="F367" t="s">
+        <v>152</v>
+      </c>
+      <c r="G367" s="1" t="s">
+        <v>1492</v>
+      </c>
+      <c r="H367" t="s">
+        <v>1493</v>
+      </c>
+    </row>
+    <row r="368" spans="1:8">
+      <c r="A368" t="s">
+        <v>1494</v>
+      </c>
+      <c r="B368" t="s">
+        <v>9</v>
+      </c>
+      <c r="C368" t="s">
+        <v>1495</v>
+      </c>
+      <c r="D368" t="s">
+        <v>11</v>
+      </c>
+      <c r="E368" t="s">
+        <v>12</v>
+      </c>
+      <c r="F368" t="s">
+        <v>13</v>
+      </c>
+      <c r="G368" s="1" t="s">
+        <v>1496</v>
+      </c>
+      <c r="H368" t="s">
+        <v>1497</v>
+      </c>
+    </row>
+    <row r="369" spans="1:8">
+      <c r="A369" t="s">
+        <v>1498</v>
+      </c>
+      <c r="B369" t="s">
+        <v>9</v>
+      </c>
+      <c r="C369" t="s">
+        <v>1499</v>
+      </c>
+      <c r="D369" t="s">
+        <v>11</v>
+      </c>
+      <c r="E369" t="s">
+        <v>12</v>
+      </c>
+      <c r="F369" t="s">
+        <v>13</v>
+      </c>
+      <c r="G369" s="1" t="s">
+        <v>1500</v>
+      </c>
+      <c r="H369" t="s">
+        <v>1501</v>
+      </c>
+    </row>
+    <row r="370" spans="1:8">
+      <c r="A370" t="s">
+        <v>1502</v>
+      </c>
+      <c r="B370" t="s">
+        <v>9</v>
+      </c>
+      <c r="C370" t="s">
+        <v>1503</v>
+      </c>
+      <c r="D370" t="s">
+        <v>11</v>
+      </c>
+      <c r="E370" t="s">
+        <v>12</v>
+      </c>
+      <c r="F370" t="s">
+        <v>165</v>
+      </c>
+      <c r="G370" s="1" t="s">
+        <v>1504</v>
+      </c>
+      <c r="H370" t="s">
+        <v>1505</v>
+      </c>
+    </row>
+    <row r="371" spans="1:8">
+      <c r="A371" t="s">
+        <v>1506</v>
+      </c>
+      <c r="B371" t="s">
+        <v>9</v>
+      </c>
+      <c r="C371" t="s">
+        <v>1507</v>
+      </c>
+      <c r="D371" t="s">
+        <v>11</v>
+      </c>
+      <c r="E371" t="s">
+        <v>12</v>
+      </c>
+      <c r="F371" t="s">
+        <v>66</v>
+      </c>
+      <c r="G371" s="1" t="s">
+        <v>1508</v>
+      </c>
+      <c r="H371" t="s">
+        <v>1509</v>
+      </c>
+    </row>
+    <row r="372" spans="1:8">
+      <c r="A372" t="s">
+        <v>1510</v>
+      </c>
+      <c r="B372" t="s">
+        <v>9</v>
+      </c>
+      <c r="C372" t="s">
+        <v>1511</v>
+      </c>
+      <c r="D372" t="s">
+        <v>11</v>
+      </c>
+      <c r="E372" t="s">
+        <v>12</v>
+      </c>
+      <c r="F372" t="s">
+        <v>66</v>
+      </c>
+      <c r="G372" s="1" t="s">
+        <v>1512</v>
+      </c>
+      <c r="H372" t="s">
+        <v>1513</v>
+      </c>
+    </row>
+    <row r="373" spans="1:8">
+      <c r="A373" t="s">
+        <v>1514</v>
+      </c>
+      <c r="B373" t="s">
+        <v>9</v>
+      </c>
+      <c r="C373" t="s">
+        <v>1515</v>
+      </c>
+      <c r="D373" t="s">
+        <v>11</v>
+      </c>
+      <c r="E373" t="s">
+        <v>12</v>
+      </c>
+      <c r="F373" t="s">
+        <v>66</v>
+      </c>
+      <c r="G373" s="1" t="s">
+        <v>1516</v>
+      </c>
+      <c r="H373" t="s">
+        <v>1517</v>
+      </c>
+    </row>
+    <row r="374" spans="1:8">
+      <c r="A374" t="s">
+        <v>1518</v>
+      </c>
+      <c r="B374" t="s">
+        <v>9</v>
+      </c>
+      <c r="C374" t="s">
+        <v>1519</v>
+      </c>
+      <c r="D374" t="s">
+        <v>11</v>
+      </c>
+      <c r="E374" t="s">
+        <v>12</v>
+      </c>
+      <c r="F374" t="s">
+        <v>27</v>
+      </c>
+      <c r="G374" s="1" t="s">
+        <v>1520</v>
+      </c>
+      <c r="H374" t="s">
+        <v>1521</v>
+      </c>
+    </row>
+    <row r="375" spans="1:8">
+      <c r="A375" t="s">
+        <v>1522</v>
+      </c>
+      <c r="B375" t="s">
+        <v>9</v>
+      </c>
+      <c r="C375" t="s">
+        <v>1523</v>
+      </c>
+      <c r="D375" t="s">
+        <v>11</v>
+      </c>
+      <c r="E375" t="s">
+        <v>12</v>
+      </c>
+      <c r="F375" t="s">
+        <v>27</v>
+      </c>
+      <c r="G375" s="1" t="s">
+        <v>1524</v>
+      </c>
+      <c r="H375" t="s">
+        <v>1525</v>
+      </c>
+    </row>
+    <row r="376" spans="1:8">
+      <c r="A376" t="s">
+        <v>1526</v>
+      </c>
+      <c r="B376" t="s">
+        <v>9</v>
+      </c>
+      <c r="C376" t="s">
+        <v>1527</v>
+      </c>
+      <c r="D376" t="s">
+        <v>11</v>
+      </c>
+      <c r="E376" t="s">
+        <v>12</v>
+      </c>
+      <c r="F376" t="s">
+        <v>27</v>
+      </c>
+      <c r="G376" s="1" t="s">
+        <v>1528</v>
+      </c>
+      <c r="H376" t="s">
+        <v>1529</v>
+      </c>
+    </row>
+    <row r="377" spans="1:8">
+      <c r="A377" t="s">
+        <v>1530</v>
+      </c>
+      <c r="B377" t="s">
+        <v>9</v>
+      </c>
+      <c r="C377" t="s">
+        <v>1531</v>
+      </c>
+      <c r="D377" t="s">
+        <v>11</v>
+      </c>
+      <c r="E377" t="s">
+        <v>12</v>
+      </c>
+      <c r="F377" t="s">
+        <v>71</v>
+      </c>
+      <c r="G377" s="1" t="s">
+        <v>1532</v>
+      </c>
+      <c r="H377" t="s">
+        <v>1533</v>
+      </c>
+    </row>
+    <row r="378" spans="1:8">
+      <c r="A378" t="s">
+        <v>1534</v>
+      </c>
+      <c r="B378" t="s">
+        <v>9</v>
+      </c>
+      <c r="C378" t="s">
+        <v>1535</v>
+      </c>
+      <c r="D378" t="s">
+        <v>11</v>
+      </c>
+      <c r="E378" t="s">
+        <v>12</v>
+      </c>
+      <c r="F378" t="s">
+        <v>595</v>
+      </c>
+      <c r="G378" s="1" t="s">
+        <v>1536</v>
+      </c>
+      <c r="H378" t="s">
+        <v>1537</v>
+      </c>
+    </row>
+    <row r="379" spans="1:8">
+      <c r="A379" t="s">
+        <v>1538</v>
+      </c>
+      <c r="B379" t="s">
+        <v>9</v>
+      </c>
+      <c r="C379" t="s">
+        <v>1539</v>
+      </c>
+      <c r="D379" t="s">
+        <v>11</v>
+      </c>
+      <c r="E379" t="s">
+        <v>12</v>
+      </c>
+      <c r="F379" t="s">
+        <v>595</v>
+      </c>
+      <c r="G379" s="1" t="s">
+        <v>1540</v>
+      </c>
+      <c r="H379" t="s">
+        <v>1541</v>
+      </c>
+    </row>
+    <row r="380" spans="1:8">
+      <c r="A380" t="s">
+        <v>1542</v>
+      </c>
+      <c r="B380" t="s">
+        <v>9</v>
+      </c>
+      <c r="C380" t="s">
+        <v>1543</v>
+      </c>
+      <c r="D380" t="s">
+        <v>11</v>
+      </c>
+      <c r="E380" t="s">
+        <v>12</v>
+      </c>
+      <c r="F380" t="s">
+        <v>595</v>
+      </c>
+      <c r="G380" s="1" t="s">
+        <v>1544</v>
+      </c>
+      <c r="H380" t="s">
+        <v>1545</v>
+      </c>
+    </row>
+    <row r="381" spans="1:8">
+      <c r="A381" t="s">
+        <v>1546</v>
+      </c>
+      <c r="B381" t="s">
+        <v>9</v>
+      </c>
+      <c r="C381" t="s">
+        <v>1547</v>
+      </c>
+      <c r="D381" t="s">
+        <v>11</v>
+      </c>
+      <c r="E381" t="s">
+        <v>12</v>
+      </c>
+      <c r="F381" t="s">
+        <v>71</v>
+      </c>
+      <c r="G381" s="1" t="s">
+        <v>1548</v>
+      </c>
+      <c r="H381" t="s">
+        <v>1549</v>
+      </c>
+    </row>
+    <row r="382" spans="1:8">
+      <c r="A382" t="s">
+        <v>1550</v>
+      </c>
+      <c r="B382" t="s">
+        <v>9</v>
+      </c>
+      <c r="C382" t="s">
+        <v>1551</v>
+      </c>
+      <c r="D382" t="s">
+        <v>11</v>
+      </c>
+      <c r="E382" t="s">
+        <v>12</v>
+      </c>
+      <c r="F382" t="s">
+        <v>139</v>
+      </c>
+      <c r="G382" s="1" t="s">
+        <v>1552</v>
+      </c>
+      <c r="H382" t="s">
+        <v>1553</v>
+      </c>
+    </row>
+    <row r="383" spans="1:8">
+      <c r="A383" t="s">
+        <v>1554</v>
+      </c>
+      <c r="B383" t="s">
+        <v>9</v>
+      </c>
+      <c r="C383" t="s">
+        <v>1555</v>
+      </c>
+      <c r="D383" t="s">
+        <v>11</v>
+      </c>
+      <c r="E383" t="s">
+        <v>12</v>
+      </c>
+      <c r="F383" t="s">
+        <v>105</v>
+      </c>
+      <c r="G383" s="1" t="s">
+        <v>1556</v>
+      </c>
+      <c r="H383" t="s">
+        <v>1557</v>
+      </c>
+    </row>
+    <row r="384" spans="1:8">
+      <c r="A384" t="s">
+        <v>1558</v>
+      </c>
+      <c r="B384" t="s">
+        <v>9</v>
+      </c>
+      <c r="C384" t="s">
+        <v>1559</v>
+      </c>
+      <c r="D384" t="s">
+        <v>11</v>
+      </c>
+      <c r="E384" t="s">
+        <v>12</v>
+      </c>
+      <c r="F384" t="s">
+        <v>105</v>
+      </c>
+      <c r="G384" s="1" t="s">
+        <v>1560</v>
+      </c>
+      <c r="H384" t="s">
+        <v>1561</v>
+      </c>
+    </row>
+    <row r="385" spans="1:8">
+      <c r="A385" t="s">
+        <v>1562</v>
+      </c>
+      <c r="B385" t="s">
+        <v>9</v>
+      </c>
+      <c r="C385" t="s">
+        <v>1563</v>
+      </c>
+      <c r="D385" t="s">
+        <v>11</v>
+      </c>
+      <c r="E385" t="s">
+        <v>12</v>
+      </c>
+      <c r="F385" t="s">
+        <v>92</v>
+      </c>
+      <c r="G385" s="1" t="s">
+        <v>1564</v>
+      </c>
+      <c r="H385" t="s">
+        <v>1565</v>
+      </c>
+    </row>
+    <row r="386" spans="1:8">
+      <c r="A386" t="s">
+        <v>1566</v>
+      </c>
+      <c r="B386" t="s">
+        <v>9</v>
+      </c>
+      <c r="C386" t="s">
+        <v>1567</v>
+      </c>
+      <c r="D386" t="s">
+        <v>11</v>
+      </c>
+      <c r="E386" t="s">
+        <v>12</v>
+      </c>
+      <c r="F386" t="s">
+        <v>92</v>
+      </c>
+      <c r="G386" s="1" t="s">
+        <v>1568</v>
+      </c>
+      <c r="H386" t="s">
+        <v>1569</v>
+      </c>
+    </row>
+    <row r="387" spans="1:8">
+      <c r="A387" t="s">
+        <v>1570</v>
+      </c>
+      <c r="B387" t="s">
+        <v>9</v>
+      </c>
+      <c r="C387" t="s">
+        <v>1571</v>
+      </c>
+      <c r="D387" t="s">
+        <v>11</v>
+      </c>
+      <c r="E387" t="s">
+        <v>12</v>
+      </c>
+      <c r="F387" t="s">
+        <v>22</v>
+      </c>
+      <c r="G387" s="1" t="s">
+        <v>1572</v>
+      </c>
+      <c r="H387" t="s">
+        <v>1573</v>
+      </c>
+    </row>
+    <row r="388" spans="1:8">
+      <c r="A388" t="s">
+        <v>1574</v>
+      </c>
+      <c r="B388" t="s">
+        <v>9</v>
+      </c>
+      <c r="C388" t="s">
+        <v>1575</v>
+      </c>
+      <c r="D388" t="s">
+        <v>11</v>
+      </c>
+      <c r="E388" t="s">
+        <v>12</v>
+      </c>
+      <c r="F388" t="s">
+        <v>274</v>
+      </c>
+      <c r="G388" s="1" t="s">
+        <v>1576</v>
+      </c>
+      <c r="H388" t="s">
+        <v>1577</v>
+      </c>
+    </row>
+    <row r="389" spans="1:8">
+      <c r="A389" t="s">
+        <v>1578</v>
+      </c>
+      <c r="B389" t="s">
+        <v>9</v>
+      </c>
+      <c r="C389" t="s">
+        <v>1579</v>
+      </c>
+      <c r="D389" t="s">
+        <v>11</v>
+      </c>
+      <c r="E389" t="s">
+        <v>12</v>
+      </c>
+      <c r="F389" t="s">
+        <v>118</v>
+      </c>
+      <c r="G389" s="1" t="s">
+        <v>1580</v>
+      </c>
+      <c r="H389" t="s">
+        <v>1581</v>
+      </c>
+    </row>
+    <row r="390" spans="1:8">
+      <c r="A390" t="s">
+        <v>1582</v>
+      </c>
+      <c r="B390" t="s">
+        <v>9</v>
+      </c>
+      <c r="C390" t="s">
+        <v>1583</v>
+      </c>
+      <c r="D390" t="s">
+        <v>11</v>
+      </c>
+      <c r="E390" t="s">
+        <v>12</v>
+      </c>
+      <c r="F390" t="s">
+        <v>152</v>
+      </c>
+      <c r="G390" s="1" t="s">
+        <v>1584</v>
+      </c>
+      <c r="H390" t="s">
+        <v>1585</v>
+      </c>
+    </row>
+    <row r="391" spans="1:8">
+      <c r="A391" t="s">
+        <v>1586</v>
+      </c>
+      <c r="B391" t="s">
+        <v>9</v>
+      </c>
+      <c r="C391" t="s">
+        <v>1587</v>
+      </c>
+      <c r="D391" t="s">
+        <v>11</v>
+      </c>
+      <c r="E391" t="s">
+        <v>12</v>
+      </c>
+      <c r="F391" t="s">
+        <v>13</v>
+      </c>
+      <c r="G391" s="1" t="s">
+        <v>1588</v>
+      </c>
+      <c r="H391" t="s">
+        <v>1589</v>
+      </c>
+    </row>
+    <row r="392" spans="1:8">
+      <c r="A392" t="s">
+        <v>1590</v>
+      </c>
+      <c r="B392" t="s">
+        <v>9</v>
+      </c>
+      <c r="C392" t="s">
+        <v>1591</v>
+      </c>
+      <c r="D392" t="s">
+        <v>11</v>
+      </c>
+      <c r="E392" t="s">
+        <v>12</v>
+      </c>
+      <c r="F392" t="s">
+        <v>152</v>
+      </c>
+      <c r="G392" s="1" t="s">
+        <v>1592</v>
+      </c>
+      <c r="H392" t="s">
+        <v>1593</v>
+      </c>
+    </row>
+    <row r="393" spans="1:8">
+      <c r="A393" t="s">
+        <v>1594</v>
+      </c>
+      <c r="B393" t="s">
+        <v>9</v>
+      </c>
+      <c r="C393" t="s">
+        <v>1595</v>
+      </c>
+      <c r="D393" t="s">
+        <v>11</v>
+      </c>
+      <c r="E393" t="s">
+        <v>12</v>
+      </c>
+      <c r="F393" t="s">
+        <v>13</v>
+      </c>
+      <c r="G393" s="1" t="s">
+        <v>1596</v>
+      </c>
+      <c r="H393" t="s">
+        <v>1597</v>
+      </c>
+    </row>
+    <row r="394" spans="1:8">
+      <c r="A394" t="s">
+        <v>1598</v>
+      </c>
+      <c r="B394" t="s">
+        <v>9</v>
+      </c>
+      <c r="C394" t="s">
+        <v>1599</v>
+      </c>
+      <c r="D394" t="s">
+        <v>11</v>
+      </c>
+      <c r="E394" t="s">
+        <v>12</v>
+      </c>
+      <c r="F394" t="s">
+        <v>118</v>
+      </c>
+      <c r="G394" s="1" t="s">
+        <v>1600</v>
+      </c>
+      <c r="H394" t="s">
+        <v>1601</v>
+      </c>
+    </row>
+    <row r="395" spans="1:8">
+      <c r="A395" t="s">
+        <v>1602</v>
+      </c>
+      <c r="B395" t="s">
+        <v>9</v>
+      </c>
+      <c r="C395" t="s">
+        <v>1603</v>
+      </c>
+      <c r="D395" t="s">
+        <v>11</v>
+      </c>
+      <c r="E395" t="s">
+        <v>12</v>
+      </c>
+      <c r="F395" t="s">
+        <v>27</v>
+      </c>
+      <c r="G395" s="1" t="s">
+        <v>1604</v>
+      </c>
+      <c r="H395" t="s">
+        <v>1605</v>
+      </c>
+    </row>
+    <row r="396" spans="1:8">
+      <c r="A396" t="s">
+        <v>1606</v>
+      </c>
+      <c r="B396" t="s">
+        <v>9</v>
+      </c>
+      <c r="C396" t="s">
+        <v>1607</v>
+      </c>
+      <c r="D396" t="s">
+        <v>11</v>
+      </c>
+      <c r="E396" t="s">
+        <v>12</v>
+      </c>
+      <c r="F396" t="s">
+        <v>27</v>
+      </c>
+      <c r="G396" s="1" t="s">
+        <v>1608</v>
+      </c>
+      <c r="H396" t="s">
+        <v>1609</v>
+      </c>
+    </row>
+    <row r="397" spans="1:8">
+      <c r="A397" t="s">
+        <v>1610</v>
+      </c>
+      <c r="B397" t="s">
+        <v>9</v>
+      </c>
+      <c r="C397" t="s">
+        <v>1611</v>
+      </c>
+      <c r="D397" t="s">
+        <v>11</v>
+      </c>
+      <c r="E397" t="s">
+        <v>12</v>
+      </c>
+      <c r="F397" t="s">
+        <v>66</v>
+      </c>
+      <c r="G397" s="1" t="s">
+        <v>1612</v>
+      </c>
+      <c r="H397" t="s">
+        <v>1613</v>
+      </c>
+    </row>
+    <row r="398" spans="1:8">
+      <c r="A398" t="s">
+        <v>1614</v>
+      </c>
+      <c r="B398" t="s">
+        <v>9</v>
+      </c>
+      <c r="C398" t="s">
+        <v>1615</v>
+      </c>
+      <c r="D398" t="s">
+        <v>11</v>
+      </c>
+      <c r="E398" t="s">
+        <v>12</v>
+      </c>
+      <c r="F398" t="s">
+        <v>66</v>
+      </c>
+      <c r="G398" s="1" t="s">
+        <v>1616</v>
+      </c>
+      <c r="H398" t="s">
+        <v>1617</v>
+      </c>
+    </row>
+    <row r="399" spans="1:8">
+      <c r="A399" t="s">
+        <v>1618</v>
+      </c>
+      <c r="B399" t="s">
+        <v>9</v>
+      </c>
+      <c r="C399" t="s">
+        <v>1619</v>
+      </c>
+      <c r="D399" t="s">
+        <v>11</v>
+      </c>
+      <c r="E399" t="s">
+        <v>12</v>
+      </c>
+      <c r="F399" t="s">
+        <v>66</v>
+      </c>
+      <c r="G399" s="1" t="s">
+        <v>1620</v>
+      </c>
+      <c r="H399" t="s">
+        <v>1621</v>
+      </c>
+    </row>
+    <row r="400" spans="1:8">
+      <c r="A400" t="s">
+        <v>1622</v>
+      </c>
+      <c r="B400" t="s">
+        <v>9</v>
+      </c>
+      <c r="C400" t="s">
+        <v>1623</v>
+      </c>
+      <c r="D400" t="s">
+        <v>11</v>
+      </c>
+      <c r="E400" t="s">
+        <v>12</v>
+      </c>
+      <c r="F400" t="s">
+        <v>595</v>
+      </c>
+      <c r="G400" s="1" t="s">
+        <v>1624</v>
+      </c>
+      <c r="H400" t="s">
+        <v>1625</v>
+      </c>
+    </row>
+    <row r="401" spans="1:8">
+      <c r="A401" t="s">
+        <v>1626</v>
+      </c>
+      <c r="B401" t="s">
+        <v>9</v>
+      </c>
+      <c r="C401" t="s">
+        <v>1627</v>
+      </c>
+      <c r="D401" t="s">
+        <v>11</v>
+      </c>
+      <c r="E401" t="s">
+        <v>12</v>
+      </c>
+      <c r="F401" t="s">
+        <v>595</v>
+      </c>
+      <c r="G401" s="1" t="s">
+        <v>1628</v>
+      </c>
+      <c r="H401" t="s">
+        <v>1629</v>
+      </c>
+    </row>
+    <row r="402" spans="1:8">
+      <c r="A402" t="s">
+        <v>1630</v>
+      </c>
+      <c r="B402" t="s">
+        <v>9</v>
+      </c>
+      <c r="C402" t="s">
+        <v>1631</v>
+      </c>
+      <c r="D402" t="s">
+        <v>11</v>
+      </c>
+      <c r="E402" t="s">
+        <v>12</v>
+      </c>
+      <c r="F402" t="s">
+        <v>595</v>
+      </c>
+      <c r="G402" s="1" t="s">
+        <v>1632</v>
+      </c>
+      <c r="H402" t="s">
+        <v>1633</v>
+      </c>
+    </row>
+    <row r="403" spans="1:8">
+      <c r="A403" t="s">
+        <v>1634</v>
+      </c>
+      <c r="B403" t="s">
+        <v>9</v>
+      </c>
+      <c r="C403" t="s">
+        <v>1635</v>
+      </c>
+      <c r="D403" t="s">
+        <v>11</v>
+      </c>
+      <c r="E403" t="s">
+        <v>12</v>
+      </c>
+      <c r="F403" t="s">
+        <v>105</v>
+      </c>
+      <c r="G403" s="1" t="s">
+        <v>1636</v>
+      </c>
+      <c r="H403" t="s">
+        <v>1637</v>
+      </c>
+    </row>
+    <row r="404" spans="1:8">
+      <c r="A404" t="s">
+        <v>1638</v>
+      </c>
+      <c r="B404" t="s">
+        <v>9</v>
+      </c>
+      <c r="C404" t="s">
+        <v>1639</v>
+      </c>
+      <c r="D404" t="s">
+        <v>11</v>
+      </c>
+      <c r="E404" t="s">
+        <v>12</v>
+      </c>
+      <c r="F404" t="s">
+        <v>198</v>
+      </c>
+      <c r="G404" s="1" t="s">
+        <v>1640</v>
+      </c>
+      <c r="H404" t="s">
+        <v>1641</v>
+      </c>
+    </row>
+    <row r="405" spans="1:8">
+      <c r="A405" t="s">
+        <v>1642</v>
+      </c>
+      <c r="B405" t="s">
+        <v>9</v>
+      </c>
+      <c r="C405" t="s">
+        <v>1643</v>
+      </c>
+      <c r="D405" t="s">
+        <v>11</v>
+      </c>
+      <c r="E405" t="s">
+        <v>12</v>
+      </c>
+      <c r="F405" t="s">
+        <v>71</v>
+      </c>
+      <c r="G405" s="1" t="s">
+        <v>1644</v>
+      </c>
+      <c r="H405" t="s">
+        <v>1645</v>
+      </c>
+    </row>
+    <row r="406" spans="1:8">
+      <c r="A406" t="s">
+        <v>1646</v>
+      </c>
+      <c r="B406" t="s">
+        <v>9</v>
+      </c>
+      <c r="C406" t="s">
+        <v>1647</v>
+      </c>
+      <c r="D406" t="s">
+        <v>11</v>
+      </c>
+      <c r="E406" t="s">
+        <v>12</v>
+      </c>
+      <c r="F406" t="s">
+        <v>139</v>
+      </c>
+      <c r="G406" s="1" t="s">
+        <v>1648</v>
+      </c>
+      <c r="H406" t="s">
+        <v>1649</v>
+      </c>
+    </row>
+    <row r="407" spans="1:8">
+      <c r="A407" t="s">
+        <v>1650</v>
+      </c>
+      <c r="B407" t="s">
+        <v>9</v>
+      </c>
+      <c r="C407" t="s">
+        <v>1651</v>
+      </c>
+      <c r="D407" t="s">
+        <v>11</v>
+      </c>
+      <c r="E407" t="s">
+        <v>12</v>
+      </c>
+      <c r="F407" t="s">
+        <v>139</v>
+      </c>
+      <c r="G407" s="1" t="s">
+        <v>1652</v>
+      </c>
+      <c r="H407" t="s">
+        <v>1653</v>
+      </c>
+    </row>
+    <row r="408" spans="1:8">
+      <c r="A408" t="s">
+        <v>1654</v>
+      </c>
+      <c r="B408" t="s">
+        <v>9</v>
+      </c>
+      <c r="C408" t="s">
+        <v>1655</v>
+      </c>
+      <c r="D408" t="s">
+        <v>11</v>
+      </c>
+      <c r="E408" t="s">
+        <v>12</v>
+      </c>
+      <c r="F408" t="s">
+        <v>274</v>
+      </c>
+      <c r="G408" s="1" t="s">
+        <v>1656</v>
+      </c>
+      <c r="H408" t="s">
+        <v>1657</v>
+      </c>
+    </row>
+    <row r="409" spans="1:8">
+      <c r="A409" t="s">
+        <v>1658</v>
+      </c>
+      <c r="B409" t="s">
+        <v>9</v>
+      </c>
+      <c r="C409" t="s">
+        <v>1659</v>
+      </c>
+      <c r="D409" t="s">
+        <v>11</v>
+      </c>
+      <c r="E409" t="s">
+        <v>12</v>
+      </c>
+      <c r="F409" t="s">
+        <v>274</v>
+      </c>
+      <c r="G409" s="1" t="s">
+        <v>1660</v>
+      </c>
+      <c r="H409" t="s">
+        <v>1661</v>
+      </c>
+    </row>
+    <row r="410" spans="1:8">
+      <c r="A410" t="s">
+        <v>1662</v>
+      </c>
+      <c r="B410" t="s">
+        <v>9</v>
+      </c>
+      <c r="C410" t="s">
+        <v>1663</v>
+      </c>
+      <c r="D410" t="s">
+        <v>11</v>
+      </c>
+      <c r="E410" t="s">
+        <v>12</v>
+      </c>
+      <c r="F410" t="s">
+        <v>274</v>
+      </c>
+      <c r="G410" s="1" t="s">
+        <v>1664</v>
+      </c>
+      <c r="H410" t="s">
+        <v>1665</v>
+      </c>
+    </row>
+    <row r="411" spans="1:8">
+      <c r="A411" t="s">
+        <v>1666</v>
+      </c>
+      <c r="B411" t="s">
+        <v>9</v>
+      </c>
+      <c r="C411" t="s">
+        <v>1667</v>
+      </c>
+      <c r="D411" t="s">
+        <v>11</v>
+      </c>
+      <c r="E411" t="s">
+        <v>12</v>
+      </c>
+      <c r="F411" t="s">
+        <v>92</v>
+      </c>
+      <c r="G411" s="1" t="s">
+        <v>1668</v>
+      </c>
+      <c r="H411" t="s">
+        <v>1669</v>
+      </c>
+    </row>
+    <row r="412" spans="1:8">
+      <c r="A412" t="s">
+        <v>1670</v>
+      </c>
+      <c r="B412" t="s">
+        <v>9</v>
+      </c>
+      <c r="C412" t="s">
+        <v>1671</v>
+      </c>
+      <c r="D412" t="s">
+        <v>11</v>
+      </c>
+      <c r="E412" t="s">
+        <v>12</v>
+      </c>
+      <c r="F412" t="s">
+        <v>22</v>
+      </c>
+      <c r="G412" s="1" t="s">
+        <v>1672</v>
+      </c>
+      <c r="H412" t="s">
+        <v>1673</v>
+      </c>
+    </row>
+    <row r="413" spans="1:8">
+      <c r="A413" t="s">
+        <v>1674</v>
+      </c>
+      <c r="B413" t="s">
+        <v>9</v>
+      </c>
+      <c r="C413" t="s">
+        <v>1675</v>
+      </c>
+      <c r="D413" t="s">
+        <v>11</v>
+      </c>
+      <c r="E413" t="s">
+        <v>12</v>
+      </c>
+      <c r="F413" t="s">
+        <v>22</v>
+      </c>
+      <c r="G413" s="1" t="s">
+        <v>1676</v>
+      </c>
+      <c r="H413" t="s">
+        <v>1677</v>
+      </c>
+    </row>
+    <row r="414" spans="1:8">
+      <c r="A414" t="s">
+        <v>1678</v>
+      </c>
+      <c r="B414" t="s">
+        <v>9</v>
+      </c>
+      <c r="C414" t="s">
+        <v>1679</v>
+      </c>
+      <c r="D414" t="s">
+        <v>11</v>
+      </c>
+      <c r="E414" t="s">
+        <v>12</v>
+      </c>
+      <c r="F414" t="s">
+        <v>92</v>
+      </c>
+      <c r="G414" s="1" t="s">
+        <v>1680</v>
+      </c>
+      <c r="H414" t="s">
+        <v>1681</v>
+      </c>
+    </row>
+    <row r="415" spans="1:8">
+      <c r="A415" t="s">
+        <v>1682</v>
+      </c>
+      <c r="B415" t="s">
+        <v>9</v>
+      </c>
+      <c r="C415" t="s">
+        <v>1683</v>
+      </c>
+      <c r="D415" t="s">
+        <v>11</v>
+      </c>
+      <c r="E415" t="s">
+        <v>12</v>
+      </c>
+      <c r="F415" t="s">
+        <v>92</v>
+      </c>
+      <c r="G415" s="1" t="s">
+        <v>1684</v>
+      </c>
+      <c r="H415" t="s">
+        <v>1685</v>
+      </c>
+    </row>
+    <row r="416" spans="1:8">
+      <c r="A416" t="s">
+        <v>1686</v>
+      </c>
+      <c r="B416" t="s">
+        <v>9</v>
+      </c>
+      <c r="C416" t="s">
+        <v>1687</v>
+      </c>
+      <c r="D416" t="s">
+        <v>11</v>
+      </c>
+      <c r="E416" t="s">
+        <v>12</v>
+      </c>
+      <c r="F416" t="s">
+        <v>92</v>
+      </c>
+      <c r="G416" s="1" t="s">
+        <v>1688</v>
+      </c>
+      <c r="H416" t="s">
+        <v>1689</v>
+      </c>
+    </row>
+    <row r="417" spans="1:8">
+      <c r="A417" t="s">
+        <v>1690</v>
+      </c>
+      <c r="B417" t="s">
+        <v>9</v>
+      </c>
+      <c r="C417" t="s">
+        <v>1691</v>
+      </c>
+      <c r="D417" t="s">
+        <v>11</v>
+      </c>
+      <c r="E417" t="s">
+        <v>12</v>
+      </c>
+      <c r="F417" t="s">
+        <v>118</v>
+      </c>
+      <c r="G417" s="1" t="s">
+        <v>1692</v>
+      </c>
+      <c r="H417" t="s">
+        <v>1693</v>
+      </c>
+    </row>
+    <row r="418" spans="1:8">
+      <c r="A418" t="s">
+        <v>1694</v>
+      </c>
+      <c r="B418" t="s">
+        <v>9</v>
+      </c>
+      <c r="C418" t="s">
+        <v>1695</v>
+      </c>
+      <c r="D418" t="s">
+        <v>11</v>
+      </c>
+      <c r="E418" t="s">
+        <v>12</v>
+      </c>
+      <c r="F418" t="s">
+        <v>152</v>
+      </c>
+      <c r="G418" s="1" t="s">
+        <v>1696</v>
+      </c>
+      <c r="H418" t="s">
+        <v>1697</v>
+      </c>
+    </row>
+    <row r="419" spans="1:8">
+      <c r="A419" t="s">
+        <v>1698</v>
+      </c>
+      <c r="B419" t="s">
+        <v>9</v>
+      </c>
+      <c r="C419" t="s">
+        <v>1699</v>
+      </c>
+      <c r="D419" t="s">
+        <v>11</v>
+      </c>
+      <c r="E419" t="s">
+        <v>12</v>
+      </c>
+      <c r="F419" t="s">
+        <v>118</v>
+      </c>
+      <c r="G419" s="1" t="s">
+        <v>1700</v>
+      </c>
+      <c r="H419" t="s">
+        <v>1701</v>
+      </c>
+    </row>
+    <row r="420" spans="1:8">
+      <c r="A420" t="s">
+        <v>1702</v>
+      </c>
+      <c r="B420" t="s">
+        <v>9</v>
+      </c>
+      <c r="C420" t="s">
+        <v>1703</v>
+      </c>
+      <c r="D420" t="s">
+        <v>11</v>
+      </c>
+      <c r="E420" t="s">
+        <v>12</v>
+      </c>
+      <c r="F420" t="s">
+        <v>152</v>
+      </c>
+      <c r="G420" s="1" t="s">
+        <v>1704</v>
+      </c>
+      <c r="H420" t="s">
+        <v>1705</v>
+      </c>
+    </row>
+    <row r="421" spans="1:8">
+      <c r="A421" t="s">
+        <v>1706</v>
+      </c>
+      <c r="B421" t="s">
+        <v>9</v>
+      </c>
+      <c r="C421" t="s">
+        <v>1707</v>
+      </c>
+      <c r="D421" t="s">
+        <v>11</v>
+      </c>
+      <c r="E421" t="s">
+        <v>12</v>
+      </c>
+      <c r="F421" t="s">
+        <v>152</v>
+      </c>
+      <c r="G421" s="1" t="s">
+        <v>1708</v>
+      </c>
+      <c r="H421" t="s">
+        <v>1709</v>
+      </c>
+    </row>
+    <row r="422" spans="1:8">
+      <c r="A422" t="s">
+        <v>1710</v>
+      </c>
+      <c r="B422" t="s">
+        <v>9</v>
+      </c>
+      <c r="C422" t="s">
+        <v>1711</v>
+      </c>
+      <c r="D422" t="s">
+        <v>11</v>
+      </c>
+      <c r="E422" t="s">
+        <v>12</v>
+      </c>
+      <c r="F422" t="s">
+        <v>152</v>
+      </c>
+      <c r="G422" s="1" t="s">
+        <v>1712</v>
+      </c>
+      <c r="H422" t="s">
+        <v>1713</v>
+      </c>
+    </row>
+    <row r="423" spans="1:8">
+      <c r="A423" t="s">
+        <v>1714</v>
+      </c>
+      <c r="B423" t="s">
+        <v>9</v>
+      </c>
+      <c r="C423" t="s">
+        <v>1715</v>
+      </c>
+      <c r="D423" t="s">
+        <v>11</v>
+      </c>
+      <c r="E423" t="s">
+        <v>12</v>
+      </c>
+      <c r="F423" t="s">
+        <v>27</v>
+      </c>
+      <c r="G423" s="1" t="s">
+        <v>1716</v>
+      </c>
+      <c r="H423" t="s">
+        <v>1717</v>
+      </c>
+    </row>
+    <row r="424" spans="1:8">
+      <c r="A424" t="s">
+        <v>1718</v>
+      </c>
+      <c r="B424" t="s">
+        <v>9</v>
+      </c>
+      <c r="C424" t="s">
+        <v>1719</v>
+      </c>
+      <c r="D424" t="s">
+        <v>11</v>
+      </c>
+      <c r="E424" t="s">
+        <v>12</v>
+      </c>
+      <c r="F424" t="s">
+        <v>27</v>
+      </c>
+      <c r="G424" s="1" t="s">
+        <v>1720</v>
+      </c>
+      <c r="H424" t="s">
+        <v>1721</v>
+      </c>
+    </row>
+    <row r="425" spans="1:8">
+      <c r="A425" t="s">
+        <v>1722</v>
+      </c>
+      <c r="B425" t="s">
+        <v>9</v>
+      </c>
+      <c r="C425" t="s">
+        <v>1723</v>
+      </c>
+      <c r="D425" t="s">
+        <v>11</v>
+      </c>
+      <c r="E425" t="s">
+        <v>12</v>
+      </c>
+      <c r="F425" t="s">
+        <v>27</v>
+      </c>
+      <c r="G425" s="1" t="s">
+        <v>1724</v>
+      </c>
+      <c r="H425" t="s">
+        <v>1725</v>
+      </c>
+    </row>
+    <row r="426" spans="1:8">
+      <c r="A426" t="s">
+        <v>1726</v>
+      </c>
+      <c r="B426" t="s">
+        <v>9</v>
+      </c>
+      <c r="C426" t="s">
+        <v>1727</v>
+      </c>
+      <c r="D426" t="s">
+        <v>11</v>
+      </c>
+      <c r="E426" t="s">
+        <v>12</v>
+      </c>
+      <c r="F426" t="s">
+        <v>66</v>
+      </c>
+      <c r="G426" s="1" t="s">
+        <v>1728</v>
+      </c>
+      <c r="H426" t="s">
+        <v>1729</v>
+      </c>
+    </row>
+    <row r="427" spans="1:8">
+      <c r="A427" t="s">
+        <v>1730</v>
+      </c>
+      <c r="B427" t="s">
+        <v>9</v>
+      </c>
+      <c r="C427" t="s">
+        <v>1731</v>
+      </c>
+      <c r="D427" t="s">
+        <v>11</v>
+      </c>
+      <c r="E427" t="s">
+        <v>12</v>
+      </c>
+      <c r="F427" t="s">
+        <v>66</v>
+      </c>
+      <c r="G427" s="1" t="s">
+        <v>1732</v>
+      </c>
+      <c r="H427" t="s">
+        <v>1733</v>
+      </c>
+    </row>
+    <row r="428" spans="1:8">
+      <c r="A428" t="s">
+        <v>1734</v>
+      </c>
+      <c r="B428" t="s">
+        <v>9</v>
+      </c>
+      <c r="C428" t="s">
+        <v>1735</v>
+      </c>
+      <c r="D428" t="s">
+        <v>11</v>
+      </c>
+      <c r="E428" t="s">
+        <v>12</v>
+      </c>
+      <c r="F428" t="s">
+        <v>66</v>
+      </c>
+      <c r="G428" s="1" t="s">
+        <v>1736</v>
+      </c>
+      <c r="H428" t="s">
+        <v>1737</v>
+      </c>
+    </row>
+    <row r="429" spans="1:8">
+      <c r="A429" t="s">
+        <v>1738</v>
+      </c>
+      <c r="B429" t="s">
+        <v>9</v>
+      </c>
+      <c r="C429" t="s">
+        <v>1739</v>
+      </c>
+      <c r="D429" t="s">
+        <v>11</v>
+      </c>
+      <c r="E429" t="s">
+        <v>12</v>
+      </c>
+      <c r="F429" t="s">
+        <v>595</v>
+      </c>
+      <c r="G429" s="1" t="s">
+        <v>1740</v>
+      </c>
+      <c r="H429" t="s">
+        <v>1741</v>
+      </c>
+    </row>
+    <row r="430" spans="1:8">
+      <c r="A430" t="s">
+        <v>1742</v>
+      </c>
+      <c r="B430" t="s">
+        <v>9</v>
+      </c>
+      <c r="C430" t="s">
+        <v>1743</v>
+      </c>
+      <c r="D430" t="s">
+        <v>11</v>
+      </c>
+      <c r="E430" t="s">
+        <v>12</v>
+      </c>
+      <c r="F430" t="s">
+        <v>595</v>
+      </c>
+      <c r="G430" s="1" t="s">
+        <v>1744</v>
+      </c>
+      <c r="H430" t="s">
+        <v>1745</v>
+      </c>
+    </row>
+    <row r="431" spans="1:8">
+      <c r="A431" t="s">
+        <v>1746</v>
+      </c>
+      <c r="B431" t="s">
+        <v>9</v>
+      </c>
+      <c r="C431" t="s">
+        <v>1747</v>
+      </c>
+      <c r="D431" t="s">
+        <v>11</v>
+      </c>
+      <c r="E431" t="s">
+        <v>12</v>
+      </c>
+      <c r="F431" t="s">
+        <v>13</v>
+      </c>
+      <c r="G431" s="1" t="s">
+        <v>1748</v>
+      </c>
+      <c r="H431" t="s">
+        <v>1749</v>
+      </c>
+    </row>
+    <row r="432" spans="1:8">
+      <c r="A432" t="s">
+        <v>1750</v>
+      </c>
+      <c r="B432" t="s">
+        <v>9</v>
+      </c>
+      <c r="C432" t="s">
+        <v>1751</v>
+      </c>
+      <c r="D432" t="s">
+        <v>11</v>
+      </c>
+      <c r="E432" t="s">
+        <v>12</v>
+      </c>
+      <c r="F432" t="s">
+        <v>13</v>
+      </c>
+      <c r="G432" s="1" t="s">
+        <v>1752</v>
+      </c>
+      <c r="H432" t="s">
+        <v>1753</v>
+      </c>
+    </row>
+    <row r="433" spans="1:8">
+      <c r="A433" t="s">
+        <v>1754</v>
+      </c>
+      <c r="B433" t="s">
+        <v>9</v>
+      </c>
+      <c r="C433" t="s">
+        <v>1755</v>
+      </c>
+      <c r="D433" t="s">
+        <v>11</v>
+      </c>
+      <c r="E433" t="s">
+        <v>12</v>
+      </c>
+      <c r="F433" t="s">
+        <v>198</v>
+      </c>
+      <c r="G433" s="1" t="s">
+        <v>1756</v>
+      </c>
+      <c r="H433" t="s">
+        <v>1757</v>
+      </c>
+    </row>
+    <row r="434" spans="1:8">
+      <c r="A434" t="s">
+        <v>1758</v>
+      </c>
+      <c r="B434" t="s">
+        <v>9</v>
+      </c>
+      <c r="C434" t="s">
+        <v>1759</v>
+      </c>
+      <c r="D434" t="s">
+        <v>11</v>
+      </c>
+      <c r="E434" t="s">
+        <v>12</v>
+      </c>
+      <c r="F434" t="s">
+        <v>198</v>
+      </c>
+      <c r="G434" s="1" t="s">
+        <v>1760</v>
+      </c>
+      <c r="H434" t="s">
+        <v>1761</v>
+      </c>
+    </row>
+    <row r="435" spans="1:8">
+      <c r="A435" t="s">
+        <v>1762</v>
+      </c>
+      <c r="B435" t="s">
+        <v>9</v>
+      </c>
+      <c r="C435" t="s">
+        <v>1763</v>
+      </c>
+      <c r="D435" t="s">
+        <v>11</v>
+      </c>
+      <c r="E435" t="s">
+        <v>12</v>
+      </c>
+      <c r="F435" t="s">
+        <v>71</v>
+      </c>
+      <c r="G435" s="1" t="s">
+        <v>1764</v>
+      </c>
+      <c r="H435" t="s">
+        <v>1765</v>
+      </c>
+    </row>
+    <row r="436" spans="1:8">
+      <c r="A436" t="s">
+        <v>1766</v>
+      </c>
+      <c r="B436" t="s">
+        <v>9</v>
+      </c>
+      <c r="C436" t="s">
+        <v>1767</v>
+      </c>
+      <c r="D436" t="s">
+        <v>11</v>
+      </c>
+      <c r="E436" t="s">
+        <v>12</v>
+      </c>
+      <c r="F436" t="s">
+        <v>71</v>
+      </c>
+      <c r="G436" s="1" t="s">
+        <v>1768</v>
+      </c>
+      <c r="H436" t="s">
+        <v>1769</v>
+      </c>
+    </row>
+    <row r="437" spans="1:8">
+      <c r="A437" t="s">
+        <v>1770</v>
+      </c>
+      <c r="B437" t="s">
+        <v>9</v>
+      </c>
+      <c r="C437" t="s">
+        <v>1771</v>
+      </c>
+      <c r="D437" t="s">
+        <v>11</v>
+      </c>
+      <c r="E437" t="s">
+        <v>12</v>
+      </c>
+      <c r="F437" t="s">
+        <v>248</v>
+      </c>
+      <c r="G437" s="1" t="s">
+        <v>1772</v>
+      </c>
+      <c r="H437" t="s">
+        <v>1773</v>
+      </c>
+    </row>
+    <row r="438" spans="1:8">
+      <c r="A438" t="s">
+        <v>1774</v>
+      </c>
+      <c r="B438" t="s">
+        <v>9</v>
+      </c>
+      <c r="C438" t="s">
+        <v>1775</v>
+      </c>
+      <c r="D438" t="s">
+        <v>11</v>
+      </c>
+      <c r="E438" t="s">
+        <v>12</v>
+      </c>
+      <c r="F438" t="s">
+        <v>265</v>
+      </c>
+      <c r="G438" s="1" t="s">
+        <v>1776</v>
+      </c>
+      <c r="H438" t="s">
+        <v>1777</v>
+      </c>
+    </row>
+    <row r="439" spans="1:8">
+      <c r="A439" t="s">
+        <v>1778</v>
+      </c>
+      <c r="B439" t="s">
+        <v>9</v>
+      </c>
+      <c r="C439" t="s">
+        <v>1779</v>
+      </c>
+      <c r="D439" t="s">
+        <v>11</v>
+      </c>
+      <c r="E439" t="s">
+        <v>12</v>
+      </c>
+      <c r="F439" t="s">
+        <v>265</v>
+      </c>
+      <c r="G439" s="1" t="s">
+        <v>1780</v>
+      </c>
+      <c r="H439" t="s">
+        <v>1781</v>
+      </c>
+    </row>
+    <row r="440" spans="1:8">
+      <c r="A440" t="s">
+        <v>1782</v>
+      </c>
+      <c r="B440" t="s">
+        <v>9</v>
+      </c>
+      <c r="C440" t="s">
+        <v>1783</v>
+      </c>
+      <c r="D440" t="s">
+        <v>11</v>
+      </c>
+      <c r="E440" t="s">
+        <v>12</v>
+      </c>
+      <c r="F440" t="s">
+        <v>274</v>
+      </c>
+      <c r="G440" s="1" t="s">
+        <v>1784</v>
+      </c>
+      <c r="H440" t="s">
+        <v>1785</v>
+      </c>
+    </row>
+    <row r="441" spans="1:8">
+      <c r="A441" t="s">
+        <v>1786</v>
+      </c>
+      <c r="B441" t="s">
+        <v>9</v>
+      </c>
+      <c r="C441" t="s">
+        <v>1787</v>
+      </c>
+      <c r="D441" t="s">
+        <v>11</v>
+      </c>
+      <c r="E441" t="s">
+        <v>12</v>
+      </c>
+      <c r="F441" t="s">
+        <v>139</v>
+      </c>
+      <c r="G441" s="1" t="s">
+        <v>1788</v>
+      </c>
+      <c r="H441" t="s">
+        <v>1789</v>
+      </c>
+    </row>
+    <row r="442" spans="1:8">
+      <c r="A442" t="s">
+        <v>1790</v>
+      </c>
+      <c r="B442" t="s">
+        <v>9</v>
+      </c>
+      <c r="C442" t="s">
+        <v>1791</v>
+      </c>
+      <c r="D442" t="s">
+        <v>11</v>
+      </c>
+      <c r="E442" t="s">
+        <v>12</v>
+      </c>
+      <c r="F442" t="s">
+        <v>139</v>
+      </c>
+      <c r="G442" s="1" t="s">
+        <v>1792</v>
+      </c>
+      <c r="H442" t="s">
+        <v>1793</v>
+      </c>
+    </row>
+    <row r="443" spans="1:8">
+      <c r="A443" t="s">
+        <v>1794</v>
+      </c>
+      <c r="B443" t="s">
+        <v>9</v>
+      </c>
+      <c r="C443" t="s">
+        <v>1795</v>
+      </c>
+      <c r="D443" t="s">
+        <v>11</v>
+      </c>
+      <c r="E443" t="s">
+        <v>12</v>
+      </c>
+      <c r="F443" t="s">
+        <v>66</v>
+      </c>
+      <c r="G443" s="1" t="s">
+        <v>1796</v>
+      </c>
+      <c r="H443" t="s">
+        <v>1797</v>
+      </c>
+    </row>
+    <row r="444" spans="1:8">
+      <c r="A444" t="s">
+        <v>1798</v>
+      </c>
+      <c r="B444" t="s">
+        <v>9</v>
+      </c>
+      <c r="C444" t="s">
+        <v>1799</v>
+      </c>
+      <c r="D444" t="s">
+        <v>11</v>
+      </c>
+      <c r="E444" t="s">
+        <v>12</v>
+      </c>
+      <c r="F444" t="s">
+        <v>22</v>
+      </c>
+      <c r="G444" s="1" t="s">
+        <v>1800</v>
+      </c>
+      <c r="H444" t="s">
+        <v>1801</v>
+      </c>
+    </row>
+    <row r="445" spans="1:8">
+      <c r="A445" t="s">
+        <v>1802</v>
+      </c>
+      <c r="B445" t="s">
+        <v>9</v>
+      </c>
+      <c r="C445" t="s">
+        <v>1803</v>
+      </c>
+      <c r="D445" t="s">
+        <v>11</v>
+      </c>
+      <c r="E445" t="s">
+        <v>12</v>
+      </c>
+      <c r="F445" t="s">
+        <v>22</v>
+      </c>
+      <c r="G445" s="1" t="s">
+        <v>1804</v>
+      </c>
+      <c r="H445" t="s">
+        <v>1805</v>
+      </c>
+    </row>
+    <row r="446" spans="1:8">
+      <c r="A446" t="s">
+        <v>1806</v>
+      </c>
+      <c r="B446" t="s">
+        <v>9</v>
+      </c>
+      <c r="C446" t="s">
+        <v>1807</v>
+      </c>
+      <c r="D446" t="s">
+        <v>11</v>
+      </c>
+      <c r="E446" t="s">
+        <v>12</v>
+      </c>
+      <c r="F446" t="s">
+        <v>13</v>
+      </c>
+      <c r="G446" s="1" t="s">
+        <v>1808</v>
+      </c>
+      <c r="H446" t="s">
+        <v>1809</v>
+      </c>
+    </row>
+    <row r="447" spans="1:8">
+      <c r="A447" t="s">
+        <v>1810</v>
+      </c>
+      <c r="B447" t="s">
+        <v>9</v>
+      </c>
+      <c r="C447" t="s">
+        <v>1811</v>
+      </c>
+      <c r="D447" t="s">
+        <v>11</v>
+      </c>
+      <c r="E447" t="s">
+        <v>12</v>
+      </c>
+      <c r="F447" t="s">
+        <v>198</v>
+      </c>
+      <c r="G447" s="1" t="s">
+        <v>1812</v>
+      </c>
+      <c r="H447" t="s">
+        <v>1813</v>
+      </c>
+    </row>
+    <row r="448" spans="1:8">
+      <c r="A448" t="s">
+        <v>1814</v>
+      </c>
+      <c r="B448" t="s">
+        <v>9</v>
+      </c>
+      <c r="C448" t="s">
+        <v>1815</v>
+      </c>
+      <c r="D448" t="s">
+        <v>11</v>
+      </c>
+      <c r="E448" t="s">
+        <v>12</v>
+      </c>
+      <c r="F448" t="s">
+        <v>13</v>
+      </c>
+      <c r="G448" s="1" t="s">
+        <v>1816</v>
+      </c>
+      <c r="H448" t="s">
+        <v>1817</v>
+      </c>
+    </row>
+    <row r="449" spans="1:8">
+      <c r="A449" t="s">
+        <v>1818</v>
+      </c>
+      <c r="B449" t="s">
+        <v>9</v>
+      </c>
+      <c r="C449" t="s">
+        <v>1819</v>
+      </c>
+      <c r="D449" t="s">
+        <v>11</v>
+      </c>
+      <c r="E449" t="s">
+        <v>12</v>
+      </c>
+      <c r="F449" t="s">
+        <v>66</v>
+      </c>
+      <c r="G449" s="1" t="s">
+        <v>1820</v>
+      </c>
+      <c r="H449" t="s">
+        <v>1821</v>
+      </c>
+    </row>
+    <row r="450" spans="1:8">
+      <c r="A450" t="s">
+        <v>1822</v>
+      </c>
+      <c r="B450" t="s">
+        <v>9</v>
+      </c>
+      <c r="C450" t="s">
+        <v>1823</v>
+      </c>
+      <c r="D450" t="s">
+        <v>11</v>
+      </c>
+      <c r="E450" t="s">
+        <v>12</v>
+      </c>
+      <c r="F450" t="s">
+        <v>92</v>
+      </c>
+      <c r="G450" s="1" t="s">
+        <v>1824</v>
+      </c>
+      <c r="H450" t="s">
+        <v>1825</v>
+      </c>
+    </row>
+    <row r="451" spans="1:8">
+      <c r="A451" t="s">
+        <v>1826</v>
+      </c>
+      <c r="B451" t="s">
+        <v>9</v>
+      </c>
+      <c r="C451" t="s">
+        <v>1827</v>
+      </c>
+      <c r="D451" t="s">
+        <v>11</v>
+      </c>
+      <c r="E451" t="s">
+        <v>12</v>
+      </c>
+      <c r="F451" t="s">
+        <v>152</v>
+      </c>
+      <c r="G451" s="1" t="s">
+        <v>1828</v>
+      </c>
+      <c r="H451" t="s">
+        <v>1829</v>
+      </c>
+    </row>
+    <row r="452" spans="1:8">
+      <c r="A452" t="s">
+        <v>1830</v>
+      </c>
+      <c r="B452" t="s">
+        <v>9</v>
+      </c>
+      <c r="C452" t="s">
+        <v>1831</v>
+      </c>
+      <c r="D452" t="s">
+        <v>11</v>
+      </c>
+      <c r="E452" t="s">
+        <v>12</v>
+      </c>
+      <c r="F452" t="s">
+        <v>152</v>
+      </c>
+      <c r="G452" s="1" t="s">
+        <v>1832</v>
+      </c>
+      <c r="H452" t="s">
+        <v>1833</v>
+      </c>
+    </row>
+    <row r="453" spans="1:8">
+      <c r="A453" t="s">
+        <v>1834</v>
+      </c>
+      <c r="B453" t="s">
+        <v>9</v>
+      </c>
+      <c r="C453" t="s">
+        <v>1835</v>
+      </c>
+      <c r="D453" t="s">
+        <v>11</v>
+      </c>
+      <c r="E453" t="s">
+        <v>12</v>
+      </c>
+      <c r="F453" t="s">
+        <v>118</v>
+      </c>
+      <c r="G453" s="1" t="s">
+        <v>1836</v>
+      </c>
+      <c r="H453" t="s">
+        <v>1837</v>
+      </c>
+    </row>
+    <row r="454" spans="1:8">
+      <c r="A454" t="s">
+        <v>1838</v>
+      </c>
+      <c r="B454" t="s">
+        <v>9</v>
+      </c>
+      <c r="C454" t="s">
+        <v>1839</v>
+      </c>
+      <c r="D454" t="s">
+        <v>11</v>
+      </c>
+      <c r="E454" t="s">
+        <v>12</v>
+      </c>
+      <c r="F454" t="s">
+        <v>595</v>
+      </c>
+      <c r="G454" s="1" t="s">
+        <v>1840</v>
+      </c>
+      <c r="H454" t="s">
+        <v>1841</v>
+      </c>
+    </row>
+    <row r="455" spans="1:8">
+      <c r="A455" t="s">
+        <v>1842</v>
+      </c>
+      <c r="B455" t="s">
+        <v>9</v>
+      </c>
+      <c r="C455" t="s">
+        <v>1843</v>
+      </c>
+      <c r="D455" t="s">
+        <v>11</v>
+      </c>
+      <c r="E455" t="s">
+        <v>12</v>
+      </c>
+      <c r="F455" t="s">
+        <v>595</v>
+      </c>
+      <c r="G455" s="1" t="s">
+        <v>1844</v>
+      </c>
+      <c r="H455" t="s">
+        <v>1845</v>
+      </c>
+    </row>
+    <row r="456" spans="1:8">
+      <c r="A456" t="s">
+        <v>1846</v>
+      </c>
+      <c r="B456" t="s">
+        <v>9</v>
+      </c>
+      <c r="C456" t="s">
+        <v>1847</v>
+      </c>
+      <c r="D456" t="s">
+        <v>11</v>
+      </c>
+      <c r="E456" t="s">
+        <v>12</v>
+      </c>
+      <c r="F456" t="s">
+        <v>595</v>
+      </c>
+      <c r="G456" s="1" t="s">
+        <v>1848</v>
+      </c>
+      <c r="H456" t="s">
+        <v>1849</v>
+      </c>
+    </row>
+    <row r="457" spans="1:8">
+      <c r="A457" t="s">
+        <v>1850</v>
+      </c>
+      <c r="B457" t="s">
+        <v>9</v>
+      </c>
+      <c r="C457" t="s">
+        <v>1851</v>
+      </c>
+      <c r="D457" t="s">
+        <v>11</v>
+      </c>
+      <c r="E457" t="s">
+        <v>12</v>
+      </c>
+      <c r="F457" t="s">
+        <v>139</v>
+      </c>
+      <c r="G457" s="1" t="s">
+        <v>1852</v>
+      </c>
+      <c r="H457" t="s">
+        <v>1853</v>
+      </c>
+    </row>
+    <row r="458" spans="1:8">
+      <c r="A458" t="s">
+        <v>1854</v>
+      </c>
+      <c r="B458" t="s">
+        <v>9</v>
+      </c>
+      <c r="C458" t="s">
+        <v>1855</v>
+      </c>
+      <c r="D458" t="s">
+        <v>11</v>
+      </c>
+      <c r="E458" t="s">
+        <v>12</v>
+      </c>
+      <c r="F458" t="s">
+        <v>139</v>
+      </c>
+      <c r="G458" s="1" t="s">
+        <v>1856</v>
+      </c>
+      <c r="H458" t="s">
+        <v>1857</v>
+      </c>
+    </row>
+    <row r="459" spans="1:8">
+      <c r="A459" t="s">
+        <v>1858</v>
+      </c>
+      <c r="B459" t="s">
+        <v>9</v>
+      </c>
+      <c r="C459" t="s">
+        <v>1859</v>
+      </c>
+      <c r="D459" t="s">
+        <v>11</v>
+      </c>
+      <c r="E459" t="s">
+        <v>12</v>
+      </c>
+      <c r="F459" t="s">
+        <v>71</v>
+      </c>
+      <c r="G459" s="1" t="s">
+        <v>1860</v>
+      </c>
+      <c r="H459" t="s">
+        <v>1861</v>
+      </c>
+    </row>
+    <row r="460" spans="1:8">
+      <c r="A460" t="s">
+        <v>1862</v>
+      </c>
+      <c r="B460" t="s">
+        <v>9</v>
+      </c>
+      <c r="C460" t="s">
+        <v>1863</v>
+      </c>
+      <c r="D460" t="s">
+        <v>11</v>
+      </c>
+      <c r="E460" t="s">
+        <v>12</v>
+      </c>
+      <c r="F460" t="s">
+        <v>71</v>
+      </c>
+      <c r="G460" s="1" t="s">
+        <v>1864</v>
+      </c>
+      <c r="H460" t="s">
+        <v>1865</v>
+      </c>
+    </row>
+    <row r="461" spans="1:8">
+      <c r="A461" t="s">
+        <v>1866</v>
+      </c>
+      <c r="B461" t="s">
+        <v>9</v>
+      </c>
+      <c r="C461" t="s">
+        <v>1867</v>
+      </c>
+      <c r="D461" t="s">
+        <v>11</v>
+      </c>
+      <c r="E461" t="s">
+        <v>12</v>
+      </c>
+      <c r="F461" t="s">
+        <v>105</v>
+      </c>
+      <c r="G461" s="1" t="s">
+        <v>1868</v>
+      </c>
+      <c r="H461" t="s">
+        <v>1869</v>
+      </c>
+    </row>
+    <row r="462" spans="1:8">
+      <c r="A462" t="s">
+        <v>1870</v>
+      </c>
+      <c r="B462" t="s">
+        <v>9</v>
+      </c>
+      <c r="C462" t="s">
+        <v>1871</v>
+      </c>
+      <c r="D462" t="s">
+        <v>11</v>
+      </c>
+      <c r="E462" t="s">
+        <v>12</v>
+      </c>
+      <c r="F462" t="s">
+        <v>105</v>
+      </c>
+      <c r="G462" s="1" t="s">
+        <v>1872</v>
+      </c>
+      <c r="H462" t="s">
+        <v>1873</v>
+      </c>
+    </row>
+    <row r="463" spans="1:8">
+      <c r="A463" t="s">
+        <v>1874</v>
+      </c>
+      <c r="B463" t="s">
+        <v>9</v>
+      </c>
+      <c r="C463" t="s">
+        <v>1875</v>
+      </c>
+      <c r="D463" t="s">
+        <v>11</v>
+      </c>
+      <c r="E463" t="s">
+        <v>12</v>
+      </c>
+      <c r="F463" t="s">
+        <v>44</v>
+      </c>
+      <c r="G463" s="1" t="s">
+        <v>1876</v>
+      </c>
+      <c r="H463" t="s">
+        <v>1877</v>
+      </c>
+    </row>
+    <row r="464" spans="1:8">
+      <c r="A464" t="s">
+        <v>1878</v>
+      </c>
+      <c r="B464" t="s">
+        <v>9</v>
+      </c>
+      <c r="C464" t="s">
+        <v>1879</v>
+      </c>
+      <c r="D464" t="s">
+        <v>11</v>
+      </c>
+      <c r="E464" t="s">
+        <v>12</v>
+      </c>
+      <c r="F464" t="s">
+        <v>265</v>
+      </c>
+      <c r="G464" s="1" t="s">
+        <v>1880</v>
+      </c>
+      <c r="H464" t="s">
+        <v>1881</v>
+      </c>
+    </row>
+    <row r="465" spans="1:8">
+      <c r="A465" t="s">
+        <v>1882</v>
+      </c>
+      <c r="B465" t="s">
+        <v>9</v>
+      </c>
+      <c r="C465" t="s">
+        <v>1883</v>
+      </c>
+      <c r="D465" t="s">
+        <v>11</v>
+      </c>
+      <c r="E465" t="s">
+        <v>12</v>
+      </c>
+      <c r="F465" t="s">
+        <v>265</v>
+      </c>
+      <c r="G465" s="1" t="s">
+        <v>1884</v>
+      </c>
+      <c r="H465" t="s">
+        <v>1885</v>
+      </c>
+    </row>
+    <row r="466" spans="1:8">
+      <c r="A466" t="s">
+        <v>1886</v>
+      </c>
+      <c r="B466" t="s">
+        <v>9</v>
+      </c>
+      <c r="C466" t="s">
+        <v>1887</v>
+      </c>
+      <c r="D466" t="s">
+        <v>11</v>
+      </c>
+      <c r="E466" t="s">
+        <v>12</v>
+      </c>
+      <c r="F466" t="s">
+        <v>265</v>
+      </c>
+      <c r="G466" s="1" t="s">
+        <v>1888</v>
+      </c>
+      <c r="H466" t="s">
+        <v>1889</v>
+      </c>
+    </row>
+    <row r="467" spans="1:8">
+      <c r="A467" t="s">
+        <v>1890</v>
+      </c>
+      <c r="B467" t="s">
+        <v>9</v>
+      </c>
+      <c r="C467" t="s">
+        <v>1891</v>
+      </c>
+      <c r="D467" t="s">
+        <v>11</v>
+      </c>
+      <c r="E467" t="s">
+        <v>12</v>
+      </c>
+      <c r="F467" t="s">
+        <v>66</v>
+      </c>
+      <c r="G467" s="1" t="s">
+        <v>1892</v>
+      </c>
+      <c r="H467" t="s">
+        <v>1893</v>
+      </c>
+    </row>
+    <row r="468" spans="1:8">
+      <c r="A468" t="s">
+        <v>1894</v>
+      </c>
+      <c r="B468" t="s">
+        <v>9</v>
+      </c>
+      <c r="C468" t="s">
+        <v>1895</v>
+      </c>
+      <c r="D468" t="s">
+        <v>11</v>
+      </c>
+      <c r="E468" t="s">
+        <v>12</v>
+      </c>
+      <c r="F468" t="s">
+        <v>165</v>
+      </c>
+      <c r="G468" s="1" t="s">
+        <v>1896</v>
+      </c>
+      <c r="H468" t="s">
+        <v>1897</v>
+      </c>
+    </row>
+    <row r="469" spans="1:8">
+      <c r="A469" t="s">
+        <v>1898</v>
+      </c>
+      <c r="B469" t="s">
+        <v>9</v>
+      </c>
+      <c r="C469" t="s">
+        <v>1899</v>
+      </c>
+      <c r="D469" t="s">
+        <v>11</v>
+      </c>
+      <c r="E469" t="s">
+        <v>12</v>
+      </c>
+      <c r="F469" t="s">
+        <v>105</v>
+      </c>
+      <c r="G469" s="1" t="s">
+        <v>1900</v>
+      </c>
+      <c r="H469" t="s">
+        <v>1901</v>
+      </c>
+    </row>
+    <row r="470" spans="1:8">
+      <c r="A470" t="s">
+        <v>1902</v>
+      </c>
+      <c r="B470" t="s">
+        <v>9</v>
+      </c>
+      <c r="C470" t="s">
+        <v>1903</v>
+      </c>
+      <c r="D470" t="s">
+        <v>11</v>
+      </c>
+      <c r="E470" t="s">
+        <v>12</v>
+      </c>
+      <c r="F470" t="s">
+        <v>274</v>
+      </c>
+      <c r="G470" s="1" t="s">
+        <v>1904</v>
+      </c>
+      <c r="H470" t="s">
+        <v>1905</v>
+      </c>
+    </row>
+    <row r="471" spans="1:8">
+      <c r="A471" t="s">
+        <v>1906</v>
+      </c>
+      <c r="B471" t="s">
+        <v>9</v>
+      </c>
+      <c r="C471" t="s">
+        <v>1907</v>
+      </c>
+      <c r="D471" t="s">
+        <v>11</v>
+      </c>
+      <c r="E471" t="s">
+        <v>12</v>
+      </c>
+      <c r="F471" t="s">
+        <v>274</v>
+      </c>
+      <c r="G471" s="1" t="s">
+        <v>1908</v>
+      </c>
+      <c r="H471" t="s">
+        <v>1909</v>
+      </c>
+    </row>
+    <row r="472" spans="1:8">
+      <c r="A472" t="s">
+        <v>1910</v>
+      </c>
+      <c r="B472" t="s">
+        <v>9</v>
+      </c>
+      <c r="C472" t="s">
+        <v>1911</v>
+      </c>
+      <c r="D472" t="s">
+        <v>11</v>
+      </c>
+      <c r="E472" t="s">
+        <v>12</v>
+      </c>
+      <c r="F472" t="s">
+        <v>66</v>
+      </c>
+      <c r="G472" s="1" t="s">
+        <v>1912</v>
+      </c>
+      <c r="H472" t="s">
+        <v>1913</v>
+      </c>
+    </row>
+    <row r="473" spans="1:8">
+      <c r="A473" t="s">
+        <v>1914</v>
+      </c>
+      <c r="B473" t="s">
+        <v>9</v>
+      </c>
+      <c r="C473" t="s">
+        <v>1915</v>
+      </c>
+      <c r="D473" t="s">
+        <v>11</v>
+      </c>
+      <c r="E473" t="s">
+        <v>12</v>
+      </c>
+      <c r="F473" t="s">
+        <v>152</v>
+      </c>
+      <c r="G473" s="1" t="s">
+        <v>1916</v>
+      </c>
+      <c r="H473" t="s">
+        <v>1917</v>
+      </c>
+    </row>
+    <row r="474" spans="1:8">
+      <c r="A474" t="s">
+        <v>1918</v>
+      </c>
+      <c r="B474" t="s">
+        <v>9</v>
+      </c>
+      <c r="C474" t="s">
+        <v>1919</v>
+      </c>
+      <c r="D474" t="s">
+        <v>11</v>
+      </c>
+      <c r="E474" t="s">
+        <v>12</v>
+      </c>
+      <c r="F474" t="s">
+        <v>118</v>
+      </c>
+      <c r="G474" s="1" t="s">
+        <v>1920</v>
+      </c>
+      <c r="H474" t="s">
+        <v>1921</v>
+      </c>
+    </row>
+    <row r="475" spans="1:8">
+      <c r="A475" t="s">
+        <v>1922</v>
+      </c>
+      <c r="B475" t="s">
+        <v>9</v>
+      </c>
+      <c r="C475" t="s">
+        <v>1923</v>
+      </c>
+      <c r="D475" t="s">
+        <v>11</v>
+      </c>
+      <c r="E475" t="s">
+        <v>12</v>
+      </c>
+      <c r="F475" t="s">
+        <v>118</v>
+      </c>
+      <c r="G475" s="1" t="s">
+        <v>1924</v>
+      </c>
+      <c r="H475" t="s">
+        <v>1925</v>
+      </c>
+    </row>
+    <row r="476" spans="1:8">
+      <c r="A476" t="s">
+        <v>1926</v>
+      </c>
+      <c r="B476" t="s">
+        <v>9</v>
+      </c>
+      <c r="C476" t="s">
+        <v>1927</v>
+      </c>
+      <c r="D476" t="s">
+        <v>11</v>
+      </c>
+      <c r="E476" t="s">
+        <v>12</v>
+      </c>
+      <c r="F476" t="s">
+        <v>152</v>
+      </c>
+      <c r="G476" s="1" t="s">
+        <v>1928</v>
+      </c>
+      <c r="H476" t="s">
+        <v>1929</v>
+      </c>
+    </row>
+    <row r="477" spans="1:8">
+      <c r="A477" t="s">
+        <v>1930</v>
+      </c>
+      <c r="B477" t="s">
+        <v>9</v>
+      </c>
+      <c r="C477" t="s">
+        <v>1931</v>
+      </c>
+      <c r="D477" t="s">
+        <v>11</v>
+      </c>
+      <c r="E477" t="s">
+        <v>12</v>
+      </c>
+      <c r="F477" t="s">
+        <v>139</v>
+      </c>
+      <c r="G477" s="1" t="s">
+        <v>1932</v>
+      </c>
+      <c r="H477" t="s">
+        <v>1933</v>
+      </c>
+    </row>
+    <row r="478" spans="1:8">
+      <c r="A478" t="s">
+        <v>1934</v>
+      </c>
+      <c r="B478" t="s">
+        <v>9</v>
+      </c>
+      <c r="C478" t="s">
+        <v>1935</v>
+      </c>
+      <c r="D478" t="s">
+        <v>11</v>
+      </c>
+      <c r="E478" t="s">
+        <v>12</v>
+      </c>
+      <c r="F478" t="s">
+        <v>139</v>
+      </c>
+      <c r="G478" s="1" t="s">
+        <v>1936</v>
+      </c>
+      <c r="H478" t="s">
+        <v>1553</v>
+      </c>
+    </row>
+    <row r="479" spans="1:8">
+      <c r="A479" t="s">
+        <v>1937</v>
+      </c>
+      <c r="B479" t="s">
+        <v>9</v>
+      </c>
+      <c r="C479" t="s">
+        <v>1938</v>
+      </c>
+      <c r="D479" t="s">
+        <v>11</v>
+      </c>
+      <c r="E479" t="s">
+        <v>12</v>
+      </c>
+      <c r="F479" t="s">
+        <v>595</v>
+      </c>
+      <c r="G479" s="1" t="s">
+        <v>1939</v>
+      </c>
+      <c r="H479" t="s">
+        <v>1940</v>
+      </c>
+    </row>
+    <row r="480" spans="1:8">
+      <c r="A480" t="s">
+        <v>1941</v>
+      </c>
+      <c r="B480" t="s">
+        <v>9</v>
+      </c>
+      <c r="C480" t="s">
+        <v>1942</v>
+      </c>
+      <c r="D480" t="s">
+        <v>11</v>
+      </c>
+      <c r="E480" t="s">
+        <v>12</v>
+      </c>
+      <c r="F480" t="s">
+        <v>595</v>
+      </c>
+      <c r="G480" s="1" t="s">
+        <v>1943</v>
+      </c>
+      <c r="H480" t="s">
+        <v>1944</v>
+      </c>
+    </row>
+    <row r="481" spans="1:8">
+      <c r="A481" t="s">
+        <v>1945</v>
+      </c>
+      <c r="B481" t="s">
+        <v>9</v>
+      </c>
+      <c r="C481" t="s">
+        <v>1946</v>
+      </c>
+      <c r="D481" t="s">
+        <v>11</v>
+      </c>
+      <c r="E481" t="s">
+        <v>12</v>
+      </c>
+      <c r="F481" t="s">
+        <v>595</v>
+      </c>
+      <c r="G481" s="1" t="s">
+        <v>1947</v>
+      </c>
+      <c r="H481" t="s">
+        <v>1948</v>
+      </c>
+    </row>
+    <row r="482" spans="1:8">
+      <c r="A482" t="s">
+        <v>1949</v>
+      </c>
+      <c r="B482" t="s">
+        <v>9</v>
+      </c>
+      <c r="C482" t="s">
+        <v>1950</v>
+      </c>
+      <c r="D482" t="s">
+        <v>11</v>
+      </c>
+      <c r="E482" t="s">
+        <v>12</v>
+      </c>
+      <c r="F482" t="s">
+        <v>13</v>
+      </c>
+      <c r="G482" s="1" t="s">
+        <v>1951</v>
+      </c>
+      <c r="H482" t="s">
+        <v>1952</v>
+      </c>
+    </row>
+    <row r="483" spans="1:8">
+      <c r="A483" t="s">
+        <v>1953</v>
+      </c>
+      <c r="B483" t="s">
+        <v>9</v>
+      </c>
+      <c r="C483" t="s">
+        <v>1954</v>
+      </c>
+      <c r="D483" t="s">
+        <v>11</v>
+      </c>
+      <c r="E483" t="s">
+        <v>12</v>
+      </c>
+      <c r="F483" t="s">
+        <v>66</v>
+      </c>
+      <c r="G483" s="1" t="s">
+        <v>1955</v>
+      </c>
+      <c r="H483" t="s">
+        <v>1956</v>
+      </c>
+    </row>
+    <row r="484" spans="1:8">
+      <c r="A484" t="s">
+        <v>1957</v>
+      </c>
+      <c r="B484" t="s">
+        <v>9</v>
+      </c>
+      <c r="C484" t="s">
+        <v>1958</v>
+      </c>
+      <c r="D484" t="s">
+        <v>11</v>
+      </c>
+      <c r="E484" t="s">
+        <v>12</v>
+      </c>
+      <c r="F484" t="s">
+        <v>71</v>
+      </c>
+      <c r="G484" s="1" t="s">
+        <v>1959</v>
+      </c>
+      <c r="H484" t="s">
+        <v>1960</v>
+      </c>
+    </row>
+    <row r="485" spans="1:8">
+      <c r="A485" t="s">
+        <v>1961</v>
+      </c>
+      <c r="B485" t="s">
+        <v>9</v>
+      </c>
+      <c r="C485" t="s">
+        <v>1962</v>
+      </c>
+      <c r="D485" t="s">
+        <v>11</v>
+      </c>
+      <c r="E485" t="s">
+        <v>12</v>
+      </c>
+      <c r="F485" t="s">
+        <v>27</v>
+      </c>
+      <c r="G485" s="1" t="s">
+        <v>1963</v>
+      </c>
+      <c r="H485" t="s">
+        <v>1964</v>
+      </c>
+    </row>
+    <row r="486" spans="1:8">
+      <c r="A486" t="s">
+        <v>1965</v>
+      </c>
+      <c r="B486" t="s">
+        <v>9</v>
+      </c>
+      <c r="C486" t="s">
+        <v>1966</v>
+      </c>
+      <c r="D486" t="s">
+        <v>1967</v>
+      </c>
+      <c r="E486" t="s">
+        <v>1968</v>
+      </c>
+      <c r="F486" t="s">
+        <v>1969</v>
+      </c>
+      <c r="G486" s="1" t="s">
+        <v>1970</v>
+      </c>
+      <c r="H486" t="s">
+        <v>1971</v>
+      </c>
+    </row>
+    <row r="487" spans="1:8">
+      <c r="A487" t="s">
+        <v>1972</v>
+      </c>
+      <c r="B487" t="s">
+        <v>9</v>
+      </c>
+      <c r="C487" t="s">
+        <v>10</v>
+      </c>
+      <c r="D487" t="s">
+        <v>1967</v>
+      </c>
+      <c r="E487" t="s">
+        <v>1968</v>
+      </c>
+      <c r="F487" t="s">
+        <v>248</v>
+      </c>
+      <c r="G487" s="1" t="s">
+        <v>1973</v>
+      </c>
+      <c r="H487" t="s">
+        <v>1974</v>
+      </c>
+    </row>
+    <row r="488" spans="1:8">
+      <c r="A488" t="s">
+        <v>1975</v>
+      </c>
+      <c r="B488" t="s">
+        <v>9</v>
+      </c>
+      <c r="C488" t="s">
+        <v>17</v>
+      </c>
+      <c r="D488" t="s">
+        <v>1967</v>
+      </c>
+      <c r="E488" t="s">
+        <v>1968</v>
+      </c>
+      <c r="F488" t="s">
+        <v>595</v>
+      </c>
+      <c r="G488" s="1" t="s">
+        <v>1976</v>
+      </c>
+      <c r="H488" t="s">
+        <v>1977</v>
+      </c>
+    </row>
+    <row r="489" spans="1:8">
+      <c r="A489" t="s">
+        <v>1978</v>
+      </c>
+      <c r="B489" t="s">
+        <v>9</v>
+      </c>
+      <c r="C489" t="s">
+        <v>21</v>
+      </c>
+      <c r="D489" t="s">
+        <v>1967</v>
+      </c>
+      <c r="E489" t="s">
+        <v>1968</v>
+      </c>
+      <c r="F489" t="s">
+        <v>595</v>
+      </c>
+      <c r="G489" s="1" t="s">
+        <v>1979</v>
+      </c>
+      <c r="H489" t="s">
+        <v>1980</v>
+      </c>
+    </row>
+    <row r="490" spans="1:8">
+      <c r="A490" t="s">
+        <v>1981</v>
+      </c>
+      <c r="B490" t="s">
+        <v>9</v>
+      </c>
+      <c r="C490" t="s">
+        <v>26</v>
+      </c>
+      <c r="D490" t="s">
+        <v>1967</v>
+      </c>
+      <c r="E490" t="s">
+        <v>1968</v>
+      </c>
+      <c r="F490" t="s">
+        <v>248</v>
+      </c>
+      <c r="G490" s="1" t="s">
+        <v>1982</v>
+      </c>
+      <c r="H490" t="s">
+        <v>1983</v>
+      </c>
+    </row>
+    <row r="491" spans="1:8">
+      <c r="A491" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B491" t="s">
+        <v>9</v>
+      </c>
+      <c r="C491" t="s">
+        <v>31</v>
+      </c>
+      <c r="D491" t="s">
+        <v>1967</v>
+      </c>
+      <c r="E491" t="s">
+        <v>1968</v>
+      </c>
+      <c r="F491" t="s">
+        <v>57</v>
+      </c>
+      <c r="G491" s="1" t="s">
+        <v>1985</v>
+      </c>
+      <c r="H491" t="s">
+        <v>1986</v>
+      </c>
+    </row>
+    <row r="492" spans="1:8">
+      <c r="A492" t="s">
+        <v>1987</v>
+      </c>
+      <c r="B492" t="s">
+        <v>9</v>
+      </c>
+      <c r="C492" t="s">
+        <v>1966</v>
+      </c>
+      <c r="D492" t="s">
+        <v>1988</v>
+      </c>
+      <c r="E492" t="s">
+        <v>1989</v>
+      </c>
+      <c r="F492" t="s">
+        <v>274</v>
+      </c>
+      <c r="G492" s="1" t="s">
+        <v>1990</v>
+      </c>
+      <c r="H492" t="s">
+        <v>1991</v>
+      </c>
+    </row>
+    <row r="493" spans="1:8">
+      <c r="A493" t="s">
+        <v>1992</v>
+      </c>
+      <c r="B493" t="s">
+        <v>9</v>
+      </c>
+      <c r="C493" t="s">
+        <v>10</v>
+      </c>
+      <c r="D493" t="s">
+        <v>1988</v>
+      </c>
+      <c r="E493" t="s">
+        <v>1989</v>
+      </c>
+      <c r="F493" t="s">
+        <v>66</v>
+      </c>
+      <c r="G493" s="1" t="s">
+        <v>1993</v>
+      </c>
+      <c r="H493" t="s">
+        <v>1994</v>
+      </c>
+    </row>
+    <row r="494" spans="1:8">
+      <c r="A494" t="s">
+        <v>1995</v>
+      </c>
+      <c r="B494" t="s">
+        <v>9</v>
+      </c>
+      <c r="C494" t="s">
+        <v>17</v>
+      </c>
+      <c r="D494" t="s">
+        <v>1988</v>
+      </c>
+      <c r="E494" t="s">
+        <v>1989</v>
+      </c>
+      <c r="F494" t="s">
+        <v>1996</v>
+      </c>
+      <c r="G494" s="1" t="s">
+        <v>1997</v>
+      </c>
+      <c r="H494" t="s">
+        <v>1998</v>
+      </c>
+    </row>
+    <row r="495" spans="1:8">
+      <c r="A495" t="s">
+        <v>1999</v>
+      </c>
+      <c r="B495" t="s">
+        <v>9</v>
+      </c>
+      <c r="C495" t="s">
+        <v>21</v>
+      </c>
+      <c r="D495" t="s">
+        <v>1988</v>
+      </c>
+      <c r="E495" t="s">
+        <v>1989</v>
+      </c>
+      <c r="F495" t="s">
+        <v>105</v>
+      </c>
+      <c r="G495" s="1" t="s">
+        <v>2000</v>
+      </c>
+      <c r="H495" t="s">
+        <v>2001</v>
+      </c>
+    </row>
+    <row r="496" spans="1:8">
+      <c r="A496" t="s">
+        <v>2002</v>
+      </c>
+      <c r="B496" t="s">
+        <v>9</v>
+      </c>
+      <c r="C496" t="s">
+        <v>26</v>
+      </c>
+      <c r="D496" t="s">
+        <v>1988</v>
+      </c>
+      <c r="E496" t="s">
+        <v>1989</v>
+      </c>
+      <c r="F496" t="s">
+        <v>22</v>
+      </c>
+      <c r="G496" s="1" t="s">
+        <v>2003</v>
+      </c>
+      <c r="H496" t="s">
+        <v>2004</v>
+      </c>
+    </row>
+    <row r="497" spans="1:8">
+      <c r="A497" t="s">
+        <v>2005</v>
+      </c>
+      <c r="B497" t="s">
+        <v>9</v>
+      </c>
+      <c r="C497" t="s">
+        <v>31</v>
+      </c>
+      <c r="D497" t="s">
+        <v>1988</v>
+      </c>
+      <c r="E497" t="s">
+        <v>1989</v>
+      </c>
+      <c r="F497" t="s">
+        <v>274</v>
+      </c>
+      <c r="G497" s="1" t="s">
+        <v>2006</v>
+      </c>
+      <c r="H497" t="s">
+        <v>2007</v>
+      </c>
+    </row>
+    <row r="498" spans="1:8">
+      <c r="A498" t="s">
+        <v>2008</v>
+      </c>
+      <c r="B498" t="s">
+        <v>9</v>
+      </c>
+      <c r="C498" t="s">
+        <v>35</v>
+      </c>
+      <c r="D498" t="s">
+        <v>1988</v>
+      </c>
+      <c r="E498" t="s">
+        <v>1989</v>
+      </c>
+      <c r="F498" t="s">
+        <v>44</v>
+      </c>
+      <c r="G498" s="1" t="s">
+        <v>2009</v>
+      </c>
+      <c r="H498" t="s">
+        <v>2010</v>
+      </c>
+    </row>
+    <row r="499" spans="1:8">
+      <c r="A499" t="s">
+        <v>2011</v>
+      </c>
+      <c r="B499" t="s">
+        <v>9</v>
+      </c>
+      <c r="C499" t="s">
+        <v>39</v>
+      </c>
+      <c r="D499" t="s">
+        <v>1988</v>
+      </c>
+      <c r="E499" t="s">
+        <v>1989</v>
+      </c>
+      <c r="F499" t="s">
+        <v>708</v>
+      </c>
+      <c r="G499" s="1" t="s">
+        <v>2012</v>
+      </c>
+      <c r="H499" t="s">
+        <v>2013</v>
+      </c>
+    </row>
+    <row r="500" spans="1:8">
+      <c r="A500" t="s">
+        <v>2014</v>
+      </c>
+      <c r="B500" t="s">
+        <v>9</v>
+      </c>
+      <c r="C500" t="s">
+        <v>43</v>
+      </c>
+      <c r="D500" t="s">
+        <v>1988</v>
+      </c>
+      <c r="E500" t="s">
+        <v>1989</v>
+      </c>
+      <c r="F500" t="s">
+        <v>22</v>
+      </c>
+      <c r="G500" s="1" t="s">
+        <v>2015</v>
+      </c>
+      <c r="H500" t="s">
+        <v>2016</v>
+      </c>
+    </row>
+    <row r="501" spans="1:8">
+      <c r="A501" t="s">
+        <v>2017</v>
+      </c>
+      <c r="B501" t="s">
+        <v>9</v>
+      </c>
+      <c r="C501" t="s">
+        <v>48</v>
+      </c>
+      <c r="D501" t="s">
+        <v>1988</v>
+      </c>
+      <c r="E501" t="s">
+        <v>1989</v>
+      </c>
+      <c r="F501" t="s">
+        <v>57</v>
+      </c>
+      <c r="G501" s="1" t="s">
+        <v>2018</v>
+      </c>
+      <c r="H501" t="s">
+        <v>2019</v>
+      </c>
+    </row>
+    <row r="502" spans="1:8">
+      <c r="A502" t="s">
+        <v>2020</v>
+      </c>
+      <c r="B502" t="s">
+        <v>9</v>
+      </c>
+      <c r="C502" t="s">
+        <v>52</v>
+      </c>
+      <c r="D502" t="s">
+        <v>1988</v>
+      </c>
+      <c r="E502" t="s">
+        <v>1989</v>
+      </c>
+      <c r="F502" t="s">
+        <v>105</v>
+      </c>
+      <c r="G502" s="1" t="s">
+        <v>2021</v>
+      </c>
+      <c r="H502" t="s">
+        <v>2022</v>
+      </c>
+    </row>
+    <row r="503" spans="1:8">
+      <c r="A503" t="s">
+        <v>2023</v>
+      </c>
+      <c r="B503" t="s">
+        <v>9</v>
+      </c>
+      <c r="C503" t="s">
+        <v>56</v>
+      </c>
+      <c r="D503" t="s">
+        <v>1988</v>
+      </c>
+      <c r="E503" t="s">
+        <v>1989</v>
+      </c>
+      <c r="F503" t="s">
+        <v>274</v>
+      </c>
+      <c r="G503" s="1" t="s">
+        <v>2024</v>
+      </c>
+      <c r="H503" t="s">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="504" spans="1:8">
+      <c r="A504" t="s">
+        <v>2026</v>
+      </c>
+      <c r="B504" t="s">
+        <v>9</v>
+      </c>
+      <c r="C504" t="s">
+        <v>61</v>
+      </c>
+      <c r="D504" t="s">
+        <v>1988</v>
+      </c>
+      <c r="E504" t="s">
+        <v>1989</v>
+      </c>
+      <c r="F504" t="s">
+        <v>105</v>
+      </c>
+      <c r="G504" s="1" t="s">
+        <v>2027</v>
+      </c>
+      <c r="H504" t="s">
+        <v>2028</v>
+      </c>
+    </row>
+    <row r="505" spans="1:8">
+      <c r="A505" t="s">
+        <v>2029</v>
+      </c>
+      <c r="B505" t="s">
+        <v>9</v>
+      </c>
+      <c r="C505" t="s">
+        <v>65</v>
+      </c>
+      <c r="D505" t="s">
+        <v>1988</v>
+      </c>
+      <c r="E505" t="s">
+        <v>1989</v>
+      </c>
+      <c r="F505" t="s">
+        <v>22</v>
+      </c>
+      <c r="G505" s="1" t="s">
+        <v>2030</v>
+      </c>
+      <c r="H505" t="s">
+        <v>2031</v>
+      </c>
+    </row>
+    <row r="506" spans="1:8">
+      <c r="A506" t="s">
+        <v>2032</v>
+      </c>
+      <c r="B506" t="s">
+        <v>9</v>
+      </c>
+      <c r="C506" t="s">
+        <v>70</v>
+      </c>
+      <c r="D506" t="s">
+        <v>1988</v>
+      </c>
+      <c r="E506" t="s">
+        <v>1989</v>
+      </c>
+      <c r="F506" t="s">
+        <v>105</v>
+      </c>
+      <c r="G506" s="1" t="s">
+        <v>2033</v>
+      </c>
+      <c r="H506" t="s">
+        <v>2034</v>
+      </c>
+    </row>
+    <row r="507" spans="1:8">
+      <c r="A507" t="s">
+        <v>2035</v>
+      </c>
+      <c r="B507" t="s">
+        <v>9</v>
+      </c>
+      <c r="C507" t="s">
+        <v>75</v>
+      </c>
+      <c r="D507" t="s">
+        <v>1988</v>
+      </c>
+      <c r="E507" t="s">
+        <v>1989</v>
+      </c>
+      <c r="F507" t="s">
+        <v>105</v>
+      </c>
+      <c r="G507" s="1" t="s">
+        <v>2036</v>
+      </c>
+      <c r="H507" t="s">
+        <v>2037</v>
+      </c>
+    </row>
+    <row r="508" spans="1:8">
+      <c r="A508" t="s">
+        <v>2038</v>
+      </c>
+      <c r="B508" t="s">
+        <v>9</v>
+      </c>
+      <c r="C508" t="s">
+        <v>79</v>
+      </c>
+      <c r="D508" t="s">
+        <v>1988</v>
+      </c>
+      <c r="E508" t="s">
+        <v>1989</v>
+      </c>
+      <c r="F508" t="s">
+        <v>248</v>
+      </c>
+      <c r="G508" s="1" t="s">
+        <v>2039</v>
+      </c>
+      <c r="H508" t="s">
+        <v>2040</v>
+      </c>
+    </row>
+    <row r="509" spans="1:8">
+      <c r="A509" t="s">
+        <v>2041</v>
+      </c>
+      <c r="B509" t="s">
+        <v>9</v>
+      </c>
+      <c r="C509" t="s">
+        <v>2042</v>
+      </c>
+      <c r="D509" t="s">
+        <v>1988</v>
+      </c>
+      <c r="E509" t="s">
+        <v>1989</v>
+      </c>
+      <c r="F509" t="s">
+        <v>22</v>
+      </c>
+      <c r="G509" s="1" t="s">
+        <v>2043</v>
+      </c>
+      <c r="H509" t="s">
+        <v>2044</v>
+      </c>
+    </row>
+    <row r="510" spans="1:8">
+      <c r="A510" t="s">
+        <v>2045</v>
+      </c>
+      <c r="B510" t="s">
+        <v>9</v>
+      </c>
+      <c r="C510" t="s">
+        <v>83</v>
+      </c>
+      <c r="D510" t="s">
+        <v>1988</v>
+      </c>
+      <c r="E510" t="s">
+        <v>1989</v>
+      </c>
+      <c r="F510" t="s">
+        <v>22</v>
+      </c>
+      <c r="G510" s="1" t="s">
+        <v>2046</v>
+      </c>
+      <c r="H510" t="s">
+        <v>2047</v>
+      </c>
+    </row>
+    <row r="511" spans="1:8">
+      <c r="A511" t="s">
+        <v>2048</v>
+      </c>
+      <c r="B511" t="s">
+        <v>9</v>
+      </c>
+      <c r="C511" t="s">
+        <v>1966</v>
+      </c>
+      <c r="D511" t="s">
+        <v>2049</v>
+      </c>
+      <c r="E511" t="s">
+        <v>2050</v>
+      </c>
+      <c r="F511" t="s">
+        <v>27</v>
+      </c>
+      <c r="G511" s="1" t="s">
+        <v>2051</v>
+      </c>
+      <c r="H511" t="s">
+        <v>2052</v>
+      </c>
+    </row>
+    <row r="512" spans="1:8">
+      <c r="A512" t="s">
+        <v>2053</v>
+      </c>
+      <c r="B512" t="s">
+        <v>9</v>
+      </c>
+      <c r="C512" t="s">
+        <v>10</v>
+      </c>
+      <c r="D512" t="s">
+        <v>2049</v>
+      </c>
+      <c r="E512" t="s">
+        <v>2050</v>
+      </c>
+      <c r="F512" t="s">
+        <v>165</v>
+      </c>
+      <c r="G512" s="1" t="s">
+        <v>2054</v>
+      </c>
+      <c r="H512" t="s">
+        <v>2055</v>
+      </c>
+    </row>
+    <row r="513" spans="1:8">
+      <c r="A513" t="s">
+        <v>2056</v>
+      </c>
+      <c r="B513" t="s">
+        <v>9</v>
+      </c>
+      <c r="C513" t="s">
+        <v>17</v>
+      </c>
+      <c r="D513" t="s">
+        <v>2049</v>
+      </c>
+      <c r="E513" t="s">
+        <v>2050</v>
+      </c>
+      <c r="F513" t="s">
+        <v>66</v>
+      </c>
+      <c r="G513" s="1" t="s">
+        <v>2057</v>
+      </c>
+      <c r="H513" t="s">
+        <v>2058</v>
+      </c>
+    </row>
+    <row r="514" spans="1:8">
+      <c r="A514" t="s">
+        <v>2059</v>
+      </c>
+      <c r="B514" t="s">
+        <v>9</v>
+      </c>
+      <c r="C514" t="s">
+        <v>21</v>
+      </c>
+      <c r="D514" t="s">
+        <v>2049</v>
+      </c>
+      <c r="E514" t="s">
+        <v>2050</v>
+      </c>
+      <c r="F514" t="s">
+        <v>57</v>
+      </c>
+      <c r="G514" s="1" t="s">
+        <v>2060</v>
+      </c>
+      <c r="H514" t="s">
+        <v>2061</v>
+      </c>
+    </row>
+    <row r="515" spans="1:8">
+      <c r="A515" t="s">
+        <v>2062</v>
+      </c>
+      <c r="B515" t="s">
+        <v>9</v>
+      </c>
+      <c r="C515" t="s">
+        <v>26</v>
+      </c>
+      <c r="D515" t="s">
+        <v>2049</v>
+      </c>
+      <c r="E515" t="s">
+        <v>2050</v>
+      </c>
+      <c r="F515" t="s">
+        <v>13</v>
+      </c>
+      <c r="G515" s="1" t="s">
+        <v>2063</v>
+      </c>
+      <c r="H515" t="s">
+        <v>2064</v>
+      </c>
+    </row>
+    <row r="516" spans="1:8">
+      <c r="A516" t="s">
+        <v>2065</v>
+      </c>
+      <c r="B516" t="s">
+        <v>9</v>
+      </c>
+      <c r="C516" t="s">
+        <v>31</v>
+      </c>
+      <c r="D516" t="s">
+        <v>2049</v>
+      </c>
+      <c r="E516" t="s">
+        <v>2050</v>
+      </c>
+      <c r="F516" t="s">
+        <v>57</v>
+      </c>
+      <c r="G516" s="1" t="s">
+        <v>2066</v>
+      </c>
+      <c r="H516" t="s">
+        <v>2067</v>
+      </c>
+    </row>
+    <row r="517" spans="1:8">
+      <c r="A517" t="s">
+        <v>2068</v>
+      </c>
+      <c r="B517" t="s">
+        <v>9</v>
+      </c>
+      <c r="C517" t="s">
+        <v>35</v>
+      </c>
+      <c r="D517" t="s">
+        <v>2049</v>
+      </c>
+      <c r="E517" t="s">
+        <v>2050</v>
+      </c>
+      <c r="F517" t="s">
+        <v>198</v>
+      </c>
+      <c r="G517" s="1" t="s">
+        <v>2069</v>
+      </c>
+      <c r="H517" t="s">
+        <v>2070</v>
+      </c>
+    </row>
+    <row r="518" spans="1:8">
+      <c r="A518" t="s">
+        <v>2071</v>
+      </c>
+      <c r="B518" t="s">
+        <v>9</v>
+      </c>
+      <c r="C518" t="s">
+        <v>39</v>
+      </c>
+      <c r="D518" t="s">
+        <v>2049</v>
+      </c>
+      <c r="E518" t="s">
+        <v>2050</v>
+      </c>
+      <c r="F518" t="s">
+        <v>708</v>
+      </c>
+      <c r="G518" s="1" t="s">
+        <v>2072</v>
+      </c>
+      <c r="H518" t="s">
+        <v>2073</v>
+      </c>
+    </row>
+    <row r="519" spans="1:8">
+      <c r="A519" t="s">
+        <v>2074</v>
+      </c>
+      <c r="B519" t="s">
+        <v>9</v>
+      </c>
+      <c r="C519" t="s">
+        <v>43</v>
+      </c>
+      <c r="D519" t="s">
+        <v>2049</v>
+      </c>
+      <c r="E519" t="s">
+        <v>2050</v>
+      </c>
+      <c r="F519" t="s">
+        <v>265</v>
+      </c>
+      <c r="G519" s="1" t="s">
+        <v>2075</v>
+      </c>
+      <c r="H519" t="s">
+        <v>2076</v>
+      </c>
+    </row>
+    <row r="520" spans="1:8">
+      <c r="A520" t="s">
+        <v>2077</v>
+      </c>
+      <c r="B520" t="s">
+        <v>9</v>
+      </c>
+      <c r="C520" t="s">
+        <v>48</v>
+      </c>
+      <c r="D520" t="s">
+        <v>2049</v>
+      </c>
+      <c r="E520" t="s">
+        <v>2050</v>
+      </c>
+      <c r="F520" t="s">
+        <v>57</v>
+      </c>
+      <c r="G520" s="1" t="s">
+        <v>2078</v>
+      </c>
+      <c r="H520" t="s">
+        <v>2079</v>
+      </c>
+    </row>
+    <row r="521" spans="1:8">
+      <c r="A521" t="s">
+        <v>2080</v>
+      </c>
+      <c r="B521" t="s">
+        <v>9</v>
+      </c>
+      <c r="C521" t="s">
+        <v>52</v>
+      </c>
+      <c r="D521" t="s">
+        <v>2049</v>
+      </c>
+      <c r="E521" t="s">
+        <v>2050</v>
+      </c>
+      <c r="F521" t="s">
+        <v>248</v>
+      </c>
+      <c r="G521" s="1" t="s">
+        <v>2081</v>
+      </c>
+      <c r="H521" t="s">
+        <v>2082</v>
+      </c>
+    </row>
+    <row r="522" spans="1:8">
+      <c r="A522" t="s">
+        <v>2083</v>
+      </c>
+      <c r="B522" t="s">
+        <v>9</v>
+      </c>
+      <c r="C522" t="s">
+        <v>56</v>
+      </c>
+      <c r="D522" t="s">
+        <v>2049</v>
+      </c>
+      <c r="E522" t="s">
+        <v>2050</v>
+      </c>
+      <c r="F522" t="s">
+        <v>92</v>
+      </c>
+      <c r="G522" s="1" t="s">
+        <v>2084</v>
+      </c>
+      <c r="H522" t="s">
+        <v>2085</v>
+      </c>
+    </row>
+    <row r="523" spans="1:8">
+      <c r="A523" t="s">
+        <v>2086</v>
+      </c>
+      <c r="B523" t="s">
+        <v>9</v>
+      </c>
+      <c r="C523" t="s">
+        <v>61</v>
+      </c>
+      <c r="D523" t="s">
+        <v>2049</v>
+      </c>
+      <c r="E523" t="s">
+        <v>2050</v>
+      </c>
+      <c r="F523" t="s">
+        <v>105</v>
+      </c>
+      <c r="G523" s="1" t="s">
+        <v>2087</v>
+      </c>
+      <c r="H523" t="s">
+        <v>2088</v>
+      </c>
+    </row>
+    <row r="524" spans="1:8">
+      <c r="A524" t="s">
+        <v>2089</v>
+      </c>
+      <c r="B524" t="s">
+        <v>9</v>
+      </c>
+      <c r="C524" t="s">
+        <v>65</v>
+      </c>
+      <c r="D524" t="s">
+        <v>2049</v>
+      </c>
+      <c r="E524" t="s">
+        <v>2050</v>
+      </c>
+      <c r="F524" t="s">
+        <v>27</v>
+      </c>
+      <c r="G524" s="1" t="s">
+        <v>2090</v>
+      </c>
+      <c r="H524" t="s">
+        <v>2091</v>
+      </c>
+    </row>
+    <row r="525" spans="1:8">
+      <c r="A525" t="s">
+        <v>2092</v>
+      </c>
+      <c r="B525" t="s">
+        <v>9</v>
+      </c>
+      <c r="C525" t="s">
+        <v>70</v>
+      </c>
+      <c r="D525" t="s">
+        <v>2049</v>
+      </c>
+      <c r="E525" t="s">
+        <v>2050</v>
+      </c>
+      <c r="F525" t="s">
+        <v>2093</v>
+      </c>
+      <c r="G525" s="1" t="s">
+        <v>2094</v>
+      </c>
+      <c r="H525" t="s">
+        <v>2095</v>
+      </c>
+    </row>
+    <row r="526" spans="1:8">
+      <c r="A526" t="s">
+        <v>2096</v>
+      </c>
+      <c r="B526" t="s">
+        <v>9</v>
+      </c>
+      <c r="C526" t="s">
+        <v>75</v>
+      </c>
+      <c r="D526" t="s">
+        <v>2049</v>
+      </c>
+      <c r="E526" t="s">
+        <v>2050</v>
+      </c>
+      <c r="F526" t="s">
+        <v>105</v>
+      </c>
+      <c r="G526" s="1" t="s">
+        <v>2097</v>
+      </c>
+      <c r="H526" t="s">
+        <v>2098</v>
+      </c>
+    </row>
+    <row r="527" spans="1:8">
+      <c r="A527" t="s">
+        <v>2099</v>
+      </c>
+      <c r="B527" t="s">
+        <v>9</v>
+      </c>
+      <c r="C527" t="s">
+        <v>79</v>
+      </c>
+      <c r="D527" t="s">
+        <v>2049</v>
+      </c>
+      <c r="E527" t="s">
+        <v>2050</v>
+      </c>
+      <c r="F527" t="s">
+        <v>13</v>
+      </c>
+      <c r="G527" s="1" t="s">
+        <v>2100</v>
+      </c>
+      <c r="H527" t="s">
+        <v>2101</v>
+      </c>
+    </row>
+    <row r="528" spans="1:8">
+      <c r="A528" t="s">
+        <v>2102</v>
+      </c>
+      <c r="B528" t="s">
+        <v>9</v>
+      </c>
+      <c r="C528" t="s">
+        <v>2042</v>
+      </c>
+      <c r="D528" t="s">
+        <v>2049</v>
+      </c>
+      <c r="E528" t="s">
+        <v>2050</v>
+      </c>
+      <c r="F528" t="s">
+        <v>27</v>
+      </c>
+      <c r="G528" s="1" t="s">
+        <v>2103</v>
+      </c>
+      <c r="H528" t="s">
+        <v>2104</v>
+      </c>
+    </row>
+    <row r="529" spans="1:8">
+      <c r="A529" t="s">
+        <v>2105</v>
+      </c>
+      <c r="B529" t="s">
+        <v>9</v>
+      </c>
+      <c r="C529" t="s">
+        <v>83</v>
+      </c>
+      <c r="D529" t="s">
+        <v>2049</v>
+      </c>
+      <c r="E529" t="s">
+        <v>2050</v>
+      </c>
+      <c r="F529" t="s">
+        <v>22</v>
+      </c>
+      <c r="G529" s="1" t="s">
+        <v>2106</v>
+      </c>
+      <c r="H529" t="s">
+        <v>2107</v>
+      </c>
+    </row>
+    <row r="530" spans="1:8">
+      <c r="A530" t="s">
+        <v>2108</v>
+      </c>
+      <c r="B530" t="s">
+        <v>9</v>
+      </c>
+      <c r="C530" t="s">
+        <v>87</v>
+      </c>
+      <c r="D530" t="s">
+        <v>2049</v>
+      </c>
+      <c r="E530" t="s">
+        <v>2050</v>
+      </c>
+      <c r="F530" t="s">
+        <v>22</v>
+      </c>
+      <c r="G530" s="1" t="s">
+        <v>2109</v>
+      </c>
+      <c r="H530" t="s">
+        <v>2110</v>
+      </c>
+    </row>
+    <row r="531" spans="1:8">
+      <c r="A531" t="s">
+        <v>2111</v>
+      </c>
+      <c r="B531" t="s">
+        <v>9</v>
+      </c>
+      <c r="C531" t="s">
+        <v>91</v>
+      </c>
+      <c r="D531" t="s">
+        <v>2049</v>
+      </c>
+      <c r="E531" t="s">
+        <v>2050</v>
+      </c>
+      <c r="F531" t="s">
+        <v>22</v>
+      </c>
+      <c r="G531" s="1" t="s">
+        <v>2112</v>
+      </c>
+      <c r="H531" t="s">
+        <v>2113</v>
+      </c>
+    </row>
+    <row r="532" spans="1:8">
+      <c r="A532" t="s">
+        <v>2114</v>
+      </c>
+      <c r="B532" t="s">
+        <v>9</v>
+      </c>
+      <c r="C532" t="s">
+        <v>1966</v>
+      </c>
+      <c r="D532" t="s">
+        <v>2115</v>
+      </c>
+      <c r="E532" t="s">
+        <v>2116</v>
+      </c>
+      <c r="F532" t="s">
+        <v>57</v>
+      </c>
+      <c r="G532" s="1" t="s">
+        <v>2117</v>
+      </c>
+      <c r="H532" t="s">
+        <v>2118</v>
+      </c>
+    </row>
+    <row r="533" spans="1:8">
+      <c r="A533" t="s">
+        <v>2119</v>
+      </c>
+      <c r="B533" t="s">
+        <v>9</v>
+      </c>
+      <c r="C533" t="s">
+        <v>10</v>
+      </c>
+      <c r="D533" t="s">
+        <v>2115</v>
+      </c>
+      <c r="E533" t="s">
+        <v>2116</v>
+      </c>
+      <c r="F533" t="s">
+        <v>57</v>
+      </c>
+      <c r="G533" s="1" t="s">
+        <v>2120</v>
+      </c>
+      <c r="H533" t="s">
+        <v>2121</v>
+      </c>
+    </row>
+    <row r="534" spans="1:8">
+      <c r="A534" t="s">
+        <v>2122</v>
+      </c>
+      <c r="B534" t="s">
+        <v>9</v>
+      </c>
+      <c r="C534" t="s">
+        <v>17</v>
+      </c>
+      <c r="D534" t="s">
+        <v>2115</v>
+      </c>
+      <c r="E534" t="s">
+        <v>2116</v>
+      </c>
+      <c r="F534" t="s">
+        <v>198</v>
+      </c>
+      <c r="G534" s="1" t="s">
+        <v>2123</v>
+      </c>
+      <c r="H534" t="s">
+        <v>2124</v>
+      </c>
+    </row>
+    <row r="535" spans="1:8">
+      <c r="A535" t="s">
+        <v>2125</v>
+      </c>
+      <c r="B535" t="s">
+        <v>9</v>
+      </c>
+      <c r="C535" t="s">
+        <v>21</v>
+      </c>
+      <c r="D535" t="s">
+        <v>2115</v>
+      </c>
+      <c r="E535" t="s">
+        <v>2116</v>
+      </c>
+      <c r="F535" t="s">
+        <v>66</v>
+      </c>
+      <c r="G535" s="1" t="s">
+        <v>2126</v>
+      </c>
+      <c r="H535" t="s">
+        <v>2127</v>
+      </c>
+    </row>
+    <row r="536" spans="1:8">
+      <c r="A536" t="s">
+        <v>2128</v>
+      </c>
+      <c r="B536" t="s">
+        <v>9</v>
+      </c>
+      <c r="C536" t="s">
+        <v>26</v>
+      </c>
+      <c r="D536" t="s">
+        <v>2115</v>
+      </c>
+      <c r="E536" t="s">
+        <v>2116</v>
+      </c>
+      <c r="F536" t="s">
+        <v>165</v>
+      </c>
+      <c r="G536" s="1" t="s">
+        <v>2129</v>
+      </c>
+      <c r="H536" t="s">
+        <v>2130</v>
+      </c>
+    </row>
+    <row r="537" spans="1:8">
+      <c r="A537" t="s">
+        <v>2131</v>
+      </c>
+      <c r="B537" t="s">
+        <v>9</v>
+      </c>
+      <c r="C537" t="s">
+        <v>31</v>
+      </c>
+      <c r="D537" t="s">
+        <v>2115</v>
+      </c>
+      <c r="E537" t="s">
+        <v>2116</v>
+      </c>
+      <c r="F537" t="s">
+        <v>139</v>
+      </c>
+      <c r="G537" s="1" t="s">
+        <v>2132</v>
+      </c>
+      <c r="H537" t="s">
+        <v>2133</v>
+      </c>
+    </row>
+    <row r="538" spans="1:8">
+      <c r="A538" t="s">
+        <v>2134</v>
+      </c>
+      <c r="B538" t="s">
+        <v>9</v>
+      </c>
+      <c r="C538" t="s">
+        <v>35</v>
+      </c>
+      <c r="D538" t="s">
+        <v>2115</v>
+      </c>
+      <c r="E538" t="s">
+        <v>2116</v>
+      </c>
+      <c r="F538" t="s">
+        <v>274</v>
+      </c>
+      <c r="G538" s="1" t="s">
+        <v>2135</v>
+      </c>
+      <c r="H538" t="s">
+        <v>2136</v>
+      </c>
+    </row>
+    <row r="539" spans="1:8">
+      <c r="A539" t="s">
+        <v>2137</v>
+      </c>
+      <c r="B539" t="s">
+        <v>9</v>
+      </c>
+      <c r="C539" t="s">
+        <v>39</v>
+      </c>
+      <c r="D539" t="s">
+        <v>2115</v>
+      </c>
+      <c r="E539" t="s">
+        <v>2116</v>
+      </c>
+      <c r="F539" t="s">
+        <v>105</v>
+      </c>
+      <c r="G539" s="1" t="s">
+        <v>2138</v>
+      </c>
+      <c r="H539" t="s">
+        <v>2139</v>
+      </c>
+    </row>
+    <row r="540" spans="1:8">
+      <c r="A540" t="s">
+        <v>2140</v>
+      </c>
+      <c r="B540" t="s">
+        <v>9</v>
+      </c>
+      <c r="C540" t="s">
+        <v>43</v>
+      </c>
+      <c r="D540" t="s">
+        <v>2115</v>
+      </c>
+      <c r="E540" t="s">
+        <v>2116</v>
+      </c>
+      <c r="F540" t="s">
+        <v>22</v>
+      </c>
+      <c r="G540" s="1" t="s">
+        <v>2141</v>
+      </c>
+      <c r="H540" t="s">
+        <v>2142</v>
+      </c>
+    </row>
+    <row r="541" spans="1:8">
+      <c r="A541" t="s">
+        <v>2143</v>
+      </c>
+      <c r="B541" t="s">
+        <v>9</v>
+      </c>
+      <c r="C541" t="s">
+        <v>48</v>
+      </c>
+      <c r="D541" t="s">
+        <v>2115</v>
+      </c>
+      <c r="E541" t="s">
+        <v>2116</v>
+      </c>
+      <c r="F541" t="s">
+        <v>105</v>
+      </c>
+      <c r="G541" s="1" t="s">
+        <v>2144</v>
+      </c>
+      <c r="H541" t="s">
+        <v>2145</v>
+      </c>
+    </row>
+    <row r="542" spans="1:8">
+      <c r="A542" t="s">
+        <v>2146</v>
+      </c>
+      <c r="B542" t="s">
+        <v>9</v>
+      </c>
+      <c r="C542" t="s">
+        <v>52</v>
+      </c>
+      <c r="D542" t="s">
+        <v>2115</v>
+      </c>
+      <c r="E542" t="s">
+        <v>2116</v>
+      </c>
+      <c r="F542" t="s">
+        <v>13</v>
+      </c>
+      <c r="G542" s="1" t="s">
+        <v>2147</v>
+      </c>
+      <c r="H542" t="s">
+        <v>2148</v>
+      </c>
+    </row>
+    <row r="543" spans="1:8">
+      <c r="A543" t="s">
+        <v>2149</v>
+      </c>
+      <c r="B543" t="s">
+        <v>9</v>
+      </c>
+      <c r="C543" t="s">
+        <v>56</v>
+      </c>
+      <c r="D543" t="s">
+        <v>2115</v>
+      </c>
+      <c r="E543" t="s">
+        <v>2116</v>
+      </c>
+      <c r="F543" t="s">
+        <v>44</v>
+      </c>
+      <c r="G543" s="1" t="s">
+        <v>2150</v>
+      </c>
+      <c r="H543" t="s">
+        <v>2151</v>
+      </c>
+    </row>
+    <row r="544" spans="1:8">
+      <c r="A544" t="s">
+        <v>2152</v>
+      </c>
+      <c r="B544" t="s">
+        <v>9</v>
+      </c>
+      <c r="C544" t="s">
+        <v>1966</v>
+      </c>
+      <c r="D544" t="s">
+        <v>2153</v>
+      </c>
+      <c r="E544" t="s">
+        <v>2154</v>
+      </c>
+      <c r="F544" t="s">
+        <v>274</v>
+      </c>
+      <c r="G544" s="1" t="s">
+        <v>2155</v>
+      </c>
+      <c r="H544" t="s">
+        <v>2156</v>
+      </c>
+    </row>
+    <row r="545" spans="1:8">
+      <c r="A545" t="s">
+        <v>2157</v>
+      </c>
+      <c r="B545" t="s">
+        <v>9</v>
+      </c>
+      <c r="C545" t="s">
+        <v>1966</v>
+      </c>
+      <c r="D545" t="s">
+        <v>2158</v>
+      </c>
+      <c r="E545" t="s">
+        <v>2159</v>
+      </c>
+      <c r="F545" t="s">
+        <v>243</v>
+      </c>
+      <c r="G545" s="1" t="s">
+        <v>2160</v>
+      </c>
+      <c r="H545" t="s">
+        <v>2161</v>
+      </c>
+    </row>
+    <row r="546" spans="1:8">
+      <c r="A546" t="s">
+        <v>2162</v>
+      </c>
+      <c r="B546" t="s">
+        <v>9</v>
+      </c>
+      <c r="C546" t="s">
+        <v>1966</v>
+      </c>
+      <c r="D546" t="s">
+        <v>2163</v>
+      </c>
+      <c r="E546" t="s">
+        <v>2164</v>
+      </c>
+      <c r="F546" t="s">
+        <v>243</v>
+      </c>
+      <c r="G546" s="1" t="s">
+        <v>2165</v>
+      </c>
+      <c r="H546" t="s">
+        <v>2166</v>
+      </c>
+    </row>
+    <row r="547" spans="1:8">
+      <c r="A547" t="s">
+        <v>2167</v>
+      </c>
+      <c r="B547" t="s">
+        <v>9</v>
+      </c>
+      <c r="C547" t="s">
+        <v>1966</v>
+      </c>
+      <c r="D547" t="s">
+        <v>2168</v>
+      </c>
+      <c r="E547" t="s">
+        <v>2169</v>
+      </c>
+      <c r="F547" t="s">
+        <v>2093</v>
+      </c>
+      <c r="G547" s="1" t="s">
+        <v>2170</v>
+      </c>
+      <c r="H547" t="s">
+        <v>2171</v>
+      </c>
+    </row>
+    <row r="548" spans="1:8">
+      <c r="A548" t="s">
+        <v>2172</v>
+      </c>
+      <c r="B548" t="s">
+        <v>9</v>
+      </c>
+      <c r="C548" t="s">
+        <v>10</v>
+      </c>
+      <c r="D548" t="s">
+        <v>2168</v>
+      </c>
+      <c r="E548" t="s">
+        <v>2169</v>
+      </c>
+      <c r="F548" t="s">
+        <v>2093</v>
+      </c>
+      <c r="G548" s="1" t="s">
+        <v>2173</v>
+      </c>
+      <c r="H548" t="s">
+        <v>2174</v>
+      </c>
+    </row>
+    <row r="549" spans="1:8">
+      <c r="A549" t="s">
+        <v>2175</v>
+      </c>
+      <c r="B549" t="s">
+        <v>9</v>
+      </c>
+      <c r="C549" t="s">
+        <v>17</v>
+      </c>
+      <c r="D549" t="s">
+        <v>2168</v>
+      </c>
+      <c r="E549" t="s">
+        <v>2169</v>
+      </c>
+      <c r="F549" t="s">
+        <v>2093</v>
+      </c>
+      <c r="G549" s="1" t="s">
+        <v>2176</v>
+      </c>
+      <c r="H549" t="s">
+        <v>2177</v>
+      </c>
+    </row>
+    <row r="550" spans="1:8">
+      <c r="A550" t="s">
+        <v>2178</v>
+      </c>
+      <c r="B550" t="s">
+        <v>9</v>
+      </c>
+      <c r="C550" t="s">
+        <v>21</v>
+      </c>
+      <c r="D550" t="s">
+        <v>2168</v>
+      </c>
+      <c r="E550" t="s">
+        <v>2169</v>
+      </c>
+      <c r="F550" t="s">
+        <v>2093</v>
+      </c>
+      <c r="G550" s="1" t="s">
+        <v>2179</v>
+      </c>
+      <c r="H550" t="s">
+        <v>2180</v>
+      </c>
+    </row>
+    <row r="551" spans="1:8">
+      <c r="A551" t="s">
+        <v>2181</v>
+      </c>
+      <c r="B551" t="s">
+        <v>9</v>
+      </c>
+      <c r="C551" t="s">
+        <v>26</v>
+      </c>
+      <c r="D551" t="s">
+        <v>2168</v>
+      </c>
+      <c r="E551" t="s">
+        <v>2169</v>
+      </c>
+      <c r="F551" t="s">
+        <v>2093</v>
+      </c>
+      <c r="G551" s="1" t="s">
+        <v>2182</v>
+      </c>
+      <c r="H551" t="s">
+        <v>2183</v>
+      </c>
+    </row>
+    <row r="552" spans="1:8">
+      <c r="A552" t="s">
+        <v>2184</v>
+      </c>
+      <c r="B552" t="s">
+        <v>9</v>
+      </c>
+      <c r="C552" t="s">
+        <v>31</v>
+      </c>
+      <c r="D552" t="s">
+        <v>2168</v>
+      </c>
+      <c r="E552" t="s">
+        <v>2169</v>
+      </c>
+      <c r="F552" t="s">
+        <v>2093</v>
+      </c>
+      <c r="G552" s="1" t="s">
+        <v>2185</v>
+      </c>
+      <c r="H552" t="s">
+        <v>2186</v>
+      </c>
+    </row>
+    <row r="553" spans="1:8">
+      <c r="A553" t="s">
+        <v>2187</v>
+      </c>
+      <c r="B553" t="s">
+        <v>9</v>
+      </c>
+      <c r="C553" t="s">
+        <v>35</v>
+      </c>
+      <c r="D553" t="s">
+        <v>2168</v>
+      </c>
+      <c r="E553" t="s">
+        <v>2169</v>
+      </c>
+      <c r="F553" t="s">
+        <v>2093</v>
+      </c>
+      <c r="G553" s="1" t="s">
+        <v>2188</v>
+      </c>
+      <c r="H553" t="s">
+        <v>2189</v>
+      </c>
+    </row>
+    <row r="554" spans="1:8">
+      <c r="A554" t="s">
+        <v>2190</v>
+      </c>
+      <c r="B554" t="s">
+        <v>9</v>
+      </c>
+      <c r="C554" t="s">
+        <v>39</v>
+      </c>
+      <c r="D554" t="s">
+        <v>2168</v>
+      </c>
+      <c r="E554" t="s">
+        <v>2169</v>
+      </c>
+      <c r="F554" t="s">
+        <v>2093</v>
+      </c>
+      <c r="G554" s="1" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H554" t="s">
+        <v>2095</v>
+      </c>
+    </row>
+    <row r="555" spans="1:8">
+      <c r="A555" t="s">
+        <v>2192</v>
+      </c>
+      <c r="B555" t="s">
+        <v>9</v>
+      </c>
+      <c r="C555" t="s">
+        <v>43</v>
+      </c>
+      <c r="D555" t="s">
+        <v>2168</v>
+      </c>
+      <c r="E555" t="s">
+        <v>2169</v>
+      </c>
+      <c r="F555" t="s">
+        <v>2093</v>
+      </c>
+      <c r="G555" s="1" t="s">
+        <v>2193</v>
+      </c>
+      <c r="H555" t="s">
+        <v>2194</v>
+      </c>
+    </row>
+    <row r="556" spans="1:8">
+      <c r="A556" t="s">
+        <v>2195</v>
+      </c>
+      <c r="B556" t="s">
+        <v>9</v>
+      </c>
+      <c r="C556" t="s">
+        <v>48</v>
+      </c>
+      <c r="D556" t="s">
+        <v>2168</v>
+      </c>
+      <c r="E556" t="s">
+        <v>2169</v>
+      </c>
+      <c r="F556" t="s">
+        <v>2093</v>
+      </c>
+      <c r="G556" s="1" t="s">
+        <v>2196</v>
+      </c>
+      <c r="H556" t="s">
+        <v>2197</v>
+      </c>
+    </row>
+    <row r="557" spans="1:8">
+      <c r="A557" t="s">
+        <v>2198</v>
+      </c>
+      <c r="B557" t="s">
+        <v>9</v>
+      </c>
+      <c r="C557" t="s">
+        <v>52</v>
+      </c>
+      <c r="D557" t="s">
+        <v>2168</v>
+      </c>
+      <c r="E557" t="s">
+        <v>2169</v>
+      </c>
+      <c r="F557" t="s">
+        <v>2093</v>
+      </c>
+      <c r="G557" s="1" t="s">
+        <v>2199</v>
+      </c>
+      <c r="H557" t="s">
+        <v>2200</v>
+      </c>
+    </row>
+    <row r="558" spans="1:8">
+      <c r="A558" t="s">
+        <v>2201</v>
+      </c>
+      <c r="B558" t="s">
+        <v>9</v>
+      </c>
+      <c r="C558" t="s">
+        <v>56</v>
+      </c>
+      <c r="D558" t="s">
+        <v>2168</v>
+      </c>
+      <c r="E558" t="s">
+        <v>2169</v>
+      </c>
+      <c r="F558" t="s">
+        <v>2093</v>
+      </c>
+      <c r="G558" s="1" t="s">
+        <v>2202</v>
+      </c>
+      <c r="H558" t="s">
+        <v>2203</v>
+      </c>
+    </row>
+    <row r="559" spans="1:8">
+      <c r="A559" t="s">
+        <v>2204</v>
+      </c>
+      <c r="B559" t="s">
+        <v>9</v>
+      </c>
+      <c r="C559" t="s">
+        <v>61</v>
+      </c>
+      <c r="D559" t="s">
+        <v>2168</v>
+      </c>
+      <c r="E559" t="s">
+        <v>2169</v>
+      </c>
+      <c r="F559" t="s">
+        <v>2093</v>
+      </c>
+      <c r="G559" s="1" t="s">
+        <v>2205</v>
+      </c>
+      <c r="H559" t="s">
+        <v>2206</v>
+      </c>
+    </row>
+    <row r="560" spans="1:8">
+      <c r="A560" t="s">
+        <v>2207</v>
+      </c>
+      <c r="B560" t="s">
+        <v>9</v>
+      </c>
+      <c r="C560" t="s">
+        <v>65</v>
+      </c>
+      <c r="D560" t="s">
+        <v>2168</v>
+      </c>
+      <c r="E560" t="s">
+        <v>2169</v>
+      </c>
+      <c r="F560" t="s">
+        <v>2093</v>
+      </c>
+      <c r="G560" s="1" t="s">
+        <v>2208</v>
+      </c>
+      <c r="H560" t="s">
+        <v>2209</v>
+      </c>
+    </row>
+    <row r="561" spans="1:8">
+      <c r="A561" t="s">
+        <v>2210</v>
+      </c>
+      <c r="B561" t="s">
+        <v>9</v>
+      </c>
+      <c r="C561" t="s">
+        <v>70</v>
+      </c>
+      <c r="D561" t="s">
+        <v>2168</v>
+      </c>
+      <c r="E561" t="s">
+        <v>2169</v>
+      </c>
+      <c r="F561" t="s">
+        <v>2093</v>
+      </c>
+      <c r="G561" s="1" t="s">
+        <v>2211</v>
+      </c>
+      <c r="H561" t="s">
+        <v>2212</v>
+      </c>
+    </row>
+    <row r="562" spans="1:8">
+      <c r="A562" t="s">
+        <v>2213</v>
+      </c>
+      <c r="B562" t="s">
+        <v>9</v>
+      </c>
+      <c r="C562" t="s">
+        <v>75</v>
+      </c>
+      <c r="D562" t="s">
+        <v>2168</v>
+      </c>
+      <c r="E562" t="s">
+        <v>2169</v>
+      </c>
+      <c r="F562" t="s">
+        <v>2093</v>
+      </c>
+      <c r="G562" s="1" t="s">
+        <v>2214</v>
+      </c>
+      <c r="H562" t="s">
+        <v>2215</v>
+      </c>
+    </row>
+    <row r="563" spans="1:8">
+      <c r="A563" t="s">
+        <v>2216</v>
+      </c>
+      <c r="B563" t="s">
+        <v>9</v>
+      </c>
+      <c r="C563" t="s">
+        <v>79</v>
+      </c>
+      <c r="D563" t="s">
+        <v>2168</v>
+      </c>
+      <c r="E563" t="s">
+        <v>2169</v>
+      </c>
+      <c r="F563" t="s">
+        <v>44</v>
+      </c>
+      <c r="G563" s="1" t="s">
+        <v>2217</v>
+      </c>
+      <c r="H563" t="s">
+        <v>2218</v>
+      </c>
+    </row>
+    <row r="564" spans="1:8">
+      <c r="A564" t="s">
+        <v>2219</v>
+      </c>
+      <c r="B564" t="s">
+        <v>9</v>
+      </c>
+      <c r="C564" t="s">
+        <v>2042</v>
+      </c>
+      <c r="D564" t="s">
+        <v>2168</v>
+      </c>
+      <c r="E564" t="s">
+        <v>2169</v>
+      </c>
+      <c r="F564" t="s">
+        <v>2093</v>
+      </c>
+      <c r="G564" s="1" t="s">
+        <v>2220</v>
+      </c>
+      <c r="H564" t="s">
+        <v>2221</v>
+      </c>
+    </row>
+    <row r="565" spans="1:8">
+      <c r="A565" t="s">
+        <v>2222</v>
+      </c>
+      <c r="B565" t="s">
+        <v>9</v>
+      </c>
+      <c r="C565" t="s">
+        <v>83</v>
+      </c>
+      <c r="D565" t="s">
+        <v>2168</v>
+      </c>
+      <c r="E565" t="s">
+        <v>2169</v>
+      </c>
+      <c r="F565" t="s">
+        <v>2093</v>
+      </c>
+      <c r="G565" s="1" t="s">
+        <v>2223</v>
+      </c>
+      <c r="H565" t="s">
+        <v>2224</v>
+      </c>
+    </row>
+    <row r="566" spans="1:8">
+      <c r="A566" t="s">
+        <v>2225</v>
+      </c>
+      <c r="B566" t="s">
+        <v>9</v>
+      </c>
+      <c r="C566" t="s">
+        <v>87</v>
+      </c>
+      <c r="D566" t="s">
+        <v>2168</v>
+      </c>
+      <c r="E566" t="s">
+        <v>2169</v>
+      </c>
+      <c r="F566" t="s">
+        <v>2093</v>
+      </c>
+      <c r="G566" s="1" t="s">
+        <v>2226</v>
+      </c>
+      <c r="H566" t="s">
+        <v>2227</v>
+      </c>
+    </row>
+    <row r="567" spans="1:8">
+      <c r="A567" t="s">
+        <v>2228</v>
+      </c>
+      <c r="B567" t="s">
+        <v>9</v>
+      </c>
+      <c r="C567" t="s">
+        <v>91</v>
+      </c>
+      <c r="D567" t="s">
+        <v>2168</v>
+      </c>
+      <c r="E567" t="s">
+        <v>2169</v>
+      </c>
+      <c r="F567" t="s">
+        <v>2093</v>
+      </c>
+      <c r="G567" s="1" t="s">
+        <v>2229</v>
+      </c>
+      <c r="H567" t="s">
+        <v>2230</v>
+      </c>
+    </row>
+    <row r="568" spans="1:8">
+      <c r="A568" t="s">
+        <v>2231</v>
+      </c>
+      <c r="B568" t="s">
+        <v>9</v>
+      </c>
+      <c r="C568" t="s">
+        <v>96</v>
+      </c>
+      <c r="D568" t="s">
+        <v>2168</v>
+      </c>
+      <c r="E568" t="s">
+        <v>2169</v>
+      </c>
+      <c r="F568" t="s">
+        <v>2093</v>
+      </c>
+      <c r="G568" s="1" t="s">
+        <v>2232</v>
+      </c>
+      <c r="H568" t="s">
+        <v>2233</v>
+      </c>
+    </row>
+    <row r="569" spans="1:8">
+      <c r="A569" t="s">
+        <v>2234</v>
+      </c>
+      <c r="B569" t="s">
+        <v>9</v>
+      </c>
+      <c r="C569" t="s">
+        <v>1966</v>
+      </c>
+      <c r="D569" t="s">
+        <v>2235</v>
+      </c>
+      <c r="E569" t="s">
+        <v>2236</v>
+      </c>
+      <c r="F569" t="s">
+        <v>57</v>
+      </c>
+      <c r="G569" s="1" t="s">
+        <v>2237</v>
+      </c>
+      <c r="H569" t="s">
+        <v>2238</v>
+      </c>
+    </row>
+    <row r="570" spans="1:8">
+      <c r="A570" t="s">
+        <v>2239</v>
+      </c>
+      <c r="B570" t="s">
+        <v>9</v>
+      </c>
+      <c r="C570" t="s">
+        <v>10</v>
+      </c>
+      <c r="D570" t="s">
+        <v>2235</v>
+      </c>
+      <c r="E570" t="s">
+        <v>2236</v>
+      </c>
+      <c r="F570" t="s">
+        <v>2240</v>
+      </c>
+      <c r="G570" s="1" t="s">
+        <v>2241</v>
+      </c>
+      <c r="H570" t="s">
+        <v>2242</v>
+      </c>
+    </row>
+    <row r="571" spans="1:8">
+      <c r="A571" t="s">
+        <v>2243</v>
+      </c>
+      <c r="B571" t="s">
+        <v>9</v>
+      </c>
+      <c r="C571" t="s">
+        <v>17</v>
+      </c>
+      <c r="D571" t="s">
+        <v>2235</v>
+      </c>
+      <c r="E571" t="s">
+        <v>2236</v>
+      </c>
+      <c r="F571" t="s">
+        <v>198</v>
+      </c>
+      <c r="G571" s="1" t="s">
+        <v>2244</v>
+      </c>
+      <c r="H571" t="s">
+        <v>2245</v>
+      </c>
+    </row>
+    <row r="572" spans="1:8">
+      <c r="A572" t="s">
+        <v>2246</v>
+      </c>
+      <c r="B572" t="s">
+        <v>9</v>
+      </c>
+      <c r="C572" t="s">
+        <v>1966</v>
+      </c>
+      <c r="D572" t="s">
+        <v>2247</v>
+      </c>
+      <c r="E572" t="s">
+        <v>2248</v>
+      </c>
+      <c r="F572" t="s">
+        <v>243</v>
+      </c>
+      <c r="G572" s="1" t="s">
+        <v>2249</v>
+      </c>
+      <c r="H572" t="s">
+        <v>2250</v>
+      </c>
+    </row>
+    <row r="573" spans="1:8">
+      <c r="A573" t="s">
+        <v>2251</v>
+      </c>
+      <c r="B573" t="s">
+        <v>9</v>
+      </c>
+      <c r="C573" t="s">
+        <v>10</v>
+      </c>
+      <c r="D573" t="s">
+        <v>2247</v>
+      </c>
+      <c r="E573" t="s">
+        <v>2248</v>
+      </c>
+      <c r="F573" t="s">
+        <v>243</v>
+      </c>
+      <c r="G573" s="1" t="s">
+        <v>2252</v>
+      </c>
+      <c r="H573" t="s">
+        <v>2253</v>
+      </c>
+    </row>
+    <row r="574" spans="1:8">
+      <c r="A574" t="s">
+        <v>2254</v>
+      </c>
+      <c r="B574" t="s">
+        <v>9</v>
+      </c>
+      <c r="C574" t="s">
+        <v>17</v>
+      </c>
+      <c r="D574" t="s">
+        <v>2247</v>
+      </c>
+      <c r="E574" t="s">
+        <v>2248</v>
+      </c>
+      <c r="F574" t="s">
+        <v>2255</v>
+      </c>
+      <c r="G574" s="1" t="s">
+        <v>2256</v>
+      </c>
+      <c r="H574" t="s">
+        <v>2257</v>
+      </c>
+    </row>
+    <row r="575" spans="1:8">
+      <c r="A575" t="s">
+        <v>2258</v>
+      </c>
+      <c r="B575" t="s">
+        <v>9</v>
+      </c>
+      <c r="C575" t="s">
+        <v>21</v>
+      </c>
+      <c r="D575" t="s">
+        <v>2247</v>
+      </c>
+      <c r="E575" t="s">
+        <v>2248</v>
+      </c>
+      <c r="F575" t="s">
+        <v>2255</v>
+      </c>
+      <c r="G575" s="1" t="s">
+        <v>2259</v>
+      </c>
+      <c r="H575" t="s">
+        <v>2260</v>
+      </c>
+    </row>
+    <row r="576" spans="1:8">
+      <c r="A576" t="s">
+        <v>2261</v>
+      </c>
+      <c r="B576" t="s">
+        <v>9</v>
+      </c>
+      <c r="C576" t="s">
+        <v>26</v>
+      </c>
+      <c r="D576" t="s">
+        <v>2247</v>
+      </c>
+      <c r="E576" t="s">
+        <v>2248</v>
+      </c>
+      <c r="F576" t="s">
+        <v>2255</v>
+      </c>
+      <c r="G576" s="1" t="s">
+        <v>2262</v>
+      </c>
+      <c r="H576" t="s">
+        <v>2263</v>
+      </c>
+    </row>
+    <row r="577" spans="1:8">
+      <c r="A577" t="s">
+        <v>2264</v>
+      </c>
+      <c r="B577" t="s">
+        <v>9</v>
+      </c>
+      <c r="C577" t="s">
+        <v>31</v>
+      </c>
+      <c r="D577" t="s">
+        <v>2247</v>
+      </c>
+      <c r="E577" t="s">
+        <v>2248</v>
+      </c>
+      <c r="F577" t="s">
+        <v>2255</v>
+      </c>
+      <c r="G577" s="1" t="s">
+        <v>2265</v>
+      </c>
+      <c r="H577" t="s">
+        <v>2266</v>
+      </c>
+    </row>
+    <row r="578" spans="1:8">
+      <c r="A578" t="s">
+        <v>2267</v>
+      </c>
+      <c r="B578" t="s">
+        <v>9</v>
+      </c>
+      <c r="C578" t="s">
+        <v>35</v>
+      </c>
+      <c r="D578" t="s">
+        <v>2247</v>
+      </c>
+      <c r="E578" t="s">
+        <v>2248</v>
+      </c>
+      <c r="F578" t="s">
+        <v>2255</v>
+      </c>
+      <c r="G578" s="1" t="s">
+        <v>2268</v>
+      </c>
+      <c r="H578" t="s">
+        <v>2269</v>
+      </c>
+    </row>
+    <row r="579" spans="1:8">
+      <c r="A579" t="s">
+        <v>2270</v>
+      </c>
+      <c r="B579" t="s">
+        <v>9</v>
+      </c>
+      <c r="C579" t="s">
+        <v>39</v>
+      </c>
+      <c r="D579" t="s">
+        <v>2247</v>
+      </c>
+      <c r="E579" t="s">
+        <v>2248</v>
+      </c>
+      <c r="F579" t="s">
+        <v>2255</v>
+      </c>
+      <c r="G579" s="1" t="s">
+        <v>2271</v>
+      </c>
+      <c r="H579" t="s">
+        <v>2272</v>
+      </c>
+    </row>
+    <row r="580" spans="1:8">
+      <c r="A580" t="s">
+        <v>2273</v>
+      </c>
+      <c r="B580" t="s">
+        <v>9</v>
+      </c>
+      <c r="C580" t="s">
+        <v>43</v>
+      </c>
+      <c r="D580" t="s">
+        <v>2247</v>
+      </c>
+      <c r="E580" t="s">
+        <v>2248</v>
+      </c>
+      <c r="F580" t="s">
+        <v>2255</v>
+      </c>
+      <c r="G580" s="1" t="s">
+        <v>2274</v>
+      </c>
+      <c r="H580" t="s">
+        <v>2275</v>
+      </c>
+    </row>
+    <row r="581" spans="1:8">
+      <c r="A581" t="s">
+        <v>2276</v>
+      </c>
+      <c r="B581" t="s">
+        <v>9</v>
+      </c>
+      <c r="C581" t="s">
+        <v>48</v>
+      </c>
+      <c r="D581" t="s">
+        <v>2247</v>
+      </c>
+      <c r="E581" t="s">
+        <v>2248</v>
+      </c>
+      <c r="F581" t="s">
+        <v>2255</v>
+      </c>
+      <c r="G581" s="1" t="s">
+        <v>2277</v>
+      </c>
+      <c r="H581" t="s">
+        <v>2278</v>
+      </c>
+    </row>
+    <row r="582" spans="1:8">
+      <c r="A582" t="s">
+        <v>2279</v>
+      </c>
+      <c r="B582" t="s">
+        <v>9</v>
+      </c>
+      <c r="C582" t="s">
+        <v>52</v>
+      </c>
+      <c r="D582" t="s">
+        <v>2247</v>
+      </c>
+      <c r="E582" t="s">
+        <v>2248</v>
+      </c>
+      <c r="F582" t="s">
+        <v>2255</v>
+      </c>
+      <c r="G582" s="1" t="s">
+        <v>2280</v>
+      </c>
+      <c r="H582" t="s">
+        <v>2281</v>
+      </c>
+    </row>
+    <row r="583" spans="1:8">
+      <c r="A583" t="s">
+        <v>2282</v>
+      </c>
+      <c r="B583" t="s">
+        <v>9</v>
+      </c>
+      <c r="C583" t="s">
+        <v>56</v>
+      </c>
+      <c r="D583" t="s">
+        <v>2247</v>
+      </c>
+      <c r="E583" t="s">
+        <v>2248</v>
+      </c>
+      <c r="F583" t="s">
+        <v>2255</v>
+      </c>
+      <c r="G583" s="1" t="s">
+        <v>2283</v>
+      </c>
+      <c r="H583" t="s">
+        <v>2284</v>
+      </c>
+    </row>
+    <row r="584" spans="1:8">
+      <c r="A584" t="s">
+        <v>2285</v>
+      </c>
+      <c r="B584" t="s">
+        <v>9</v>
+      </c>
+      <c r="C584" t="s">
+        <v>61</v>
+      </c>
+      <c r="D584" t="s">
+        <v>2247</v>
+      </c>
+      <c r="E584" t="s">
+        <v>2248</v>
+      </c>
+      <c r="F584" t="s">
+        <v>2255</v>
+      </c>
+      <c r="G584" s="1" t="s">
+        <v>2286</v>
+      </c>
+      <c r="H584" t="s">
+        <v>2287</v>
+      </c>
+    </row>
+    <row r="585" spans="1:8">
+      <c r="A585" t="s">
+        <v>2288</v>
+      </c>
+      <c r="B585" t="s">
+        <v>9</v>
+      </c>
+      <c r="C585" t="s">
+        <v>65</v>
+      </c>
+      <c r="D585" t="s">
+        <v>2247</v>
+      </c>
+      <c r="E585" t="s">
+        <v>2248</v>
+      </c>
+      <c r="F585" t="s">
+        <v>2255</v>
+      </c>
+      <c r="G585" s="1" t="s">
+        <v>2289</v>
+      </c>
+      <c r="H585" t="s">
+        <v>2290</v>
+      </c>
+    </row>
+    <row r="586" spans="1:8">
+      <c r="A586" t="s">
+        <v>2291</v>
+      </c>
+      <c r="B586" t="s">
+        <v>9</v>
+      </c>
+      <c r="C586" t="s">
+        <v>70</v>
+      </c>
+      <c r="D586" t="s">
+        <v>2247</v>
+      </c>
+      <c r="E586" t="s">
+        <v>2248</v>
+      </c>
+      <c r="F586" t="s">
+        <v>2255</v>
+      </c>
+      <c r="G586" s="1" t="s">
+        <v>2292</v>
+      </c>
+      <c r="H586" t="s">
+        <v>2293</v>
+      </c>
+    </row>
+    <row r="587" spans="1:8">
+      <c r="A587" t="s">
+        <v>2294</v>
+      </c>
+      <c r="B587" t="s">
+        <v>9</v>
+      </c>
+      <c r="C587" t="s">
+        <v>75</v>
+      </c>
+      <c r="D587" t="s">
+        <v>2247</v>
+      </c>
+      <c r="E587" t="s">
+        <v>2248</v>
+      </c>
+      <c r="F587" t="s">
+        <v>2255</v>
+      </c>
+      <c r="G587" s="1" t="s">
+        <v>2295</v>
+      </c>
+      <c r="H587" t="s">
+        <v>2296</v>
+      </c>
+    </row>
+    <row r="588" spans="1:8">
+      <c r="A588" t="s">
+        <v>2297</v>
+      </c>
+      <c r="B588" t="s">
+        <v>9</v>
+      </c>
+      <c r="C588" t="s">
+        <v>1966</v>
+      </c>
+      <c r="D588" t="s">
+        <v>2298</v>
+      </c>
+      <c r="E588" t="s">
+        <v>2299</v>
+      </c>
+      <c r="F588" t="s">
+        <v>2255</v>
+      </c>
+      <c r="G588" s="1" t="s">
+        <v>2300</v>
+      </c>
+      <c r="H588" t="s">
+        <v>2301</v>
+      </c>
+    </row>
+    <row r="589" spans="1:8">
+      <c r="A589" t="s">
+        <v>2302</v>
+      </c>
+      <c r="B589" t="s">
+        <v>9</v>
+      </c>
+      <c r="C589" t="s">
+        <v>10</v>
+      </c>
+      <c r="D589" t="s">
+        <v>2298</v>
+      </c>
+      <c r="E589" t="s">
+        <v>2299</v>
+      </c>
+      <c r="F589" t="s">
+        <v>2255</v>
+      </c>
+      <c r="G589" s="1" t="s">
+        <v>2303</v>
+      </c>
+      <c r="H589" t="s">
+        <v>2304</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -6494,50 +22962,486 @@
     <hyperlink ref="G129" r:id="rId128"/>
     <hyperlink ref="G130" r:id="rId129"/>
     <hyperlink ref="G131" r:id="rId130"/>
     <hyperlink ref="G132" r:id="rId131"/>
     <hyperlink ref="G133" r:id="rId132"/>
     <hyperlink ref="G134" r:id="rId133"/>
     <hyperlink ref="G135" r:id="rId134"/>
     <hyperlink ref="G136" r:id="rId135"/>
     <hyperlink ref="G137" r:id="rId136"/>
     <hyperlink ref="G138" r:id="rId137"/>
     <hyperlink ref="G139" r:id="rId138"/>
     <hyperlink ref="G140" r:id="rId139"/>
     <hyperlink ref="G141" r:id="rId140"/>
     <hyperlink ref="G142" r:id="rId141"/>
     <hyperlink ref="G143" r:id="rId142"/>
     <hyperlink ref="G144" r:id="rId143"/>
     <hyperlink ref="G145" r:id="rId144"/>
     <hyperlink ref="G146" r:id="rId145"/>
     <hyperlink ref="G147" r:id="rId146"/>
     <hyperlink ref="G148" r:id="rId147"/>
     <hyperlink ref="G149" r:id="rId148"/>
     <hyperlink ref="G150" r:id="rId149"/>
     <hyperlink ref="G151" r:id="rId150"/>
     <hyperlink ref="G152" r:id="rId151"/>
     <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
+    <hyperlink ref="G174" r:id="rId173"/>
+    <hyperlink ref="G175" r:id="rId174"/>
+    <hyperlink ref="G176" r:id="rId175"/>
+    <hyperlink ref="G177" r:id="rId176"/>
+    <hyperlink ref="G178" r:id="rId177"/>
+    <hyperlink ref="G179" r:id="rId178"/>
+    <hyperlink ref="G180" r:id="rId179"/>
+    <hyperlink ref="G181" r:id="rId180"/>
+    <hyperlink ref="G182" r:id="rId181"/>
+    <hyperlink ref="G183" r:id="rId182"/>
+    <hyperlink ref="G184" r:id="rId183"/>
+    <hyperlink ref="G185" r:id="rId184"/>
+    <hyperlink ref="G186" r:id="rId185"/>
+    <hyperlink ref="G187" r:id="rId186"/>
+    <hyperlink ref="G188" r:id="rId187"/>
+    <hyperlink ref="G189" r:id="rId188"/>
+    <hyperlink ref="G190" r:id="rId189"/>
+    <hyperlink ref="G191" r:id="rId190"/>
+    <hyperlink ref="G192" r:id="rId191"/>
+    <hyperlink ref="G193" r:id="rId192"/>
+    <hyperlink ref="G194" r:id="rId193"/>
+    <hyperlink ref="G195" r:id="rId194"/>
+    <hyperlink ref="G196" r:id="rId195"/>
+    <hyperlink ref="G197" r:id="rId196"/>
+    <hyperlink ref="G198" r:id="rId197"/>
+    <hyperlink ref="G199" r:id="rId198"/>
+    <hyperlink ref="G200" r:id="rId199"/>
+    <hyperlink ref="G201" r:id="rId200"/>
+    <hyperlink ref="G202" r:id="rId201"/>
+    <hyperlink ref="G203" r:id="rId202"/>
+    <hyperlink ref="G204" r:id="rId203"/>
+    <hyperlink ref="G205" r:id="rId204"/>
+    <hyperlink ref="G206" r:id="rId205"/>
+    <hyperlink ref="G207" r:id="rId206"/>
+    <hyperlink ref="G208" r:id="rId207"/>
+    <hyperlink ref="G209" r:id="rId208"/>
+    <hyperlink ref="G210" r:id="rId209"/>
+    <hyperlink ref="G211" r:id="rId210"/>
+    <hyperlink ref="G212" r:id="rId211"/>
+    <hyperlink ref="G213" r:id="rId212"/>
+    <hyperlink ref="G214" r:id="rId213"/>
+    <hyperlink ref="G215" r:id="rId214"/>
+    <hyperlink ref="G216" r:id="rId215"/>
+    <hyperlink ref="G217" r:id="rId216"/>
+    <hyperlink ref="G218" r:id="rId217"/>
+    <hyperlink ref="G219" r:id="rId218"/>
+    <hyperlink ref="G220" r:id="rId219"/>
+    <hyperlink ref="G221" r:id="rId220"/>
+    <hyperlink ref="G222" r:id="rId221"/>
+    <hyperlink ref="G223" r:id="rId222"/>
+    <hyperlink ref="G224" r:id="rId223"/>
+    <hyperlink ref="G225" r:id="rId224"/>
+    <hyperlink ref="G226" r:id="rId225"/>
+    <hyperlink ref="G227" r:id="rId226"/>
+    <hyperlink ref="G228" r:id="rId227"/>
+    <hyperlink ref="G229" r:id="rId228"/>
+    <hyperlink ref="G230" r:id="rId229"/>
+    <hyperlink ref="G231" r:id="rId230"/>
+    <hyperlink ref="G232" r:id="rId231"/>
+    <hyperlink ref="G233" r:id="rId232"/>
+    <hyperlink ref="G234" r:id="rId233"/>
+    <hyperlink ref="G235" r:id="rId234"/>
+    <hyperlink ref="G236" r:id="rId235"/>
+    <hyperlink ref="G237" r:id="rId236"/>
+    <hyperlink ref="G238" r:id="rId237"/>
+    <hyperlink ref="G239" r:id="rId238"/>
+    <hyperlink ref="G240" r:id="rId239"/>
+    <hyperlink ref="G241" r:id="rId240"/>
+    <hyperlink ref="G242" r:id="rId241"/>
+    <hyperlink ref="G243" r:id="rId242"/>
+    <hyperlink ref="G244" r:id="rId243"/>
+    <hyperlink ref="G245" r:id="rId244"/>
+    <hyperlink ref="G246" r:id="rId245"/>
+    <hyperlink ref="G247" r:id="rId246"/>
+    <hyperlink ref="G248" r:id="rId247"/>
+    <hyperlink ref="G249" r:id="rId248"/>
+    <hyperlink ref="G250" r:id="rId249"/>
+    <hyperlink ref="G251" r:id="rId250"/>
+    <hyperlink ref="G252" r:id="rId251"/>
+    <hyperlink ref="G253" r:id="rId252"/>
+    <hyperlink ref="G254" r:id="rId253"/>
+    <hyperlink ref="G255" r:id="rId254"/>
+    <hyperlink ref="G256" r:id="rId255"/>
+    <hyperlink ref="G257" r:id="rId256"/>
+    <hyperlink ref="G258" r:id="rId257"/>
+    <hyperlink ref="G259" r:id="rId258"/>
+    <hyperlink ref="G260" r:id="rId259"/>
+    <hyperlink ref="G261" r:id="rId260"/>
+    <hyperlink ref="G262" r:id="rId261"/>
+    <hyperlink ref="G263" r:id="rId262"/>
+    <hyperlink ref="G264" r:id="rId263"/>
+    <hyperlink ref="G265" r:id="rId264"/>
+    <hyperlink ref="G266" r:id="rId265"/>
+    <hyperlink ref="G267" r:id="rId266"/>
+    <hyperlink ref="G268" r:id="rId267"/>
+    <hyperlink ref="G269" r:id="rId268"/>
+    <hyperlink ref="G270" r:id="rId269"/>
+    <hyperlink ref="G271" r:id="rId270"/>
+    <hyperlink ref="G272" r:id="rId271"/>
+    <hyperlink ref="G273" r:id="rId272"/>
+    <hyperlink ref="G274" r:id="rId273"/>
+    <hyperlink ref="G275" r:id="rId274"/>
+    <hyperlink ref="G276" r:id="rId275"/>
+    <hyperlink ref="G277" r:id="rId276"/>
+    <hyperlink ref="G278" r:id="rId277"/>
+    <hyperlink ref="G279" r:id="rId278"/>
+    <hyperlink ref="G280" r:id="rId279"/>
+    <hyperlink ref="G281" r:id="rId280"/>
+    <hyperlink ref="G282" r:id="rId281"/>
+    <hyperlink ref="G283" r:id="rId282"/>
+    <hyperlink ref="G284" r:id="rId283"/>
+    <hyperlink ref="G285" r:id="rId284"/>
+    <hyperlink ref="G286" r:id="rId285"/>
+    <hyperlink ref="G287" r:id="rId286"/>
+    <hyperlink ref="G288" r:id="rId287"/>
+    <hyperlink ref="G289" r:id="rId288"/>
+    <hyperlink ref="G290" r:id="rId289"/>
+    <hyperlink ref="G291" r:id="rId290"/>
+    <hyperlink ref="G292" r:id="rId291"/>
+    <hyperlink ref="G293" r:id="rId292"/>
+    <hyperlink ref="G294" r:id="rId293"/>
+    <hyperlink ref="G295" r:id="rId294"/>
+    <hyperlink ref="G296" r:id="rId295"/>
+    <hyperlink ref="G297" r:id="rId296"/>
+    <hyperlink ref="G298" r:id="rId297"/>
+    <hyperlink ref="G299" r:id="rId298"/>
+    <hyperlink ref="G300" r:id="rId299"/>
+    <hyperlink ref="G301" r:id="rId300"/>
+    <hyperlink ref="G302" r:id="rId301"/>
+    <hyperlink ref="G303" r:id="rId302"/>
+    <hyperlink ref="G304" r:id="rId303"/>
+    <hyperlink ref="G305" r:id="rId304"/>
+    <hyperlink ref="G306" r:id="rId305"/>
+    <hyperlink ref="G307" r:id="rId306"/>
+    <hyperlink ref="G308" r:id="rId307"/>
+    <hyperlink ref="G309" r:id="rId308"/>
+    <hyperlink ref="G310" r:id="rId309"/>
+    <hyperlink ref="G311" r:id="rId310"/>
+    <hyperlink ref="G312" r:id="rId311"/>
+    <hyperlink ref="G313" r:id="rId312"/>
+    <hyperlink ref="G314" r:id="rId313"/>
+    <hyperlink ref="G315" r:id="rId314"/>
+    <hyperlink ref="G316" r:id="rId315"/>
+    <hyperlink ref="G317" r:id="rId316"/>
+    <hyperlink ref="G318" r:id="rId317"/>
+    <hyperlink ref="G319" r:id="rId318"/>
+    <hyperlink ref="G320" r:id="rId319"/>
+    <hyperlink ref="G321" r:id="rId320"/>
+    <hyperlink ref="G322" r:id="rId321"/>
+    <hyperlink ref="G323" r:id="rId322"/>
+    <hyperlink ref="G324" r:id="rId323"/>
+    <hyperlink ref="G325" r:id="rId324"/>
+    <hyperlink ref="G326" r:id="rId325"/>
+    <hyperlink ref="G327" r:id="rId326"/>
+    <hyperlink ref="G328" r:id="rId327"/>
+    <hyperlink ref="G329" r:id="rId328"/>
+    <hyperlink ref="G330" r:id="rId329"/>
+    <hyperlink ref="G331" r:id="rId330"/>
+    <hyperlink ref="G332" r:id="rId331"/>
+    <hyperlink ref="G333" r:id="rId332"/>
+    <hyperlink ref="G334" r:id="rId333"/>
+    <hyperlink ref="G335" r:id="rId334"/>
+    <hyperlink ref="G336" r:id="rId335"/>
+    <hyperlink ref="G337" r:id="rId336"/>
+    <hyperlink ref="G338" r:id="rId337"/>
+    <hyperlink ref="G339" r:id="rId338"/>
+    <hyperlink ref="G340" r:id="rId339"/>
+    <hyperlink ref="G341" r:id="rId340"/>
+    <hyperlink ref="G342" r:id="rId341"/>
+    <hyperlink ref="G343" r:id="rId342"/>
+    <hyperlink ref="G344" r:id="rId343"/>
+    <hyperlink ref="G345" r:id="rId344"/>
+    <hyperlink ref="G346" r:id="rId345"/>
+    <hyperlink ref="G347" r:id="rId346"/>
+    <hyperlink ref="G348" r:id="rId347"/>
+    <hyperlink ref="G349" r:id="rId348"/>
+    <hyperlink ref="G350" r:id="rId349"/>
+    <hyperlink ref="G351" r:id="rId350"/>
+    <hyperlink ref="G352" r:id="rId351"/>
+    <hyperlink ref="G353" r:id="rId352"/>
+    <hyperlink ref="G354" r:id="rId353"/>
+    <hyperlink ref="G355" r:id="rId354"/>
+    <hyperlink ref="G356" r:id="rId355"/>
+    <hyperlink ref="G357" r:id="rId356"/>
+    <hyperlink ref="G358" r:id="rId357"/>
+    <hyperlink ref="G359" r:id="rId358"/>
+    <hyperlink ref="G360" r:id="rId359"/>
+    <hyperlink ref="G361" r:id="rId360"/>
+    <hyperlink ref="G362" r:id="rId361"/>
+    <hyperlink ref="G363" r:id="rId362"/>
+    <hyperlink ref="G364" r:id="rId363"/>
+    <hyperlink ref="G365" r:id="rId364"/>
+    <hyperlink ref="G366" r:id="rId365"/>
+    <hyperlink ref="G367" r:id="rId366"/>
+    <hyperlink ref="G368" r:id="rId367"/>
+    <hyperlink ref="G369" r:id="rId368"/>
+    <hyperlink ref="G370" r:id="rId369"/>
+    <hyperlink ref="G371" r:id="rId370"/>
+    <hyperlink ref="G372" r:id="rId371"/>
+    <hyperlink ref="G373" r:id="rId372"/>
+    <hyperlink ref="G374" r:id="rId373"/>
+    <hyperlink ref="G375" r:id="rId374"/>
+    <hyperlink ref="G376" r:id="rId375"/>
+    <hyperlink ref="G377" r:id="rId376"/>
+    <hyperlink ref="G378" r:id="rId377"/>
+    <hyperlink ref="G379" r:id="rId378"/>
+    <hyperlink ref="G380" r:id="rId379"/>
+    <hyperlink ref="G381" r:id="rId380"/>
+    <hyperlink ref="G382" r:id="rId381"/>
+    <hyperlink ref="G383" r:id="rId382"/>
+    <hyperlink ref="G384" r:id="rId383"/>
+    <hyperlink ref="G385" r:id="rId384"/>
+    <hyperlink ref="G386" r:id="rId385"/>
+    <hyperlink ref="G387" r:id="rId386"/>
+    <hyperlink ref="G388" r:id="rId387"/>
+    <hyperlink ref="G389" r:id="rId388"/>
+    <hyperlink ref="G390" r:id="rId389"/>
+    <hyperlink ref="G391" r:id="rId390"/>
+    <hyperlink ref="G392" r:id="rId391"/>
+    <hyperlink ref="G393" r:id="rId392"/>
+    <hyperlink ref="G394" r:id="rId393"/>
+    <hyperlink ref="G395" r:id="rId394"/>
+    <hyperlink ref="G396" r:id="rId395"/>
+    <hyperlink ref="G397" r:id="rId396"/>
+    <hyperlink ref="G398" r:id="rId397"/>
+    <hyperlink ref="G399" r:id="rId398"/>
+    <hyperlink ref="G400" r:id="rId399"/>
+    <hyperlink ref="G401" r:id="rId400"/>
+    <hyperlink ref="G402" r:id="rId401"/>
+    <hyperlink ref="G403" r:id="rId402"/>
+    <hyperlink ref="G404" r:id="rId403"/>
+    <hyperlink ref="G405" r:id="rId404"/>
+    <hyperlink ref="G406" r:id="rId405"/>
+    <hyperlink ref="G407" r:id="rId406"/>
+    <hyperlink ref="G408" r:id="rId407"/>
+    <hyperlink ref="G409" r:id="rId408"/>
+    <hyperlink ref="G410" r:id="rId409"/>
+    <hyperlink ref="G411" r:id="rId410"/>
+    <hyperlink ref="G412" r:id="rId411"/>
+    <hyperlink ref="G413" r:id="rId412"/>
+    <hyperlink ref="G414" r:id="rId413"/>
+    <hyperlink ref="G415" r:id="rId414"/>
+    <hyperlink ref="G416" r:id="rId415"/>
+    <hyperlink ref="G417" r:id="rId416"/>
+    <hyperlink ref="G418" r:id="rId417"/>
+    <hyperlink ref="G419" r:id="rId418"/>
+    <hyperlink ref="G420" r:id="rId419"/>
+    <hyperlink ref="G421" r:id="rId420"/>
+    <hyperlink ref="G422" r:id="rId421"/>
+    <hyperlink ref="G423" r:id="rId422"/>
+    <hyperlink ref="G424" r:id="rId423"/>
+    <hyperlink ref="G425" r:id="rId424"/>
+    <hyperlink ref="G426" r:id="rId425"/>
+    <hyperlink ref="G427" r:id="rId426"/>
+    <hyperlink ref="G428" r:id="rId427"/>
+    <hyperlink ref="G429" r:id="rId428"/>
+    <hyperlink ref="G430" r:id="rId429"/>
+    <hyperlink ref="G431" r:id="rId430"/>
+    <hyperlink ref="G432" r:id="rId431"/>
+    <hyperlink ref="G433" r:id="rId432"/>
+    <hyperlink ref="G434" r:id="rId433"/>
+    <hyperlink ref="G435" r:id="rId434"/>
+    <hyperlink ref="G436" r:id="rId435"/>
+    <hyperlink ref="G437" r:id="rId436"/>
+    <hyperlink ref="G438" r:id="rId437"/>
+    <hyperlink ref="G439" r:id="rId438"/>
+    <hyperlink ref="G440" r:id="rId439"/>
+    <hyperlink ref="G441" r:id="rId440"/>
+    <hyperlink ref="G442" r:id="rId441"/>
+    <hyperlink ref="G443" r:id="rId442"/>
+    <hyperlink ref="G444" r:id="rId443"/>
+    <hyperlink ref="G445" r:id="rId444"/>
+    <hyperlink ref="G446" r:id="rId445"/>
+    <hyperlink ref="G447" r:id="rId446"/>
+    <hyperlink ref="G448" r:id="rId447"/>
+    <hyperlink ref="G449" r:id="rId448"/>
+    <hyperlink ref="G450" r:id="rId449"/>
+    <hyperlink ref="G451" r:id="rId450"/>
+    <hyperlink ref="G452" r:id="rId451"/>
+    <hyperlink ref="G453" r:id="rId452"/>
+    <hyperlink ref="G454" r:id="rId453"/>
+    <hyperlink ref="G455" r:id="rId454"/>
+    <hyperlink ref="G456" r:id="rId455"/>
+    <hyperlink ref="G457" r:id="rId456"/>
+    <hyperlink ref="G458" r:id="rId457"/>
+    <hyperlink ref="G459" r:id="rId458"/>
+    <hyperlink ref="G460" r:id="rId459"/>
+    <hyperlink ref="G461" r:id="rId460"/>
+    <hyperlink ref="G462" r:id="rId461"/>
+    <hyperlink ref="G463" r:id="rId462"/>
+    <hyperlink ref="G464" r:id="rId463"/>
+    <hyperlink ref="G465" r:id="rId464"/>
+    <hyperlink ref="G466" r:id="rId465"/>
+    <hyperlink ref="G467" r:id="rId466"/>
+    <hyperlink ref="G468" r:id="rId467"/>
+    <hyperlink ref="G469" r:id="rId468"/>
+    <hyperlink ref="G470" r:id="rId469"/>
+    <hyperlink ref="G471" r:id="rId470"/>
+    <hyperlink ref="G472" r:id="rId471"/>
+    <hyperlink ref="G473" r:id="rId472"/>
+    <hyperlink ref="G474" r:id="rId473"/>
+    <hyperlink ref="G475" r:id="rId474"/>
+    <hyperlink ref="G476" r:id="rId475"/>
+    <hyperlink ref="G477" r:id="rId476"/>
+    <hyperlink ref="G478" r:id="rId477"/>
+    <hyperlink ref="G479" r:id="rId478"/>
+    <hyperlink ref="G480" r:id="rId479"/>
+    <hyperlink ref="G481" r:id="rId480"/>
+    <hyperlink ref="G482" r:id="rId481"/>
+    <hyperlink ref="G483" r:id="rId482"/>
+    <hyperlink ref="G484" r:id="rId483"/>
+    <hyperlink ref="G485" r:id="rId484"/>
+    <hyperlink ref="G486" r:id="rId485"/>
+    <hyperlink ref="G487" r:id="rId486"/>
+    <hyperlink ref="G488" r:id="rId487"/>
+    <hyperlink ref="G489" r:id="rId488"/>
+    <hyperlink ref="G490" r:id="rId489"/>
+    <hyperlink ref="G491" r:id="rId490"/>
+    <hyperlink ref="G492" r:id="rId491"/>
+    <hyperlink ref="G493" r:id="rId492"/>
+    <hyperlink ref="G494" r:id="rId493"/>
+    <hyperlink ref="G495" r:id="rId494"/>
+    <hyperlink ref="G496" r:id="rId495"/>
+    <hyperlink ref="G497" r:id="rId496"/>
+    <hyperlink ref="G498" r:id="rId497"/>
+    <hyperlink ref="G499" r:id="rId498"/>
+    <hyperlink ref="G500" r:id="rId499"/>
+    <hyperlink ref="G501" r:id="rId500"/>
+    <hyperlink ref="G502" r:id="rId501"/>
+    <hyperlink ref="G503" r:id="rId502"/>
+    <hyperlink ref="G504" r:id="rId503"/>
+    <hyperlink ref="G505" r:id="rId504"/>
+    <hyperlink ref="G506" r:id="rId505"/>
+    <hyperlink ref="G507" r:id="rId506"/>
+    <hyperlink ref="G508" r:id="rId507"/>
+    <hyperlink ref="G509" r:id="rId508"/>
+    <hyperlink ref="G510" r:id="rId509"/>
+    <hyperlink ref="G511" r:id="rId510"/>
+    <hyperlink ref="G512" r:id="rId511"/>
+    <hyperlink ref="G513" r:id="rId512"/>
+    <hyperlink ref="G514" r:id="rId513"/>
+    <hyperlink ref="G515" r:id="rId514"/>
+    <hyperlink ref="G516" r:id="rId515"/>
+    <hyperlink ref="G517" r:id="rId516"/>
+    <hyperlink ref="G518" r:id="rId517"/>
+    <hyperlink ref="G519" r:id="rId518"/>
+    <hyperlink ref="G520" r:id="rId519"/>
+    <hyperlink ref="G521" r:id="rId520"/>
+    <hyperlink ref="G522" r:id="rId521"/>
+    <hyperlink ref="G523" r:id="rId522"/>
+    <hyperlink ref="G524" r:id="rId523"/>
+    <hyperlink ref="G525" r:id="rId524"/>
+    <hyperlink ref="G526" r:id="rId525"/>
+    <hyperlink ref="G527" r:id="rId526"/>
+    <hyperlink ref="G528" r:id="rId527"/>
+    <hyperlink ref="G529" r:id="rId528"/>
+    <hyperlink ref="G530" r:id="rId529"/>
+    <hyperlink ref="G531" r:id="rId530"/>
+    <hyperlink ref="G532" r:id="rId531"/>
+    <hyperlink ref="G533" r:id="rId532"/>
+    <hyperlink ref="G534" r:id="rId533"/>
+    <hyperlink ref="G535" r:id="rId534"/>
+    <hyperlink ref="G536" r:id="rId535"/>
+    <hyperlink ref="G537" r:id="rId536"/>
+    <hyperlink ref="G538" r:id="rId537"/>
+    <hyperlink ref="G539" r:id="rId538"/>
+    <hyperlink ref="G540" r:id="rId539"/>
+    <hyperlink ref="G541" r:id="rId540"/>
+    <hyperlink ref="G542" r:id="rId541"/>
+    <hyperlink ref="G543" r:id="rId542"/>
+    <hyperlink ref="G544" r:id="rId543"/>
+    <hyperlink ref="G545" r:id="rId544"/>
+    <hyperlink ref="G546" r:id="rId545"/>
+    <hyperlink ref="G547" r:id="rId546"/>
+    <hyperlink ref="G548" r:id="rId547"/>
+    <hyperlink ref="G549" r:id="rId548"/>
+    <hyperlink ref="G550" r:id="rId549"/>
+    <hyperlink ref="G551" r:id="rId550"/>
+    <hyperlink ref="G552" r:id="rId551"/>
+    <hyperlink ref="G553" r:id="rId552"/>
+    <hyperlink ref="G554" r:id="rId553"/>
+    <hyperlink ref="G555" r:id="rId554"/>
+    <hyperlink ref="G556" r:id="rId555"/>
+    <hyperlink ref="G557" r:id="rId556"/>
+    <hyperlink ref="G558" r:id="rId557"/>
+    <hyperlink ref="G559" r:id="rId558"/>
+    <hyperlink ref="G560" r:id="rId559"/>
+    <hyperlink ref="G561" r:id="rId560"/>
+    <hyperlink ref="G562" r:id="rId561"/>
+    <hyperlink ref="G563" r:id="rId562"/>
+    <hyperlink ref="G564" r:id="rId563"/>
+    <hyperlink ref="G565" r:id="rId564"/>
+    <hyperlink ref="G566" r:id="rId565"/>
+    <hyperlink ref="G567" r:id="rId566"/>
+    <hyperlink ref="G568" r:id="rId567"/>
+    <hyperlink ref="G569" r:id="rId568"/>
+    <hyperlink ref="G570" r:id="rId569"/>
+    <hyperlink ref="G571" r:id="rId570"/>
+    <hyperlink ref="G572" r:id="rId571"/>
+    <hyperlink ref="G573" r:id="rId572"/>
+    <hyperlink ref="G574" r:id="rId573"/>
+    <hyperlink ref="G575" r:id="rId574"/>
+    <hyperlink ref="G576" r:id="rId575"/>
+    <hyperlink ref="G577" r:id="rId576"/>
+    <hyperlink ref="G578" r:id="rId577"/>
+    <hyperlink ref="G579" r:id="rId578"/>
+    <hyperlink ref="G580" r:id="rId579"/>
+    <hyperlink ref="G581" r:id="rId580"/>
+    <hyperlink ref="G582" r:id="rId581"/>
+    <hyperlink ref="G583" r:id="rId582"/>
+    <hyperlink ref="G584" r:id="rId583"/>
+    <hyperlink ref="G585" r:id="rId584"/>
+    <hyperlink ref="G586" r:id="rId585"/>
+    <hyperlink ref="G587" r:id="rId586"/>
+    <hyperlink ref="G588" r:id="rId587"/>
+    <hyperlink ref="G589" r:id="rId588"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>