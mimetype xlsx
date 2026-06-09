--- v1 (2026-06-08)
+++ v2 (2026-06-09)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4712" uniqueCount="2305">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4984" uniqueCount="2430">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -6095,50 +6095,317 @@
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7687/indicacao_3_6.pdf</t>
   </si>
   <si>
     <t>Indicamos ao secretaria de infraestrutura na pesssoa do Sr Lucindo Tomaz Vasconcelos_x000D_
  Menezes, a realização de pavimentação asfáltica na Rua Leonel Messias, bairro_x000D_
  Jequiezinho, neste município.</t>
   </si>
   <si>
     <t>7688</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
     <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7688/barragem_de_pedra_e_florestal_cemiterio_assinado.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Excelentíssimo Senhor Prefeito Municipal Flávio Santana, extensivo à Secretaria competente, solicitando a construção de muro e a revitalização dos cemitérios das localidades de Barragem de Pedras e Florestal, no município de Jequié.</t>
   </si>
   <si>
+    <t>7694</t>
+  </si>
+  <si>
+    <t>508</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7694/indicacao_0000000000000006_1.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Senhor Flávio Santana, Prefeito Municipal de Jequié, bem como ao Senhor Secretário Municipal da Fazenda, a realização de estudo de viabilidade técnica e financeira para a criação de um programa permanente ou temporário de incentivos fiscais destinado aos comerciantes, empreendedores e empresas instaladas no Centro Comercial de Jequié, contemplando a possibilidade de redução ou isenção de tributos municipais, como IPTU e ISS, nos termos da legislação vigente.</t>
+  </si>
+  <si>
+    <t>7695</t>
+  </si>
+  <si>
+    <t>509</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7695/a_criacao_do_programa_embaixadores_do_sao_joao_de_jequie.pdf</t>
+  </si>
+  <si>
+    <t>A criação do Programa “Embaixadores do São João de Jequié”, destinado à contratação temporária de estudantes da Educação de Jovens e Adultos (EJA), maiores de 18 anos, para atuarem no acolhimento e orientação dos turistas durante os festejos juninos.</t>
+  </si>
+  <si>
+    <t>7696</t>
+  </si>
+  <si>
+    <t>510</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7696/ind_-_limpeza_do_resindencial_vida_jequie_assinado.pdf</t>
+  </si>
+  <si>
+    <t>solicitamos que sejam tomadas as devidas providências com urgência, para realização de limpeza geral no Residencial Vida Jequié, no bairro Curral Novo Jequié-Ba.</t>
+  </si>
+  <si>
+    <t>7697</t>
+  </si>
+  <si>
+    <t>511</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7697/indi-implantacao_de_passarela_em_frente_a_creche_jorge_luis_assinado_2.pdf</t>
+  </si>
+  <si>
+    <t>Solicitamos implantação de uma passarela elevada na rua Cidade de Brasília em frente a Creche Jorge Luís, Brasil Novo bairro Jequiezinho Jequié-Ba. Reiterando Indicação nº 1012/2025.</t>
+  </si>
+  <si>
+    <t>7698</t>
+  </si>
+  <si>
+    <t>512</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7698/indicacao_-_canteiros_alto_do_cruzeiro_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal a requalificação dos rotatória e canteiros localizados na _x000D_
+Rua Alto do Cruzeiro, ao lado da Praça da Cidade Nova.</t>
+  </si>
+  <si>
+    <t>7699</t>
+  </si>
+  <si>
+    <t>513</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7699/ind._reforma_geral_da_escola_municipal_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Exmo. Senhor: Prefeito Municipal Flávio Santana, a Secretária Municipal de Educação Professora Elvia Sampaio e Sampaio, a realização de reforma geral da Escola Municipal Joaquim Marquês Monteiro, localizada no bairro Brasil Novo, neste município.</t>
+  </si>
+  <si>
+    <t>7702</t>
+  </si>
+  <si>
+    <t>514</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7702/ind._reforma_do_campo_do_brasil_novo_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicitamos medidas cabíveis e necessárias para que seja instalado quatro (04) torres de iluminação com refletores de LED, ampliação da grama sintética e construção do alambrado ao redor do campo, localizado no Brasil Novo bairro Jequiezinho, Jequié-Ba. Reiterando Indicação nº 905/2025.</t>
+  </si>
+  <si>
+    <t>7703</t>
+  </si>
+  <si>
+    <t>515</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7703/ind._conclusao_obras_de_revitalizacao_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Excelentíssimo Prefeito Municipal, Sr. Flávio Santana em extensivo ao Secretário de Infraestrutura Lucindo Tomaz Vasconcelos,a conclusão das obras de pavimentação, na Rua Maestro Opetaciano Custódio Ribeiro, localizada no bairro São Judas Tadeu. Caso a execução dos referidos serviços seja de competência de outro órgão, solicito ao Srº.Secretário, gentileza de reencaminhar a pasta competente</t>
+  </si>
+  <si>
+    <t>7704</t>
+  </si>
+  <si>
+    <t>516</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7704/ind-_2026_instalacao_de_um_semaforo_no_cruzamento_da_br_116_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Excelentíssimo Prefeito, extensivo ao Secretário de Infraestrutura, bem como a Superintendente da SUMTRAN, no sentido de viabilizar instalação de semáforos no cruzamento da BR 116, sentido Curral Novo, Cidade Nova e IFBA.</t>
+  </si>
+  <si>
+    <t>7705</t>
+  </si>
+  <si>
+    <t>517</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7705/ind-2026_reforma_cemiterio_itaibo_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Excelentíssimo Prefeito, extensivo ao Secretário de Infraestrutura, a necessidade de realizar a reforma do Cemitério do Distrito de Itaibó, bem como a instalação de rede de abastecimento de água para atender às demandas do referido espaço, reiterando a indicação 919/2025.</t>
+  </si>
+  <si>
+    <t>7706</t>
+  </si>
+  <si>
+    <t>518</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7706/indicacao_3_9.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao secretaria de infraestrutura na pesssoa do Sr Lucindo Tomaz Vasconcelos_x000D_
+Menezes, a realização de serviços de concretagem da Rua José Limongi e da Rua_x000D_
+Eufrosino Almeida, localizadas no bairro Jequiezinho, neste município.</t>
+  </si>
+  <si>
+    <t>7707</t>
+  </si>
+  <si>
+    <t>519</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7707/indicacao_52_2026_-_regularizacao_de_codigos_de_enderecamento_postal_cep_para_o_bairro_amaralina_.assinado.pdf</t>
+  </si>
+  <si>
+    <t>REGULARIZAÇÃO de Códigos de Endereçamento Postal (CEP) para o Bairro Amaralina.</t>
+  </si>
+  <si>
+    <t>7708</t>
+  </si>
+  <si>
+    <t>520</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7708/_indicacao_51_2026_-_regularizacao_de_codigos_de_enderecamento_postal_cep_para_o_residencial_parque_do_sol_e_o_loteamento_eldorado..assinado.pdf</t>
+  </si>
+  <si>
+    <t>REGULARIZAÇÃO de Códigos de Endereçamento Postal (CEP) para o Residencial Parque do Sol e o Loteamento Eldorado.</t>
+  </si>
+  <si>
+    <t>7709</t>
+  </si>
+  <si>
+    <t>521</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7709/_indicacao_53_2026-_regularizacao_e_intensificacao_da_coleta_de_lixo_nos_povoados_arueira_salinas_laranjeira_poco_dantas_limoeiro_e_queimadas..assinado.pdf</t>
+  </si>
+  <si>
+    <t>Regularização e intensificação da coleta de lixo nos povoados Aroeira, Salinas, Laranjeira, Poço Dantas, Limoeiro e Queimadas.</t>
+  </si>
+  <si>
+    <t>7710</t>
+  </si>
+  <si>
+    <t>522</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7710/limpeza_e_retirada_de_entulhos_na_avenida_dos_operarios.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Aroldo Brito, indica ao Senhor Prefeito Municipal de Jequié, Flavio_x000D_
+Santana, com cópia a secretaria de Serviços Públicos, a adoção das providências_x000D_
+necessárias para a realização urgente de limpeza geral, retirada de entulhos,_x000D_
+capinagem e manutenção da Avenida dos Operários, especialmente na parte superior_x000D_
+do Morro do Paredão, diante da grande quantidade de lixo e materiais acumulados na_x000D_
+localidade.</t>
+  </si>
+  <si>
+    <t>7711</t>
+  </si>
+  <si>
+    <t>523</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7711/implantacao_de_redutores_de_velocidade_na_avenida_dos_operarios.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Aroldo Brito, indica ao Senhor Prefeito Municipal de Jequié, Flavio Santana, com cópia a Superintendência Municipal de Trânsito – SUNTRAM, a adoção das providências necessárias para a realização urgente de limpeza geral, a realização de estudo técnico para implantação de redutores de velocidade na Avenida dos Operários, localizada no bairro Jequiezinho.</t>
+  </si>
+  <si>
+    <t>7713</t>
+  </si>
+  <si>
+    <t>524</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7713/indicacao_54_2026-_construcao_de_canal_da_vovo_camila_a_vila_rodoviaria.assinado.pdf</t>
+  </si>
+  <si>
+    <t>Construção de um canal de águas pluviais saindo da Rua 1, no Loteamento Vila Rodoviária, passando em frente ao Residencial Ouro Verde, pelo Jardim Eldorado, até entroncar com o canal de águas pluviais existente nas proximidades da Quitanda, na Rua Vovó Camila.</t>
+  </si>
+  <si>
+    <t>7714</t>
+  </si>
+  <si>
+    <t>525</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7714/lombadas_ma_estrada_para_o_dner_rua_urbano_neto.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Aroldo Brito, indica ao Senhor Prefeito Municipal de Jequié, Flavio_x000D_
+Santana, com cópia a Superintendência Municipal de Trânsito – SUNTRAM a_x000D_
+instalação de lombadas (redutores de velocidade) na Avenida Urbano de Almeida_x000D_
+Neto, no Bairro Joaquim Romão, via que faz ligação com o DNER.</t>
+  </si>
+  <si>
+    <t>7715</t>
+  </si>
+  <si>
+    <t>526</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7715/indicacao_construcao_de_uma_praca_no_sunville_2026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>CONSTRUÇÃO DE UMA PRAÇA ENTRE A RUA DAS VESPAS E A TRAVESSA ESPERANÇA NO BAIRRO SUNVILLE</t>
+  </si>
+  <si>
+    <t>7716</t>
+  </si>
+  <si>
+    <t>527</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7716/ind._asfalto_da_rua_almirante_tamandare_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicitamos medidas cabíveis e necessárias para a pavimentação da Rua Almirante Tamandaré e da Travessa Almirante Tamandaré bairro Pompilio Sampaio, Jequié-Ba. Reiterando Indicação nº 526/2025.</t>
+  </si>
+  <si>
+    <t>7717</t>
+  </si>
+  <si>
+    <t>528</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7717/indicacao2_1.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Secretário Municipal de Infraestrutura, Sr. Lucindo Tomaz Vasconcelos_x000D_
+Menezes, a realização da recuperação da estrada vicinal da Volta do Rio, que liga a localidade_x000D_
+de Itajuru, com serviços de patrolamento, encascalhamento e correção dos pontos de_x000D_
+atolamento, visando garantir melhores condições de trafegabilidade e segurança para os_x000D_
+moradores, produtores rurais, estudantes e demais usuários da via.</t>
+  </si>
+  <si>
     <t>7250</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Moana dos Santos Meira Silva, Emanuel Campos Silva, Gilvan Souza Santana, Helder Souza Santos, José Augusto Aguiar Brito Filho, Ladislau Muniz de Bulhões Filho, Marcos Lameque Vasconcelos da Silva, Ramon Andrade Fernandes</t>
   </si>
   <si>
     <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7250/requerimento_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Na forma do regimento interno, requeremos à Mesa Diretora que, após consulta ao plenário, seja aprovada a realização de uma Sessão Especial em comemoração ao dia internacional da mulher._x000D_
 Propõe-se que sejam homenageadas a equipe da Delegacia de Atendimento à Mulher (DEAM – Jequié), e a Ronda Maria da Penha, em reconhecimento ao relevante trabalho desempenhado no combate a todas as formas de violência doméstica e familiar, bem como na promoção e fortalecimento das redes de proteção às mulheres.</t>
   </si>
   <si>
     <t>7343</t>
   </si>
   <si>
@@ -6354,50 +6621,59 @@
   <si>
     <t>A Câmara Municipal de Jequié, por meio do Vereador Marcos Lameque Vasconcelos da Silva (Marcos do Ovo), vem, na forma regimental, apresentar MOÇÃO DE APLAUSO à Equipe Doce Mel Esporte Clube Feminina de Jequié, bem como a toda a comissão técnica, em reconhecimento ao empenho, dedicação, esforço e espírito de superação demonstrados ao longo de sua trajetória esportiva.</t>
   </si>
   <si>
     <t>7690</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7690/mocao_de_aplausos_ao_professor_dr.manoelito_ferreira_silva_junior__2026_assinado.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS PARA O PROFESSOR DR. MANOELITO FERREIRA SILVA JUNIOR E AOS DISCENTES EXECUTORES DO CONGRESSO DE ODONTOLOGIA DO INTERIOR DA BAHIA (COIB)</t>
   </si>
   <si>
     <t>7691</t>
   </si>
   <si>
     <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7691/mocao_de_aplausos_aos_discentes_do_curso_de_odontologia_da_uesb__2026_assinado.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AOS DISCENTES DO CURSO DE ODONTOLOGIA DA UESB IDEALIZADORES E EXECUTORES DO PROGRAMA SORRIR: SAÚDE BUCAL POR FASES DA VIDA E GRUPOS EM VULNERABILIDADE.</t>
   </si>
   <si>
+    <t>7700</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7700/mo._mocao_apalusos_st.casa_assinado.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Jequié, legítima representante da comunidade Jequieense, faz inserir na Ata dos seus trabalhos no dia de hoje, MOÇÃO DE APLAUSOS a Santa Casa de Jequié que completa 15 anos de fundação nesse mês de junho.</t>
+  </si>
+  <si>
     <t>7082</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7082/projeto_de_lei_denomina_policlinica.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DA NOVA POLICLÍNICA MUNICIPAL DE JEQUIÉ - LEONARDO BLANC XAVIER E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7085</t>
   </si>
   <si>
     <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7085/projeto_de_lei_autistas.docx</t>
   </si>
   <si>
     <t>“Permite que alunos com espectro_x000D_
 autistas sejam desobrigados a usarem_x000D_
  uniforme escolar considerando suas _x000D_
 sensibilidades sensoriais.”</t>
@@ -6555,50 +6831,59 @@
   <si>
     <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7585/projeto_de_lei_dispoe_a_denominacao_da_via_publica_assinado.pdf</t>
   </si>
   <si>
     <t>DENOMINA VIA PÚBLICA QUE DÁ ACESSO AO BAIRRO SÃO JUDAS TADEU, PELO ANTIGO COLÉGIO DINÂMICO, DE RUA WALDEMAR OLIVEIRA PEREIRA</t>
   </si>
   <si>
     <t>7631</t>
   </si>
   <si>
     <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7631/projeto_de_lei_altera_a_lei_municipal_nc2b01992_assinado.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº1992 DE 01 DE JULHO DE 2016, ACRESCENTANDO A FUNÇÃO DE INSPETOR NO INCISO XVII DO ART.72 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>7657</t>
   </si>
   <si>
     <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7657/projeto_de_lei_altera_a_lei_municipal_instituir_da_comenda_cultura_assinado.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART.155 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE JEQUIÉ PARA INSTITUIR  A COMENDA DA  CULTURA CRISTÃ.</t>
   </si>
   <si>
+    <t>7712</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7712/projeto_de_lei_utilidade_associacao_filarmonica_copia.docx</t>
+  </si>
+  <si>
+    <t>CONSIDERA DE UTILIDADE PÚBLICA MUNICIPAL, A ASSOCIAÇÃO BENEFICIENTE E CULTURAL, FILARMONICA, ORQUESTRA DE METAIS E PERCUSSÃO.</t>
+  </si>
+  <si>
     <t>7076</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7076/projeto_decreto_01.2026titulo_de_cidadao_jacozinho.doc</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO JEQUIEENSE AO SR. GIVALDO SANTOS VASCONCELOS (JACOZINHO).</t>
   </si>
   <si>
     <t>7078</t>
   </si>
   <si>
     <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7078/projeto_decreto02.2026comenda_dr._temistocles_1.doc</t>
   </si>
   <si>
     <t>OUTORGA A COMENDA 'VALTER GOMES DE SANTANA (FOCA)' AO DR. TEMISTOCLES DAMASCENO SILVA.</t>
   </si>
   <si>
     <t>7112</t>
@@ -6915,50 +7200,155 @@
     <t>7629</t>
   </si>
   <si>
     <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7629/parecer_projeto_de_decreto_26.2026_-_copia_-_copia_-_copia.doc</t>
   </si>
   <si>
     <t>Projeto de Decreto 26/2025 de autoria do nobres edil Waldemir Peleteiro Marinho Júnior, onde fica concedido o Título de Cidadão Jequieense ao Sr.Tiago Pereira da Costa .</t>
   </si>
   <si>
     <t>7630</t>
   </si>
   <si>
     <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7630/parecer_projeto_de_lei__19.2026_-_copia_-_copia.doc</t>
   </si>
   <si>
     <t>Projeto de Lei  19/2026 de autoria do nobre edil Gilvan Souza Santana,  onde denominada de Rua Waldemar Oliveira Pereira a via pública recém asfaltada que dá acesso ao Bairro São Judas Tadeu</t>
   </si>
   <si>
     <t>7689</t>
   </si>
   <si>
     <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7689/parecer_projeto_de_lei_06.2026_-_copia_-_copia.doc</t>
   </si>
   <si>
     <t>Projeto de Lei 06/2025 de autoria do nobre edil Emanuel Campos Silva, onde dispõe sobre a limitação da tarifa de esgotamento sanitário no Município de Jequié/BA ao percentual máximo de 40% (quarenta por cento) do valor da tarifa de abastecimento de água e dá outras providências.</t>
+  </si>
+  <si>
+    <t>7718</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7718/parecer_do_projeto_de_lei_08.2026.doc</t>
+  </si>
+  <si>
+    <t>Projeto de Lei nº 08/2026, de iniciativa do nobre Duda Simões, onde considera de utilidade Pública Municipal  A Associação do Vai Quem Quer ao Boqueirão de Itajuru.</t>
+  </si>
+  <si>
+    <t>7719</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7719/parecer_do_projeto_de_lei_10.2026_copia_-_copia_-_copia.doc</t>
+  </si>
+  <si>
+    <t>Projeto de Lei nº 10/2026, de iniciativa do nobre edil Emanuel Campos Silva, onde considera de utilidade Pública Municipal a Associação Comunitária do Distrito  de Santa Rita</t>
+  </si>
+  <si>
+    <t>7720</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7720/parecer_do_projeto_de_lei_12.2026.doc</t>
+  </si>
+  <si>
+    <t>Projeto de Lei nº 12/2026, de iniciativa do nobre Walmir Peleteiro Marinho Junior, onde considera de utilidade Pública Municipal a Associação de Pai e Amigos dos Autistas de Jequié – AMAJE</t>
+  </si>
+  <si>
+    <t>7721</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7721/parecer_do_projeto_de_lei_17.2026.doc</t>
+  </si>
+  <si>
+    <t>o Projeto de Lei nº 17/2026, de iniciativa do nobre José Augusto de Aguiar Brito Filho, onde considera de utilidade Pública Municipal  o Instituto Laço Amarelo.</t>
+  </si>
+  <si>
+    <t>7722</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7722/parecer_do_projeto_de_decreto_11.2026_executivo_comissao_de_justica_-_copia_-_copia.doc</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo nº 11/2026, de iniciativa do nobre edil  José Agusto de Aguiar Brito Filho, que Concede Título de Cidadão Jequieense ao Sr. Raimundo Silva Teixeira.</t>
+  </si>
+  <si>
+    <t>7723</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7723/parecer_do_projeto_de_decreto_12.2026_-_copia.doc</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo nº 12/2026,</t>
+  </si>
+  <si>
+    <t>7724</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7724/parecer_do_projeto_de_lei_55.2025.doc</t>
+  </si>
+  <si>
+    <t>Projeto de Lei nº 55/2025, de iniciativa do nobre edil André do Sintracal, onde considera de utilidade Pública Municipal a Associação de Amigos e Moradores do Bairro  Cidade - AMBACIN.</t>
+  </si>
+  <si>
+    <t>7725</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7725/parecer_do_projeto_de_lei_11.2026_do_justicaexecutivo.doc</t>
+  </si>
+  <si>
+    <t>Projeto de Lei nº 11/2026, de iniciativa do Chefe do Poder Executivo Municipal</t>
+  </si>
+  <si>
+    <t>7726</t>
+  </si>
+  <si>
+    <t>CFOFF - Comissão de Finanças, Orçamento e Fiscalização Financeira</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7726/parecer_do_projeto_de_lei_11.2026__financas.doc</t>
+  </si>
+  <si>
+    <t>7727</t>
+  </si>
+  <si>
+    <t>CUIMFTCU - Comissão de Urbanismo, Infraestrutura Municipal e Fiscalização do Transporte Coletivo Urbano</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7727/parecer_do_projeto_de_lei_11.2026_-transporte_copia.doc</t>
+  </si>
+  <si>
+    <t>7728</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7728/parecer_do_projeto_de_lei_18.2026_copia_-_copia.doc</t>
+  </si>
+  <si>
+    <t>Projeto de Lei nº 18/2026, de iniciativa do nobre edil Bui Bulhões</t>
   </si>
   <si>
     <t>7081</t>
   </si>
   <si>
     <t>MOREP</t>
   </si>
   <si>
     <t>Moção de Repúdio</t>
   </si>
   <si>
     <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7081/01-_mocao_de_repudio-_cacau.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Jequié/BA, por iniciativa do(a) Vereador(a) Emanuel Campos Silva, no uso de suas atribuições legais e regimentais, manifesta MOÇÃO DE REPÚDIO à Instrução Normativa (IN) nº 125/2021 do Ministério da Agricultura, Pecuária e Abastecimento (MAPA), que alterou os requisitos fitossanitários para importação de amêndoas de cacau provenientes da Costa do Marfim, dispensando o tratamento obrigatório com brometo de metila, anteriormente exigido como medida preventiva de segurança sanitária.</t>
   </si>
   <si>
     <t>7295</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
     <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7295/mocao_de_repudio_02.2026_sra_elma_brito_e_da_deputada_estadual_olivia_santana_2.doc</t>
   </si>
@@ -7475,56 +7865,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7069/ind-2026_bar_estacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7070/ind-2026_instalacao_de_semaforo_cruzamento_lomanto_junior_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7071/indicacao_implatacao_escola_civico_militar_municipal_2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7072/ind.2026_praca_elza_leone_assinado.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7073/ind._urgencia_manutencao_florestal_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7074/ind._quadra_assinado.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7075/ind_._.2022-_revitalizacao_passeio_publico_da_avenida_cesar_borges_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7077/indicacao_reforma_do_campo_de_grama_sintetica_praca_waldomiro_borges_assinado.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7079/praca_pompilio_everaldo_2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7080/indicacao_construcao_de_creche_pompilio_sampaio_2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7084/01-_indicacao_-_construcao_do_aeroporto_de_jequie_e_regiao.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7086/02-_indicacao_-_implantacao_de_um_centro_de_controle_de_zoonoses.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7087/ind_-vovo_camila_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7088/indicacao_praca.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7089/indicacao_cobertura_da_quadra_do_cansancao_1.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7090/ind-costruir_praca_agua_branca_assinado.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7092/indicacao-_manoel_moura_assinado.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7093/ind._quadra_cidade_nova_1.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7094/indicacao_centro_1_1.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7095/indicacao-rua_carlota_sa2c_rua_mongois_e_av._presidente_vargas2c_bairro_do_jequiezinho._assinado.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7096/indicacao_cachoe.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7097/ind._implantacao_capsia_assinado.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7098/indicacao_cac.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7099/ind._secretaria_politicas_publicas_para_pessoa_com_deficiencia_assinado.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7100/construcao_de_um_terminal_rodoviario_assinado.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7101/indicacao_colegio.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7102/ind._revitalizacao_avenida_exuperio_miranda_assinado.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7104/ind._secretraia_politicas_publicas_para_mulheres_assinado.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7105/indicacao_posto_de_saude_cajueiro_-_ass_1_1.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7108/capinagem_caixa_dagua_1.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7110/creche_alto_da_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7111/asfalto_avenida_almirante_tamandare_sao_judas_1.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7113/indicacao_03_2026_-_recapeamento_das_ruas_8-9-10_no_bairro_amaralina_assinado.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7114/indicacao_01_2026_-_recapeamento_das_ruas_23_e_4_no_bairro_amaralina_assinado.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7115/indicacao_02_2026_-_recapeamento_das_ruas_5-6-7_no_bairro_amaralina_assinado.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7116/indicacao_macrodrenagem_assinado.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7117/indicacao_lavanderia_assinado.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7118/ind-2026_pavimentacao_asfaltica_rua_imbui_assinado.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7119/ind._cameras_de_seguranca_assinado.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7120/indicacao_04_2026_-_pavimentacao_da_rua_11_e_travessas_assinatura.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7121/ind._quadra_cobertura_caixa_d_agua_assinado.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7122/ind._revital._ponte_joao_goulart_assinado.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7123/indicacao_praca_juliao.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7124/indicacao_doacao_animal.doc_2.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7125/indicacao_passagem_complexo_assinado.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7126/indicacao_familia_escola.doc_1.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7127/ind._acessibilidade_nos_pontos_de_onibus_assinado.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7129/03_-indicacao_-_refome_da_praca_waldeck_santos_e_construcao_de_uma_nova_praca_ao_lado_usf_maximiliano_na_urbis_iv.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7130/04-_indicacao_-_concretagem_e_patrolamento_do_povoado_da_barrinha.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7131/_indicacao_05__2026_-_liberacao_das_escrituras_das_casa_do_mutirao.assinado.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7132/indicacao_07_2026-_praca_do_pompilio_sampaio.assinado.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7133/ind._asfalto_ruas_maria_adelia_candinha_barreto_e_lelis_piedade_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7134/ind._concreto_rua_da_banca_corredor_de_sr._antoninho_assinado.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7135/indicacao_08_2026_-_revitalizacao_da_praca_do_brinco_de_ouro.assinado.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7138/of.59-_camara-nomeacao_de_bui_como_lider_do_executivo_na_camara_1.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7140/upa_jequiezinho.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7141/praca_agua_branca_1.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7142/indicacao_starlink_tfd_assinado.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7143/indica_a_instalacao_de_bueiros_com_sensor_assinado.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7144/indicacao_-_praca_patricia_assinado.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7145/indicacao_-_creche_campo_belo_assinado.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7146/apoio_psicologico_ao_afetados_pela_chuva.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7147/indicacao_-_sao_paolino_assinado.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7148/indicacao_-_asfalto_rua_do_supermercado_rick_assinado.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7149/detector_de_metal_em_escolas_municipais_1.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7150/lei_de_atropelamento_de_caes.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7151/ct_futebol.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7152/ent_br_330_ruinha.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7153/dogs_park.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7154/indicacao_academia_publica_municipal_assinado.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7155/indicacao_requalificacao_da_rua_sao_benedito_assinado.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7158/expansao_do_cras_para_zona_rural_2026.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7159/reforma_do_posto_hilario_2026.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7160/06-_indicacao_-_asfaltamento_e_a_instalacao_de_iluminacao_de_led_na_avenida_beira_rio_bairro_mandacru.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7161/05-_indicacao_-_construcao_dos_postos_de_saude_de_jiboinha_e_do_povoado_da_barrinha.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7162/ind._hospital_municipal_veterinario_assinado.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7163/ind._prediio_florestal_e_barragem_assinado.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7164/indicacao_dispensadores_de_sacolas_para_dejetos_pets.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7165/indicacao_parque_multissensorial_para_criancas_autistas_assinado.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7166/ind-2026_pavimentacao_asfaltica_rua_4_vila_rodoviaria_assinado.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7167/indicacao_manilhas.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7168/indicacao_canal_cemiterio_1.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7169/indicacao_bolivar_assinado.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7170/indicacao_passagem_leur_brito_assinado.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7171/ind_campo_cidade_nova_1.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7172/indicacao_praca_1.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7173/indicacao_06_2026_-_pavimentacao_asfaltica_da_rua_joao_aguiar_ribeiro_e_conclusao_asfaltica_da_rua_adolfo_ribeiro.assinado.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7174/ind._ponte_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7175/ind._urgencia_manutencao_florestal_assinado_2.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7176/ind-2026_pavimentacao_asfaltica_avenida_elisabeth_magalhaes_assinado.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7177/praca_juju_borges_2026.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7178/praca_mandacaru_em_frente_ao_supermercado_gloria.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7179/indicacao_canal_segredo_1.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7180/indicacao_arena_zibrune_assinado.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7181/indicacao_instalacao_de_placas_de_identificacao_com_os_nomes_das_ruas_no_loteamento_pompilio_sampaio_assinado.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7183/indicacao_10_2026_-_implantacao_de_abastecimento_de_agua_potavel_para_a_regiao_da_fontinha_.assinado.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7184/_indicacao_11_2026-_construcao_de_uma_praca_no_bairro_jequiezinho__urbis_i_entre_os_caminhos_c_e_d.assinado.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7185/indicacao__wifi.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7186/indicacao__wifi.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7187/indicacao_construcao_da_praca_do_parque_das_algarobas_2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7188/indicacao_construcao_da_usf_bairro_caixa_dagua_2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7189/indicacao_fala_bahia_26_3.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7190/indicacao_mei_jequie_26.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7193/indicacao_-_esgoto_itajuru_assinado.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7194/indicacao_-_fisioterapia_itajuru_assinado.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7195/soltura_de_peixes.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7196/internet_wi-fi_feira.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7197/placas_de_sinalizacao_av_26_assinado.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7198/ind._menor_aprendiz_assinado.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7199/ind._asfalto_da_vila_rodoviaria_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7200/ind-corrimao_e_gurda_corpo_na_escadaria_na_rua_b_lot_agua_branca_assinado_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7201/ind._licenca_premio_em_pecunia_assinado.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7202/indicacao_ampliacao_cemiterio_sapl.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7203/indicacao_-_feira_de_animais_assinado.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7204/profissionais_de_saude_26_assinado.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7205/loteria_municipal_26_assinado.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7206/programa_social_26_assinado.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7207/ind._passagem_elevada_betania_assinado.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7208/ind._violencia_contra_mulher_assinado.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7209/ind._instalacao_sinal_sonoro_assinado.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7210/ind._oferta_de_teste_neuropsic._assinado.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7211/11_-_indicacao_-_construcao_dos_postos_de_saude_do_castanhao_busca_vida_boacu.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7213/indicacao_cascalhamento_e_melhorias_para_a_estrada_de_nova_esperanca_e_regiao_do_ouro_assinado.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7214/programa_de_atividade_fisica_nas_pracas_2026.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7215/sinalizacao_e_semaforo_lagoa_do_derba_e_exposicao_2026.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7217/ind_terreno_para_terceira_idade.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7218/construcao_do_sistema_de_drenagem_e_pavimentacao_das_ruas_odilon_cafezeiro_elionario_cafezeiro_e_euripebes_brandao_localizadas_no_loteamento_vila_aeroporto.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7220/indicacao___pc.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7221/indicacao___sv.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7222/ind_2026_parada_de_onibus_assinado.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7223/indicacao_onibus_novos_assinado.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7224/pavimentacao_das_ruas_do_loteamento_zibrune_-_33_assinado.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7225/_indicacao_13_2026_-construcao_do_sistema_de_drenagem_e_pavimentacao_das_ruas_antonio_raimundo_cafezeiro__e_ermelina_caribe_localizadas_no_loteamento_vila_aerroporto_e_praca_assinado.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7226/pavimentacao_da_avenida_cachoeirinha_assinado.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7227/ind_2026-_construcao_praca_sao_luis_assinado.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7229/ind._das_ruas_guilherme_fernandes_mongoios_e_brigadeiro_sa_bitencurt.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7230/indicacao_-_fonte_tunel_luinoso_assinado.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7231/indicacao_-_creche_km_04_assinado-2.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7232/indicacao_-_vila_central_tuka_assinado.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7233/indicacao_arena_1.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7234/indicacao_academia.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7235/campanha_municipal_denominada_professor_sa_nunes.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7236/indicacaoe_implantacao_do_projeto_municipal_cidade_inteligente_smart_city_voltado_a_incorporacao_de_tecnologias_digitais.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7237/ind._construcao_praca_beira_rio_assinado.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7238/solicitacao_asfaltica_da_avenida_sao_jorge_beta_ville_2026_28429_assinado.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7240/redutor_de_velocidade_em.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7242/estacao_de_transbordo.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7243/iluminacao_fundo_do_aeroporto_assinado.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7244/iluminacao_anel_viario_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7245/indicacao_carro_caps_2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7247/ind_._.2022-_construcao_posto_de_saude_boa_vista_assinado.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7249/07-_indicacao_-_asfaltamento_da_vila_aeroporto_bras_arleo_etc.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7255/ind.implantacao_de_grades_de_protecao_na_rua_alves_cardoso.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7256/ind_reforma_do_canteiro_da_rua_alves_pereira.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7257/asfalto_residencial_eldorado_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7258/bicicletas_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7259/ind._toldos_da_praca_da_bandeira.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7260/indicacao_viaduto.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7261/indicacao_praca.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7262/ind._solicitando_carro_para_o_acentamento_flor_da_terra.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7263/ind-2026_revitalizacao_do_campo_do_cururu_assinado.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7264/ind-2026_revitalizacao_da_passarela._campo_do_indio_assinado.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7265/construcao_da_quadra_poliesportiva_do_loteamento_agua_branca_assinado.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7266/construcao_de_praca_no_mandacaru_assinado.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7267/reforma_creche_juju_borges_.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7268/indicacao_unidade_zibrune_assinado.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7269/indicacao_centro_o.n_assinado.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7270/08_-_indicacao_-_estudo_para_implantacao_de_atena_de_celular_na_cachoeirinha.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7271/09_-_indicacao_-_pavimentacao_asfaltica_rua_joao_rosa_bairro_pau_ferro..pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7272/indicacao_2026.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7273/indicacao_2026_1.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7274/indicacao_2026_2_2.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7275/indicacao_20261.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7276/indicacao_16_2026_-_implantacao_de_sistema_de_drenagem_na_rua_catulo_da_paixao_cearense_localizada_no_bairro_jequiezinho.assinado.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7277/indicacao_14_2026_-recuperacao_das_estradas_vicinais_que_dao_acesso_aos_povoados_de_queimadas_poco_dantas_e_baeta.assinado.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7278/indicacao_15_2026_-_implantacao_de_abastecimento_de_agua_potave_lpara_os_assentamentos_de__santa_cruz_e_sao_judas_tadeu.assinado.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7279/limpeza_segredo.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7280/sistema_de_drenagem_e_escoamento_de_aguas_pluviais_na_area_da_feira_livre_do_bairro_joaquim_romao_especialmente_no_periodo_chuvoso.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7281/a_criacao_e_implementacao_de_medidas_especificas_de_seguranca_e_protecao_na_feira_livre_do_bairro_joaquim_romao..pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7282/ind._redutor_velocidade_beira_rio_assinado.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7283/ind._reforma_do_banheiro_da_feirinha_do_joaquim_romao_assinado.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7284/ind._registrar-bera_assinado.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7286/indicacao_-_encostas__assinado.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7289/sede_da_guarda_municipal_3.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7290/indicacao___sv.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7291/indicacao___sv_1.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7292/asfalto_urbis_282629_assinado.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7296/indicacao_17_2026_-_recuperacao_das_ruas_h_g_e_f_no_loteamento_parque_dos_algarobas_ii.assinado.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7299/pavimentacao_da_ademar_de_barro_26.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7300/idicacao_capsia_2026.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7305/ind_._.arthur_morais_assinado.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7306/ind_._._melhorias_habitacionais_assinado.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7307/ind_.2025-_projeto_cisternas_1_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7308/indicacao_pavimentacao_em_concreto_das_ruas_durval_pires_e_dr.humberto_mariote_bairro_sol_nascente_assinado.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7309/indicacao_asfaltamento_as_duas_vias_de_acesso_residencial_segredo_bairro_curral_novo2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7310/ind._praca_rua_vitoria_assinado.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7311/ind._casa_da_mulher_brasileira_assinado.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7312/ambulatorio_veterinario_municipal.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7313/praca_molhada_com_chafariz_interativo_no_espaco_publico_mirante_da_sereia.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7314/praca_no_algaroba_assinado.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7315/pavimentacao_do_sanville_assinado.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7316/ind_2026_-_construcao_de_um_psf_fz_velha_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7317/ind-_2026_revitalizacao_da_praca_lucila_nascimento_santos2c_localizada_em_frente_ao_hospital_geral_prado_valadares._28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7318/10_-_pavimentacao_asfaltica_da_rua_e_algarobas.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7319/indicacao_prainha_1.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7320/indicacao_.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7321/ind._instalacao_de_ponto_de_coleta_-_cooperje_assinado.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7322/ind._asfalto_e_revitalizacao_do_canteiro_da_rua_catulo_da_paixao_cearense_assinado.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7323/ind-costrucao_d_escadaria_na_rua_emanoel_domingos_cohim_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7324/certrab_centro_municipal_de_formacao_e_trabalho_rural_de_jequie.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7325/construcao_de_um_anfiteatro_na_praca_principal_do_residencial_segredo.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7326/programa_iptu_verde_jequie__incentivo_municipal_a_sustentabilidade_urbana.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7328/indicacao_14_2026_-_recuperacao_das_estradas_vicinais_que_dao_acesso_aos_povoados_de_limoeiro_salinas_e_riachao_.assinado.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7329/indicacao_15_2025_-_patrolamento_da_estrada_que_da_acesso_ao_povoado_de_fontinha.assinado.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7331/instalacao_de_um_novo_centro_de_referencia_de_assistencia_social__em_jequie_para_atender_e_ampliar_o_atendimento_aos_bairros_sao_judas_tadeu_mutirao_do_sao_judas_amaralina_e_pompilio_samaass.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7333/fisioterapia_domiciliar.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7334/praca_joao_23.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7335/indicacao_vila_vitoria.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7336/indicacao_campo.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7337/ind._piso_grama_sintetica_na_pca_mandacaru_assinado.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7338/12_-_indicacao_-_construcao_de_uma_praca_na_urbis_iv.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7339/indicacao_praca_da_crianca__assinado.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7340/aplicativo_municipal_282629_assinado.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7341/parque_linear_282629_assinado.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7342/praca_agua_branca_282629_assinado.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7345/indicacao_-_melhorias_distritos_assinado.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7346/ind-_cemitario_sao_lazaro_-_jequiezinho_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7348/indicacao_22_2026_-modernizacao_da_iluminacao_publica_com_substituicao_das_lampadas_atuais_pela_instalacao_de_placas_de_led_no_loteamento_parque_do_brinco_de_ouro._.ass.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7349/ind_._.pavimentacao_caixa_d_agua_assinado.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7350/indicacao_reativacao_e_ampliacao_do_bike_service_assinado.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7351/ind._rio_de_contas_assinado.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7352/ind.2026_portais_de_entrada_assinado.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7353/ind.2026_terminal_hidroviario_assinado.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7354/indicacao_revitalizacao_area_de_protecao_ao_ciclista_de_competicao_da_wb_assinado.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7355/indicacao_fechamento_da_avenida_antonio_carlos_magalhaes_assinado.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7356/indicacao_antena_retransmissora_para_nova_esperanca_assinado.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7357/ponto_de_onibus_gbarbosa_282629_assinado.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7358/prevencao_bucal_282629_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7359/praca_candinha_barreto1_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7360/passagem_elevada_antonio_orrico_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7361/campo_baixa_do_bonfim_282629_assinado.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7362/praca_presidente_medici_em_frente_ao_corpo_de_bombeiro_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7363/dranagem.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7364/km17.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7365/indicacao_-_postes_vila_central_assinado.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7366/ponto_de_onibus_1_1.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7367/indicacao_convenios_faculdades.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7368/13_-__indicacao_-__revitalizacao_da_area_de_lazer_no_residencial_mandacaru_i_e_ii.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7369/indicacao_praca_curral_novo_1.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7370/ind_2026-_revitalizacao_da_praca_da_amizade2c_localizada_na_urbis_i2c_jequiezinho._assinado.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7371/ind-2026_instalar_um_redutor_de_velocidade_28passagem_elevada29_em_frente_ao_colegio_aurino_nery_assinado.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7372/14_-_indicacao_-_implantacao_de_programas_sociais.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7374/ind._disponibilizar_cadeiras_de_rodas_orgaos_publicos_assinado.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7375/ind._instalacao_totens_assinado.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7376/ind._programa_nutricional_para_autistas_assinado.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7377/requalificacao_do_canteiro_central_da_rua_candinha_barretoj_no_bairro_jequiezinho.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7378/indicacao_asfaltamento_as_duas_vias_de_acesso_sao_judas_tadeu_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7379/ind._praca_do_juvino_assinado.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7380/ind._reforma_da_praca_da_av._jose_mereira_sobrinho_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7381/ind._asfalto_das_ruas_iolanda_pires2c_rua_3_e_av._lions_club_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7382/ind._estacionamento_do_aeroporto_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7384/indicacao_praca_curral_novo_1.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7385/indicacao_da_reforma_das_escolas_do_emiliano_2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7386/indicacao_revitalizacao_da_praca_luiz_viana_2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7387/indicacao_23_2026_-_patrolamento_da_estrada_do_sao_joao_de_dentro_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7388/indicacao_24_2026_-_requalificacao_do_campo_do_mutirao_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7389/indicacao_25_2026_-_sistema_de_monitoramento_com_reconhecimento_facial_nas_escolas_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7390/indicacao_26_2025_-_modernizacao_da_iluminacao_publica_com_substituicao_de_lampadas_comuns_por_placas_de_leds_no_pompilio_sampaio_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7391/mapa_municipal_de_vulnerabilidade_urbana_em_tempo_real.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7392/programa_raizes_do_futuro__programa_municipal_de_primeiro_emprego_e_inclusao_produtiva_da_juventude_rural.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7394/ind._asfalto_para_as_rua_fracisco_mendes_jose_rotandono_e_joao_santana.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7396/ind.2026_implantacao_de_exames_oftamologicos_assinado.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7397/indicacao_pddu.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7399/ind.2026_anexo_cras_em_florestal_assinado.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7400/a_instituicao_de_politica_municipal_de_incentivo_e_valorizacao_dos_servidores_publicos_municipais_cadastrados_como_doadores_voluntarios_de_sangue..pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7401/implantacao_de_programa_municipal_permanente_de_promocao_da_saude_mental_e_protecao_aos_trabalhadores_do_servico_publico_destinado_a_todos_os_servidores_municipais.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7402/ind._acessib._cemiterios_assinado.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7403/ind._redutor_velocidade_cohim_assinado.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7404/indicacao__00000001_1_1.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7405/a_implantacao_e_ampliacao_do_atendimento_psiquiatrico_no_ambito_das_unidades_basicas_de_saude_ubs.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7406/indicacao__00000001_1_1.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7407/ind-_2026_revitalizacao_do_largo_da_feirinha_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7408/ind._ponto_de_onibus_av._rio_branco_assindado.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7409/ind._bicicletarios_orgaos_publicos_assinado.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7410/central_de_cursos_na_comunidade_2.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7411/indicacao_-_ponto_de_onibus__assinado.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7412/indicacao_-_delta_ville_assinado.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7413/indicacao_02.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7414/construcao_clinica_veterinaria_2.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7415/ind_2026-_conclusao_da_pavimentacao_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7416/indicacao_02_1.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7417/redutor_de_velocidade_av_282629_assinado.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7418/indicacao_revitalizacao_da_praca_brinco_de_ouro_jequiezinho_assinado.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7419/canteiro_central_26_assinado.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7420/asfaltamento_met_wesleyana_26_assinado.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7421/limpeza_jequiezinho_26_assinado.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7422/praca_publica_entre_a_rua_everaldo_santosj_a_1_travessa_everaldo_santos_e_a_rua_antonio_de_jesus_pereira.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7424/indicacao_passarela_centro_insdustrial.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7425/ind-praca_do_inocoop_2_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7426/ind._revitalizacao_dos_pontos_de_taxi_e_moto_taxi_situados_no_cilion.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7427/construcao_da_praca_no_parque_do_sol_assinado.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7428/indicacao_27_2026-_instalacao_de_uma_torre_de_telefonia_movel_para_atender_aos_povoados_de_barraquinha_e_boa_vista.assinado.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7429/_indicacao_28_2026_-_instalacao_de_uma_torre_de_telefonia_movel_para_atender_aos_povoados_do_limoeiro_e_riachao.assinado.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7430/_indicacao_29_2026_-_praca_povoado_de_poco_dantasassinado.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7431/ind._rua_pofessora_virginia.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7447/ind._revitalizacao_da_praca_do_residencial_jardim_eldorado.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7449/indicacao_30_2026-_conscientizacao_de_alunos_sobre_uso_das_usfs.assinado.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7450/indicacao_projeto_som_na_praca_assinado.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7451/indicacao_ponto_motoboy_assinado.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7456/reforma_campo_da_democracia.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7457/reform_do_cras_do_alto_da_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7458/concretagem_da_rua_j_no_jardim_tropical_assinado.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7459/concretagem_da__travessa_raimundo_xavier_assinado.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7460/ind._cobertura_da_quadra_adelaide_rodrigues_assinado.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7461/ind._asfalto_para_as_ruas_augusto_marques_estela_camara_e_carlos_andrade.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7462/ind-praca_beira_rio_curral_novo_assinado.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7465/indicacao_31_2026instalacao_de_uma_torre_de_telefonia_movel_para_atender_aos_povoados_de_queimadas_e_poco_dantas_.assinado.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7466/indicacao_34_2025_-_modernizacao_da_iluminacao_publica_com_substituicao_de_lampadas_comuns_por_placas_de_leds_no_loteamento_sombra_da_tarde.assinado.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7468/reforma_da_praca_da_amizade_urbis_1.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7469/ind-_2026_pavimentacao_asfaltica_ruas_no_joaquim_romao_assinado.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7470/__drenagem_de_aguas_pluviais_rua_itajuru_e_presidente_medice_assinado.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7471/indicacao_revitalizacao_da_praca_do_aeroporto_2cbairro_jequiezinho_assinado.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7472/recuperacao_e_requalificacao_do_calcamento_das_vias_publicas_do_residencial_colina_localizado_no_bairro_cansancao.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7473/indicacao_02.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7474/indicacao_04.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7475/ind._revitalizacao_rua_jabaquara_assinado.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7476/indicacao__00000001_1_1.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7477/indicacao__00000001_1_1.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7478/ind.2026_radares_digitais_assinado.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7479/ind._fossas_ecologicas_20206_assinado.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7480/asfalto_e_canteiro_ruas_deputado_ademario_pinheiro_e_osvaldo_souza_rocha.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7481/seja_promovida_a_criacao_de_um_curso_de_capacitacao_voltado_as_entidades_da_sociedade_civil.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7482/seja_criada_uma_campanha_municipal_de_conscientizacao_voltada_a_limpeza_conservacao_e_manutencao_de_terrenos_baldios.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7483/ind._revitalizacao_praca_do_jardim_eldorado_-_d._zefa_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7484/ind._centro_tecnologico_2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7485/indicacao_secretaria_assinado..pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7486/ind-lagoa_do_beira_rio_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7487/__indicacao_32_2026_-_pavimentacao_das_1a_e_2a_travessas_adriao_borges_bem_como_da_avenida_almirante_tamandare_localizadas_no_bairro_pompilioassinado.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7488/cobertura_das_quadras_poliesportivas_da_praca_maria_odilia_localizada_no_bairro_amaralina_e_da_praca_diran_lima_situada_no_mutirao_sao_judas_e_praca_maria_das_gracas_oliveira_melo_situada_ass.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7489/indicacao_03.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7490/indicacao_05.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7491/ind._primeiros_socorros_funcionarios_assinado.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7492/indicacao_35_2026_-_instalacao_de_radar_de_controle_de_velocidade_na_rua_felicissimo_j._silva.assinado.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7493/indicacao_construcao_de_uma_praca_no_povoado_do_emiliano_2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7494/indicacao_da_construcao_do_muro_e_reforma_do_cemiterio_e_velatorio_do_emiliano_2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7495/_pavimentacao_em_concreto_emiliano_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7496/indicacao_construcao_da_usf_emiliano_assinado.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7498/__indicacao_36_2026_-_pavimentacao_da_rua_manoel_hilario_almeida.assinado.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7499/ind_2026_pavimentacao_asfaltica_ruas_joaquim_romao_assinado.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7500/ind_2026_-_revitalizacao_praca_cavalheiros_de_aruanda_assinado.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7501/campo_mandacaru_26_assinado.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7503/calcadas_26_assinado.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7504/indicacao_2000.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7505/indicacao_1000.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7506/ind._servico_de_capina_e_limpeza_das_ruas_mandacaru_assinado.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7508/shopping_popular_ceavig.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7509/indicacao_-_esgosto_rio_preto__assinado.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7510/indicacao_-_posto_agua_vermelha_assinado.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7511/indicacao_-_bosquee__assinado.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7513/ind._avaliacoes_ofto_assinado.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7514/ind._2026_torre_assinado.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7515/ind._2026_embasa_florestal_e_barragem_assinado.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7516/indicacao_37_2026_-_drenagem_e_construcao_de_passagens_molhadas_na_estrada_que_liga_os_povoados_de_queimadas_a_poco_dantas_.assinado.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7517/indicacao_38_2026_-modernizacao_da_iluminacao_publica_com_substituicao_das_lampadas_atuais_pela_instalacao_de_placas_de_led_no_bairro_sao_judas__tadeu_.assinado.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7518/indicacao_40_2026_-_modernizacao_da_praca_miguel_bahiense_no_campo_do_america._.assinado.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7519/indicacao_39_2026_-_drenagem_e_construcao_de_passagens_molhadas_nas_estradas_que_ligam_os_povoados_de_arueira_salina_limoeiro_e_riachao.assinado.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7520/ind-_2026_passagem_elevada_em_frente_ao_medici_assinado.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7521/ind_2026-_extensao_de_abastecimento_de_agua_para_os_assentamentos_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7522/oficio_vestiario_assinado.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7523/ind.construcao_da_creche_no_lot._jardim_tropical_1_assinado.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7524/ind_-_implancao_de_transporte_coletivo_para_vila_rodiviaria_assinado.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7525/ind_-_pracinho_rua_do_caic-_pai_de_tite_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7526/indicacao_passagem_gratuita_assinado.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7527/ind.2026_programa_social_e_saude_assinado.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7528/praca_carlito_assinado.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7529/indicacao_1.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7530/requalificacao_da_area_esportiva_e_de_lazer_localizada_na_rua_j_residencial_vida_jequie_bairro_curral_novo.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7531/instalacao_de_semaforo_bem_como_a_implantacao_de_sinalizacao_viaria_auxiliar_na_avenida_otavio_mangabeira_br-116.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7532/monitoramento.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7536/indicacao_1.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7537/praca_lot_sol_nascente.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7538/ind._revitalizacao_pca.cohim_assinado.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7540/ind._ar_condicionado_escolas_assinado.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7541/indicacao_0000000000000002.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7543/indicacao_0000000000000002.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7546/indicacao_revitalizacao_do_calcadao_07de_setembro_assinado.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7548/sinalizacao_e_semaforo_em_frente_ao_abrigo_de_idosos.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7549/construcao_de_passagens_elevadas_em_frente_a_praca_do_inocoop_assinado.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7557/indicacao_41_2026_-_nivelamento_do_campo_do_sao_judas.assinado.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7558/ind_2026_-_reforco_da_iluminacao_da_cezar_borges_assinado.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7559/_indicacao_38_2026-__realizacao_de_cursos_profissionalizantes_no_servico_de_convivencia_e_fortalecimento_de_vinculos_scfv_do_bairro_amaralina.assinado.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7560/ind-2026_passagem_elevada_colegio_adolfo_ribeiro_assinado.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7561/pavimentacao_da_rua_do_ferro_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7562/pavimentacao_almirante_barroso_assinado.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7563/cobertura_de_aguas_pluviais_assinado.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7564/ind._rua_existente_1_assinado.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7565/ind._campanha_de_doacao_de_saude_-_junho_vermelho_assinado.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7566/ind_-_revitalizacao_e_iluminacao_do_parque_infantil_bairro_espirito_santos_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7567/a_implantacao_de_um_sistema_de_identificacao_digital_por_qr_code.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7568/aplicativo_municipal_de_acompanhamento_da_assistencia_farmaceutica_da_rede_publica_de_saude_do_municipio_de_jequie.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7569/parada_segura_inteligente.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7570/ind._passagem_elevada_igeja_sinai_assinado.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7573/indicacao_multi_saude.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7574/indicacao_1.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7575/requalificacao_campo_de_chicao_2.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7576/ciclovias_ampliacao_3.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7577/reforma_lavanderia_do_pau_ferro.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7578/copa_nos_distritos.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7579/asfalto_ruas_do_vila_central.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7581/indicacao_0000000000000002.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7588/indicacao_construcao_da_academia_ar_livre_praca_luiz_gonzaga_assinado.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7589/indicacao_asfaltamento_raio_de_luz_assinado.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7590/indicacao_0000000000000003.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7591/indicacao_0000000000000004.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7592/indicacao_0000000000000005.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7593/redutores_de_velocidade_assinado.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7594/ampliacao_da_estrutura_fisica_da_unidade_de_saude_que_atende_os_povoados_de_queimadas_e_poco_dantas_bem_como_a_ampliacao_dos_tipos_de_atendimentos_ofertados_a_populacao_dessas_localidades.as.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7595/instalacao_de_semaforico_assinado.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7596/indicacao_44_2026_-_instalacao_de_placas_de_sinalizacao_com_nomes_das_ruas_nos_bairros_amaralina_mutirao_sao_judas_tadeu_e_parque_das_algarobas._.assinado.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7597/_indicacao_42_20256-_ponte_ligando_centro_industrial_a_lomanto_jrassinado.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7598/-revitalizacao_da_praca_na_entrada_do_bairro_amaralina_localizada_entre_as_ruas_7_e_8.assinado.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7599/craz_zona_rual_assinado.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7600/praca_sao_judas_assinado.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7601/construcao_da_nova_sede_do_cras_joaquim_romao_assinado.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7602/ind-ampliacao_da_creche_jorge_luiz_assinado.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7603/ind-rua_joao_santana_e_av._contorno_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7604/ind_-_concretamento_rua_do_campo.brasil_novo_assinado.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7605/seja_realizada_a_recuperacao_do_calcamento_da_rua_pedro_teles_localizada_na_comunidade_da_pedreira_no_bairro_joaquim_romao..pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7606/programa_municipal_de_prevencao_e_tratamento_da_obesidade_e_do_diabetes_tipo_2_com_a_possibilidade_de_aquisicao_e_distribuicao_gratuita_do_medicamento_mounjaro.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7607/ind-_2026_pavimentacao_asfaltica_manoel_pinto_de_araujo_e_outras_assinado.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7608/ind_2026_-_construcao_quadra_poliesportiva_no_distrito_do_baixao_assinado.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7610/natea.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7612/abastecimento_simplificado_volta_do_rio.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7615/indicacao_2.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7616/indicacao_3.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7617/campo_amaralina_282629_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7618/indicacao_-_usina_de_reciclagem_assinado.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7619/indicacao_-_praca_altas_horas_assinado.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7622/recapeamento_do_asfalto_rua_miguel_gomes_da_silva.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7623/construcao_clinica_veterinaria.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7624/limitador_de_vel_lions_club.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7632/ind_-_escolinha_de_futebol_gratuita_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7633/asfaltamento_rua_d_assinado.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7634/indicacao_pavimentacao_asfaltica_das_ruas_goncalves_de_costa_e_sao_joao_batista2c_bairro_jequiezinho_assinado.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7635/ind_2026_-_conclusao_da_escola_baixao_assinado.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7636/idicacao_hgpv_2026.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7637/ind_2026_-_conclusao_do_esgoto_baixao_assinado.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7638/ind_-abastecimento_agua_potavel_-_itajuru_assinado.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7639/indicacao_0000000000000006.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7640/_indicacao_47_2026_-_construcao_de_um_bosque_ao_lado_da_unidade_de_saude__dr._joao_caricchio_filho__localizado_no_bairro_amaralina_entre_as_ruas_8_e_9.assinado.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7641/_indicacao_48_2026_-cobertura_da_quadra_poliesportiva_do_parque_do_sol_e_instalacao_de_arquibancadas.assinado.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7642/construcao_de_uma_praca_no_assentamento_assinado.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7644/instalacao_de_caixa_coletora_de_lixo_comunitaria_container_de_residuos_solidos_na_rua_deputado_ademario_pinheiro.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7645/determine_a_realizacao_de_servicos_de_capinagem_limpeza_urbana_e_recuperacao_do_calcamento_da_rua_safira_localizada_no_bairro_joaquim_romao_no_municipio_de_jequie..pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7646/determine_a_realizacao_de_estudos_tecnicos_culturais_e_administrativos_para_criacao_do_cadastro_municipal_dos_mestres_dos_saberes_e_fazeres_tradicionais_de_jequie.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7647/iluminacao_pindorama_sesc.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7648/fisioterapia_domiciliar.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7649/indicacao_2_3.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7650/indicacao_3_4.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7651/ind._ampliacao_frota_de_veic._dentro_do_municipio_assinado.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7652/ind._pavimentacao_das_ruas_botafogo_e_jose_barros_meira_assindado.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7653/indicacao_projeto_academia_da_bola_em_nova_esperanca_assinado.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7654/indicacao_-_ba_547_assinado.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7655/indicacao_-_emenda_leur_assinado.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7656/indicacao_-_rua_a_pavimentacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7661/ind._grade_de_protecao_av._cesar_borges_ines.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7663/indicacao_big_assinado.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7665/ind._reparos_na_pavimentacao_asfaltica_assinado.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7666/redutores_de_velocidade_rua_c.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7667/regulacao_fila.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7668/indi-corrimao_rua_porto_alegre_assinado_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7670/indicacao_49__2026-implantacao_de_uma_passagem_elevadacei__dr._antonio_astolpho_dos_santos_localizado_no_bairro_amaralina_e_nas_ruas_que_estao_sendo_realizada_a_pavimentacao_em_concreto.ass.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7671/cobertura_do_canal_de_aguas_pluviais_na_pedreira_assinado.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7672/construcao_do_sistema_de_drenagem_da_quitino_teles_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7673/indicacao_50_2026_-nomeacao_das_ruas_dos_povoados_de_salinas_aroeiralaranjeira_esao_joao_de_dentro.assi.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7675/concreto_rua_jesuino_souza.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7676/praca_lot_sol_nascente.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7678/a_construcao_de_uma_passagem_elevada_para_pedestres_na_avenida_otavio_mangabeira.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7680/ampliacao_da_unidade_de_saude_localizada_no_conjunto_penal_de_jequie_com_a_construcao_de_tres_novas_salas_destinadas_ao_funcionamento_dos_servicos_de_fisioterapia_psicologia_e_servico_social.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7681/centro_municipal_de_referencia_em_diabetes_pe_diabetico_prevencao_de_amputacoes_e_reabilitacao_funcional.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7682/ind-2026_asfaltamento_da_avenida_beira_rio_no_distrito_de_barra_avenida._28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7684/ind._reforma_do_colegio_municipal_vilma_brito_sarmento_assinado.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7687/indicacao_3_6.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7688/barragem_de_pedra_e_florestal_cemiterio_assinado.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7250/requerimento_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7343/req._marcos_do_ovo12.docx" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7373/requerimento_hidrantes.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7432/audiencia_publica.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7512/requerimento-_convocacao_de_secretario.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7539/requerimento_cipe_central.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7191/mocao_de_aplausos_ajece.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7192/mocao_de_aplausos_-_dia_internacional_da_mulher_assinado.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7212/mocao_de_aplausos_ajece_assinado1.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7239/mo._mocao_de_aplausos_aatae_assinado.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7246/mocao_de_aplausos_aspojer__2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7297/mocao_de_aplausos_ao_grupo_maia.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7302/mocao_de_aplausos_amuje_assinado.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7453/rilene_.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7545/mocao_de_aplausos_pelos_10_da_cipe_central__2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7547/modelo_mocao_de_aplauso_2026._igr_batista.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7571/mo._mocao_apalusos_assist._social_assinado.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7583/mocao_de_aplausos_aos_profissionais_de_limpeza_urbana_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7584/mo._mocao_apalusos_enfermagem_assinado.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7586/mocao_de_aplausos_dia_do_enfermeiro_2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7613/mo._mocao_aplausos_prof._ivone_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7614/mo._mocao_aplaus_nucress_assinado.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7625/modelo_mocao_de_aplauso__-_marcos_do_ovo.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7690/mocao_de_aplausos_ao_professor_dr.manoelito_ferreira_silva_junior__2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7691/mocao_de_aplausos_aos_discentes_do_curso_de_odontologia_da_uesb__2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7082/projeto_de_lei_denomina_policlinica.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7085/projeto_de_lei_autistas.docx" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7137/proj._praca_d._zefa_assinado.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7139/projeto_de_lei_utilidade_instituto_amor_em_acaotinho.docx" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7156/projeto_de_lei_nomeacao_do_novo_centro_comunitario_de_itaibo_assinado.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7241/projeto_de_lei_embasa_40_1.doc" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7248/projeto_de_lei_-_utilidade_publica_2.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7251/projeto_de_lei_utilidade_associacao_do_vai_quem_quer_oao_boqueirao_do_itajuru.docx" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7252/projeto_de_lei_-_rua_igor_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7253/projeto_de_lei_utilidade_associacao_comunitaria_do_distrito_de_santa_rita.docx" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7254/projeto_de_lei_congelamento_de_imposto.docx" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7301/projeto_de_lei_amaje.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7304/pl._projeto_lei_animais_assinado.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7435/projeto_de_lei_vedacao_de_nomeacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7443/parecer_projeto_de_lei_07.2026.doc" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7507/pl._placas_em_braile_em_orgaos_publicos_assinado.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7533/projeto_de_lei._utilidade_publica_instituto_laco_amarelo_assinado.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7534/projeto_de_lei_antigomob_assinado.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7585/projeto_de_lei_dispoe_a_denominacao_da_via_publica_assinado.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7631/projeto_de_lei_altera_a_lei_municipal_nc2b01992_assinado.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7657/projeto_de_lei_altera_a_lei_municipal_instituir_da_comenda_cultura_assinado.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7076/projeto_decreto_01.2026titulo_de_cidadao_jacozinho.doc" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7078/projeto_decreto02.2026comenda_dr._temistocles_1.doc" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7112/titulo_cidadao_jeandro.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7136/titulo_-_padre_luiz_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7157/comenda_camara_marfran_assinado.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7434/titulo_flavinho_pronto_1.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7454/titulo_de_cidadao_jequieense_a_sr._carlos_fernando_leite_teixeira_junior_assinado.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7535/co._comenda_assinado.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7544/titulo_de_cidadao_jequieense_ao_fabio_ferreira_assinado.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7572/co._comenda_assinado.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7611/projeto_decreto_-_titulo_cidadao_jequieense_raimundo_28229_assinado.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7692/titulo_cidadao_jequieense_cesar_pimentel_figueiredo_primo.doc_assinado.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7393/titulo_de_cidadao_jequieense_a_sr._carlos_fernando_leite_teixeira_junior_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7303/projeto_de_lei_complementar_no_01-_programa_municipal_de_fiscalizacao_-_descarte_irregular.assinado.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7344/razoes__do_veto_ao_projeto_de_lei_no_58_do_legislativo-_concessao_de_subvencao.assinado.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7436/parecer_projeto_de_lei_09.2026.doc" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7437/parecer_projeto_de_decreto_05.2026.doc" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7438/parecer_projeto_de_lei_03.2026.doc" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7439/parecer_projeto_de_decreto_03.2026.doc" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7440/parecer_projeto_de_decreto_01.2026.doc" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7441/parecer_projeto_de_decreto_02.2026.doc" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7442/parecer_veto_-_copia_2.doc" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7444/parecer_projeto_de_lei_07.2026.doc" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7445/parecer_projeto_de_lei_01.2026.doc" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7446/parecer_projeto_de_lei_05.2026.doc" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7448/parecer_projeto_de_lei_executivo_01.2026_-_copia.doc" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7452/parecer_projeto_de_decreto_04.2026.doc" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7455/parecer_gilvan.doc" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7587/parecer_projeto_do_executivo__12.2026_-_copia_-_copia.doc" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7620/parecer_projeto_de_decreto_06.2026.doc" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7621/parecer_projeto_de_decreto_07.2026_-_copia_-_copia.doc" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7626/parecer_budega.doc" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7627/parecer_projeto_de_decreto_09.2026_-__copia_-_copia.doc" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7628/parecer_projeto_de_decreto_10.2026_-_copia_-_copia_-_copia.doc" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7629/parecer_projeto_de_decreto_26.2026_-_copia_-_copia_-_copia.doc" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7630/parecer_projeto_de_lei__19.2026_-_copia_-_copia.doc" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7689/parecer_projeto_de_lei_06.2026_-_copia_-_copia.doc" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7081/01-_mocao_de_repudio-_cacau.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7295/mocao_de_repudio_02.2026_sra_elma_brito_e_da_deputada_estadual_olivia_santana_2.doc" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7433/modelo_mocao_de_repudio.doc" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7332/projeto_de_lei_no01-_altera_lei_do_comsep.assinado.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7347/projeto_de_lei_no02-_altera_lei_do_fundo_municipal_da_crianca_e_do_adolescente.assinado.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7463/pldo_2027_-_jequie_-_consolidado.assinado.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7550/projeto_de_lei_no04-_cria_o_cefej_e_cargos_em_comissao.assinado.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7551/projeto_de_lei_no05-_institui_o_saej_e_cargos_em_comissao.assinado.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7552/projeto_de_lei_no06-_ensino_da_policia_militar_nas_unidades_escolares_e_cargos_em_comissao.assinado.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7553/projeto_de_lei_no07-_cria_o_departamento_de_infraestrutura_na_educacao_e_cargos.assinado.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7554/projeto_de_lei_no08-_cria_o_bonus_de_desempenho_da_alfabetizacao.assinado.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7555/projeto_de_lei_no09-_altera_nomes_de_escolas_municipais.assinado.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7556/projeto_de_lei_no10-_criacao_do_centro_de_ensino_de_linguas_de_jequie_.assinado.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7580/projeto_de_lei_no11-modifica_a_lei_da_sumtram_e_cria_cargos.alteradodocx.assinado.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7582/projeto_de_lei_no12-reajuste_dos_servidores_municipais_de_2026_.assinado.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7658/projeto_de_lei_no13-ordenadores_de_despesa.assinado.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7659/projeto_de_lei_no14-_suplementacao_de_30_por_cento_com_anexo.assinado.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7660/projeto_de_lei_no15-_protocolo_de_intencoes_do_cimurc.assinado.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7686/projeto_de_lei_no16-institui_o_programa_jequie_de_todos_-versao_atualizada.assinado.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7464/of.107-camara-resposta_sobre_o_projeto_de_lei_no_002-_fundo_municipal_da_crianca_e_do_adolescente.assinado.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7662/of.180-_camara-_devolucao_do_pl_da_escola_de_linguas.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7069/ind-2026_bar_estacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7070/ind-2026_instalacao_de_semaforo_cruzamento_lomanto_junior_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7071/indicacao_implatacao_escola_civico_militar_municipal_2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7072/ind.2026_praca_elza_leone_assinado.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7073/ind._urgencia_manutencao_florestal_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7074/ind._quadra_assinado.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7075/ind_._.2022-_revitalizacao_passeio_publico_da_avenida_cesar_borges_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7077/indicacao_reforma_do_campo_de_grama_sintetica_praca_waldomiro_borges_assinado.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7079/praca_pompilio_everaldo_2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7080/indicacao_construcao_de_creche_pompilio_sampaio_2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7084/01-_indicacao_-_construcao_do_aeroporto_de_jequie_e_regiao.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7086/02-_indicacao_-_implantacao_de_um_centro_de_controle_de_zoonoses.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7087/ind_-vovo_camila_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7088/indicacao_praca.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7089/indicacao_cobertura_da_quadra_do_cansancao_1.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7090/ind-costruir_praca_agua_branca_assinado.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7092/indicacao-_manoel_moura_assinado.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7093/ind._quadra_cidade_nova_1.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7094/indicacao_centro_1_1.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7095/indicacao-rua_carlota_sa2c_rua_mongois_e_av._presidente_vargas2c_bairro_do_jequiezinho._assinado.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7096/indicacao_cachoe.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7097/ind._implantacao_capsia_assinado.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7098/indicacao_cac.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7099/ind._secretaria_politicas_publicas_para_pessoa_com_deficiencia_assinado.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7100/construcao_de_um_terminal_rodoviario_assinado.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7101/indicacao_colegio.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7102/ind._revitalizacao_avenida_exuperio_miranda_assinado.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7104/ind._secretraia_politicas_publicas_para_mulheres_assinado.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7105/indicacao_posto_de_saude_cajueiro_-_ass_1_1.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7108/capinagem_caixa_dagua_1.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7110/creche_alto_da_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7111/asfalto_avenida_almirante_tamandare_sao_judas_1.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7113/indicacao_03_2026_-_recapeamento_das_ruas_8-9-10_no_bairro_amaralina_assinado.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7114/indicacao_01_2026_-_recapeamento_das_ruas_23_e_4_no_bairro_amaralina_assinado.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7115/indicacao_02_2026_-_recapeamento_das_ruas_5-6-7_no_bairro_amaralina_assinado.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7116/indicacao_macrodrenagem_assinado.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7117/indicacao_lavanderia_assinado.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7118/ind-2026_pavimentacao_asfaltica_rua_imbui_assinado.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7119/ind._cameras_de_seguranca_assinado.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7120/indicacao_04_2026_-_pavimentacao_da_rua_11_e_travessas_assinatura.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7121/ind._quadra_cobertura_caixa_d_agua_assinado.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7122/ind._revital._ponte_joao_goulart_assinado.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7123/indicacao_praca_juliao.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7124/indicacao_doacao_animal.doc_2.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7125/indicacao_passagem_complexo_assinado.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7126/indicacao_familia_escola.doc_1.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7127/ind._acessibilidade_nos_pontos_de_onibus_assinado.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7129/03_-indicacao_-_refome_da_praca_waldeck_santos_e_construcao_de_uma_nova_praca_ao_lado_usf_maximiliano_na_urbis_iv.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7130/04-_indicacao_-_concretagem_e_patrolamento_do_povoado_da_barrinha.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7131/_indicacao_05__2026_-_liberacao_das_escrituras_das_casa_do_mutirao.assinado.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7132/indicacao_07_2026-_praca_do_pompilio_sampaio.assinado.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7133/ind._asfalto_ruas_maria_adelia_candinha_barreto_e_lelis_piedade_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7134/ind._concreto_rua_da_banca_corredor_de_sr._antoninho_assinado.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7135/indicacao_08_2026_-_revitalizacao_da_praca_do_brinco_de_ouro.assinado.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7138/of.59-_camara-nomeacao_de_bui_como_lider_do_executivo_na_camara_1.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7140/upa_jequiezinho.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7141/praca_agua_branca_1.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7142/indicacao_starlink_tfd_assinado.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7143/indica_a_instalacao_de_bueiros_com_sensor_assinado.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7144/indicacao_-_praca_patricia_assinado.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7145/indicacao_-_creche_campo_belo_assinado.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7146/apoio_psicologico_ao_afetados_pela_chuva.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7147/indicacao_-_sao_paolino_assinado.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7148/indicacao_-_asfalto_rua_do_supermercado_rick_assinado.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7149/detector_de_metal_em_escolas_municipais_1.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7150/lei_de_atropelamento_de_caes.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7151/ct_futebol.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7152/ent_br_330_ruinha.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7153/dogs_park.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7154/indicacao_academia_publica_municipal_assinado.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7155/indicacao_requalificacao_da_rua_sao_benedito_assinado.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7158/expansao_do_cras_para_zona_rural_2026.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7159/reforma_do_posto_hilario_2026.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7160/06-_indicacao_-_asfaltamento_e_a_instalacao_de_iluminacao_de_led_na_avenida_beira_rio_bairro_mandacru.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7161/05-_indicacao_-_construcao_dos_postos_de_saude_de_jiboinha_e_do_povoado_da_barrinha.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7162/ind._hospital_municipal_veterinario_assinado.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7163/ind._prediio_florestal_e_barragem_assinado.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7164/indicacao_dispensadores_de_sacolas_para_dejetos_pets.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7165/indicacao_parque_multissensorial_para_criancas_autistas_assinado.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7166/ind-2026_pavimentacao_asfaltica_rua_4_vila_rodoviaria_assinado.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7167/indicacao_manilhas.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7168/indicacao_canal_cemiterio_1.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7169/indicacao_bolivar_assinado.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7170/indicacao_passagem_leur_brito_assinado.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7171/ind_campo_cidade_nova_1.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7172/indicacao_praca_1.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7173/indicacao_06_2026_-_pavimentacao_asfaltica_da_rua_joao_aguiar_ribeiro_e_conclusao_asfaltica_da_rua_adolfo_ribeiro.assinado.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7174/ind._ponte_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7175/ind._urgencia_manutencao_florestal_assinado_2.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7176/ind-2026_pavimentacao_asfaltica_avenida_elisabeth_magalhaes_assinado.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7177/praca_juju_borges_2026.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7178/praca_mandacaru_em_frente_ao_supermercado_gloria.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7179/indicacao_canal_segredo_1.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7180/indicacao_arena_zibrune_assinado.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7181/indicacao_instalacao_de_placas_de_identificacao_com_os_nomes_das_ruas_no_loteamento_pompilio_sampaio_assinado.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7183/indicacao_10_2026_-_implantacao_de_abastecimento_de_agua_potavel_para_a_regiao_da_fontinha_.assinado.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7184/_indicacao_11_2026-_construcao_de_uma_praca_no_bairro_jequiezinho__urbis_i_entre_os_caminhos_c_e_d.assinado.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7185/indicacao__wifi.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7186/indicacao__wifi.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7187/indicacao_construcao_da_praca_do_parque_das_algarobas_2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7188/indicacao_construcao_da_usf_bairro_caixa_dagua_2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7189/indicacao_fala_bahia_26_3.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7190/indicacao_mei_jequie_26.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7193/indicacao_-_esgoto_itajuru_assinado.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7194/indicacao_-_fisioterapia_itajuru_assinado.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7195/soltura_de_peixes.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7196/internet_wi-fi_feira.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7197/placas_de_sinalizacao_av_26_assinado.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7198/ind._menor_aprendiz_assinado.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7199/ind._asfalto_da_vila_rodoviaria_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7200/ind-corrimao_e_gurda_corpo_na_escadaria_na_rua_b_lot_agua_branca_assinado_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7201/ind._licenca_premio_em_pecunia_assinado.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7202/indicacao_ampliacao_cemiterio_sapl.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7203/indicacao_-_feira_de_animais_assinado.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7204/profissionais_de_saude_26_assinado.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7205/loteria_municipal_26_assinado.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7206/programa_social_26_assinado.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7207/ind._passagem_elevada_betania_assinado.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7208/ind._violencia_contra_mulher_assinado.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7209/ind._instalacao_sinal_sonoro_assinado.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7210/ind._oferta_de_teste_neuropsic._assinado.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7211/11_-_indicacao_-_construcao_dos_postos_de_saude_do_castanhao_busca_vida_boacu.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7213/indicacao_cascalhamento_e_melhorias_para_a_estrada_de_nova_esperanca_e_regiao_do_ouro_assinado.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7214/programa_de_atividade_fisica_nas_pracas_2026.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7215/sinalizacao_e_semaforo_lagoa_do_derba_e_exposicao_2026.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7217/ind_terreno_para_terceira_idade.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7218/construcao_do_sistema_de_drenagem_e_pavimentacao_das_ruas_odilon_cafezeiro_elionario_cafezeiro_e_euripebes_brandao_localizadas_no_loteamento_vila_aeroporto.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7220/indicacao___pc.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7221/indicacao___sv.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7222/ind_2026_parada_de_onibus_assinado.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7223/indicacao_onibus_novos_assinado.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7224/pavimentacao_das_ruas_do_loteamento_zibrune_-_33_assinado.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7225/_indicacao_13_2026_-construcao_do_sistema_de_drenagem_e_pavimentacao_das_ruas_antonio_raimundo_cafezeiro__e_ermelina_caribe_localizadas_no_loteamento_vila_aerroporto_e_praca_assinado.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7226/pavimentacao_da_avenida_cachoeirinha_assinado.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7227/ind_2026-_construcao_praca_sao_luis_assinado.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7229/ind._das_ruas_guilherme_fernandes_mongoios_e_brigadeiro_sa_bitencurt.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7230/indicacao_-_fonte_tunel_luinoso_assinado.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7231/indicacao_-_creche_km_04_assinado-2.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7232/indicacao_-_vila_central_tuka_assinado.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7233/indicacao_arena_1.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7234/indicacao_academia.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7235/campanha_municipal_denominada_professor_sa_nunes.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7236/indicacaoe_implantacao_do_projeto_municipal_cidade_inteligente_smart_city_voltado_a_incorporacao_de_tecnologias_digitais.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7237/ind._construcao_praca_beira_rio_assinado.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7238/solicitacao_asfaltica_da_avenida_sao_jorge_beta_ville_2026_28429_assinado.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7240/redutor_de_velocidade_em.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7242/estacao_de_transbordo.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7243/iluminacao_fundo_do_aeroporto_assinado.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7244/iluminacao_anel_viario_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7245/indicacao_carro_caps_2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7247/ind_._.2022-_construcao_posto_de_saude_boa_vista_assinado.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7249/07-_indicacao_-_asfaltamento_da_vila_aeroporto_bras_arleo_etc.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7255/ind.implantacao_de_grades_de_protecao_na_rua_alves_cardoso.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7256/ind_reforma_do_canteiro_da_rua_alves_pereira.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7257/asfalto_residencial_eldorado_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7258/bicicletas_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7259/ind._toldos_da_praca_da_bandeira.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7260/indicacao_viaduto.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7261/indicacao_praca.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7262/ind._solicitando_carro_para_o_acentamento_flor_da_terra.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7263/ind-2026_revitalizacao_do_campo_do_cururu_assinado.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7264/ind-2026_revitalizacao_da_passarela._campo_do_indio_assinado.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7265/construcao_da_quadra_poliesportiva_do_loteamento_agua_branca_assinado.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7266/construcao_de_praca_no_mandacaru_assinado.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7267/reforma_creche_juju_borges_.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7268/indicacao_unidade_zibrune_assinado.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7269/indicacao_centro_o.n_assinado.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7270/08_-_indicacao_-_estudo_para_implantacao_de_atena_de_celular_na_cachoeirinha.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7271/09_-_indicacao_-_pavimentacao_asfaltica_rua_joao_rosa_bairro_pau_ferro..pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7272/indicacao_2026.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7273/indicacao_2026_1.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7274/indicacao_2026_2_2.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7275/indicacao_20261.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7276/indicacao_16_2026_-_implantacao_de_sistema_de_drenagem_na_rua_catulo_da_paixao_cearense_localizada_no_bairro_jequiezinho.assinado.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7277/indicacao_14_2026_-recuperacao_das_estradas_vicinais_que_dao_acesso_aos_povoados_de_queimadas_poco_dantas_e_baeta.assinado.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7278/indicacao_15_2026_-_implantacao_de_abastecimento_de_agua_potave_lpara_os_assentamentos_de__santa_cruz_e_sao_judas_tadeu.assinado.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7279/limpeza_segredo.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7280/sistema_de_drenagem_e_escoamento_de_aguas_pluviais_na_area_da_feira_livre_do_bairro_joaquim_romao_especialmente_no_periodo_chuvoso.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7281/a_criacao_e_implementacao_de_medidas_especificas_de_seguranca_e_protecao_na_feira_livre_do_bairro_joaquim_romao..pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7282/ind._redutor_velocidade_beira_rio_assinado.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7283/ind._reforma_do_banheiro_da_feirinha_do_joaquim_romao_assinado.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7284/ind._registrar-bera_assinado.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7286/indicacao_-_encostas__assinado.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7289/sede_da_guarda_municipal_3.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7290/indicacao___sv.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7291/indicacao___sv_1.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7292/asfalto_urbis_282629_assinado.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7296/indicacao_17_2026_-_recuperacao_das_ruas_h_g_e_f_no_loteamento_parque_dos_algarobas_ii.assinado.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7299/pavimentacao_da_ademar_de_barro_26.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7300/idicacao_capsia_2026.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7305/ind_._.arthur_morais_assinado.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7306/ind_._._melhorias_habitacionais_assinado.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7307/ind_.2025-_projeto_cisternas_1_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7308/indicacao_pavimentacao_em_concreto_das_ruas_durval_pires_e_dr.humberto_mariote_bairro_sol_nascente_assinado.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7309/indicacao_asfaltamento_as_duas_vias_de_acesso_residencial_segredo_bairro_curral_novo2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7310/ind._praca_rua_vitoria_assinado.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7311/ind._casa_da_mulher_brasileira_assinado.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7312/ambulatorio_veterinario_municipal.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7313/praca_molhada_com_chafariz_interativo_no_espaco_publico_mirante_da_sereia.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7314/praca_no_algaroba_assinado.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7315/pavimentacao_do_sanville_assinado.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7316/ind_2026_-_construcao_de_um_psf_fz_velha_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7317/ind-_2026_revitalizacao_da_praca_lucila_nascimento_santos2c_localizada_em_frente_ao_hospital_geral_prado_valadares._28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7318/10_-_pavimentacao_asfaltica_da_rua_e_algarobas.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7319/indicacao_prainha_1.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7320/indicacao_.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7321/ind._instalacao_de_ponto_de_coleta_-_cooperje_assinado.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7322/ind._asfalto_e_revitalizacao_do_canteiro_da_rua_catulo_da_paixao_cearense_assinado.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7323/ind-costrucao_d_escadaria_na_rua_emanoel_domingos_cohim_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7324/certrab_centro_municipal_de_formacao_e_trabalho_rural_de_jequie.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7325/construcao_de_um_anfiteatro_na_praca_principal_do_residencial_segredo.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7326/programa_iptu_verde_jequie__incentivo_municipal_a_sustentabilidade_urbana.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7328/indicacao_14_2026_-_recuperacao_das_estradas_vicinais_que_dao_acesso_aos_povoados_de_limoeiro_salinas_e_riachao_.assinado.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7329/indicacao_15_2025_-_patrolamento_da_estrada_que_da_acesso_ao_povoado_de_fontinha.assinado.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7331/instalacao_de_um_novo_centro_de_referencia_de_assistencia_social__em_jequie_para_atender_e_ampliar_o_atendimento_aos_bairros_sao_judas_tadeu_mutirao_do_sao_judas_amaralina_e_pompilio_samaass.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7333/fisioterapia_domiciliar.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7334/praca_joao_23.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7335/indicacao_vila_vitoria.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7336/indicacao_campo.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7337/ind._piso_grama_sintetica_na_pca_mandacaru_assinado.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7338/12_-_indicacao_-_construcao_de_uma_praca_na_urbis_iv.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7339/indicacao_praca_da_crianca__assinado.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7340/aplicativo_municipal_282629_assinado.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7341/parque_linear_282629_assinado.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7342/praca_agua_branca_282629_assinado.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7345/indicacao_-_melhorias_distritos_assinado.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7346/ind-_cemitario_sao_lazaro_-_jequiezinho_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7348/indicacao_22_2026_-modernizacao_da_iluminacao_publica_com_substituicao_das_lampadas_atuais_pela_instalacao_de_placas_de_led_no_loteamento_parque_do_brinco_de_ouro._.ass.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7349/ind_._.pavimentacao_caixa_d_agua_assinado.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7350/indicacao_reativacao_e_ampliacao_do_bike_service_assinado.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7351/ind._rio_de_contas_assinado.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7352/ind.2026_portais_de_entrada_assinado.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7353/ind.2026_terminal_hidroviario_assinado.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7354/indicacao_revitalizacao_area_de_protecao_ao_ciclista_de_competicao_da_wb_assinado.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7355/indicacao_fechamento_da_avenida_antonio_carlos_magalhaes_assinado.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7356/indicacao_antena_retransmissora_para_nova_esperanca_assinado.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7357/ponto_de_onibus_gbarbosa_282629_assinado.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7358/prevencao_bucal_282629_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7359/praca_candinha_barreto1_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7360/passagem_elevada_antonio_orrico_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7361/campo_baixa_do_bonfim_282629_assinado.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7362/praca_presidente_medici_em_frente_ao_corpo_de_bombeiro_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7363/dranagem.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7364/km17.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7365/indicacao_-_postes_vila_central_assinado.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7366/ponto_de_onibus_1_1.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7367/indicacao_convenios_faculdades.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7368/13_-__indicacao_-__revitalizacao_da_area_de_lazer_no_residencial_mandacaru_i_e_ii.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7369/indicacao_praca_curral_novo_1.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7370/ind_2026-_revitalizacao_da_praca_da_amizade2c_localizada_na_urbis_i2c_jequiezinho._assinado.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7371/ind-2026_instalar_um_redutor_de_velocidade_28passagem_elevada29_em_frente_ao_colegio_aurino_nery_assinado.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7372/14_-_indicacao_-_implantacao_de_programas_sociais.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7374/ind._disponibilizar_cadeiras_de_rodas_orgaos_publicos_assinado.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7375/ind._instalacao_totens_assinado.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7376/ind._programa_nutricional_para_autistas_assinado.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7377/requalificacao_do_canteiro_central_da_rua_candinha_barretoj_no_bairro_jequiezinho.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7378/indicacao_asfaltamento_as_duas_vias_de_acesso_sao_judas_tadeu_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7379/ind._praca_do_juvino_assinado.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7380/ind._reforma_da_praca_da_av._jose_mereira_sobrinho_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7381/ind._asfalto_das_ruas_iolanda_pires2c_rua_3_e_av._lions_club_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7382/ind._estacionamento_do_aeroporto_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7384/indicacao_praca_curral_novo_1.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7385/indicacao_da_reforma_das_escolas_do_emiliano_2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7386/indicacao_revitalizacao_da_praca_luiz_viana_2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7387/indicacao_23_2026_-_patrolamento_da_estrada_do_sao_joao_de_dentro_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7388/indicacao_24_2026_-_requalificacao_do_campo_do_mutirao_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7389/indicacao_25_2026_-_sistema_de_monitoramento_com_reconhecimento_facial_nas_escolas_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7390/indicacao_26_2025_-_modernizacao_da_iluminacao_publica_com_substituicao_de_lampadas_comuns_por_placas_de_leds_no_pompilio_sampaio_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7391/mapa_municipal_de_vulnerabilidade_urbana_em_tempo_real.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7392/programa_raizes_do_futuro__programa_municipal_de_primeiro_emprego_e_inclusao_produtiva_da_juventude_rural.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7394/ind._asfalto_para_as_rua_fracisco_mendes_jose_rotandono_e_joao_santana.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7396/ind.2026_implantacao_de_exames_oftamologicos_assinado.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7397/indicacao_pddu.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7399/ind.2026_anexo_cras_em_florestal_assinado.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7400/a_instituicao_de_politica_municipal_de_incentivo_e_valorizacao_dos_servidores_publicos_municipais_cadastrados_como_doadores_voluntarios_de_sangue..pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7401/implantacao_de_programa_municipal_permanente_de_promocao_da_saude_mental_e_protecao_aos_trabalhadores_do_servico_publico_destinado_a_todos_os_servidores_municipais.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7402/ind._acessib._cemiterios_assinado.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7403/ind._redutor_velocidade_cohim_assinado.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7404/indicacao__00000001_1_1.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7405/a_implantacao_e_ampliacao_do_atendimento_psiquiatrico_no_ambito_das_unidades_basicas_de_saude_ubs.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7406/indicacao__00000001_1_1.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7407/ind-_2026_revitalizacao_do_largo_da_feirinha_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7408/ind._ponto_de_onibus_av._rio_branco_assindado.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7409/ind._bicicletarios_orgaos_publicos_assinado.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7410/central_de_cursos_na_comunidade_2.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7411/indicacao_-_ponto_de_onibus__assinado.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7412/indicacao_-_delta_ville_assinado.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7413/indicacao_02.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7414/construcao_clinica_veterinaria_2.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7415/ind_2026-_conclusao_da_pavimentacao_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7416/indicacao_02_1.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7417/redutor_de_velocidade_av_282629_assinado.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7418/indicacao_revitalizacao_da_praca_brinco_de_ouro_jequiezinho_assinado.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7419/canteiro_central_26_assinado.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7420/asfaltamento_met_wesleyana_26_assinado.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7421/limpeza_jequiezinho_26_assinado.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7422/praca_publica_entre_a_rua_everaldo_santosj_a_1_travessa_everaldo_santos_e_a_rua_antonio_de_jesus_pereira.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7424/indicacao_passarela_centro_insdustrial.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7425/ind-praca_do_inocoop_2_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7426/ind._revitalizacao_dos_pontos_de_taxi_e_moto_taxi_situados_no_cilion.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7427/construcao_da_praca_no_parque_do_sol_assinado.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7428/indicacao_27_2026-_instalacao_de_uma_torre_de_telefonia_movel_para_atender_aos_povoados_de_barraquinha_e_boa_vista.assinado.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7429/_indicacao_28_2026_-_instalacao_de_uma_torre_de_telefonia_movel_para_atender_aos_povoados_do_limoeiro_e_riachao.assinado.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7430/_indicacao_29_2026_-_praca_povoado_de_poco_dantasassinado.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7431/ind._rua_pofessora_virginia.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7447/ind._revitalizacao_da_praca_do_residencial_jardim_eldorado.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7449/indicacao_30_2026-_conscientizacao_de_alunos_sobre_uso_das_usfs.assinado.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7450/indicacao_projeto_som_na_praca_assinado.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7451/indicacao_ponto_motoboy_assinado.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7456/reforma_campo_da_democracia.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7457/reform_do_cras_do_alto_da_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7458/concretagem_da_rua_j_no_jardim_tropical_assinado.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7459/concretagem_da__travessa_raimundo_xavier_assinado.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7460/ind._cobertura_da_quadra_adelaide_rodrigues_assinado.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7461/ind._asfalto_para_as_ruas_augusto_marques_estela_camara_e_carlos_andrade.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7462/ind-praca_beira_rio_curral_novo_assinado.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7465/indicacao_31_2026instalacao_de_uma_torre_de_telefonia_movel_para_atender_aos_povoados_de_queimadas_e_poco_dantas_.assinado.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7466/indicacao_34_2025_-_modernizacao_da_iluminacao_publica_com_substituicao_de_lampadas_comuns_por_placas_de_leds_no_loteamento_sombra_da_tarde.assinado.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7468/reforma_da_praca_da_amizade_urbis_1.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7469/ind-_2026_pavimentacao_asfaltica_ruas_no_joaquim_romao_assinado.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7470/__drenagem_de_aguas_pluviais_rua_itajuru_e_presidente_medice_assinado.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7471/indicacao_revitalizacao_da_praca_do_aeroporto_2cbairro_jequiezinho_assinado.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7472/recuperacao_e_requalificacao_do_calcamento_das_vias_publicas_do_residencial_colina_localizado_no_bairro_cansancao.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7473/indicacao_02.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7474/indicacao_04.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7475/ind._revitalizacao_rua_jabaquara_assinado.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7476/indicacao__00000001_1_1.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7477/indicacao__00000001_1_1.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7478/ind.2026_radares_digitais_assinado.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7479/ind._fossas_ecologicas_20206_assinado.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7480/asfalto_e_canteiro_ruas_deputado_ademario_pinheiro_e_osvaldo_souza_rocha.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7481/seja_promovida_a_criacao_de_um_curso_de_capacitacao_voltado_as_entidades_da_sociedade_civil.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7482/seja_criada_uma_campanha_municipal_de_conscientizacao_voltada_a_limpeza_conservacao_e_manutencao_de_terrenos_baldios.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7483/ind._revitalizacao_praca_do_jardim_eldorado_-_d._zefa_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7484/ind._centro_tecnologico_2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7485/indicacao_secretaria_assinado..pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7486/ind-lagoa_do_beira_rio_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7487/__indicacao_32_2026_-_pavimentacao_das_1a_e_2a_travessas_adriao_borges_bem_como_da_avenida_almirante_tamandare_localizadas_no_bairro_pompilioassinado.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7488/cobertura_das_quadras_poliesportivas_da_praca_maria_odilia_localizada_no_bairro_amaralina_e_da_praca_diran_lima_situada_no_mutirao_sao_judas_e_praca_maria_das_gracas_oliveira_melo_situada_ass.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7489/indicacao_03.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7490/indicacao_05.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7491/ind._primeiros_socorros_funcionarios_assinado.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7492/indicacao_35_2026_-_instalacao_de_radar_de_controle_de_velocidade_na_rua_felicissimo_j._silva.assinado.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7493/indicacao_construcao_de_uma_praca_no_povoado_do_emiliano_2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7494/indicacao_da_construcao_do_muro_e_reforma_do_cemiterio_e_velatorio_do_emiliano_2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7495/_pavimentacao_em_concreto_emiliano_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7496/indicacao_construcao_da_usf_emiliano_assinado.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7498/__indicacao_36_2026_-_pavimentacao_da_rua_manoel_hilario_almeida.assinado.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7499/ind_2026_pavimentacao_asfaltica_ruas_joaquim_romao_assinado.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7500/ind_2026_-_revitalizacao_praca_cavalheiros_de_aruanda_assinado.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7501/campo_mandacaru_26_assinado.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7503/calcadas_26_assinado.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7504/indicacao_2000.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7505/indicacao_1000.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7506/ind._servico_de_capina_e_limpeza_das_ruas_mandacaru_assinado.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7508/shopping_popular_ceavig.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7509/indicacao_-_esgosto_rio_preto__assinado.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7510/indicacao_-_posto_agua_vermelha_assinado.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7511/indicacao_-_bosquee__assinado.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7513/ind._avaliacoes_ofto_assinado.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7514/ind._2026_torre_assinado.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7515/ind._2026_embasa_florestal_e_barragem_assinado.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7516/indicacao_37_2026_-_drenagem_e_construcao_de_passagens_molhadas_na_estrada_que_liga_os_povoados_de_queimadas_a_poco_dantas_.assinado.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7517/indicacao_38_2026_-modernizacao_da_iluminacao_publica_com_substituicao_das_lampadas_atuais_pela_instalacao_de_placas_de_led_no_bairro_sao_judas__tadeu_.assinado.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7518/indicacao_40_2026_-_modernizacao_da_praca_miguel_bahiense_no_campo_do_america._.assinado.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7519/indicacao_39_2026_-_drenagem_e_construcao_de_passagens_molhadas_nas_estradas_que_ligam_os_povoados_de_arueira_salina_limoeiro_e_riachao.assinado.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7520/ind-_2026_passagem_elevada_em_frente_ao_medici_assinado.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7521/ind_2026-_extensao_de_abastecimento_de_agua_para_os_assentamentos_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7522/oficio_vestiario_assinado.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7523/ind.construcao_da_creche_no_lot._jardim_tropical_1_assinado.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7524/ind_-_implancao_de_transporte_coletivo_para_vila_rodiviaria_assinado.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7525/ind_-_pracinho_rua_do_caic-_pai_de_tite_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7526/indicacao_passagem_gratuita_assinado.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7527/ind.2026_programa_social_e_saude_assinado.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7528/praca_carlito_assinado.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7529/indicacao_1.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7530/requalificacao_da_area_esportiva_e_de_lazer_localizada_na_rua_j_residencial_vida_jequie_bairro_curral_novo.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7531/instalacao_de_semaforo_bem_como_a_implantacao_de_sinalizacao_viaria_auxiliar_na_avenida_otavio_mangabeira_br-116.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7532/monitoramento.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7536/indicacao_1.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7537/praca_lot_sol_nascente.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7538/ind._revitalizacao_pca.cohim_assinado.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7540/ind._ar_condicionado_escolas_assinado.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7541/indicacao_0000000000000002.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7543/indicacao_0000000000000002.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7546/indicacao_revitalizacao_do_calcadao_07de_setembro_assinado.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7548/sinalizacao_e_semaforo_em_frente_ao_abrigo_de_idosos.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7549/construcao_de_passagens_elevadas_em_frente_a_praca_do_inocoop_assinado.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7557/indicacao_41_2026_-_nivelamento_do_campo_do_sao_judas.assinado.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7558/ind_2026_-_reforco_da_iluminacao_da_cezar_borges_assinado.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7559/_indicacao_38_2026-__realizacao_de_cursos_profissionalizantes_no_servico_de_convivencia_e_fortalecimento_de_vinculos_scfv_do_bairro_amaralina.assinado.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7560/ind-2026_passagem_elevada_colegio_adolfo_ribeiro_assinado.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7561/pavimentacao_da_rua_do_ferro_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7562/pavimentacao_almirante_barroso_assinado.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7563/cobertura_de_aguas_pluviais_assinado.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7564/ind._rua_existente_1_assinado.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7565/ind._campanha_de_doacao_de_saude_-_junho_vermelho_assinado.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7566/ind_-_revitalizacao_e_iluminacao_do_parque_infantil_bairro_espirito_santos_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7567/a_implantacao_de_um_sistema_de_identificacao_digital_por_qr_code.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7568/aplicativo_municipal_de_acompanhamento_da_assistencia_farmaceutica_da_rede_publica_de_saude_do_municipio_de_jequie.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7569/parada_segura_inteligente.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7570/ind._passagem_elevada_igeja_sinai_assinado.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7573/indicacao_multi_saude.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7574/indicacao_1.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7575/requalificacao_campo_de_chicao_2.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7576/ciclovias_ampliacao_3.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7577/reforma_lavanderia_do_pau_ferro.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7578/copa_nos_distritos.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7579/asfalto_ruas_do_vila_central.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7581/indicacao_0000000000000002.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7588/indicacao_construcao_da_academia_ar_livre_praca_luiz_gonzaga_assinado.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7589/indicacao_asfaltamento_raio_de_luz_assinado.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7590/indicacao_0000000000000003.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7591/indicacao_0000000000000004.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7592/indicacao_0000000000000005.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7593/redutores_de_velocidade_assinado.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7594/ampliacao_da_estrutura_fisica_da_unidade_de_saude_que_atende_os_povoados_de_queimadas_e_poco_dantas_bem_como_a_ampliacao_dos_tipos_de_atendimentos_ofertados_a_populacao_dessas_localidades.as.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7595/instalacao_de_semaforico_assinado.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7596/indicacao_44_2026_-_instalacao_de_placas_de_sinalizacao_com_nomes_das_ruas_nos_bairros_amaralina_mutirao_sao_judas_tadeu_e_parque_das_algarobas._.assinado.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7597/_indicacao_42_20256-_ponte_ligando_centro_industrial_a_lomanto_jrassinado.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7598/-revitalizacao_da_praca_na_entrada_do_bairro_amaralina_localizada_entre_as_ruas_7_e_8.assinado.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7599/craz_zona_rual_assinado.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7600/praca_sao_judas_assinado.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7601/construcao_da_nova_sede_do_cras_joaquim_romao_assinado.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7602/ind-ampliacao_da_creche_jorge_luiz_assinado.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7603/ind-rua_joao_santana_e_av._contorno_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7604/ind_-_concretamento_rua_do_campo.brasil_novo_assinado.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7605/seja_realizada_a_recuperacao_do_calcamento_da_rua_pedro_teles_localizada_na_comunidade_da_pedreira_no_bairro_joaquim_romao..pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7606/programa_municipal_de_prevencao_e_tratamento_da_obesidade_e_do_diabetes_tipo_2_com_a_possibilidade_de_aquisicao_e_distribuicao_gratuita_do_medicamento_mounjaro.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7607/ind-_2026_pavimentacao_asfaltica_manoel_pinto_de_araujo_e_outras_assinado.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7608/ind_2026_-_construcao_quadra_poliesportiva_no_distrito_do_baixao_assinado.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7610/natea.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7612/abastecimento_simplificado_volta_do_rio.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7615/indicacao_2.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7616/indicacao_3.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7617/campo_amaralina_282629_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7618/indicacao_-_usina_de_reciclagem_assinado.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7619/indicacao_-_praca_altas_horas_assinado.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7622/recapeamento_do_asfalto_rua_miguel_gomes_da_silva.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7623/construcao_clinica_veterinaria.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7624/limitador_de_vel_lions_club.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7632/ind_-_escolinha_de_futebol_gratuita_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7633/asfaltamento_rua_d_assinado.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7634/indicacao_pavimentacao_asfaltica_das_ruas_goncalves_de_costa_e_sao_joao_batista2c_bairro_jequiezinho_assinado.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7635/ind_2026_-_conclusao_da_escola_baixao_assinado.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7636/idicacao_hgpv_2026.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7637/ind_2026_-_conclusao_do_esgoto_baixao_assinado.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7638/ind_-abastecimento_agua_potavel_-_itajuru_assinado.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7639/indicacao_0000000000000006.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7640/_indicacao_47_2026_-_construcao_de_um_bosque_ao_lado_da_unidade_de_saude__dr._joao_caricchio_filho__localizado_no_bairro_amaralina_entre_as_ruas_8_e_9.assinado.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7641/_indicacao_48_2026_-cobertura_da_quadra_poliesportiva_do_parque_do_sol_e_instalacao_de_arquibancadas.assinado.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7642/construcao_de_uma_praca_no_assentamento_assinado.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7644/instalacao_de_caixa_coletora_de_lixo_comunitaria_container_de_residuos_solidos_na_rua_deputado_ademario_pinheiro.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7645/determine_a_realizacao_de_servicos_de_capinagem_limpeza_urbana_e_recuperacao_do_calcamento_da_rua_safira_localizada_no_bairro_joaquim_romao_no_municipio_de_jequie..pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7646/determine_a_realizacao_de_estudos_tecnicos_culturais_e_administrativos_para_criacao_do_cadastro_municipal_dos_mestres_dos_saberes_e_fazeres_tradicionais_de_jequie.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7647/iluminacao_pindorama_sesc.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7648/fisioterapia_domiciliar.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7649/indicacao_2_3.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7650/indicacao_3_4.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7651/ind._ampliacao_frota_de_veic._dentro_do_municipio_assinado.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7652/ind._pavimentacao_das_ruas_botafogo_e_jose_barros_meira_assindado.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7653/indicacao_projeto_academia_da_bola_em_nova_esperanca_assinado.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7654/indicacao_-_ba_547_assinado.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7655/indicacao_-_emenda_leur_assinado.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7656/indicacao_-_rua_a_pavimentacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7661/ind._grade_de_protecao_av._cesar_borges_ines.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7663/indicacao_big_assinado.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7665/ind._reparos_na_pavimentacao_asfaltica_assinado.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7666/redutores_de_velocidade_rua_c.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7667/regulacao_fila.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7668/indi-corrimao_rua_porto_alegre_assinado_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7670/indicacao_49__2026-implantacao_de_uma_passagem_elevadacei__dr._antonio_astolpho_dos_santos_localizado_no_bairro_amaralina_e_nas_ruas_que_estao_sendo_realizada_a_pavimentacao_em_concreto.ass.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7671/cobertura_do_canal_de_aguas_pluviais_na_pedreira_assinado.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7672/construcao_do_sistema_de_drenagem_da_quitino_teles_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7673/indicacao_50_2026_-nomeacao_das_ruas_dos_povoados_de_salinas_aroeiralaranjeira_esao_joao_de_dentro.assi.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7675/concreto_rua_jesuino_souza.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7676/praca_lot_sol_nascente.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7678/a_construcao_de_uma_passagem_elevada_para_pedestres_na_avenida_otavio_mangabeira.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7680/ampliacao_da_unidade_de_saude_localizada_no_conjunto_penal_de_jequie_com_a_construcao_de_tres_novas_salas_destinadas_ao_funcionamento_dos_servicos_de_fisioterapia_psicologia_e_servico_social.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7681/centro_municipal_de_referencia_em_diabetes_pe_diabetico_prevencao_de_amputacoes_e_reabilitacao_funcional.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7682/ind-2026_asfaltamento_da_avenida_beira_rio_no_distrito_de_barra_avenida._28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7684/ind._reforma_do_colegio_municipal_vilma_brito_sarmento_assinado.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7687/indicacao_3_6.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7688/barragem_de_pedra_e_florestal_cemiterio_assinado.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7694/indicacao_0000000000000006_1.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7695/a_criacao_do_programa_embaixadores_do_sao_joao_de_jequie.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7696/ind_-_limpeza_do_resindencial_vida_jequie_assinado.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7697/indi-implantacao_de_passarela_em_frente_a_creche_jorge_luis_assinado_2.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7698/indicacao_-_canteiros_alto_do_cruzeiro_assinado.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7699/ind._reforma_geral_da_escola_municipal_assinado.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7702/ind._reforma_do_campo_do_brasil_novo_assinado.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7703/ind._conclusao_obras_de_revitalizacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7704/ind-_2026_instalacao_de_um_semaforo_no_cruzamento_da_br_116_assinado.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7705/ind-2026_reforma_cemiterio_itaibo_assinado.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7706/indicacao_3_9.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7707/indicacao_52_2026_-_regularizacao_de_codigos_de_enderecamento_postal_cep_para_o_bairro_amaralina_.assinado.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7708/_indicacao_51_2026_-_regularizacao_de_codigos_de_enderecamento_postal_cep_para_o_residencial_parque_do_sol_e_o_loteamento_eldorado..assinado.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7709/_indicacao_53_2026-_regularizacao_e_intensificacao_da_coleta_de_lixo_nos_povoados_arueira_salinas_laranjeira_poco_dantas_limoeiro_e_queimadas..assinado.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7710/limpeza_e_retirada_de_entulhos_na_avenida_dos_operarios.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7711/implantacao_de_redutores_de_velocidade_na_avenida_dos_operarios.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7713/indicacao_54_2026-_construcao_de_canal_da_vovo_camila_a_vila_rodoviaria.assinado.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7714/lombadas_ma_estrada_para_o_dner_rua_urbano_neto.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7715/indicacao_construcao_de_uma_praca_no_sunville_2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7716/ind._asfalto_da_rua_almirante_tamandare_assinado.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7717/indicacao2_1.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7250/requerimento_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7343/req._marcos_do_ovo12.docx" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7373/requerimento_hidrantes.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7432/audiencia_publica.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7512/requerimento-_convocacao_de_secretario.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7539/requerimento_cipe_central.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7191/mocao_de_aplausos_ajece.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7192/mocao_de_aplausos_-_dia_internacional_da_mulher_assinado.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7212/mocao_de_aplausos_ajece_assinado1.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7239/mo._mocao_de_aplausos_aatae_assinado.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7246/mocao_de_aplausos_aspojer__2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7297/mocao_de_aplausos_ao_grupo_maia.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7302/mocao_de_aplausos_amuje_assinado.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7453/rilene_.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7545/mocao_de_aplausos_pelos_10_da_cipe_central__2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7547/modelo_mocao_de_aplauso_2026._igr_batista.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7571/mo._mocao_apalusos_assist._social_assinado.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7583/mocao_de_aplausos_aos_profissionais_de_limpeza_urbana_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7584/mo._mocao_apalusos_enfermagem_assinado.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7586/mocao_de_aplausos_dia_do_enfermeiro_2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7613/mo._mocao_aplausos_prof._ivone_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7614/mo._mocao_aplaus_nucress_assinado.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7625/modelo_mocao_de_aplauso__-_marcos_do_ovo.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7690/mocao_de_aplausos_ao_professor_dr.manoelito_ferreira_silva_junior__2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7691/mocao_de_aplausos_aos_discentes_do_curso_de_odontologia_da_uesb__2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7700/mo._mocao_apalusos_st.casa_assinado.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7082/projeto_de_lei_denomina_policlinica.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7085/projeto_de_lei_autistas.docx" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7137/proj._praca_d._zefa_assinado.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7139/projeto_de_lei_utilidade_instituto_amor_em_acaotinho.docx" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7156/projeto_de_lei_nomeacao_do_novo_centro_comunitario_de_itaibo_assinado.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7241/projeto_de_lei_embasa_40_1.doc" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7248/projeto_de_lei_-_utilidade_publica_2.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7251/projeto_de_lei_utilidade_associacao_do_vai_quem_quer_oao_boqueirao_do_itajuru.docx" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7252/projeto_de_lei_-_rua_igor_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7253/projeto_de_lei_utilidade_associacao_comunitaria_do_distrito_de_santa_rita.docx" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7254/projeto_de_lei_congelamento_de_imposto.docx" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7301/projeto_de_lei_amaje.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7304/pl._projeto_lei_animais_assinado.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7435/projeto_de_lei_vedacao_de_nomeacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7443/parecer_projeto_de_lei_07.2026.doc" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7507/pl._placas_em_braile_em_orgaos_publicos_assinado.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7533/projeto_de_lei._utilidade_publica_instituto_laco_amarelo_assinado.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7534/projeto_de_lei_antigomob_assinado.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7585/projeto_de_lei_dispoe_a_denominacao_da_via_publica_assinado.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7631/projeto_de_lei_altera_a_lei_municipal_nc2b01992_assinado.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7657/projeto_de_lei_altera_a_lei_municipal_instituir_da_comenda_cultura_assinado.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7712/projeto_de_lei_utilidade_associacao_filarmonica_copia.docx" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7076/projeto_decreto_01.2026titulo_de_cidadao_jacozinho.doc" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7078/projeto_decreto02.2026comenda_dr._temistocles_1.doc" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7112/titulo_cidadao_jeandro.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7136/titulo_-_padre_luiz_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7157/comenda_camara_marfran_assinado.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7434/titulo_flavinho_pronto_1.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7454/titulo_de_cidadao_jequieense_a_sr._carlos_fernando_leite_teixeira_junior_assinado.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7535/co._comenda_assinado.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7544/titulo_de_cidadao_jequieense_ao_fabio_ferreira_assinado.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7572/co._comenda_assinado.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7611/projeto_decreto_-_titulo_cidadao_jequieense_raimundo_28229_assinado.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7692/titulo_cidadao_jequieense_cesar_pimentel_figueiredo_primo.doc_assinado.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7393/titulo_de_cidadao_jequieense_a_sr._carlos_fernando_leite_teixeira_junior_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7303/projeto_de_lei_complementar_no_01-_programa_municipal_de_fiscalizacao_-_descarte_irregular.assinado.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7344/razoes__do_veto_ao_projeto_de_lei_no_58_do_legislativo-_concessao_de_subvencao.assinado.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7436/parecer_projeto_de_lei_09.2026.doc" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7437/parecer_projeto_de_decreto_05.2026.doc" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7438/parecer_projeto_de_lei_03.2026.doc" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7439/parecer_projeto_de_decreto_03.2026.doc" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7440/parecer_projeto_de_decreto_01.2026.doc" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7441/parecer_projeto_de_decreto_02.2026.doc" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7442/parecer_veto_-_copia_2.doc" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7444/parecer_projeto_de_lei_07.2026.doc" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7445/parecer_projeto_de_lei_01.2026.doc" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7446/parecer_projeto_de_lei_05.2026.doc" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7448/parecer_projeto_de_lei_executivo_01.2026_-_copia.doc" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7452/parecer_projeto_de_decreto_04.2026.doc" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7455/parecer_gilvan.doc" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7587/parecer_projeto_do_executivo__12.2026_-_copia_-_copia.doc" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7620/parecer_projeto_de_decreto_06.2026.doc" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7621/parecer_projeto_de_decreto_07.2026_-_copia_-_copia.doc" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7626/parecer_budega.doc" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7627/parecer_projeto_de_decreto_09.2026_-__copia_-_copia.doc" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7628/parecer_projeto_de_decreto_10.2026_-_copia_-_copia_-_copia.doc" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7629/parecer_projeto_de_decreto_26.2026_-_copia_-_copia_-_copia.doc" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7630/parecer_projeto_de_lei__19.2026_-_copia_-_copia.doc" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7689/parecer_projeto_de_lei_06.2026_-_copia_-_copia.doc" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7718/parecer_do_projeto_de_lei_08.2026.doc" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7719/parecer_do_projeto_de_lei_10.2026_copia_-_copia_-_copia.doc" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7720/parecer_do_projeto_de_lei_12.2026.doc" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7721/parecer_do_projeto_de_lei_17.2026.doc" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7722/parecer_do_projeto_de_decreto_11.2026_executivo_comissao_de_justica_-_copia_-_copia.doc" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7723/parecer_do_projeto_de_decreto_12.2026_-_copia.doc" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7724/parecer_do_projeto_de_lei_55.2025.doc" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7725/parecer_do_projeto_de_lei_11.2026_do_justicaexecutivo.doc" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7726/parecer_do_projeto_de_lei_11.2026__financas.doc" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7727/parecer_do_projeto_de_lei_11.2026_-transporte_copia.doc" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7728/parecer_do_projeto_de_lei_18.2026_copia_-_copia.doc" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7081/01-_mocao_de_repudio-_cacau.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7295/mocao_de_repudio_02.2026_sra_elma_brito_e_da_deputada_estadual_olivia_santana_2.doc" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7433/modelo_mocao_de_repudio.doc" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7332/projeto_de_lei_no01-_altera_lei_do_comsep.assinado.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7347/projeto_de_lei_no02-_altera_lei_do_fundo_municipal_da_crianca_e_do_adolescente.assinado.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7463/pldo_2027_-_jequie_-_consolidado.assinado.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7550/projeto_de_lei_no04-_cria_o_cefej_e_cargos_em_comissao.assinado.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7551/projeto_de_lei_no05-_institui_o_saej_e_cargos_em_comissao.assinado.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7552/projeto_de_lei_no06-_ensino_da_policia_militar_nas_unidades_escolares_e_cargos_em_comissao.assinado.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7553/projeto_de_lei_no07-_cria_o_departamento_de_infraestrutura_na_educacao_e_cargos.assinado.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7554/projeto_de_lei_no08-_cria_o_bonus_de_desempenho_da_alfabetizacao.assinado.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7555/projeto_de_lei_no09-_altera_nomes_de_escolas_municipais.assinado.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7556/projeto_de_lei_no10-_criacao_do_centro_de_ensino_de_linguas_de_jequie_.assinado.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7580/projeto_de_lei_no11-modifica_a_lei_da_sumtram_e_cria_cargos.alteradodocx.assinado.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7582/projeto_de_lei_no12-reajuste_dos_servidores_municipais_de_2026_.assinado.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7658/projeto_de_lei_no13-ordenadores_de_despesa.assinado.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7659/projeto_de_lei_no14-_suplementacao_de_30_por_cento_com_anexo.assinado.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7660/projeto_de_lei_no15-_protocolo_de_intencoes_do_cimurc.assinado.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7686/projeto_de_lei_no16-institui_o_programa_jequie_de_todos_-versao_atualizada.assinado.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7464/of.107-camara-resposta_sobre_o_projeto_de_lei_no_002-_fundo_municipal_da_crianca_e_do_adolescente.assinado.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2026/7662/of.180-_camara-_devolucao_do_pl_da_escola_de_linguas.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H589"/>
+  <dimension ref="A1:H623"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="202.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -20115,2741 +20505,3625 @@
       </c>
       <c r="E485" t="s">
         <v>12</v>
       </c>
       <c r="F485" t="s">
         <v>27</v>
       </c>
       <c r="G485" s="1" t="s">
         <v>1963</v>
       </c>
       <c r="H485" t="s">
         <v>1964</v>
       </c>
     </row>
     <row r="486" spans="1:8">
       <c r="A486" t="s">
         <v>1965</v>
       </c>
       <c r="B486" t="s">
         <v>9</v>
       </c>
       <c r="C486" t="s">
         <v>1966</v>
       </c>
       <c r="D486" t="s">
+        <v>11</v>
+      </c>
+      <c r="E486" t="s">
+        <v>12</v>
+      </c>
+      <c r="F486" t="s">
+        <v>92</v>
+      </c>
+      <c r="G486" s="1" t="s">
         <v>1967</v>
       </c>
-      <c r="E486" t="s">
+      <c r="H486" t="s">
         <v>1968</v>
-      </c>
-[...7 lines deleted...]
-        <v>1971</v>
       </c>
     </row>
     <row r="487" spans="1:8">
       <c r="A487" t="s">
+        <v>1969</v>
+      </c>
+      <c r="B487" t="s">
+        <v>9</v>
+      </c>
+      <c r="C487" t="s">
+        <v>1970</v>
+      </c>
+      <c r="D487" t="s">
+        <v>11</v>
+      </c>
+      <c r="E487" t="s">
+        <v>12</v>
+      </c>
+      <c r="F487" t="s">
+        <v>595</v>
+      </c>
+      <c r="G487" s="1" t="s">
+        <v>1971</v>
+      </c>
+      <c r="H487" t="s">
         <v>1972</v>
-      </c>
-[...19 lines deleted...]
-        <v>1974</v>
       </c>
     </row>
     <row r="488" spans="1:8">
       <c r="A488" t="s">
+        <v>1973</v>
+      </c>
+      <c r="B488" t="s">
+        <v>9</v>
+      </c>
+      <c r="C488" t="s">
+        <v>1974</v>
+      </c>
+      <c r="D488" t="s">
+        <v>11</v>
+      </c>
+      <c r="E488" t="s">
+        <v>12</v>
+      </c>
+      <c r="F488" t="s">
+        <v>66</v>
+      </c>
+      <c r="G488" s="1" t="s">
         <v>1975</v>
       </c>
-      <c r="B488" t="s">
-[...14 lines deleted...]
-      <c r="G488" s="1" t="s">
+      <c r="H488" t="s">
         <v>1976</v>
-      </c>
-[...1 lines deleted...]
-        <v>1977</v>
       </c>
     </row>
     <row r="489" spans="1:8">
       <c r="A489" t="s">
+        <v>1977</v>
+      </c>
+      <c r="B489" t="s">
+        <v>9</v>
+      </c>
+      <c r="C489" t="s">
         <v>1978</v>
       </c>
-      <c r="B489" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D489" t="s">
-        <v>1967</v>
+        <v>11</v>
       </c>
       <c r="E489" t="s">
-        <v>1968</v>
+        <v>12</v>
       </c>
       <c r="F489" t="s">
-        <v>595</v>
+        <v>66</v>
       </c>
       <c r="G489" s="1" t="s">
         <v>1979</v>
       </c>
       <c r="H489" t="s">
         <v>1980</v>
       </c>
     </row>
     <row r="490" spans="1:8">
       <c r="A490" t="s">
         <v>1981</v>
       </c>
       <c r="B490" t="s">
         <v>9</v>
       </c>
       <c r="C490" t="s">
-        <v>26</v>
+        <v>1982</v>
       </c>
       <c r="D490" t="s">
-        <v>1967</v>
+        <v>11</v>
       </c>
       <c r="E490" t="s">
-        <v>1968</v>
+        <v>12</v>
       </c>
       <c r="F490" t="s">
-        <v>248</v>
+        <v>265</v>
       </c>
       <c r="G490" s="1" t="s">
-        <v>1982</v>
+        <v>1983</v>
       </c>
       <c r="H490" t="s">
-        <v>1983</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="491" spans="1:8">
       <c r="A491" t="s">
-        <v>1984</v>
+        <v>1985</v>
       </c>
       <c r="B491" t="s">
         <v>9</v>
       </c>
       <c r="C491" t="s">
-        <v>31</v>
+        <v>1986</v>
       </c>
       <c r="D491" t="s">
-        <v>1967</v>
+        <v>11</v>
       </c>
       <c r="E491" t="s">
-        <v>1968</v>
+        <v>12</v>
       </c>
       <c r="F491" t="s">
-        <v>57</v>
+        <v>105</v>
       </c>
       <c r="G491" s="1" t="s">
-        <v>1985</v>
+        <v>1987</v>
       </c>
       <c r="H491" t="s">
-        <v>1986</v>
+        <v>1988</v>
       </c>
     </row>
     <row r="492" spans="1:8">
       <c r="A492" t="s">
-        <v>1987</v>
+        <v>1989</v>
       </c>
       <c r="B492" t="s">
         <v>9</v>
       </c>
       <c r="C492" t="s">
-        <v>1966</v>
+        <v>1990</v>
       </c>
       <c r="D492" t="s">
-        <v>1988</v>
+        <v>11</v>
       </c>
       <c r="E492" t="s">
-        <v>1989</v>
+        <v>12</v>
       </c>
       <c r="F492" t="s">
-        <v>274</v>
+        <v>66</v>
       </c>
       <c r="G492" s="1" t="s">
-        <v>1990</v>
+        <v>1991</v>
       </c>
       <c r="H492" t="s">
-        <v>1991</v>
+        <v>1992</v>
       </c>
     </row>
     <row r="493" spans="1:8">
       <c r="A493" t="s">
-        <v>1992</v>
+        <v>1993</v>
       </c>
       <c r="B493" t="s">
         <v>9</v>
       </c>
       <c r="C493" t="s">
-        <v>10</v>
+        <v>1994</v>
       </c>
       <c r="D493" t="s">
-        <v>1988</v>
+        <v>11</v>
       </c>
       <c r="E493" t="s">
-        <v>1989</v>
+        <v>12</v>
       </c>
       <c r="F493" t="s">
-        <v>66</v>
+        <v>105</v>
       </c>
       <c r="G493" s="1" t="s">
-        <v>1993</v>
+        <v>1995</v>
       </c>
       <c r="H493" t="s">
-        <v>1994</v>
+        <v>1996</v>
       </c>
     </row>
     <row r="494" spans="1:8">
       <c r="A494" t="s">
-        <v>1995</v>
+        <v>1997</v>
       </c>
       <c r="B494" t="s">
         <v>9</v>
       </c>
       <c r="C494" t="s">
-        <v>17</v>
+        <v>1998</v>
       </c>
       <c r="D494" t="s">
-        <v>1988</v>
+        <v>11</v>
       </c>
       <c r="E494" t="s">
-        <v>1989</v>
+        <v>12</v>
       </c>
       <c r="F494" t="s">
-        <v>1996</v>
+        <v>13</v>
       </c>
       <c r="G494" s="1" t="s">
-        <v>1997</v>
+        <v>1999</v>
       </c>
       <c r="H494" t="s">
-        <v>1998</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="495" spans="1:8">
       <c r="A495" t="s">
-        <v>1999</v>
+        <v>2001</v>
       </c>
       <c r="B495" t="s">
         <v>9</v>
       </c>
       <c r="C495" t="s">
-        <v>21</v>
+        <v>2002</v>
       </c>
       <c r="D495" t="s">
-        <v>1988</v>
+        <v>11</v>
       </c>
       <c r="E495" t="s">
-        <v>1989</v>
+        <v>12</v>
       </c>
       <c r="F495" t="s">
-        <v>105</v>
+        <v>13</v>
       </c>
       <c r="G495" s="1" t="s">
-        <v>2000</v>
+        <v>2003</v>
       </c>
       <c r="H495" t="s">
-        <v>2001</v>
+        <v>2004</v>
       </c>
     </row>
     <row r="496" spans="1:8">
       <c r="A496" t="s">
-        <v>2002</v>
+        <v>2005</v>
       </c>
       <c r="B496" t="s">
         <v>9</v>
       </c>
       <c r="C496" t="s">
-        <v>26</v>
+        <v>2006</v>
       </c>
       <c r="D496" t="s">
-        <v>1988</v>
+        <v>11</v>
       </c>
       <c r="E496" t="s">
-        <v>1989</v>
+        <v>12</v>
       </c>
       <c r="F496" t="s">
-        <v>22</v>
+        <v>71</v>
       </c>
       <c r="G496" s="1" t="s">
-        <v>2003</v>
+        <v>2007</v>
       </c>
       <c r="H496" t="s">
-        <v>2004</v>
+        <v>2008</v>
       </c>
     </row>
     <row r="497" spans="1:8">
       <c r="A497" t="s">
-        <v>2005</v>
+        <v>2009</v>
       </c>
       <c r="B497" t="s">
         <v>9</v>
       </c>
       <c r="C497" t="s">
-        <v>31</v>
+        <v>2010</v>
       </c>
       <c r="D497" t="s">
-        <v>1988</v>
+        <v>11</v>
       </c>
       <c r="E497" t="s">
-        <v>1989</v>
+        <v>12</v>
       </c>
       <c r="F497" t="s">
-        <v>274</v>
+        <v>152</v>
       </c>
       <c r="G497" s="1" t="s">
-        <v>2006</v>
+        <v>2011</v>
       </c>
       <c r="H497" t="s">
-        <v>2007</v>
+        <v>2012</v>
       </c>
     </row>
     <row r="498" spans="1:8">
       <c r="A498" t="s">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="B498" t="s">
         <v>9</v>
       </c>
       <c r="C498" t="s">
-        <v>35</v>
+        <v>2014</v>
       </c>
       <c r="D498" t="s">
-        <v>1988</v>
+        <v>11</v>
       </c>
       <c r="E498" t="s">
-        <v>1989</v>
+        <v>12</v>
       </c>
       <c r="F498" t="s">
-        <v>44</v>
+        <v>152</v>
       </c>
       <c r="G498" s="1" t="s">
-        <v>2009</v>
+        <v>2015</v>
       </c>
       <c r="H498" t="s">
-        <v>2010</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="499" spans="1:8">
       <c r="A499" t="s">
-        <v>2011</v>
+        <v>2017</v>
       </c>
       <c r="B499" t="s">
         <v>9</v>
       </c>
       <c r="C499" t="s">
-        <v>39</v>
+        <v>2018</v>
       </c>
       <c r="D499" t="s">
-        <v>1988</v>
+        <v>11</v>
       </c>
       <c r="E499" t="s">
-        <v>1989</v>
+        <v>12</v>
       </c>
       <c r="F499" t="s">
-        <v>708</v>
+        <v>152</v>
       </c>
       <c r="G499" s="1" t="s">
-        <v>2012</v>
+        <v>2019</v>
       </c>
       <c r="H499" t="s">
-        <v>2013</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="500" spans="1:8">
       <c r="A500" t="s">
-        <v>2014</v>
+        <v>2021</v>
       </c>
       <c r="B500" t="s">
         <v>9</v>
       </c>
       <c r="C500" t="s">
-        <v>43</v>
+        <v>2022</v>
       </c>
       <c r="D500" t="s">
-        <v>1988</v>
+        <v>11</v>
       </c>
       <c r="E500" t="s">
-        <v>1989</v>
+        <v>12</v>
       </c>
       <c r="F500" t="s">
-        <v>22</v>
+        <v>274</v>
       </c>
       <c r="G500" s="1" t="s">
-        <v>2015</v>
+        <v>2023</v>
       </c>
       <c r="H500" t="s">
-        <v>2016</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="501" spans="1:8">
       <c r="A501" t="s">
-        <v>2017</v>
+        <v>2025</v>
       </c>
       <c r="B501" t="s">
         <v>9</v>
       </c>
       <c r="C501" t="s">
-        <v>48</v>
+        <v>2026</v>
       </c>
       <c r="D501" t="s">
-        <v>1988</v>
+        <v>11</v>
       </c>
       <c r="E501" t="s">
-        <v>1989</v>
+        <v>12</v>
       </c>
       <c r="F501" t="s">
-        <v>57</v>
+        <v>274</v>
       </c>
       <c r="G501" s="1" t="s">
-        <v>2018</v>
+        <v>2027</v>
       </c>
       <c r="H501" t="s">
-        <v>2019</v>
+        <v>2028</v>
       </c>
     </row>
     <row r="502" spans="1:8">
       <c r="A502" t="s">
-        <v>2020</v>
+        <v>2029</v>
       </c>
       <c r="B502" t="s">
         <v>9</v>
       </c>
       <c r="C502" t="s">
-        <v>52</v>
+        <v>2030</v>
       </c>
       <c r="D502" t="s">
-        <v>1988</v>
+        <v>11</v>
       </c>
       <c r="E502" t="s">
-        <v>1989</v>
+        <v>12</v>
       </c>
       <c r="F502" t="s">
-        <v>105</v>
+        <v>152</v>
       </c>
       <c r="G502" s="1" t="s">
-        <v>2021</v>
+        <v>2031</v>
       </c>
       <c r="H502" t="s">
-        <v>2022</v>
+        <v>2032</v>
       </c>
     </row>
     <row r="503" spans="1:8">
       <c r="A503" t="s">
-        <v>2023</v>
+        <v>2033</v>
       </c>
       <c r="B503" t="s">
         <v>9</v>
       </c>
       <c r="C503" t="s">
-        <v>56</v>
+        <v>2034</v>
       </c>
       <c r="D503" t="s">
-        <v>1988</v>
+        <v>11</v>
       </c>
       <c r="E503" t="s">
-        <v>1989</v>
+        <v>12</v>
       </c>
       <c r="F503" t="s">
         <v>274</v>
       </c>
       <c r="G503" s="1" t="s">
-        <v>2024</v>
+        <v>2035</v>
       </c>
       <c r="H503" t="s">
-        <v>2025</v>
+        <v>2036</v>
       </c>
     </row>
     <row r="504" spans="1:8">
       <c r="A504" t="s">
-        <v>2026</v>
+        <v>2037</v>
       </c>
       <c r="B504" t="s">
         <v>9</v>
       </c>
       <c r="C504" t="s">
-        <v>61</v>
+        <v>2038</v>
       </c>
       <c r="D504" t="s">
-        <v>1988</v>
+        <v>11</v>
       </c>
       <c r="E504" t="s">
-        <v>1989</v>
+        <v>12</v>
       </c>
       <c r="F504" t="s">
-        <v>105</v>
+        <v>22</v>
       </c>
       <c r="G504" s="1" t="s">
-        <v>2027</v>
+        <v>2039</v>
       </c>
       <c r="H504" t="s">
-        <v>2028</v>
+        <v>2040</v>
       </c>
     </row>
     <row r="505" spans="1:8">
       <c r="A505" t="s">
-        <v>2029</v>
+        <v>2041</v>
       </c>
       <c r="B505" t="s">
         <v>9</v>
       </c>
       <c r="C505" t="s">
-        <v>65</v>
+        <v>2042</v>
       </c>
       <c r="D505" t="s">
-        <v>1988</v>
+        <v>11</v>
       </c>
       <c r="E505" t="s">
-        <v>1989</v>
+        <v>12</v>
       </c>
       <c r="F505" t="s">
-        <v>22</v>
+        <v>66</v>
       </c>
       <c r="G505" s="1" t="s">
-        <v>2030</v>
+        <v>2043</v>
       </c>
       <c r="H505" t="s">
-        <v>2031</v>
+        <v>2044</v>
       </c>
     </row>
     <row r="506" spans="1:8">
       <c r="A506" t="s">
-        <v>2032</v>
+        <v>2045</v>
       </c>
       <c r="B506" t="s">
         <v>9</v>
       </c>
       <c r="C506" t="s">
-        <v>70</v>
+        <v>2046</v>
       </c>
       <c r="D506" t="s">
-        <v>1988</v>
+        <v>11</v>
       </c>
       <c r="E506" t="s">
-        <v>1989</v>
+        <v>12</v>
       </c>
       <c r="F506" t="s">
-        <v>105</v>
+        <v>71</v>
       </c>
       <c r="G506" s="1" t="s">
-        <v>2033</v>
+        <v>2047</v>
       </c>
       <c r="H506" t="s">
-        <v>2034</v>
+        <v>2048</v>
       </c>
     </row>
     <row r="507" spans="1:8">
       <c r="A507" t="s">
-        <v>2035</v>
+        <v>2049</v>
       </c>
       <c r="B507" t="s">
         <v>9</v>
       </c>
       <c r="C507" t="s">
-        <v>75</v>
+        <v>2050</v>
       </c>
       <c r="D507" t="s">
-        <v>1988</v>
+        <v>2051</v>
       </c>
       <c r="E507" t="s">
-        <v>1989</v>
+        <v>2052</v>
       </c>
       <c r="F507" t="s">
-        <v>105</v>
+        <v>2053</v>
       </c>
       <c r="G507" s="1" t="s">
-        <v>2036</v>
+        <v>2054</v>
       </c>
       <c r="H507" t="s">
-        <v>2037</v>
+        <v>2055</v>
       </c>
     </row>
     <row r="508" spans="1:8">
       <c r="A508" t="s">
-        <v>2038</v>
+        <v>2056</v>
       </c>
       <c r="B508" t="s">
         <v>9</v>
       </c>
       <c r="C508" t="s">
-        <v>79</v>
+        <v>10</v>
       </c>
       <c r="D508" t="s">
-        <v>1988</v>
+        <v>2051</v>
       </c>
       <c r="E508" t="s">
-        <v>1989</v>
+        <v>2052</v>
       </c>
       <c r="F508" t="s">
         <v>248</v>
       </c>
       <c r="G508" s="1" t="s">
-        <v>2039</v>
+        <v>2057</v>
       </c>
       <c r="H508" t="s">
-        <v>2040</v>
+        <v>2058</v>
       </c>
     </row>
     <row r="509" spans="1:8">
       <c r="A509" t="s">
-        <v>2041</v>
+        <v>2059</v>
       </c>
       <c r="B509" t="s">
         <v>9</v>
       </c>
       <c r="C509" t="s">
-        <v>2042</v>
+        <v>17</v>
       </c>
       <c r="D509" t="s">
-        <v>1988</v>
+        <v>2051</v>
       </c>
       <c r="E509" t="s">
-        <v>1989</v>
+        <v>2052</v>
       </c>
       <c r="F509" t="s">
-        <v>22</v>
+        <v>595</v>
       </c>
       <c r="G509" s="1" t="s">
-        <v>2043</v>
+        <v>2060</v>
       </c>
       <c r="H509" t="s">
-        <v>2044</v>
+        <v>2061</v>
       </c>
     </row>
     <row r="510" spans="1:8">
       <c r="A510" t="s">
-        <v>2045</v>
+        <v>2062</v>
       </c>
       <c r="B510" t="s">
         <v>9</v>
       </c>
       <c r="C510" t="s">
-        <v>83</v>
+        <v>21</v>
       </c>
       <c r="D510" t="s">
-        <v>1988</v>
+        <v>2051</v>
       </c>
       <c r="E510" t="s">
-        <v>1989</v>
+        <v>2052</v>
       </c>
       <c r="F510" t="s">
-        <v>22</v>
+        <v>595</v>
       </c>
       <c r="G510" s="1" t="s">
-        <v>2046</v>
+        <v>2063</v>
       </c>
       <c r="H510" t="s">
-        <v>2047</v>
+        <v>2064</v>
       </c>
     </row>
     <row r="511" spans="1:8">
       <c r="A511" t="s">
-        <v>2048</v>
+        <v>2065</v>
       </c>
       <c r="B511" t="s">
         <v>9</v>
       </c>
       <c r="C511" t="s">
-        <v>1966</v>
+        <v>26</v>
       </c>
       <c r="D511" t="s">
-        <v>2049</v>
+        <v>2051</v>
       </c>
       <c r="E511" t="s">
-        <v>2050</v>
+        <v>2052</v>
       </c>
       <c r="F511" t="s">
-        <v>27</v>
+        <v>248</v>
       </c>
       <c r="G511" s="1" t="s">
-        <v>2051</v>
+        <v>2066</v>
       </c>
       <c r="H511" t="s">
-        <v>2052</v>
+        <v>2067</v>
       </c>
     </row>
     <row r="512" spans="1:8">
       <c r="A512" t="s">
-        <v>2053</v>
+        <v>2068</v>
       </c>
       <c r="B512" t="s">
         <v>9</v>
       </c>
       <c r="C512" t="s">
-        <v>10</v>
+        <v>31</v>
       </c>
       <c r="D512" t="s">
-        <v>2049</v>
+        <v>2051</v>
       </c>
       <c r="E512" t="s">
-        <v>2050</v>
+        <v>2052</v>
       </c>
       <c r="F512" t="s">
-        <v>165</v>
+        <v>57</v>
       </c>
       <c r="G512" s="1" t="s">
-        <v>2054</v>
+        <v>2069</v>
       </c>
       <c r="H512" t="s">
-        <v>2055</v>
+        <v>2070</v>
       </c>
     </row>
     <row r="513" spans="1:8">
       <c r="A513" t="s">
-        <v>2056</v>
+        <v>2071</v>
       </c>
       <c r="B513" t="s">
         <v>9</v>
       </c>
       <c r="C513" t="s">
-        <v>17</v>
+        <v>2050</v>
       </c>
       <c r="D513" t="s">
-        <v>2049</v>
+        <v>2072</v>
       </c>
       <c r="E513" t="s">
-        <v>2050</v>
+        <v>2073</v>
       </c>
       <c r="F513" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="G513" s="1" t="s">
-        <v>2057</v>
+        <v>2074</v>
       </c>
       <c r="H513" t="s">
-        <v>2058</v>
+        <v>2075</v>
       </c>
     </row>
     <row r="514" spans="1:8">
       <c r="A514" t="s">
-        <v>2059</v>
+        <v>2076</v>
       </c>
       <c r="B514" t="s">
         <v>9</v>
       </c>
       <c r="C514" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="D514" t="s">
-        <v>2049</v>
+        <v>2072</v>
       </c>
       <c r="E514" t="s">
-        <v>2050</v>
+        <v>2073</v>
       </c>
       <c r="F514" t="s">
-        <v>57</v>
+        <v>66</v>
       </c>
       <c r="G514" s="1" t="s">
-        <v>2060</v>
+        <v>2077</v>
       </c>
       <c r="H514" t="s">
-        <v>2061</v>
+        <v>2078</v>
       </c>
     </row>
     <row r="515" spans="1:8">
       <c r="A515" t="s">
-        <v>2062</v>
+        <v>2079</v>
       </c>
       <c r="B515" t="s">
         <v>9</v>
       </c>
       <c r="C515" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="D515" t="s">
-        <v>2049</v>
+        <v>2072</v>
       </c>
       <c r="E515" t="s">
-        <v>2050</v>
+        <v>2073</v>
       </c>
       <c r="F515" t="s">
-        <v>13</v>
+        <v>2080</v>
       </c>
       <c r="G515" s="1" t="s">
-        <v>2063</v>
+        <v>2081</v>
       </c>
       <c r="H515" t="s">
-        <v>2064</v>
+        <v>2082</v>
       </c>
     </row>
     <row r="516" spans="1:8">
       <c r="A516" t="s">
-        <v>2065</v>
+        <v>2083</v>
       </c>
       <c r="B516" t="s">
         <v>9</v>
       </c>
       <c r="C516" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="D516" t="s">
-        <v>2049</v>
+        <v>2072</v>
       </c>
       <c r="E516" t="s">
-        <v>2050</v>
+        <v>2073</v>
       </c>
       <c r="F516" t="s">
-        <v>57</v>
+        <v>105</v>
       </c>
       <c r="G516" s="1" t="s">
-        <v>2066</v>
+        <v>2084</v>
       </c>
       <c r="H516" t="s">
-        <v>2067</v>
+        <v>2085</v>
       </c>
     </row>
     <row r="517" spans="1:8">
       <c r="A517" t="s">
-        <v>2068</v>
+        <v>2086</v>
       </c>
       <c r="B517" t="s">
         <v>9</v>
       </c>
       <c r="C517" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="D517" t="s">
-        <v>2049</v>
+        <v>2072</v>
       </c>
       <c r="E517" t="s">
-        <v>2050</v>
+        <v>2073</v>
       </c>
       <c r="F517" t="s">
-        <v>198</v>
+        <v>22</v>
       </c>
       <c r="G517" s="1" t="s">
-        <v>2069</v>
+        <v>2087</v>
       </c>
       <c r="H517" t="s">
-        <v>2070</v>
+        <v>2088</v>
       </c>
     </row>
     <row r="518" spans="1:8">
       <c r="A518" t="s">
-        <v>2071</v>
+        <v>2089</v>
       </c>
       <c r="B518" t="s">
         <v>9</v>
       </c>
       <c r="C518" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="D518" t="s">
-        <v>2049</v>
+        <v>2072</v>
       </c>
       <c r="E518" t="s">
-        <v>2050</v>
+        <v>2073</v>
       </c>
       <c r="F518" t="s">
-        <v>708</v>
+        <v>274</v>
       </c>
       <c r="G518" s="1" t="s">
-        <v>2072</v>
+        <v>2090</v>
       </c>
       <c r="H518" t="s">
-        <v>2073</v>
+        <v>2091</v>
       </c>
     </row>
     <row r="519" spans="1:8">
       <c r="A519" t="s">
-        <v>2074</v>
+        <v>2092</v>
       </c>
       <c r="B519" t="s">
         <v>9</v>
       </c>
       <c r="C519" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="D519" t="s">
-        <v>2049</v>
+        <v>2072</v>
       </c>
       <c r="E519" t="s">
-        <v>2050</v>
+        <v>2073</v>
       </c>
       <c r="F519" t="s">
-        <v>265</v>
+        <v>44</v>
       </c>
       <c r="G519" s="1" t="s">
-        <v>2075</v>
+        <v>2093</v>
       </c>
       <c r="H519" t="s">
-        <v>2076</v>
+        <v>2094</v>
       </c>
     </row>
     <row r="520" spans="1:8">
       <c r="A520" t="s">
-        <v>2077</v>
+        <v>2095</v>
       </c>
       <c r="B520" t="s">
         <v>9</v>
       </c>
       <c r="C520" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
       <c r="D520" t="s">
-        <v>2049</v>
+        <v>2072</v>
       </c>
       <c r="E520" t="s">
-        <v>2050</v>
+        <v>2073</v>
       </c>
       <c r="F520" t="s">
-        <v>57</v>
+        <v>708</v>
       </c>
       <c r="G520" s="1" t="s">
-        <v>2078</v>
+        <v>2096</v>
       </c>
       <c r="H520" t="s">
-        <v>2079</v>
+        <v>2097</v>
       </c>
     </row>
     <row r="521" spans="1:8">
       <c r="A521" t="s">
-        <v>2080</v>
+        <v>2098</v>
       </c>
       <c r="B521" t="s">
         <v>9</v>
       </c>
       <c r="C521" t="s">
-        <v>52</v>
+        <v>43</v>
       </c>
       <c r="D521" t="s">
-        <v>2049</v>
+        <v>2072</v>
       </c>
       <c r="E521" t="s">
-        <v>2050</v>
+        <v>2073</v>
       </c>
       <c r="F521" t="s">
-        <v>248</v>
+        <v>22</v>
       </c>
       <c r="G521" s="1" t="s">
-        <v>2081</v>
+        <v>2099</v>
       </c>
       <c r="H521" t="s">
-        <v>2082</v>
+        <v>2100</v>
       </c>
     </row>
     <row r="522" spans="1:8">
       <c r="A522" t="s">
-        <v>2083</v>
+        <v>2101</v>
       </c>
       <c r="B522" t="s">
         <v>9</v>
       </c>
       <c r="C522" t="s">
-        <v>56</v>
+        <v>48</v>
       </c>
       <c r="D522" t="s">
-        <v>2049</v>
+        <v>2072</v>
       </c>
       <c r="E522" t="s">
-        <v>2050</v>
+        <v>2073</v>
       </c>
       <c r="F522" t="s">
-        <v>92</v>
+        <v>57</v>
       </c>
       <c r="G522" s="1" t="s">
-        <v>2084</v>
+        <v>2102</v>
       </c>
       <c r="H522" t="s">
-        <v>2085</v>
+        <v>2103</v>
       </c>
     </row>
     <row r="523" spans="1:8">
       <c r="A523" t="s">
-        <v>2086</v>
+        <v>2104</v>
       </c>
       <c r="B523" t="s">
         <v>9</v>
       </c>
       <c r="C523" t="s">
-        <v>61</v>
+        <v>52</v>
       </c>
       <c r="D523" t="s">
-        <v>2049</v>
+        <v>2072</v>
       </c>
       <c r="E523" t="s">
-        <v>2050</v>
+        <v>2073</v>
       </c>
       <c r="F523" t="s">
         <v>105</v>
       </c>
       <c r="G523" s="1" t="s">
-        <v>2087</v>
+        <v>2105</v>
       </c>
       <c r="H523" t="s">
-        <v>2088</v>
+        <v>2106</v>
       </c>
     </row>
     <row r="524" spans="1:8">
       <c r="A524" t="s">
-        <v>2089</v>
+        <v>2107</v>
       </c>
       <c r="B524" t="s">
         <v>9</v>
       </c>
       <c r="C524" t="s">
-        <v>65</v>
+        <v>56</v>
       </c>
       <c r="D524" t="s">
-        <v>2049</v>
+        <v>2072</v>
       </c>
       <c r="E524" t="s">
-        <v>2050</v>
+        <v>2073</v>
       </c>
       <c r="F524" t="s">
-        <v>27</v>
+        <v>274</v>
       </c>
       <c r="G524" s="1" t="s">
-        <v>2090</v>
+        <v>2108</v>
       </c>
       <c r="H524" t="s">
-        <v>2091</v>
+        <v>2109</v>
       </c>
     </row>
     <row r="525" spans="1:8">
       <c r="A525" t="s">
-        <v>2092</v>
+        <v>2110</v>
       </c>
       <c r="B525" t="s">
         <v>9</v>
       </c>
       <c r="C525" t="s">
-        <v>70</v>
+        <v>61</v>
       </c>
       <c r="D525" t="s">
-        <v>2049</v>
+        <v>2072</v>
       </c>
       <c r="E525" t="s">
-        <v>2050</v>
+        <v>2073</v>
       </c>
       <c r="F525" t="s">
-        <v>2093</v>
+        <v>105</v>
       </c>
       <c r="G525" s="1" t="s">
-        <v>2094</v>
+        <v>2111</v>
       </c>
       <c r="H525" t="s">
-        <v>2095</v>
+        <v>2112</v>
       </c>
     </row>
     <row r="526" spans="1:8">
       <c r="A526" t="s">
-        <v>2096</v>
+        <v>2113</v>
       </c>
       <c r="B526" t="s">
         <v>9</v>
       </c>
       <c r="C526" t="s">
-        <v>75</v>
+        <v>65</v>
       </c>
       <c r="D526" t="s">
-        <v>2049</v>
+        <v>2072</v>
       </c>
       <c r="E526" t="s">
-        <v>2050</v>
+        <v>2073</v>
       </c>
       <c r="F526" t="s">
-        <v>105</v>
+        <v>22</v>
       </c>
       <c r="G526" s="1" t="s">
-        <v>2097</v>
+        <v>2114</v>
       </c>
       <c r="H526" t="s">
-        <v>2098</v>
+        <v>2115</v>
       </c>
     </row>
     <row r="527" spans="1:8">
       <c r="A527" t="s">
-        <v>2099</v>
+        <v>2116</v>
       </c>
       <c r="B527" t="s">
         <v>9</v>
       </c>
       <c r="C527" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="D527" t="s">
-        <v>2049</v>
+        <v>2072</v>
       </c>
       <c r="E527" t="s">
-        <v>2050</v>
+        <v>2073</v>
       </c>
       <c r="F527" t="s">
-        <v>13</v>
+        <v>105</v>
       </c>
       <c r="G527" s="1" t="s">
-        <v>2100</v>
+        <v>2117</v>
       </c>
       <c r="H527" t="s">
-        <v>2101</v>
+        <v>2118</v>
       </c>
     </row>
     <row r="528" spans="1:8">
       <c r="A528" t="s">
-        <v>2102</v>
+        <v>2119</v>
       </c>
       <c r="B528" t="s">
         <v>9</v>
       </c>
       <c r="C528" t="s">
-        <v>2042</v>
+        <v>75</v>
       </c>
       <c r="D528" t="s">
-        <v>2049</v>
+        <v>2072</v>
       </c>
       <c r="E528" t="s">
-        <v>2050</v>
+        <v>2073</v>
       </c>
       <c r="F528" t="s">
-        <v>27</v>
+        <v>105</v>
       </c>
       <c r="G528" s="1" t="s">
-        <v>2103</v>
+        <v>2120</v>
       </c>
       <c r="H528" t="s">
-        <v>2104</v>
+        <v>2121</v>
       </c>
     </row>
     <row r="529" spans="1:8">
       <c r="A529" t="s">
-        <v>2105</v>
+        <v>2122</v>
       </c>
       <c r="B529" t="s">
         <v>9</v>
       </c>
       <c r="C529" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="D529" t="s">
-        <v>2049</v>
+        <v>2072</v>
       </c>
       <c r="E529" t="s">
-        <v>2050</v>
+        <v>2073</v>
       </c>
       <c r="F529" t="s">
-        <v>22</v>
+        <v>248</v>
       </c>
       <c r="G529" s="1" t="s">
-        <v>2106</v>
+        <v>2123</v>
       </c>
       <c r="H529" t="s">
-        <v>2107</v>
+        <v>2124</v>
       </c>
     </row>
     <row r="530" spans="1:8">
       <c r="A530" t="s">
-        <v>2108</v>
+        <v>2125</v>
       </c>
       <c r="B530" t="s">
         <v>9</v>
       </c>
       <c r="C530" t="s">
-        <v>87</v>
+        <v>2126</v>
       </c>
       <c r="D530" t="s">
-        <v>2049</v>
+        <v>2072</v>
       </c>
       <c r="E530" t="s">
-        <v>2050</v>
+        <v>2073</v>
       </c>
       <c r="F530" t="s">
         <v>22</v>
       </c>
       <c r="G530" s="1" t="s">
-        <v>2109</v>
+        <v>2127</v>
       </c>
       <c r="H530" t="s">
-        <v>2110</v>
+        <v>2128</v>
       </c>
     </row>
     <row r="531" spans="1:8">
       <c r="A531" t="s">
-        <v>2111</v>
+        <v>2129</v>
       </c>
       <c r="B531" t="s">
         <v>9</v>
       </c>
       <c r="C531" t="s">
-        <v>91</v>
+        <v>83</v>
       </c>
       <c r="D531" t="s">
-        <v>2049</v>
+        <v>2072</v>
       </c>
       <c r="E531" t="s">
-        <v>2050</v>
+        <v>2073</v>
       </c>
       <c r="F531" t="s">
         <v>22</v>
       </c>
       <c r="G531" s="1" t="s">
-        <v>2112</v>
+        <v>2130</v>
       </c>
       <c r="H531" t="s">
-        <v>2113</v>
+        <v>2131</v>
       </c>
     </row>
     <row r="532" spans="1:8">
       <c r="A532" t="s">
-        <v>2114</v>
+        <v>2132</v>
       </c>
       <c r="B532" t="s">
         <v>9</v>
       </c>
       <c r="C532" t="s">
-        <v>1966</v>
+        <v>87</v>
       </c>
       <c r="D532" t="s">
-        <v>2115</v>
+        <v>2072</v>
       </c>
       <c r="E532" t="s">
-        <v>2116</v>
+        <v>2073</v>
       </c>
       <c r="F532" t="s">
-        <v>57</v>
+        <v>105</v>
       </c>
       <c r="G532" s="1" t="s">
-        <v>2117</v>
+        <v>2133</v>
       </c>
       <c r="H532" t="s">
-        <v>2118</v>
+        <v>2134</v>
       </c>
     </row>
     <row r="533" spans="1:8">
       <c r="A533" t="s">
-        <v>2119</v>
+        <v>2135</v>
       </c>
       <c r="B533" t="s">
         <v>9</v>
       </c>
       <c r="C533" t="s">
-        <v>10</v>
+        <v>2050</v>
       </c>
       <c r="D533" t="s">
-        <v>2115</v>
+        <v>2136</v>
       </c>
       <c r="E533" t="s">
-        <v>2116</v>
+        <v>2137</v>
       </c>
       <c r="F533" t="s">
-        <v>57</v>
+        <v>27</v>
       </c>
       <c r="G533" s="1" t="s">
-        <v>2120</v>
+        <v>2138</v>
       </c>
       <c r="H533" t="s">
-        <v>2121</v>
+        <v>2139</v>
       </c>
     </row>
     <row r="534" spans="1:8">
       <c r="A534" t="s">
-        <v>2122</v>
+        <v>2140</v>
       </c>
       <c r="B534" t="s">
         <v>9</v>
       </c>
       <c r="C534" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D534" t="s">
-        <v>2115</v>
+        <v>2136</v>
       </c>
       <c r="E534" t="s">
-        <v>2116</v>
+        <v>2137</v>
       </c>
       <c r="F534" t="s">
-        <v>198</v>
+        <v>165</v>
       </c>
       <c r="G534" s="1" t="s">
-        <v>2123</v>
+        <v>2141</v>
       </c>
       <c r="H534" t="s">
-        <v>2124</v>
+        <v>2142</v>
       </c>
     </row>
     <row r="535" spans="1:8">
       <c r="A535" t="s">
-        <v>2125</v>
+        <v>2143</v>
       </c>
       <c r="B535" t="s">
         <v>9</v>
       </c>
       <c r="C535" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="D535" t="s">
-        <v>2115</v>
+        <v>2136</v>
       </c>
       <c r="E535" t="s">
-        <v>2116</v>
+        <v>2137</v>
       </c>
       <c r="F535" t="s">
         <v>66</v>
       </c>
       <c r="G535" s="1" t="s">
-        <v>2126</v>
+        <v>2144</v>
       </c>
       <c r="H535" t="s">
-        <v>2127</v>
+        <v>2145</v>
       </c>
     </row>
     <row r="536" spans="1:8">
       <c r="A536" t="s">
-        <v>2128</v>
+        <v>2146</v>
       </c>
       <c r="B536" t="s">
         <v>9</v>
       </c>
       <c r="C536" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="D536" t="s">
-        <v>2115</v>
+        <v>2136</v>
       </c>
       <c r="E536" t="s">
-        <v>2116</v>
+        <v>2137</v>
       </c>
       <c r="F536" t="s">
-        <v>165</v>
+        <v>57</v>
       </c>
       <c r="G536" s="1" t="s">
-        <v>2129</v>
+        <v>2147</v>
       </c>
       <c r="H536" t="s">
-        <v>2130</v>
+        <v>2148</v>
       </c>
     </row>
     <row r="537" spans="1:8">
       <c r="A537" t="s">
-        <v>2131</v>
+        <v>2149</v>
       </c>
       <c r="B537" t="s">
         <v>9</v>
       </c>
       <c r="C537" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="D537" t="s">
-        <v>2115</v>
+        <v>2136</v>
       </c>
       <c r="E537" t="s">
-        <v>2116</v>
+        <v>2137</v>
       </c>
       <c r="F537" t="s">
-        <v>139</v>
+        <v>13</v>
       </c>
       <c r="G537" s="1" t="s">
-        <v>2132</v>
+        <v>2150</v>
       </c>
       <c r="H537" t="s">
-        <v>2133</v>
+        <v>2151</v>
       </c>
     </row>
     <row r="538" spans="1:8">
       <c r="A538" t="s">
-        <v>2134</v>
+        <v>2152</v>
       </c>
       <c r="B538" t="s">
         <v>9</v>
       </c>
       <c r="C538" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D538" t="s">
-        <v>2115</v>
+        <v>2136</v>
       </c>
       <c r="E538" t="s">
-        <v>2116</v>
+        <v>2137</v>
       </c>
       <c r="F538" t="s">
-        <v>274</v>
+        <v>57</v>
       </c>
       <c r="G538" s="1" t="s">
-        <v>2135</v>
+        <v>2153</v>
       </c>
       <c r="H538" t="s">
-        <v>2136</v>
+        <v>2154</v>
       </c>
     </row>
     <row r="539" spans="1:8">
       <c r="A539" t="s">
+        <v>2155</v>
+      </c>
+      <c r="B539" t="s">
+        <v>9</v>
+      </c>
+      <c r="C539" t="s">
+        <v>35</v>
+      </c>
+      <c r="D539" t="s">
+        <v>2136</v>
+      </c>
+      <c r="E539" t="s">
         <v>2137</v>
       </c>
-      <c r="B539" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F539" t="s">
-        <v>105</v>
+        <v>198</v>
       </c>
       <c r="G539" s="1" t="s">
-        <v>2138</v>
+        <v>2156</v>
       </c>
       <c r="H539" t="s">
-        <v>2139</v>
+        <v>2157</v>
       </c>
     </row>
     <row r="540" spans="1:8">
       <c r="A540" t="s">
-        <v>2140</v>
+        <v>2158</v>
       </c>
       <c r="B540" t="s">
         <v>9</v>
       </c>
       <c r="C540" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="D540" t="s">
-        <v>2115</v>
+        <v>2136</v>
       </c>
       <c r="E540" t="s">
-        <v>2116</v>
+        <v>2137</v>
       </c>
       <c r="F540" t="s">
-        <v>22</v>
+        <v>708</v>
       </c>
       <c r="G540" s="1" t="s">
-        <v>2141</v>
+        <v>2159</v>
       </c>
       <c r="H540" t="s">
-        <v>2142</v>
+        <v>2160</v>
       </c>
     </row>
     <row r="541" spans="1:8">
       <c r="A541" t="s">
-        <v>2143</v>
+        <v>2161</v>
       </c>
       <c r="B541" t="s">
         <v>9</v>
       </c>
       <c r="C541" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="D541" t="s">
-        <v>2115</v>
+        <v>2136</v>
       </c>
       <c r="E541" t="s">
-        <v>2116</v>
+        <v>2137</v>
       </c>
       <c r="F541" t="s">
-        <v>105</v>
+        <v>265</v>
       </c>
       <c r="G541" s="1" t="s">
-        <v>2144</v>
+        <v>2162</v>
       </c>
       <c r="H541" t="s">
-        <v>2145</v>
+        <v>2163</v>
       </c>
     </row>
     <row r="542" spans="1:8">
       <c r="A542" t="s">
-        <v>2146</v>
+        <v>2164</v>
       </c>
       <c r="B542" t="s">
         <v>9</v>
       </c>
       <c r="C542" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="D542" t="s">
-        <v>2115</v>
+        <v>2136</v>
       </c>
       <c r="E542" t="s">
-        <v>2116</v>
+        <v>2137</v>
       </c>
       <c r="F542" t="s">
-        <v>13</v>
+        <v>57</v>
       </c>
       <c r="G542" s="1" t="s">
-        <v>2147</v>
+        <v>2165</v>
       </c>
       <c r="H542" t="s">
-        <v>2148</v>
+        <v>2166</v>
       </c>
     </row>
     <row r="543" spans="1:8">
       <c r="A543" t="s">
-        <v>2149</v>
+        <v>2167</v>
       </c>
       <c r="B543" t="s">
         <v>9</v>
       </c>
       <c r="C543" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="D543" t="s">
-        <v>2115</v>
+        <v>2136</v>
       </c>
       <c r="E543" t="s">
-        <v>2116</v>
+        <v>2137</v>
       </c>
       <c r="F543" t="s">
-        <v>44</v>
+        <v>248</v>
       </c>
       <c r="G543" s="1" t="s">
-        <v>2150</v>
+        <v>2168</v>
       </c>
       <c r="H543" t="s">
-        <v>2151</v>
+        <v>2169</v>
       </c>
     </row>
     <row r="544" spans="1:8">
       <c r="A544" t="s">
-        <v>2152</v>
+        <v>2170</v>
       </c>
       <c r="B544" t="s">
         <v>9</v>
       </c>
       <c r="C544" t="s">
-        <v>1966</v>
+        <v>56</v>
       </c>
       <c r="D544" t="s">
-        <v>2153</v>
+        <v>2136</v>
       </c>
       <c r="E544" t="s">
-        <v>2154</v>
+        <v>2137</v>
       </c>
       <c r="F544" t="s">
-        <v>274</v>
+        <v>92</v>
       </c>
       <c r="G544" s="1" t="s">
-        <v>2155</v>
+        <v>2171</v>
       </c>
       <c r="H544" t="s">
-        <v>2156</v>
+        <v>2172</v>
       </c>
     </row>
     <row r="545" spans="1:8">
       <c r="A545" t="s">
-        <v>2157</v>
+        <v>2173</v>
       </c>
       <c r="B545" t="s">
         <v>9</v>
       </c>
       <c r="C545" t="s">
-        <v>1966</v>
+        <v>61</v>
       </c>
       <c r="D545" t="s">
-        <v>2158</v>
+        <v>2136</v>
       </c>
       <c r="E545" t="s">
-        <v>2159</v>
+        <v>2137</v>
       </c>
       <c r="F545" t="s">
-        <v>243</v>
+        <v>105</v>
       </c>
       <c r="G545" s="1" t="s">
-        <v>2160</v>
+        <v>2174</v>
       </c>
       <c r="H545" t="s">
-        <v>2161</v>
+        <v>2175</v>
       </c>
     </row>
     <row r="546" spans="1:8">
       <c r="A546" t="s">
-        <v>2162</v>
+        <v>2176</v>
       </c>
       <c r="B546" t="s">
         <v>9</v>
       </c>
       <c r="C546" t="s">
-        <v>1966</v>
+        <v>65</v>
       </c>
       <c r="D546" t="s">
-        <v>2163</v>
+        <v>2136</v>
       </c>
       <c r="E546" t="s">
-        <v>2164</v>
+        <v>2137</v>
       </c>
       <c r="F546" t="s">
-        <v>243</v>
+        <v>27</v>
       </c>
       <c r="G546" s="1" t="s">
-        <v>2165</v>
+        <v>2177</v>
       </c>
       <c r="H546" t="s">
-        <v>2166</v>
+        <v>2178</v>
       </c>
     </row>
     <row r="547" spans="1:8">
       <c r="A547" t="s">
-        <v>2167</v>
+        <v>2179</v>
       </c>
       <c r="B547" t="s">
         <v>9</v>
       </c>
       <c r="C547" t="s">
-        <v>1966</v>
+        <v>70</v>
       </c>
       <c r="D547" t="s">
-        <v>2168</v>
+        <v>2136</v>
       </c>
       <c r="E547" t="s">
-        <v>2169</v>
+        <v>2137</v>
       </c>
       <c r="F547" t="s">
-        <v>2093</v>
+        <v>2180</v>
       </c>
       <c r="G547" s="1" t="s">
-        <v>2170</v>
+        <v>2181</v>
       </c>
       <c r="H547" t="s">
-        <v>2171</v>
+        <v>2182</v>
       </c>
     </row>
     <row r="548" spans="1:8">
       <c r="A548" t="s">
-        <v>2172</v>
+        <v>2183</v>
       </c>
       <c r="B548" t="s">
         <v>9</v>
       </c>
       <c r="C548" t="s">
-        <v>10</v>
+        <v>75</v>
       </c>
       <c r="D548" t="s">
-        <v>2168</v>
+        <v>2136</v>
       </c>
       <c r="E548" t="s">
-        <v>2169</v>
+        <v>2137</v>
       </c>
       <c r="F548" t="s">
-        <v>2093</v>
+        <v>105</v>
       </c>
       <c r="G548" s="1" t="s">
-        <v>2173</v>
+        <v>2184</v>
       </c>
       <c r="H548" t="s">
-        <v>2174</v>
+        <v>2185</v>
       </c>
     </row>
     <row r="549" spans="1:8">
       <c r="A549" t="s">
-        <v>2175</v>
+        <v>2186</v>
       </c>
       <c r="B549" t="s">
         <v>9</v>
       </c>
       <c r="C549" t="s">
-        <v>17</v>
+        <v>79</v>
       </c>
       <c r="D549" t="s">
-        <v>2168</v>
+        <v>2136</v>
       </c>
       <c r="E549" t="s">
-        <v>2169</v>
+        <v>2137</v>
       </c>
       <c r="F549" t="s">
-        <v>2093</v>
+        <v>13</v>
       </c>
       <c r="G549" s="1" t="s">
-        <v>2176</v>
+        <v>2187</v>
       </c>
       <c r="H549" t="s">
-        <v>2177</v>
+        <v>2188</v>
       </c>
     </row>
     <row r="550" spans="1:8">
       <c r="A550" t="s">
-        <v>2178</v>
+        <v>2189</v>
       </c>
       <c r="B550" t="s">
         <v>9</v>
       </c>
       <c r="C550" t="s">
-        <v>21</v>
+        <v>2126</v>
       </c>
       <c r="D550" t="s">
-        <v>2168</v>
+        <v>2136</v>
       </c>
       <c r="E550" t="s">
-        <v>2169</v>
+        <v>2137</v>
       </c>
       <c r="F550" t="s">
-        <v>2093</v>
+        <v>27</v>
       </c>
       <c r="G550" s="1" t="s">
-        <v>2179</v>
+        <v>2190</v>
       </c>
       <c r="H550" t="s">
-        <v>2180</v>
+        <v>2191</v>
       </c>
     </row>
     <row r="551" spans="1:8">
       <c r="A551" t="s">
-        <v>2181</v>
+        <v>2192</v>
       </c>
       <c r="B551" t="s">
         <v>9</v>
       </c>
       <c r="C551" t="s">
-        <v>26</v>
+        <v>83</v>
       </c>
       <c r="D551" t="s">
-        <v>2168</v>
+        <v>2136</v>
       </c>
       <c r="E551" t="s">
-        <v>2169</v>
+        <v>2137</v>
       </c>
       <c r="F551" t="s">
-        <v>2093</v>
+        <v>22</v>
       </c>
       <c r="G551" s="1" t="s">
-        <v>2182</v>
+        <v>2193</v>
       </c>
       <c r="H551" t="s">
-        <v>2183</v>
+        <v>2194</v>
       </c>
     </row>
     <row r="552" spans="1:8">
       <c r="A552" t="s">
-        <v>2184</v>
+        <v>2195</v>
       </c>
       <c r="B552" t="s">
         <v>9</v>
       </c>
       <c r="C552" t="s">
-        <v>31</v>
+        <v>87</v>
       </c>
       <c r="D552" t="s">
-        <v>2168</v>
+        <v>2136</v>
       </c>
       <c r="E552" t="s">
-        <v>2169</v>
+        <v>2137</v>
       </c>
       <c r="F552" t="s">
-        <v>2093</v>
+        <v>22</v>
       </c>
       <c r="G552" s="1" t="s">
-        <v>2185</v>
+        <v>2196</v>
       </c>
       <c r="H552" t="s">
-        <v>2186</v>
+        <v>2197</v>
       </c>
     </row>
     <row r="553" spans="1:8">
       <c r="A553" t="s">
-        <v>2187</v>
+        <v>2198</v>
       </c>
       <c r="B553" t="s">
         <v>9</v>
       </c>
       <c r="C553" t="s">
-        <v>35</v>
+        <v>91</v>
       </c>
       <c r="D553" t="s">
-        <v>2168</v>
+        <v>2136</v>
       </c>
       <c r="E553" t="s">
-        <v>2169</v>
+        <v>2137</v>
       </c>
       <c r="F553" t="s">
-        <v>2093</v>
+        <v>22</v>
       </c>
       <c r="G553" s="1" t="s">
-        <v>2188</v>
+        <v>2199</v>
       </c>
       <c r="H553" t="s">
-        <v>2189</v>
+        <v>2200</v>
       </c>
     </row>
     <row r="554" spans="1:8">
       <c r="A554" t="s">
-        <v>2190</v>
+        <v>2201</v>
       </c>
       <c r="B554" t="s">
         <v>9</v>
       </c>
       <c r="C554" t="s">
-        <v>39</v>
+        <v>96</v>
       </c>
       <c r="D554" t="s">
-        <v>2168</v>
+        <v>2136</v>
       </c>
       <c r="E554" t="s">
-        <v>2169</v>
+        <v>2137</v>
       </c>
       <c r="F554" t="s">
-        <v>2093</v>
+        <v>57</v>
       </c>
       <c r="G554" s="1" t="s">
-        <v>2191</v>
+        <v>2202</v>
       </c>
       <c r="H554" t="s">
-        <v>2095</v>
+        <v>2203</v>
       </c>
     </row>
     <row r="555" spans="1:8">
       <c r="A555" t="s">
-        <v>2192</v>
+        <v>2204</v>
       </c>
       <c r="B555" t="s">
         <v>9</v>
       </c>
       <c r="C555" t="s">
-        <v>43</v>
+        <v>2050</v>
       </c>
       <c r="D555" t="s">
-        <v>2168</v>
+        <v>2205</v>
       </c>
       <c r="E555" t="s">
-        <v>2169</v>
+        <v>2206</v>
       </c>
       <c r="F555" t="s">
-        <v>2093</v>
+        <v>57</v>
       </c>
       <c r="G555" s="1" t="s">
-        <v>2193</v>
+        <v>2207</v>
       </c>
       <c r="H555" t="s">
-        <v>2194</v>
+        <v>2208</v>
       </c>
     </row>
     <row r="556" spans="1:8">
       <c r="A556" t="s">
-        <v>2195</v>
+        <v>2209</v>
       </c>
       <c r="B556" t="s">
         <v>9</v>
       </c>
       <c r="C556" t="s">
-        <v>48</v>
+        <v>10</v>
       </c>
       <c r="D556" t="s">
-        <v>2168</v>
+        <v>2205</v>
       </c>
       <c r="E556" t="s">
-        <v>2169</v>
+        <v>2206</v>
       </c>
       <c r="F556" t="s">
-        <v>2093</v>
+        <v>57</v>
       </c>
       <c r="G556" s="1" t="s">
-        <v>2196</v>
+        <v>2210</v>
       </c>
       <c r="H556" t="s">
-        <v>2197</v>
+        <v>2211</v>
       </c>
     </row>
     <row r="557" spans="1:8">
       <c r="A557" t="s">
-        <v>2198</v>
+        <v>2212</v>
       </c>
       <c r="B557" t="s">
         <v>9</v>
       </c>
       <c r="C557" t="s">
-        <v>52</v>
+        <v>17</v>
       </c>
       <c r="D557" t="s">
-        <v>2168</v>
+        <v>2205</v>
       </c>
       <c r="E557" t="s">
-        <v>2169</v>
+        <v>2206</v>
       </c>
       <c r="F557" t="s">
-        <v>2093</v>
+        <v>198</v>
       </c>
       <c r="G557" s="1" t="s">
-        <v>2199</v>
+        <v>2213</v>
       </c>
       <c r="H557" t="s">
-        <v>2200</v>
+        <v>2214</v>
       </c>
     </row>
     <row r="558" spans="1:8">
       <c r="A558" t="s">
-        <v>2201</v>
+        <v>2215</v>
       </c>
       <c r="B558" t="s">
         <v>9</v>
       </c>
       <c r="C558" t="s">
-        <v>56</v>
+        <v>21</v>
       </c>
       <c r="D558" t="s">
-        <v>2168</v>
+        <v>2205</v>
       </c>
       <c r="E558" t="s">
-        <v>2169</v>
+        <v>2206</v>
       </c>
       <c r="F558" t="s">
-        <v>2093</v>
+        <v>66</v>
       </c>
       <c r="G558" s="1" t="s">
-        <v>2202</v>
+        <v>2216</v>
       </c>
       <c r="H558" t="s">
-        <v>2203</v>
+        <v>2217</v>
       </c>
     </row>
     <row r="559" spans="1:8">
       <c r="A559" t="s">
-        <v>2204</v>
+        <v>2218</v>
       </c>
       <c r="B559" t="s">
         <v>9</v>
       </c>
       <c r="C559" t="s">
-        <v>61</v>
+        <v>26</v>
       </c>
       <c r="D559" t="s">
-        <v>2168</v>
+        <v>2205</v>
       </c>
       <c r="E559" t="s">
-        <v>2169</v>
+        <v>2206</v>
       </c>
       <c r="F559" t="s">
-        <v>2093</v>
+        <v>165</v>
       </c>
       <c r="G559" s="1" t="s">
-        <v>2205</v>
+        <v>2219</v>
       </c>
       <c r="H559" t="s">
-        <v>2206</v>
+        <v>2220</v>
       </c>
     </row>
     <row r="560" spans="1:8">
       <c r="A560" t="s">
-        <v>2207</v>
+        <v>2221</v>
       </c>
       <c r="B560" t="s">
         <v>9</v>
       </c>
       <c r="C560" t="s">
-        <v>65</v>
+        <v>31</v>
       </c>
       <c r="D560" t="s">
-        <v>2168</v>
+        <v>2205</v>
       </c>
       <c r="E560" t="s">
-        <v>2169</v>
+        <v>2206</v>
       </c>
       <c r="F560" t="s">
-        <v>2093</v>
+        <v>139</v>
       </c>
       <c r="G560" s="1" t="s">
-        <v>2208</v>
+        <v>2222</v>
       </c>
       <c r="H560" t="s">
-        <v>2209</v>
+        <v>2223</v>
       </c>
     </row>
     <row r="561" spans="1:8">
       <c r="A561" t="s">
-        <v>2210</v>
+        <v>2224</v>
       </c>
       <c r="B561" t="s">
         <v>9</v>
       </c>
       <c r="C561" t="s">
-        <v>70</v>
+        <v>35</v>
       </c>
       <c r="D561" t="s">
-        <v>2168</v>
+        <v>2205</v>
       </c>
       <c r="E561" t="s">
-        <v>2169</v>
+        <v>2206</v>
       </c>
       <c r="F561" t="s">
-        <v>2093</v>
+        <v>274</v>
       </c>
       <c r="G561" s="1" t="s">
-        <v>2211</v>
+        <v>2225</v>
       </c>
       <c r="H561" t="s">
-        <v>2212</v>
+        <v>2226</v>
       </c>
     </row>
     <row r="562" spans="1:8">
       <c r="A562" t="s">
-        <v>2213</v>
+        <v>2227</v>
       </c>
       <c r="B562" t="s">
         <v>9</v>
       </c>
       <c r="C562" t="s">
-        <v>75</v>
+        <v>39</v>
       </c>
       <c r="D562" t="s">
-        <v>2168</v>
+        <v>2205</v>
       </c>
       <c r="E562" t="s">
-        <v>2169</v>
+        <v>2206</v>
       </c>
       <c r="F562" t="s">
-        <v>2093</v>
+        <v>105</v>
       </c>
       <c r="G562" s="1" t="s">
-        <v>2214</v>
+        <v>2228</v>
       </c>
       <c r="H562" t="s">
-        <v>2215</v>
+        <v>2229</v>
       </c>
     </row>
     <row r="563" spans="1:8">
       <c r="A563" t="s">
-        <v>2216</v>
+        <v>2230</v>
       </c>
       <c r="B563" t="s">
         <v>9</v>
       </c>
       <c r="C563" t="s">
-        <v>79</v>
+        <v>43</v>
       </c>
       <c r="D563" t="s">
-        <v>2168</v>
+        <v>2205</v>
       </c>
       <c r="E563" t="s">
-        <v>2169</v>
+        <v>2206</v>
       </c>
       <c r="F563" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G563" s="1" t="s">
-        <v>2217</v>
+        <v>2231</v>
       </c>
       <c r="H563" t="s">
-        <v>2218</v>
+        <v>2232</v>
       </c>
     </row>
     <row r="564" spans="1:8">
       <c r="A564" t="s">
-        <v>2219</v>
+        <v>2233</v>
       </c>
       <c r="B564" t="s">
         <v>9</v>
       </c>
       <c r="C564" t="s">
-        <v>2042</v>
+        <v>48</v>
       </c>
       <c r="D564" t="s">
-        <v>2168</v>
+        <v>2205</v>
       </c>
       <c r="E564" t="s">
-        <v>2169</v>
+        <v>2206</v>
       </c>
       <c r="F564" t="s">
-        <v>2093</v>
+        <v>105</v>
       </c>
       <c r="G564" s="1" t="s">
-        <v>2220</v>
+        <v>2234</v>
       </c>
       <c r="H564" t="s">
-        <v>2221</v>
+        <v>2235</v>
       </c>
     </row>
     <row r="565" spans="1:8">
       <c r="A565" t="s">
-        <v>2222</v>
+        <v>2236</v>
       </c>
       <c r="B565" t="s">
         <v>9</v>
       </c>
       <c r="C565" t="s">
-        <v>83</v>
+        <v>52</v>
       </c>
       <c r="D565" t="s">
-        <v>2168</v>
+        <v>2205</v>
       </c>
       <c r="E565" t="s">
-        <v>2169</v>
+        <v>2206</v>
       </c>
       <c r="F565" t="s">
-        <v>2093</v>
+        <v>13</v>
       </c>
       <c r="G565" s="1" t="s">
-        <v>2223</v>
+        <v>2237</v>
       </c>
       <c r="H565" t="s">
-        <v>2224</v>
+        <v>2238</v>
       </c>
     </row>
     <row r="566" spans="1:8">
       <c r="A566" t="s">
-        <v>2225</v>
+        <v>2239</v>
       </c>
       <c r="B566" t="s">
         <v>9</v>
       </c>
       <c r="C566" t="s">
-        <v>87</v>
+        <v>56</v>
       </c>
       <c r="D566" t="s">
-        <v>2168</v>
+        <v>2205</v>
       </c>
       <c r="E566" t="s">
-        <v>2169</v>
+        <v>2206</v>
       </c>
       <c r="F566" t="s">
-        <v>2093</v>
+        <v>44</v>
       </c>
       <c r="G566" s="1" t="s">
-        <v>2226</v>
+        <v>2240</v>
       </c>
       <c r="H566" t="s">
-        <v>2227</v>
+        <v>2241</v>
       </c>
     </row>
     <row r="567" spans="1:8">
       <c r="A567" t="s">
-        <v>2228</v>
+        <v>2242</v>
       </c>
       <c r="B567" t="s">
         <v>9</v>
       </c>
       <c r="C567" t="s">
-        <v>91</v>
+        <v>2050</v>
       </c>
       <c r="D567" t="s">
-        <v>2168</v>
+        <v>2243</v>
       </c>
       <c r="E567" t="s">
-        <v>2169</v>
+        <v>2244</v>
       </c>
       <c r="F567" t="s">
-        <v>2093</v>
+        <v>274</v>
       </c>
       <c r="G567" s="1" t="s">
-        <v>2229</v>
+        <v>2245</v>
       </c>
       <c r="H567" t="s">
-        <v>2230</v>
+        <v>2246</v>
       </c>
     </row>
     <row r="568" spans="1:8">
       <c r="A568" t="s">
-        <v>2231</v>
+        <v>2247</v>
       </c>
       <c r="B568" t="s">
         <v>9</v>
       </c>
       <c r="C568" t="s">
-        <v>96</v>
+        <v>2050</v>
       </c>
       <c r="D568" t="s">
-        <v>2168</v>
+        <v>2248</v>
       </c>
       <c r="E568" t="s">
-        <v>2169</v>
+        <v>2249</v>
       </c>
       <c r="F568" t="s">
-        <v>2093</v>
+        <v>243</v>
       </c>
       <c r="G568" s="1" t="s">
-        <v>2232</v>
+        <v>2250</v>
       </c>
       <c r="H568" t="s">
-        <v>2233</v>
+        <v>2251</v>
       </c>
     </row>
     <row r="569" spans="1:8">
       <c r="A569" t="s">
-        <v>2234</v>
+        <v>2252</v>
       </c>
       <c r="B569" t="s">
         <v>9</v>
       </c>
       <c r="C569" t="s">
-        <v>1966</v>
+        <v>2050</v>
       </c>
       <c r="D569" t="s">
-        <v>2235</v>
+        <v>2253</v>
       </c>
       <c r="E569" t="s">
-        <v>2236</v>
+        <v>2254</v>
       </c>
       <c r="F569" t="s">
-        <v>57</v>
+        <v>243</v>
       </c>
       <c r="G569" s="1" t="s">
-        <v>2237</v>
+        <v>2255</v>
       </c>
       <c r="H569" t="s">
-        <v>2238</v>
+        <v>2256</v>
       </c>
     </row>
     <row r="570" spans="1:8">
       <c r="A570" t="s">
-        <v>2239</v>
+        <v>2257</v>
       </c>
       <c r="B570" t="s">
         <v>9</v>
       </c>
       <c r="C570" t="s">
-        <v>10</v>
+        <v>2050</v>
       </c>
       <c r="D570" t="s">
-        <v>2235</v>
+        <v>2258</v>
       </c>
       <c r="E570" t="s">
-        <v>2236</v>
+        <v>2259</v>
       </c>
       <c r="F570" t="s">
-        <v>2240</v>
+        <v>2180</v>
       </c>
       <c r="G570" s="1" t="s">
-        <v>2241</v>
+        <v>2260</v>
       </c>
       <c r="H570" t="s">
-        <v>2242</v>
+        <v>2261</v>
       </c>
     </row>
     <row r="571" spans="1:8">
       <c r="A571" t="s">
-        <v>2243</v>
+        <v>2262</v>
       </c>
       <c r="B571" t="s">
         <v>9</v>
       </c>
       <c r="C571" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D571" t="s">
-        <v>2235</v>
+        <v>2258</v>
       </c>
       <c r="E571" t="s">
-        <v>2236</v>
+        <v>2259</v>
       </c>
       <c r="F571" t="s">
-        <v>198</v>
+        <v>2180</v>
       </c>
       <c r="G571" s="1" t="s">
-        <v>2244</v>
+        <v>2263</v>
       </c>
       <c r="H571" t="s">
-        <v>2245</v>
+        <v>2264</v>
       </c>
     </row>
     <row r="572" spans="1:8">
       <c r="A572" t="s">
-        <v>2246</v>
+        <v>2265</v>
       </c>
       <c r="B572" t="s">
         <v>9</v>
       </c>
       <c r="C572" t="s">
-        <v>1966</v>
+        <v>17</v>
       </c>
       <c r="D572" t="s">
-        <v>2247</v>
+        <v>2258</v>
       </c>
       <c r="E572" t="s">
-        <v>2248</v>
+        <v>2259</v>
       </c>
       <c r="F572" t="s">
-        <v>243</v>
+        <v>2180</v>
       </c>
       <c r="G572" s="1" t="s">
-        <v>2249</v>
+        <v>2266</v>
       </c>
       <c r="H572" t="s">
-        <v>2250</v>
+        <v>2267</v>
       </c>
     </row>
     <row r="573" spans="1:8">
       <c r="A573" t="s">
-        <v>2251</v>
+        <v>2268</v>
       </c>
       <c r="B573" t="s">
         <v>9</v>
       </c>
       <c r="C573" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="D573" t="s">
-        <v>2247</v>
+        <v>2258</v>
       </c>
       <c r="E573" t="s">
-        <v>2248</v>
+        <v>2259</v>
       </c>
       <c r="F573" t="s">
-        <v>243</v>
+        <v>2180</v>
       </c>
       <c r="G573" s="1" t="s">
-        <v>2252</v>
+        <v>2269</v>
       </c>
       <c r="H573" t="s">
-        <v>2253</v>
+        <v>2270</v>
       </c>
     </row>
     <row r="574" spans="1:8">
       <c r="A574" t="s">
-        <v>2254</v>
+        <v>2271</v>
       </c>
       <c r="B574" t="s">
         <v>9</v>
       </c>
       <c r="C574" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="D574" t="s">
-        <v>2247</v>
+        <v>2258</v>
       </c>
       <c r="E574" t="s">
-        <v>2248</v>
+        <v>2259</v>
       </c>
       <c r="F574" t="s">
-        <v>2255</v>
+        <v>2180</v>
       </c>
       <c r="G574" s="1" t="s">
-        <v>2256</v>
+        <v>2272</v>
       </c>
       <c r="H574" t="s">
-        <v>2257</v>
+        <v>2273</v>
       </c>
     </row>
     <row r="575" spans="1:8">
       <c r="A575" t="s">
+        <v>2274</v>
+      </c>
+      <c r="B575" t="s">
+        <v>9</v>
+      </c>
+      <c r="C575" t="s">
+        <v>31</v>
+      </c>
+      <c r="D575" t="s">
         <v>2258</v>
       </c>
-      <c r="B575" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E575" t="s">
-        <v>2248</v>
+        <v>2259</v>
       </c>
       <c r="F575" t="s">
-        <v>2255</v>
+        <v>2180</v>
       </c>
       <c r="G575" s="1" t="s">
-        <v>2259</v>
+        <v>2275</v>
       </c>
       <c r="H575" t="s">
-        <v>2260</v>
+        <v>2276</v>
       </c>
     </row>
     <row r="576" spans="1:8">
       <c r="A576" t="s">
-        <v>2261</v>
+        <v>2277</v>
       </c>
       <c r="B576" t="s">
         <v>9</v>
       </c>
       <c r="C576" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="D576" t="s">
-        <v>2247</v>
+        <v>2258</v>
       </c>
       <c r="E576" t="s">
-        <v>2248</v>
+        <v>2259</v>
       </c>
       <c r="F576" t="s">
-        <v>2255</v>
+        <v>2180</v>
       </c>
       <c r="G576" s="1" t="s">
-        <v>2262</v>
+        <v>2278</v>
       </c>
       <c r="H576" t="s">
-        <v>2263</v>
+        <v>2279</v>
       </c>
     </row>
     <row r="577" spans="1:8">
       <c r="A577" t="s">
-        <v>2264</v>
+        <v>2280</v>
       </c>
       <c r="B577" t="s">
         <v>9</v>
       </c>
       <c r="C577" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="D577" t="s">
-        <v>2247</v>
+        <v>2258</v>
       </c>
       <c r="E577" t="s">
-        <v>2248</v>
+        <v>2259</v>
       </c>
       <c r="F577" t="s">
-        <v>2255</v>
+        <v>2180</v>
       </c>
       <c r="G577" s="1" t="s">
-        <v>2265</v>
+        <v>2281</v>
       </c>
       <c r="H577" t="s">
-        <v>2266</v>
+        <v>2182</v>
       </c>
     </row>
     <row r="578" spans="1:8">
       <c r="A578" t="s">
-        <v>2267</v>
+        <v>2282</v>
       </c>
       <c r="B578" t="s">
         <v>9</v>
       </c>
       <c r="C578" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="D578" t="s">
-        <v>2247</v>
+        <v>2258</v>
       </c>
       <c r="E578" t="s">
-        <v>2248</v>
+        <v>2259</v>
       </c>
       <c r="F578" t="s">
-        <v>2255</v>
+        <v>2180</v>
       </c>
       <c r="G578" s="1" t="s">
-        <v>2268</v>
+        <v>2283</v>
       </c>
       <c r="H578" t="s">
-        <v>2269</v>
+        <v>2284</v>
       </c>
     </row>
     <row r="579" spans="1:8">
       <c r="A579" t="s">
-        <v>2270</v>
+        <v>2285</v>
       </c>
       <c r="B579" t="s">
         <v>9</v>
       </c>
       <c r="C579" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="D579" t="s">
-        <v>2247</v>
+        <v>2258</v>
       </c>
       <c r="E579" t="s">
-        <v>2248</v>
+        <v>2259</v>
       </c>
       <c r="F579" t="s">
-        <v>2255</v>
+        <v>2180</v>
       </c>
       <c r="G579" s="1" t="s">
-        <v>2271</v>
+        <v>2286</v>
       </c>
       <c r="H579" t="s">
-        <v>2272</v>
+        <v>2287</v>
       </c>
     </row>
     <row r="580" spans="1:8">
       <c r="A580" t="s">
-        <v>2273</v>
+        <v>2288</v>
       </c>
       <c r="B580" t="s">
         <v>9</v>
       </c>
       <c r="C580" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="D580" t="s">
-        <v>2247</v>
+        <v>2258</v>
       </c>
       <c r="E580" t="s">
-        <v>2248</v>
+        <v>2259</v>
       </c>
       <c r="F580" t="s">
-        <v>2255</v>
+        <v>2180</v>
       </c>
       <c r="G580" s="1" t="s">
-        <v>2274</v>
+        <v>2289</v>
       </c>
       <c r="H580" t="s">
-        <v>2275</v>
+        <v>2290</v>
       </c>
     </row>
     <row r="581" spans="1:8">
       <c r="A581" t="s">
-        <v>2276</v>
+        <v>2291</v>
       </c>
       <c r="B581" t="s">
         <v>9</v>
       </c>
       <c r="C581" t="s">
-        <v>48</v>
+        <v>56</v>
       </c>
       <c r="D581" t="s">
-        <v>2247</v>
+        <v>2258</v>
       </c>
       <c r="E581" t="s">
-        <v>2248</v>
+        <v>2259</v>
       </c>
       <c r="F581" t="s">
-        <v>2255</v>
+        <v>2180</v>
       </c>
       <c r="G581" s="1" t="s">
-        <v>2277</v>
+        <v>2292</v>
       </c>
       <c r="H581" t="s">
-        <v>2278</v>
+        <v>2293</v>
       </c>
     </row>
     <row r="582" spans="1:8">
       <c r="A582" t="s">
-        <v>2279</v>
+        <v>2294</v>
       </c>
       <c r="B582" t="s">
         <v>9</v>
       </c>
       <c r="C582" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="D582" t="s">
-        <v>2247</v>
+        <v>2258</v>
       </c>
       <c r="E582" t="s">
-        <v>2248</v>
+        <v>2259</v>
       </c>
       <c r="F582" t="s">
-        <v>2255</v>
+        <v>2180</v>
       </c>
       <c r="G582" s="1" t="s">
-        <v>2280</v>
+        <v>2295</v>
       </c>
       <c r="H582" t="s">
-        <v>2281</v>
+        <v>2296</v>
       </c>
     </row>
     <row r="583" spans="1:8">
       <c r="A583" t="s">
-        <v>2282</v>
+        <v>2297</v>
       </c>
       <c r="B583" t="s">
         <v>9</v>
       </c>
       <c r="C583" t="s">
-        <v>56</v>
+        <v>65</v>
       </c>
       <c r="D583" t="s">
-        <v>2247</v>
+        <v>2258</v>
       </c>
       <c r="E583" t="s">
-        <v>2248</v>
+        <v>2259</v>
       </c>
       <c r="F583" t="s">
-        <v>2255</v>
+        <v>2180</v>
       </c>
       <c r="G583" s="1" t="s">
-        <v>2283</v>
+        <v>2298</v>
       </c>
       <c r="H583" t="s">
-        <v>2284</v>
+        <v>2299</v>
       </c>
     </row>
     <row r="584" spans="1:8">
       <c r="A584" t="s">
-        <v>2285</v>
+        <v>2300</v>
       </c>
       <c r="B584" t="s">
         <v>9</v>
       </c>
       <c r="C584" t="s">
-        <v>61</v>
+        <v>70</v>
       </c>
       <c r="D584" t="s">
-        <v>2247</v>
+        <v>2258</v>
       </c>
       <c r="E584" t="s">
-        <v>2248</v>
+        <v>2259</v>
       </c>
       <c r="F584" t="s">
-        <v>2255</v>
+        <v>2180</v>
       </c>
       <c r="G584" s="1" t="s">
-        <v>2286</v>
+        <v>2301</v>
       </c>
       <c r="H584" t="s">
-        <v>2287</v>
+        <v>2302</v>
       </c>
     </row>
     <row r="585" spans="1:8">
       <c r="A585" t="s">
-        <v>2288</v>
+        <v>2303</v>
       </c>
       <c r="B585" t="s">
         <v>9</v>
       </c>
       <c r="C585" t="s">
-        <v>65</v>
+        <v>75</v>
       </c>
       <c r="D585" t="s">
-        <v>2247</v>
+        <v>2258</v>
       </c>
       <c r="E585" t="s">
-        <v>2248</v>
+        <v>2259</v>
       </c>
       <c r="F585" t="s">
-        <v>2255</v>
+        <v>2180</v>
       </c>
       <c r="G585" s="1" t="s">
-        <v>2289</v>
+        <v>2304</v>
       </c>
       <c r="H585" t="s">
-        <v>2290</v>
+        <v>2305</v>
       </c>
     </row>
     <row r="586" spans="1:8">
       <c r="A586" t="s">
-        <v>2291</v>
+        <v>2306</v>
       </c>
       <c r="B586" t="s">
         <v>9</v>
       </c>
       <c r="C586" t="s">
-        <v>70</v>
+        <v>79</v>
       </c>
       <c r="D586" t="s">
-        <v>2247</v>
+        <v>2258</v>
       </c>
       <c r="E586" t="s">
-        <v>2248</v>
+        <v>2259</v>
       </c>
       <c r="F586" t="s">
-        <v>2255</v>
+        <v>44</v>
       </c>
       <c r="G586" s="1" t="s">
-        <v>2292</v>
+        <v>2307</v>
       </c>
       <c r="H586" t="s">
-        <v>2293</v>
+        <v>2308</v>
       </c>
     </row>
     <row r="587" spans="1:8">
       <c r="A587" t="s">
-        <v>2294</v>
+        <v>2309</v>
       </c>
       <c r="B587" t="s">
         <v>9</v>
       </c>
       <c r="C587" t="s">
-        <v>75</v>
+        <v>2126</v>
       </c>
       <c r="D587" t="s">
-        <v>2247</v>
+        <v>2258</v>
       </c>
       <c r="E587" t="s">
-        <v>2248</v>
+        <v>2259</v>
       </c>
       <c r="F587" t="s">
-        <v>2255</v>
+        <v>2180</v>
       </c>
       <c r="G587" s="1" t="s">
-        <v>2295</v>
+        <v>2310</v>
       </c>
       <c r="H587" t="s">
-        <v>2296</v>
+        <v>2311</v>
       </c>
     </row>
     <row r="588" spans="1:8">
       <c r="A588" t="s">
-        <v>2297</v>
+        <v>2312</v>
       </c>
       <c r="B588" t="s">
         <v>9</v>
       </c>
       <c r="C588" t="s">
-        <v>1966</v>
+        <v>83</v>
       </c>
       <c r="D588" t="s">
-        <v>2298</v>
+        <v>2258</v>
       </c>
       <c r="E588" t="s">
-        <v>2299</v>
+        <v>2259</v>
       </c>
       <c r="F588" t="s">
-        <v>2255</v>
+        <v>2180</v>
       </c>
       <c r="G588" s="1" t="s">
-        <v>2300</v>
+        <v>2313</v>
       </c>
       <c r="H588" t="s">
-        <v>2301</v>
+        <v>2314</v>
       </c>
     </row>
     <row r="589" spans="1:8">
       <c r="A589" t="s">
-        <v>2302</v>
+        <v>2315</v>
       </c>
       <c r="B589" t="s">
         <v>9</v>
       </c>
       <c r="C589" t="s">
+        <v>87</v>
+      </c>
+      <c r="D589" t="s">
+        <v>2258</v>
+      </c>
+      <c r="E589" t="s">
+        <v>2259</v>
+      </c>
+      <c r="F589" t="s">
+        <v>2180</v>
+      </c>
+      <c r="G589" s="1" t="s">
+        <v>2316</v>
+      </c>
+      <c r="H589" t="s">
+        <v>2317</v>
+      </c>
+    </row>
+    <row r="590" spans="1:8">
+      <c r="A590" t="s">
+        <v>2318</v>
+      </c>
+      <c r="B590" t="s">
+        <v>9</v>
+      </c>
+      <c r="C590" t="s">
+        <v>91</v>
+      </c>
+      <c r="D590" t="s">
+        <v>2258</v>
+      </c>
+      <c r="E590" t="s">
+        <v>2259</v>
+      </c>
+      <c r="F590" t="s">
+        <v>2180</v>
+      </c>
+      <c r="G590" s="1" t="s">
+        <v>2319</v>
+      </c>
+      <c r="H590" t="s">
+        <v>2320</v>
+      </c>
+    </row>
+    <row r="591" spans="1:8">
+      <c r="A591" t="s">
+        <v>2321</v>
+      </c>
+      <c r="B591" t="s">
+        <v>9</v>
+      </c>
+      <c r="C591" t="s">
+        <v>96</v>
+      </c>
+      <c r="D591" t="s">
+        <v>2258</v>
+      </c>
+      <c r="E591" t="s">
+        <v>2259</v>
+      </c>
+      <c r="F591" t="s">
+        <v>2180</v>
+      </c>
+      <c r="G591" s="1" t="s">
+        <v>2322</v>
+      </c>
+      <c r="H591" t="s">
+        <v>2323</v>
+      </c>
+    </row>
+    <row r="592" spans="1:8">
+      <c r="A592" t="s">
+        <v>2324</v>
+      </c>
+      <c r="B592" t="s">
+        <v>9</v>
+      </c>
+      <c r="C592" t="s">
+        <v>100</v>
+      </c>
+      <c r="D592" t="s">
+        <v>2258</v>
+      </c>
+      <c r="E592" t="s">
+        <v>2259</v>
+      </c>
+      <c r="F592" t="s">
+        <v>2180</v>
+      </c>
+      <c r="G592" s="1" t="s">
+        <v>2325</v>
+      </c>
+      <c r="H592" t="s">
+        <v>2326</v>
+      </c>
+    </row>
+    <row r="593" spans="1:8">
+      <c r="A593" t="s">
+        <v>2327</v>
+      </c>
+      <c r="B593" t="s">
+        <v>9</v>
+      </c>
+      <c r="C593" t="s">
+        <v>104</v>
+      </c>
+      <c r="D593" t="s">
+        <v>2258</v>
+      </c>
+      <c r="E593" t="s">
+        <v>2259</v>
+      </c>
+      <c r="F593" t="s">
+        <v>2180</v>
+      </c>
+      <c r="G593" s="1" t="s">
+        <v>2328</v>
+      </c>
+      <c r="H593" t="s">
+        <v>2329</v>
+      </c>
+    </row>
+    <row r="594" spans="1:8">
+      <c r="A594" t="s">
+        <v>2330</v>
+      </c>
+      <c r="B594" t="s">
+        <v>9</v>
+      </c>
+      <c r="C594" t="s">
+        <v>109</v>
+      </c>
+      <c r="D594" t="s">
+        <v>2258</v>
+      </c>
+      <c r="E594" t="s">
+        <v>2259</v>
+      </c>
+      <c r="F594" t="s">
+        <v>2180</v>
+      </c>
+      <c r="G594" s="1" t="s">
+        <v>2331</v>
+      </c>
+      <c r="H594" t="s">
+        <v>2332</v>
+      </c>
+    </row>
+    <row r="595" spans="1:8">
+      <c r="A595" t="s">
+        <v>2333</v>
+      </c>
+      <c r="B595" t="s">
+        <v>9</v>
+      </c>
+      <c r="C595" t="s">
+        <v>113</v>
+      </c>
+      <c r="D595" t="s">
+        <v>2258</v>
+      </c>
+      <c r="E595" t="s">
+        <v>2259</v>
+      </c>
+      <c r="F595" t="s">
+        <v>2180</v>
+      </c>
+      <c r="G595" s="1" t="s">
+        <v>2334</v>
+      </c>
+      <c r="H595" t="s">
+        <v>2335</v>
+      </c>
+    </row>
+    <row r="596" spans="1:8">
+      <c r="A596" t="s">
+        <v>2336</v>
+      </c>
+      <c r="B596" t="s">
+        <v>9</v>
+      </c>
+      <c r="C596" t="s">
+        <v>117</v>
+      </c>
+      <c r="D596" t="s">
+        <v>2258</v>
+      </c>
+      <c r="E596" t="s">
+        <v>2259</v>
+      </c>
+      <c r="F596" t="s">
+        <v>2180</v>
+      </c>
+      <c r="G596" s="1" t="s">
+        <v>2337</v>
+      </c>
+      <c r="H596" t="s">
+        <v>2338</v>
+      </c>
+    </row>
+    <row r="597" spans="1:8">
+      <c r="A597" t="s">
+        <v>2339</v>
+      </c>
+      <c r="B597" t="s">
+        <v>9</v>
+      </c>
+      <c r="C597" t="s">
+        <v>122</v>
+      </c>
+      <c r="D597" t="s">
+        <v>2258</v>
+      </c>
+      <c r="E597" t="s">
+        <v>2259</v>
+      </c>
+      <c r="F597" t="s">
+        <v>2180</v>
+      </c>
+      <c r="G597" s="1" t="s">
+        <v>2340</v>
+      </c>
+      <c r="H597" t="s">
+        <v>2341</v>
+      </c>
+    </row>
+    <row r="598" spans="1:8">
+      <c r="A598" t="s">
+        <v>2342</v>
+      </c>
+      <c r="B598" t="s">
+        <v>9</v>
+      </c>
+      <c r="C598" t="s">
+        <v>126</v>
+      </c>
+      <c r="D598" t="s">
+        <v>2258</v>
+      </c>
+      <c r="E598" t="s">
+        <v>2259</v>
+      </c>
+      <c r="F598" t="s">
+        <v>2180</v>
+      </c>
+      <c r="G598" s="1" t="s">
+        <v>2343</v>
+      </c>
+      <c r="H598" t="s">
+        <v>2344</v>
+      </c>
+    </row>
+    <row r="599" spans="1:8">
+      <c r="A599" t="s">
+        <v>2345</v>
+      </c>
+      <c r="B599" t="s">
+        <v>9</v>
+      </c>
+      <c r="C599" t="s">
+        <v>2346</v>
+      </c>
+      <c r="D599" t="s">
+        <v>2258</v>
+      </c>
+      <c r="E599" t="s">
+        <v>2259</v>
+      </c>
+      <c r="F599" t="s">
+        <v>2180</v>
+      </c>
+      <c r="G599" s="1" t="s">
+        <v>2347</v>
+      </c>
+      <c r="H599" t="s">
+        <v>2348</v>
+      </c>
+    </row>
+    <row r="600" spans="1:8">
+      <c r="A600" t="s">
+        <v>2349</v>
+      </c>
+      <c r="B600" t="s">
+        <v>9</v>
+      </c>
+      <c r="C600" t="s">
+        <v>130</v>
+      </c>
+      <c r="D600" t="s">
+        <v>2258</v>
+      </c>
+      <c r="E600" t="s">
+        <v>2259</v>
+      </c>
+      <c r="F600" t="s">
+        <v>2350</v>
+      </c>
+      <c r="G600" s="1" t="s">
+        <v>2351</v>
+      </c>
+      <c r="H600" t="s">
+        <v>2348</v>
+      </c>
+    </row>
+    <row r="601" spans="1:8">
+      <c r="A601" t="s">
+        <v>2352</v>
+      </c>
+      <c r="B601" t="s">
+        <v>9</v>
+      </c>
+      <c r="C601" t="s">
+        <v>134</v>
+      </c>
+      <c r="D601" t="s">
+        <v>2258</v>
+      </c>
+      <c r="E601" t="s">
+        <v>2259</v>
+      </c>
+      <c r="F601" t="s">
+        <v>2353</v>
+      </c>
+      <c r="G601" s="1" t="s">
+        <v>2354</v>
+      </c>
+      <c r="H601" t="s">
+        <v>2348</v>
+      </c>
+    </row>
+    <row r="602" spans="1:8">
+      <c r="A602" t="s">
+        <v>2355</v>
+      </c>
+      <c r="B602" t="s">
+        <v>9</v>
+      </c>
+      <c r="C602" t="s">
+        <v>2356</v>
+      </c>
+      <c r="D602" t="s">
+        <v>2258</v>
+      </c>
+      <c r="E602" t="s">
+        <v>2259</v>
+      </c>
+      <c r="F602" t="s">
+        <v>2180</v>
+      </c>
+      <c r="G602" s="1" t="s">
+        <v>2357</v>
+      </c>
+      <c r="H602" t="s">
+        <v>2358</v>
+      </c>
+    </row>
+    <row r="603" spans="1:8">
+      <c r="A603" t="s">
+        <v>2359</v>
+      </c>
+      <c r="B603" t="s">
+        <v>9</v>
+      </c>
+      <c r="C603" t="s">
+        <v>2050</v>
+      </c>
+      <c r="D603" t="s">
+        <v>2360</v>
+      </c>
+      <c r="E603" t="s">
+        <v>2361</v>
+      </c>
+      <c r="F603" t="s">
+        <v>57</v>
+      </c>
+      <c r="G603" s="1" t="s">
+        <v>2362</v>
+      </c>
+      <c r="H603" t="s">
+        <v>2363</v>
+      </c>
+    </row>
+    <row r="604" spans="1:8">
+      <c r="A604" t="s">
+        <v>2364</v>
+      </c>
+      <c r="B604" t="s">
+        <v>9</v>
+      </c>
+      <c r="C604" t="s">
         <v>10</v>
       </c>
-      <c r="D589" t="s">
-[...12 lines deleted...]
-        <v>2304</v>
+      <c r="D604" t="s">
+        <v>2360</v>
+      </c>
+      <c r="E604" t="s">
+        <v>2361</v>
+      </c>
+      <c r="F604" t="s">
+        <v>2365</v>
+      </c>
+      <c r="G604" s="1" t="s">
+        <v>2366</v>
+      </c>
+      <c r="H604" t="s">
+        <v>2367</v>
+      </c>
+    </row>
+    <row r="605" spans="1:8">
+      <c r="A605" t="s">
+        <v>2368</v>
+      </c>
+      <c r="B605" t="s">
+        <v>9</v>
+      </c>
+      <c r="C605" t="s">
+        <v>17</v>
+      </c>
+      <c r="D605" t="s">
+        <v>2360</v>
+      </c>
+      <c r="E605" t="s">
+        <v>2361</v>
+      </c>
+      <c r="F605" t="s">
+        <v>198</v>
+      </c>
+      <c r="G605" s="1" t="s">
+        <v>2369</v>
+      </c>
+      <c r="H605" t="s">
+        <v>2370</v>
+      </c>
+    </row>
+    <row r="606" spans="1:8">
+      <c r="A606" t="s">
+        <v>2371</v>
+      </c>
+      <c r="B606" t="s">
+        <v>9</v>
+      </c>
+      <c r="C606" t="s">
+        <v>2050</v>
+      </c>
+      <c r="D606" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E606" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F606" t="s">
+        <v>243</v>
+      </c>
+      <c r="G606" s="1" t="s">
+        <v>2374</v>
+      </c>
+      <c r="H606" t="s">
+        <v>2375</v>
+      </c>
+    </row>
+    <row r="607" spans="1:8">
+      <c r="A607" t="s">
+        <v>2376</v>
+      </c>
+      <c r="B607" t="s">
+        <v>9</v>
+      </c>
+      <c r="C607" t="s">
+        <v>10</v>
+      </c>
+      <c r="D607" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E607" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F607" t="s">
+        <v>243</v>
+      </c>
+      <c r="G607" s="1" t="s">
+        <v>2377</v>
+      </c>
+      <c r="H607" t="s">
+        <v>2378</v>
+      </c>
+    </row>
+    <row r="608" spans="1:8">
+      <c r="A608" t="s">
+        <v>2379</v>
+      </c>
+      <c r="B608" t="s">
+        <v>9</v>
+      </c>
+      <c r="C608" t="s">
+        <v>17</v>
+      </c>
+      <c r="D608" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E608" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F608" t="s">
+        <v>2380</v>
+      </c>
+      <c r="G608" s="1" t="s">
+        <v>2381</v>
+      </c>
+      <c r="H608" t="s">
+        <v>2382</v>
+      </c>
+    </row>
+    <row r="609" spans="1:8">
+      <c r="A609" t="s">
+        <v>2383</v>
+      </c>
+      <c r="B609" t="s">
+        <v>9</v>
+      </c>
+      <c r="C609" t="s">
+        <v>21</v>
+      </c>
+      <c r="D609" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E609" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F609" t="s">
+        <v>2380</v>
+      </c>
+      <c r="G609" s="1" t="s">
+        <v>2384</v>
+      </c>
+      <c r="H609" t="s">
+        <v>2385</v>
+      </c>
+    </row>
+    <row r="610" spans="1:8">
+      <c r="A610" t="s">
+        <v>2386</v>
+      </c>
+      <c r="B610" t="s">
+        <v>9</v>
+      </c>
+      <c r="C610" t="s">
+        <v>26</v>
+      </c>
+      <c r="D610" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E610" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F610" t="s">
+        <v>2380</v>
+      </c>
+      <c r="G610" s="1" t="s">
+        <v>2387</v>
+      </c>
+      <c r="H610" t="s">
+        <v>2388</v>
+      </c>
+    </row>
+    <row r="611" spans="1:8">
+      <c r="A611" t="s">
+        <v>2389</v>
+      </c>
+      <c r="B611" t="s">
+        <v>9</v>
+      </c>
+      <c r="C611" t="s">
+        <v>31</v>
+      </c>
+      <c r="D611" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E611" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F611" t="s">
+        <v>2380</v>
+      </c>
+      <c r="G611" s="1" t="s">
+        <v>2390</v>
+      </c>
+      <c r="H611" t="s">
+        <v>2391</v>
+      </c>
+    </row>
+    <row r="612" spans="1:8">
+      <c r="A612" t="s">
+        <v>2392</v>
+      </c>
+      <c r="B612" t="s">
+        <v>9</v>
+      </c>
+      <c r="C612" t="s">
+        <v>35</v>
+      </c>
+      <c r="D612" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E612" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F612" t="s">
+        <v>2380</v>
+      </c>
+      <c r="G612" s="1" t="s">
+        <v>2393</v>
+      </c>
+      <c r="H612" t="s">
+        <v>2394</v>
+      </c>
+    </row>
+    <row r="613" spans="1:8">
+      <c r="A613" t="s">
+        <v>2395</v>
+      </c>
+      <c r="B613" t="s">
+        <v>9</v>
+      </c>
+      <c r="C613" t="s">
+        <v>39</v>
+      </c>
+      <c r="D613" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E613" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F613" t="s">
+        <v>2380</v>
+      </c>
+      <c r="G613" s="1" t="s">
+        <v>2396</v>
+      </c>
+      <c r="H613" t="s">
+        <v>2397</v>
+      </c>
+    </row>
+    <row r="614" spans="1:8">
+      <c r="A614" t="s">
+        <v>2398</v>
+      </c>
+      <c r="B614" t="s">
+        <v>9</v>
+      </c>
+      <c r="C614" t="s">
+        <v>43</v>
+      </c>
+      <c r="D614" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E614" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F614" t="s">
+        <v>2380</v>
+      </c>
+      <c r="G614" s="1" t="s">
+        <v>2399</v>
+      </c>
+      <c r="H614" t="s">
+        <v>2400</v>
+      </c>
+    </row>
+    <row r="615" spans="1:8">
+      <c r="A615" t="s">
+        <v>2401</v>
+      </c>
+      <c r="B615" t="s">
+        <v>9</v>
+      </c>
+      <c r="C615" t="s">
+        <v>48</v>
+      </c>
+      <c r="D615" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E615" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F615" t="s">
+        <v>2380</v>
+      </c>
+      <c r="G615" s="1" t="s">
+        <v>2402</v>
+      </c>
+      <c r="H615" t="s">
+        <v>2403</v>
+      </c>
+    </row>
+    <row r="616" spans="1:8">
+      <c r="A616" t="s">
+        <v>2404</v>
+      </c>
+      <c r="B616" t="s">
+        <v>9</v>
+      </c>
+      <c r="C616" t="s">
+        <v>52</v>
+      </c>
+      <c r="D616" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E616" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F616" t="s">
+        <v>2380</v>
+      </c>
+      <c r="G616" s="1" t="s">
+        <v>2405</v>
+      </c>
+      <c r="H616" t="s">
+        <v>2406</v>
+      </c>
+    </row>
+    <row r="617" spans="1:8">
+      <c r="A617" t="s">
+        <v>2407</v>
+      </c>
+      <c r="B617" t="s">
+        <v>9</v>
+      </c>
+      <c r="C617" t="s">
+        <v>56</v>
+      </c>
+      <c r="D617" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E617" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F617" t="s">
+        <v>2380</v>
+      </c>
+      <c r="G617" s="1" t="s">
+        <v>2408</v>
+      </c>
+      <c r="H617" t="s">
+        <v>2409</v>
+      </c>
+    </row>
+    <row r="618" spans="1:8">
+      <c r="A618" t="s">
+        <v>2410</v>
+      </c>
+      <c r="B618" t="s">
+        <v>9</v>
+      </c>
+      <c r="C618" t="s">
+        <v>61</v>
+      </c>
+      <c r="D618" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E618" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F618" t="s">
+        <v>2380</v>
+      </c>
+      <c r="G618" s="1" t="s">
+        <v>2411</v>
+      </c>
+      <c r="H618" t="s">
+        <v>2412</v>
+      </c>
+    </row>
+    <row r="619" spans="1:8">
+      <c r="A619" t="s">
+        <v>2413</v>
+      </c>
+      <c r="B619" t="s">
+        <v>9</v>
+      </c>
+      <c r="C619" t="s">
+        <v>65</v>
+      </c>
+      <c r="D619" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E619" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F619" t="s">
+        <v>2380</v>
+      </c>
+      <c r="G619" s="1" t="s">
+        <v>2414</v>
+      </c>
+      <c r="H619" t="s">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="620" spans="1:8">
+      <c r="A620" t="s">
+        <v>2416</v>
+      </c>
+      <c r="B620" t="s">
+        <v>9</v>
+      </c>
+      <c r="C620" t="s">
+        <v>70</v>
+      </c>
+      <c r="D620" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E620" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F620" t="s">
+        <v>2380</v>
+      </c>
+      <c r="G620" s="1" t="s">
+        <v>2417</v>
+      </c>
+      <c r="H620" t="s">
+        <v>2418</v>
+      </c>
+    </row>
+    <row r="621" spans="1:8">
+      <c r="A621" t="s">
+        <v>2419</v>
+      </c>
+      <c r="B621" t="s">
+        <v>9</v>
+      </c>
+      <c r="C621" t="s">
+        <v>75</v>
+      </c>
+      <c r="D621" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E621" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F621" t="s">
+        <v>2380</v>
+      </c>
+      <c r="G621" s="1" t="s">
+        <v>2420</v>
+      </c>
+      <c r="H621" t="s">
+        <v>2421</v>
+      </c>
+    </row>
+    <row r="622" spans="1:8">
+      <c r="A622" t="s">
+        <v>2422</v>
+      </c>
+      <c r="B622" t="s">
+        <v>9</v>
+      </c>
+      <c r="C622" t="s">
+        <v>2050</v>
+      </c>
+      <c r="D622" t="s">
+        <v>2423</v>
+      </c>
+      <c r="E622" t="s">
+        <v>2424</v>
+      </c>
+      <c r="F622" t="s">
+        <v>2380</v>
+      </c>
+      <c r="G622" s="1" t="s">
+        <v>2425</v>
+      </c>
+      <c r="H622" t="s">
+        <v>2426</v>
+      </c>
+    </row>
+    <row r="623" spans="1:8">
+      <c r="A623" t="s">
+        <v>2427</v>
+      </c>
+      <c r="B623" t="s">
+        <v>9</v>
+      </c>
+      <c r="C623" t="s">
+        <v>10</v>
+      </c>
+      <c r="D623" t="s">
+        <v>2423</v>
+      </c>
+      <c r="E623" t="s">
+        <v>2424</v>
+      </c>
+      <c r="F623" t="s">
+        <v>2380</v>
+      </c>
+      <c r="G623" s="1" t="s">
+        <v>2428</v>
+      </c>
+      <c r="H623" t="s">
+        <v>2429</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -23398,50 +24672,84 @@
     <hyperlink ref="G565" r:id="rId564"/>
     <hyperlink ref="G566" r:id="rId565"/>
     <hyperlink ref="G567" r:id="rId566"/>
     <hyperlink ref="G568" r:id="rId567"/>
     <hyperlink ref="G569" r:id="rId568"/>
     <hyperlink ref="G570" r:id="rId569"/>
     <hyperlink ref="G571" r:id="rId570"/>
     <hyperlink ref="G572" r:id="rId571"/>
     <hyperlink ref="G573" r:id="rId572"/>
     <hyperlink ref="G574" r:id="rId573"/>
     <hyperlink ref="G575" r:id="rId574"/>
     <hyperlink ref="G576" r:id="rId575"/>
     <hyperlink ref="G577" r:id="rId576"/>
     <hyperlink ref="G578" r:id="rId577"/>
     <hyperlink ref="G579" r:id="rId578"/>
     <hyperlink ref="G580" r:id="rId579"/>
     <hyperlink ref="G581" r:id="rId580"/>
     <hyperlink ref="G582" r:id="rId581"/>
     <hyperlink ref="G583" r:id="rId582"/>
     <hyperlink ref="G584" r:id="rId583"/>
     <hyperlink ref="G585" r:id="rId584"/>
     <hyperlink ref="G586" r:id="rId585"/>
     <hyperlink ref="G587" r:id="rId586"/>
     <hyperlink ref="G588" r:id="rId587"/>
     <hyperlink ref="G589" r:id="rId588"/>
+    <hyperlink ref="G590" r:id="rId589"/>
+    <hyperlink ref="G591" r:id="rId590"/>
+    <hyperlink ref="G592" r:id="rId591"/>
+    <hyperlink ref="G593" r:id="rId592"/>
+    <hyperlink ref="G594" r:id="rId593"/>
+    <hyperlink ref="G595" r:id="rId594"/>
+    <hyperlink ref="G596" r:id="rId595"/>
+    <hyperlink ref="G597" r:id="rId596"/>
+    <hyperlink ref="G598" r:id="rId597"/>
+    <hyperlink ref="G599" r:id="rId598"/>
+    <hyperlink ref="G600" r:id="rId599"/>
+    <hyperlink ref="G601" r:id="rId600"/>
+    <hyperlink ref="G602" r:id="rId601"/>
+    <hyperlink ref="G603" r:id="rId602"/>
+    <hyperlink ref="G604" r:id="rId603"/>
+    <hyperlink ref="G605" r:id="rId604"/>
+    <hyperlink ref="G606" r:id="rId605"/>
+    <hyperlink ref="G607" r:id="rId606"/>
+    <hyperlink ref="G608" r:id="rId607"/>
+    <hyperlink ref="G609" r:id="rId608"/>
+    <hyperlink ref="G610" r:id="rId609"/>
+    <hyperlink ref="G611" r:id="rId610"/>
+    <hyperlink ref="G612" r:id="rId611"/>
+    <hyperlink ref="G613" r:id="rId612"/>
+    <hyperlink ref="G614" r:id="rId613"/>
+    <hyperlink ref="G615" r:id="rId614"/>
+    <hyperlink ref="G616" r:id="rId615"/>
+    <hyperlink ref="G617" r:id="rId616"/>
+    <hyperlink ref="G618" r:id="rId617"/>
+    <hyperlink ref="G619" r:id="rId618"/>
+    <hyperlink ref="G620" r:id="rId619"/>
+    <hyperlink ref="G621" r:id="rId620"/>
+    <hyperlink ref="G622" r:id="rId621"/>
+    <hyperlink ref="G623" r:id="rId622"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>