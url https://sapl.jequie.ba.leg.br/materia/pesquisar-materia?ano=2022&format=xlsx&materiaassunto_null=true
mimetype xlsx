--- v0 (2026-01-26)
+++ v1 (2026-06-08)
@@ -54,14765 +54,14765 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Walmiral Pacheco Marinho Neto (Walmiral)</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1497/ind._01.2022_-_ambulancia_para_o_distrito_de_florestal_e_itajuru.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1497/ind._01.2022_-_ambulancia_para_o_distrito_de_florestal_e_itajuru.docx</t>
   </si>
   <si>
     <t>Aquisição de uma ambulância totalmente equipada para atender ao Distrito de Florestal e Itajuru</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1563/ind._02.2022_-_reformas_das_qquadra_polesportiva_de_florestal_itajuru_e__cansancao.odt</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1563/ind._02.2022_-_reformas_das_qquadra_polesportiva_de_florestal_itajuru_e__cansancao.odt</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal Zenildo Brandão, extensivo ao Secretário de Infraestrutura Lucindo Tomaz, adotar as medidas cabíveis e necessárias para a  reforma das quadras poliesportiva dos Distritos de Florestal, Itajuru e o Cansanção, localizado no Joaquim Romão.</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1499/ind._03.2022_-_internet_banda_larga_no_distrito_de_florestal_e_itajuru.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1499/ind._03.2022_-_internet_banda_larga_no_distrito_de_florestal_e_itajuru.docx</t>
   </si>
   <si>
     <t>Implantação de Internet Banda Larga ANATEL para atender aos a comunidade dos Distritos de Floresta, e adjacências.</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>Ladislau Muniz de Bulhões Filho (Bui Bulhões)</t>
-[...2 lines deleted...]
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1500/ijnd._04.2022_-_psf_loteamento_jardim_eldorado.doc</t>
+    <t>Ladislau Muniz de Bulhões Filho</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1500/ijnd._04.2022_-_psf_loteamento_jardim_eldorado.doc</t>
   </si>
   <si>
     <t>Construção de um Posto de Saúde da Família no Loteamento Jardim Eldorado, para atender aos moradores daquela comunidade, bem como do Conjunto Residencial Parque do Sol.</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>Gilvan Souza Santana (Soldado Gilvan)</t>
-[...2 lines deleted...]
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1501/ind._05.2022_-_pavimentacao_ruas_do_itaigara.doc</t>
+    <t>Gilvan Souza Santana</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1501/ind._05.2022_-_pavimentacao_ruas_do_itaigara.doc</t>
   </si>
   <si>
     <t>Realizar o calçamento ou asfaltamento das seguintes vias: Rua João Araújo Garcia, Rua Antônio Alves de Melo e Rua Manoelito Rebouças, todas localizadas no Itaigara.</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>Márcio Oliveira Melo (Marcinho)</t>
-[...2 lines deleted...]
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1502/ind._06.2021_-_praca_no_mutirao_sao_judas_tadeu..docx</t>
+    <t>Márcio Oliveira Melo</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1502/ind._06.2021_-_praca_no_mutirao_sao_judas_tadeu..docx</t>
   </si>
   <si>
     <t>Construção de uma praça de convivência com parque infantil, academia ao ar livre, áreas verdes, quiosques, e a reforma e cobertura da quadra poliesportiva, no MUTIRÃO SÃO JUDAS TADEU.</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1503/ind._07.2022_-_construcao_da_ponte_1a_trav._argemiro_melo.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1503/ind._07.2022_-_construcao_da_ponte_1a_trav._argemiro_melo.doc</t>
   </si>
   <si>
     <t>Construção de uma ponte que liga a 1ª Trav. Argemiro Melo a 4ª Lomanto Júnior.</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1504/ind._08.2022_-_pavimentacao_da_rua_02_joao_aguiar_ribeiro_e_rua_imbui_-_sao_judas_tadeu.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1504/ind._08.2022_-_pavimentacao_da_rua_02_joao_aguiar_ribeiro_e_rua_imbui_-_sao_judas_tadeu.docx</t>
   </si>
   <si>
     <t>Pavimentação asfáltica com sistema de drenagem da Rua João Aguiar Ribeiro (entre Avenida César Borges e o Mutirão São Judas Tadeu e bairro São Judas Tadeu). E, das Ruas Adolfo Ribeiro e Imbuí (que fazem ligação entre os bairros São Judas Tadeu e Amaralina).</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1505/ind._09.2022_-_construcao_de_uma_praca_no_sao_judas_tadeu.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1505/ind._09.2022_-_construcao_de_uma_praca_no_sao_judas_tadeu.docx</t>
   </si>
   <si>
     <t>Construção de uma praça de convivência com parque infantil, academia ao ar livre, áreas verdes, quiosques, e a reforma e cobertura da quadra poliesportiva, no bairro São Judas Tadeu , próximo ao antigo módulo policial.</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1506/ind._10.2022_-_construcao_de_uma_praca_no_bairro_amaralina.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1506/ind._10.2022_-_construcao_de_uma_praca_no_bairro_amaralina.docx</t>
   </si>
   <si>
     <t>Construção de uma praça com quiosques, academia ao ar livre, parque infantil, quadra de areia, áreas verdes; e ainda a cobertura e reforma da quadra poliesportiva no bairro Amaralina (ao lado da Creche Dr Antônio Astolpho dos Santos).</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1507/ind._11.2022_-_implantacao_de_uma_maternidade_em_florestal.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1507/ind._11.2022_-_implantacao_de_uma_maternidade_em_florestal.docx</t>
   </si>
   <si>
     <t>Reivindicando a implantação de uma maternidade no Distrito de Florestal.</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>Moana dos Santos Meira Silva (Moana)</t>
-[...2 lines deleted...]
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1509/ind._12.2022_-_aumento_do_numero_de_marcacao_de_exames_nas_unidades_de_saude.doc</t>
+    <t>Moana dos Santos Meira Silva</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1509/ind._12.2022_-_aumento_do_numero_de_marcacao_de_exames_nas_unidades_de_saude.doc</t>
   </si>
   <si>
     <t>Aumentar a quantidade de marcação de exames (sangue, ultrassom e demais) nos centros médicos de Jequié.</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1510/ind._13.2022_-_tombamento_da_ponte_de_newton.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1510/ind._13.2022_-_tombamento_da_ponte_de_newton.doc</t>
   </si>
   <si>
     <t>Solicitando a abertura de processo de tombamento do bem cultural material denominado Ponte de Newton, localizada na Avenida César Borges.</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Joaquim Caires Rocha (Joaquim Caires)</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1522/ind._14.2022_-_construcao_de_um_centro_de_educacao_infantil.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1522/ind._14.2022_-_construcao_de_um_centro_de_educacao_infantil.doc</t>
   </si>
   <si>
     <t>Construção de um Centro de Educação Infantil no bairro Água Branca</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1523/ind._15.2022_-_criacao_de_uma_upa_24_horas_no_jequiezinho.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1523/ind._15.2022_-_criacao_de_uma_upa_24_horas_no_jequiezinho.doc</t>
   </si>
   <si>
     <t>Criação de uma UPA (Unidade de Pronto Atendimento), no bairro Jequiezinho.</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>João Paulo Fernandes Silva (JP)</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1524/projeto_de_16.2022_pr_jess_carlos_-_protocola.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1524/projeto_de_16.2022_pr_jess_carlos_-_protocola.docx</t>
   </si>
   <si>
     <t>Iluminação pública LED na Avenida Senhor do Bonfim, bairro Jequiezinho.</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>Emanuel Campos Silva (Tinho)</t>
-[...2 lines deleted...]
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1526/ind._17.2022_-_asfaltamento_da_via_de_acesso_aos_residenciais_mandacaru_i_e_ii.docx</t>
+    <t>Emanuel Campos Silva</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1526/ind._17.2022_-_asfaltamento_da_via_de_acesso_aos_residenciais_mandacaru_i_e_ii.docx</t>
   </si>
   <si>
     <t>Asfaltamento da Rua Dr. Ivan José da Silva, via de acesso aos Conjuntos Habitacional Mandacaru I e Mandacaru II.</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1527/ind._18.2022_-_pavimentacao_rua_e_travessa_ademario_pinheiro_-_joaquim_romao..docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1527/ind._18.2022_-_pavimentacao_rua_e_travessa_ademario_pinheiro_-_joaquim_romao..docx</t>
   </si>
   <si>
     <t>Pavimentação da Rua Ademário Pinheiro, da 2ª Travessa Ademário Pinheiro e da Rua João Costa, localizadas no bairro Joaquim Romão.</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>Emanuel Campos Silva (Tinho), Daubti Rocha Guimaraes (Colorido)</t>
-[...2 lines deleted...]
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1528/19.2022_-_construcao_de_uma_creche_no_mandacaru.docx</t>
+    <t>Emanuel Campos Silva, Daubti Rocha Guimaraes</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1528/19.2022_-_construcao_de_uma_creche_no_mandacaru.docx</t>
   </si>
   <si>
     <t>Construção da Creche no bairro Mandacaru.</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>Valdemir Souza Braga Junior (Júnior Braga)</t>
-[...2 lines deleted...]
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1529/ind._20.2022_-_criacao_de_uma_farmacia_de_manipulacao_no_municipio_de_jequie.doc</t>
+    <t>Valdemir Souza Braga Junior</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1529/ind._20.2022_-_criacao_de_uma_farmacia_de_manipulacao_no_municipio_de_jequie.doc</t>
   </si>
   <si>
     <t>Criação de uma Farmácia de Manipulação Municipal.</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1530/ind._21.2022_-_pavimentacao_asfaltica_rua_c_jequiezinho.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1530/ind._21.2022_-_pavimentacao_asfaltica_rua_c_jequiezinho.doc</t>
   </si>
   <si>
     <t>Pavimentação asfáltica da Rua C , localizada no Loteamento Vicente Grillo, bairro Jequiezinho.</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1531/ind._22.2022_-_pavimentacao_rua_joao_rosa_jequiezinho..doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1531/ind._22.2022_-_pavimentacao_rua_joao_rosa_jequiezinho..doc</t>
   </si>
   <si>
     <t>Incluir a Rua João Rosa, localizada no bairro Jequiezinho, no Programa Municipal Asfalto por toda Cidade.</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1533/ind._23.2022_-_instalacao_de_um_redutor_de_velocidade_na_rua_flores_do_campo..doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1533/ind._23.2022_-_instalacao_de_um_redutor_de_velocidade_na_rua_flores_do_campo..doc</t>
   </si>
   <si>
     <t>Construção de um redutor de velocidade na Rua Flores do Campo, localizada no Joaquim Romão.</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1534/ind._24.2022_-_reforma_do_posto_de_saude_sebastiao_guedes_na_cachoeirinha...doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1534/ind._24.2022_-_reforma_do_posto_de_saude_sebastiao_guedes_na_cachoeirinha...doc</t>
   </si>
   <si>
     <t>Reforma e reposição de materiais na Unidade de Saúde da Família Sebastião Guedes, localizada na Cachoeirinha.</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1535/ind._25.2022_-_iluminacao_a_led_da_via_de_acesso_ao_conjunto_mandacaru_i.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1535/ind._25.2022_-_iluminacao_a_led_da_via_de_acesso_ao_conjunto_mandacaru_i.doc</t>
   </si>
   <si>
     <t>Implantação de iluminação de LED na via de acesso do Conjunto Habitacional Mandacaru I</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1536/ind._26.2022_-_construcao_de_um_centro_oncologico_em_jequie.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1536/ind._26.2022_-_construcao_de_um_centro_oncologico_em_jequie.doc</t>
   </si>
   <si>
     <t>Implantação de um Centro de Tratamento Oncológico em Jequié.</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1537/ind._27.2022_-_construcao_de_uma_construcao_de_uma_creche_no_cohim.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1537/ind._27.2022_-_construcao_de_uma_construcao_de_uma_creche_no_cohim.doc</t>
   </si>
   <si>
     <t>Construção de uma Creche no Loteamento Sol Nascente, localidade conhecida como Cohim.</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Ivan de Oliveira Santos (Ivan do Leite)</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1548/ind._28.2022_-_canal_no_pompilio_sampaio.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1548/ind._28.2022_-_canal_no_pompilio_sampaio.doc</t>
   </si>
   <si>
     <t>A construção de um canal de águas pluviais no bairro Pompílio Sampaio.</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1552/ind._29.2022_-_sistema_de_saneamento_basico_no_zibrune.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1552/ind._29.2022_-_sistema_de_saneamento_basico_no_zibrune.docx</t>
   </si>
   <si>
     <t>Implantação do Sistema de Esgotamento Sanitário no Zibrune.</t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1553/ind._30.2022_-_construcao_de_uma_praca_no_loteamento_mirassol_-_jequiezinho.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1553/ind._30.2022_-_construcao_de_uma_praca_no_loteamento_mirassol_-_jequiezinho.doc</t>
   </si>
   <si>
     <t>Construção de uma praça com parque infantil e quadra de esporte no Loteamento Mirassol, localizado no Bairro Jequiezinho.</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>Daubti Rocha Guimaraes (Colorido)</t>
-[...2 lines deleted...]
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1554/ind._31.2022_-_praca_no_loteamento_maracana..docx</t>
+    <t>Daubti Rocha Guimaraes</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1554/ind._31.2022_-_praca_no_loteamento_maracana..docx</t>
   </si>
   <si>
     <t>Construção de uma praça entre a Rua Fluminense e a Rua Vasco da Gama, ambas localizadas no Loteamento Jardim Maracanã, no bairro Mandacaru, em frente à antiga Garagem da Tiradentes.</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1555/ind._32.2022_-_construcao_de_uma_praca_em_frente_ao_posto_aurelio_sciarretta..docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1555/ind._32.2022_-_construcao_de_uma_praca_em_frente_ao_posto_aurelio_sciarretta..docx</t>
   </si>
   <si>
     <t>Construção de uma praça em frente ao Posto de Saúde Aurélio Sciarretta, localizado no bairro Itaigara</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>Ramon Andrade Fernandes (Ramon Fernandes)</t>
-[...2 lines deleted...]
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1556/ind._33.2022_-_criacao_de_uma_uai_em_jequie.doc</t>
+    <t>Ramon Andrade Fernandes</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1556/ind._33.2022_-_criacao_de_uma_uai_em_jequie.doc</t>
   </si>
   <si>
     <t>Construção de uma Unidade de Acolhimento Institucional(UAI) em Jequié.</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1557/ind._34.2022_-_implantacao_de_lampadas_led_no_assentamento_volta_do_rio.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1557/ind._34.2022_-_implantacao_de_lampadas_led_no_assentamento_volta_do_rio.doc</t>
   </si>
   <si>
     <t>Modernização em lâmpadas de LED em todo Assentamento São Judas Tadeu, na Volta do Rio.</t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>Maria Aparecida Souza Santos de Deus (Cida)</t>
-[...2 lines deleted...]
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1558/ind._35.2022_-_corrimao_escadaria_travessa_magalhaes_caetite.docx</t>
+    <t>Maria Aparecida S. Santos de Deus</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1558/ind._35.2022_-_corrimao_escadaria_travessa_magalhaes_caetite.docx</t>
   </si>
   <si>
     <t>Construção de uma escadaria, adaptando-a com corrimão, na Travessa Magalhães Caetité(perto da Oásis), bairro Jequiezinho.</t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1559/ind._36.2022_-_praca_na_rua_g_loteamento_agua_branca_-_jequiezinho.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1559/ind._36.2022_-_praca_na_rua_g_loteamento_agua_branca_-_jequiezinho.docx</t>
   </si>
   <si>
     <t>Construção de uma Praça na Rua G, Loteamento Água Branca, bairro Jequiezinho, dotando-a de quiosques, bancos de concreto com recosto, piso tátil, rampa de acessibilidade, academia ao ar livre e parque infantil.</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>Marcos Lameque Vasconcelos da Silva(Marcos do Ovo)</t>
-[...2 lines deleted...]
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1560/ind._37.2022_-_banheiros_quimicos_na_avenida_cesar_borges.doc</t>
+    <t>Marcos Lameque Vasconcelos da Silva</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1560/ind._37.2022_-_banheiros_quimicos_na_avenida_cesar_borges.doc</t>
   </si>
   <si>
     <t>A implantação de banheiros químicos ao longo da Avenida César Borges.</t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1561/ind._38.2022_-_semaforos_no_pompilio_sampaio.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1561/ind._38.2022_-_semaforos_no_pompilio_sampaio.doc</t>
   </si>
   <si>
     <t>Instalação de 02 (dois) semáforos interligando o bairro São José ao Pompílio Sampaio,  e outro para pedestres, próximo à passarela do Atacadão Assaí, na Avenida César Borges.</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1562/ind._39.2022_-_construcao_de_uma_academia_ao_ar_livre_no_povoado_de_monte_branco.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1562/ind._39.2022_-_construcao_de_uma_academia_ao_ar_livre_no_povoado_de_monte_branco.doc</t>
   </si>
   <si>
     <t>Construção de uma praça dotada de equipamentos de entretenimento e com academia ao ar livre, no Povoado do Monte Branco.</t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1564/ind._40.2022_-__reformas_das_quadras_poliesportivas_na_baixa_do_bonfim_e_cachoeirinha.odt</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1564/ind._40.2022_-__reformas_das_quadras_poliesportivas_na_baixa_do_bonfim_e_cachoeirinha.odt</t>
   </si>
   <si>
     <t>Realizar a  reforma das quadras poliesportivas do bairro Cachoeirinha e da Baixa do Bonfim.</t>
   </si>
   <si>
     <t>1566</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1566/ind._41.2022_-_ecoturismo__em_florestal.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1566/ind._41.2022_-_ecoturismo__em_florestal.doc</t>
   </si>
   <si>
     <t>Estudo de viabilidade econômica, a fim de transformar a Região de Florestal numa importante área de Ecoturismo.</t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1568/ind._43.2022_-_legalizacao_fundiaria_vila_vitoria.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1568/ind._43.2022_-_legalizacao_fundiaria_vila_vitoria.doc</t>
   </si>
   <si>
     <t>Legalização fundiária para o Loteamento Vila Vitória</t>
   </si>
   <si>
     <t>1571</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1571/ind._44.2022_-_pavimentacao_de_ruas_do_itaigara.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1571/ind._44.2022_-_pavimentacao_de_ruas_do_itaigara.doc</t>
   </si>
   <si>
     <t>Pavimentação asfáltica das seguintes vias: Rua Etelvino Torres, na lateral do Estádio Waldomiro Borges; Rua Dindinha Josefa Fernandes, antiga Rua A; e Rua Almerinda Lomanto, antiga Rua B -  Itaigara, bairro Mandacaru.</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1572/ind._45.2022_-_pavimentacao_de_ruas_do_zibruni.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1572/ind._45.2022_-_pavimentacao_de_ruas_do_zibruni.doc</t>
   </si>
   <si>
     <t>Pavimentação a asfáltica das seguintes vias: Rua Elvira Madalena, Rua Antônio Alves de Melo e  1ª Travessa Paralela, todas localizada no Zibruni, bairro Mandacaru.</t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1573/iind._46.2022_-_pavimentacao_ruas_do_itaigara.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1573/iind._46.2022_-_pavimentacao_ruas_do_itaigara.doc</t>
   </si>
   <si>
     <t>Realizar a pavimentação asfáltica das seguintes vias: Rua Antônio Alves de Melo. antiga Rua C; Rua Radmesse Antônio de Brito, antiga Rua D; e Rua Professor Raimundo Fernandes da Costa, antiga Rua E, todas localizadas no Itaigara.</t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1574/ind._47.2022_-_pav_imentacao_da_rua_goias_-_mandacaru.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1574/ind._47.2022_-_pav_imentacao_da_rua_goias_-_mandacaru.doc</t>
   </si>
   <si>
     <t>Realizar a pavimentação asfáltica da Rua Goiás, localizada bairro Mandacaru.</t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1575/ind._48.2022_-_passarela_na_rua_cel._erotildes_soares_-__ponte_que_liga_o_sao_jose_ao_pompilio_sampaio.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1575/ind._48.2022_-_passarela_na_rua_cel._erotildes_soares_-__ponte_que_liga_o_sao_jose_ao_pompilio_sampaio.doc</t>
   </si>
   <si>
     <t>Construção de passarela na ponte que liga o bairro São José e Pompílio Sampaio.</t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1578/iind._51.2022_-_instalacao_de_torre_de_celular_para_o_povoado_de_itamarindo_-_corrigido.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1578/iind._51.2022_-_instalacao_de_torre_de_celular_para_o_povoado_de_itamarindo_-_corrigido.docx</t>
   </si>
   <si>
     <t>Instalar uma antena telefônica para melhoramento do sinal de telefonia celular no Povoado do Tamarindo.</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1579/ind._52.2022_-_patrolamento_e_encascalhamento_da_regiao_de_florestal.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1579/ind._52.2022_-_patrolamento_e_encascalhamento_da_regiao_de_florestal.doc</t>
   </si>
   <si>
     <t>Realizar o patrolamento e cascalhamento das estradas Rio do Antônio, Boqueirão, Bateia e  Santo Antônio, localizadas na Região de Florestal.</t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1580/ind._53.2022_-_asfaltamento_da_avenida_presidente_vargas_da_rua_mongoios_e_da_rua_carlota_sa_-_bairro_jequiezinho.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1580/ind._53.2022_-_asfaltamento_da_avenida_presidente_vargas_da_rua_mongoios_e_da_rua_carlota_sa_-_bairro_jequiezinho.docx</t>
   </si>
   <si>
     <t>Pavimentação com massa asfáltica da Rua Carlota Sá, Rua Mongóis e da Av. Presidente Vargas, a partir do (número 424/425 CEP 45.208-189) bairro Jequiezinho.</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1581/ind._54.2022_-_rede_de_esgotamento_sanirario_e_pavimentacao_do_loteamento_vila_aeroporto.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1581/ind._54.2022_-_rede_de_esgotamento_sanirario_e_pavimentacao_do_loteamento_vila_aeroporto.docx</t>
   </si>
   <si>
     <t>Rede de esgotamento sanitário e pavimentação asfáltica das vias do Loteamento Vila Aeroporto, no bairro Jequiezinho, nesta cidade.</t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1582/ind._55.2022_-_pavimentacao_asfatica_e_esgotamento_sanitario_do_vila_rodoviaria.docm</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1582/ind._55.2022_-_pavimentacao_asfatica_e_esgotamento_sanitario_do_vila_rodoviaria.docm</t>
   </si>
   <si>
     <t>Rede de esgotamento sanitário, pavimentação asfáltica e concretamento das vias do Loteamento Vila Vitória, no bairro Jequiezinho, nesta cidade.</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>San David Pereira Aragão (San)</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1584/ind._57.2022_-_requalificacao_da_usf_virgilio_de_paula_tourinho_i_e_ii__-_cidade_nova.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1584/ind._57.2022_-_requalificacao_da_usf_virgilio_de_paula_tourinho_i_e_ii__-_cidade_nova.docx</t>
   </si>
   <si>
     <t>Requalificação e/ou Reforma Total da USF (Unidade de Saúde da Família) Virgílio de Paula Tourinho Neto I e II, localizada no bairro Cidade Nova</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1585/ind._582022_-_esgotamento_sanitario_do_loteamento_itaigara_-_mandacaru.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1585/ind._582022_-_esgotamento_sanitario_do_loteamento_itaigara_-_mandacaru.docx</t>
   </si>
   <si>
     <t>Implantação e/ou construção do sistema de Esgotamento Sanitário do Itaigara.</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1586/ind._59.2022_-_regularizacao_fundiaria_mutirao_do_curral_novo.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1586/ind._59.2022_-_regularizacao_fundiaria_mutirao_do_curral_novo.docx</t>
   </si>
   <si>
     <t>Envio de Projeto de Lei para regularização fundiária do Mutirão do Curral Novo</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1588/ind._61.2022_-_reforma_da_praca_da_rua_vitoria_-_bairro_mandacaru.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1588/ind._61.2022_-_reforma_da_praca_da_rua_vitoria_-_bairro_mandacaru.docx</t>
   </si>
   <si>
     <t>Reforma da praça da Rua Vitória, localizada no Mandacaru.</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1589/ind._62.2022_-_pavimentacao_da_rua_do_alto_rua_natal_e_1a_trav._alto_do_cruzeiro_cidade_nova.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1589/ind._62.2022_-_pavimentacao_da_rua_do_alto_rua_natal_e_1a_trav._alto_do_cruzeiro_cidade_nova.doc</t>
   </si>
   <si>
     <t>Pavimentação das seguintes vias: Rua "do Alto", Rua Natal e 1ª Trav. Alto do Cruzeiro, todas localizadas no bairro Cidade  Nova.</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1590/ind._63.2022_-_asfaltamento_da_entrada_do_conjunto_beira_rio.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1590/ind._63.2022_-_asfaltamento_da_entrada_do_conjunto_beira_rio.docx</t>
   </si>
   <si>
     <t>Solicitando asfaltamento da entrada do Conjunto Habitacional Beira Rio, situado no bairro Cidade Nova.</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1591/ind._64.2022_-_construcao_de_praca_no_sao_judas.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1591/ind._64.2022_-_construcao_de_praca_no_sao_judas.doc</t>
   </si>
   <si>
     <t>Construção da praça no bairro São Judas, em frente ao Posto Radar, dotando-a de quadra de esportes, pista de skate, parque infantil e academia ao ar livre.</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1592/ind._65.2022_-_loteamento_novo_horizonte_correto.1.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1592/ind._65.2022_-_loteamento_novo_horizonte_correto.1.doc</t>
   </si>
   <si>
     <t>Realizar o asfaltamento das ruas do Loteamento Novo Horizonte, Centro.</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1593/ind._66.2022_-_implantacao_de_cras_na_agua_branca_e_vila_vitoria.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1593/ind._66.2022_-_implantacao_de_cras_na_agua_branca_e_vila_vitoria.doc</t>
   </si>
   <si>
     <t>Criação de Postos Avançados do CRAS no Bairro Jequiezinho, para atender a região da Água Branca e Vila Vitoria.</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1594/ind._67.2022_-_impaltacao_de_academia_ao_ar_livre_no_conjunto_habitacional_brasil_novo.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1594/ind._67.2022_-_impaltacao_de_academia_ao_ar_livre_no_conjunto_habitacional_brasil_novo.doc</t>
   </si>
   <si>
     <t>Implantação de uma academia ao ar livre no Conjunto Habitacional Brasil Novo, bairro Jequiezinho.</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1595/ind._68.2022_-_implantacao_de_cras_para_atender_os_bairros_km_3_km_4_e_curral_novo.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1595/ind._68.2022_-_implantacao_de_cras_para_atender_os_bairros_km_3_km_4_e_curral_novo.doc</t>
   </si>
   <si>
     <t>Criação de postos avançados do CRAS para atender o KM 3, KM 4 e Curral Novo.</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>Sidney Magal Rodrigues de Souza (Sidney Magal)</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1596/ind._69.2022_-_instalacao_de_placas_de_cargas__e_descargas_na_avenida_professora_virginia_ribeiro.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1596/ind._69.2022_-_instalacao_de_placas_de_cargas__e_descargas_na_avenida_professora_virginia_ribeiro.docx</t>
   </si>
   <si>
     <t>Solicitando à SUMTRAN adotar as medidas necessárias com vistas a instalação de placas de regulamentação de Carga e Descarga.</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1597/ind._70.2022_-_pavimentacao_asfaltica_travessa_acm.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1597/ind._70.2022_-_pavimentacao_asfaltica_travessa_acm.doc</t>
   </si>
   <si>
     <t>Realizar a pavimentação asfáltica da Travessa Antônio Carlos Magalhães, localizada no bairro Jequiezinho, ao lado do INEMA.</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1598/ind._71.2022.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1598/ind._71.2022.docx</t>
   </si>
   <si>
     <t>Pavimentação em concreto da Rua Albertino Pereira e da Rua Corredor Antoninho, ambas localizadas nas imediações da Rua da Banca, bairro Jequiezinho.</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1599/ind._72.2022_n-_drenagem_e_pavimentacao_loteamento_novo_horizonte.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1599/ind._72.2022_n-_drenagem_e_pavimentacao_loteamento_novo_horizonte.docx</t>
   </si>
   <si>
     <t>Serviços de drenagem e pavimentação asfáltica das vias: Rua Edson Costa Brito, Rua Joaquim Lobo, Travessa Joaquim Lobo 2, localizadas no Loteamento Novo Horizonte, bairro Centro, Jequié/BA.</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1601/ind._74.2022_-_construcao_de_um_parque_na_rua_baixa_do_bonfim.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1601/ind._74.2022_-_construcao_de_um_parque_na_rua_baixa_do_bonfim.docx</t>
   </si>
   <si>
     <t>Implantação de um parque com academia ao ar livre na Rua Baixa do Bonfim.</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1602/ind._75.2022_-_drenagem_e_pavimentacao_rua_alves_cardoso_no_cansancao.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1602/ind._75.2022_-_drenagem_e_pavimentacao_rua_alves_cardoso_no_cansancao.docx</t>
   </si>
   <si>
     <t>Serviços de drenagem das águas pluviais e pavimentação asfáltica da Rua Alves Cardoso e da 3ª  Travessa Gustavo Santos Ribeiro, no Cansanção Jequié/BA.</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1605/ind._77.2022_-_paviemnatacao_flamboyant_e_beta_ville.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1605/ind._77.2022_-_paviemnatacao_flamboyant_e_beta_ville.doc</t>
   </si>
   <si>
     <t>Serviço de pavimentação asfáltica das ruas do Loteamento Flamboyant e Beta Ville (Caixa D’água).</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>Josiel Cavalcante dos Santos (Ziel)</t>
-[...2 lines deleted...]
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1607/ind._78.2022.doc</t>
+    <t>Josiel Cavalcante dos Santos</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1607/ind._78.2022.doc</t>
   </si>
   <si>
     <t>Reforma de residências que estejam em situações precárias de segurança e sem instalações sanitárias em nossa cidade.</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1608/ind._79.2022.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1608/ind._79.2022.doc</t>
   </si>
   <si>
     <t>Cobertura do canal de água pluvial e a pavimentação da 2ª Trav. Humberto de Campos , localizada no bairro Joaquim Romão.</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1609/ind._80.2022_-_revitalizacao_da_praca_elza_leone_caixa_d_agua.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1609/ind._80.2022_-_revitalizacao_da_praca_elza_leone_caixa_d_agua.doc</t>
   </si>
   <si>
     <t>Revitalização da Praça Elza Leone, localizada no bairro da Caixa D’água.</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1611/ind._82.2022_-_praca_no_sol_nascente.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1611/ind._82.2022_-_praca_no_sol_nascente.docx</t>
   </si>
   <si>
     <t>Revitalização da Praça e da quadra poliesportiva localizada na Rua Hildenfor dos Reis Rodrigues, em frente à Igreja São João Batista, no Sol Nascente/Joaquim Romão, Jequié BA.</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>Eduardo José Oliveira Simões de Carvalho (Duda)</t>
-[...2 lines deleted...]
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1613/ind._83.2022_-_torre_de_telefonia_celular_cachoeirinha.doc</t>
+    <t>Eduardo José O. Simões de Carvalho</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1613/ind._83.2022_-_torre_de_telefonia_celular_cachoeirinha.doc</t>
   </si>
   <si>
     <t>Construção de uma torre de Telefonia móvel no bairro Cachoeirinha.</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1614/ind._84.2022_-_reforma_da_quadra_da_barragem.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1614/ind._84.2022_-_reforma_da_quadra_da_barragem.doc</t>
   </si>
   <si>
     <t>Reforma da quadra poliesportiva do Povoado da Barragem da Pedra.</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1615/ind._85.2022_-_construcao_de_uma_praca_com_academia_ao_ar_livre_na_localidade_alto_do_amor_-_bairro_caixa_d_agua.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1615/ind._85.2022_-_construcao_de_uma_praca_com_academia_ao_ar_livre_na_localidade_alto_do_amor_-_bairro_caixa_d_agua.doc</t>
   </si>
   <si>
     <t>Construção de uma praça com academia ao ar livre na localidade Alto do Amor, bairro Caixa D´Água.</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1617/ind._86.2022_-_reforma_posto_padre_hilario_terrossi_-_inocoop.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1617/ind._86.2022_-_reforma_posto_padre_hilario_terrossi_-_inocoop.docx</t>
   </si>
   <si>
     <t>Reforma da Unidade de Saúde da Família (USF) Padre Hilario Terrossi, localizado no Conjunto Habitacional Inocoop.</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1618/ind._87.2022_-_ampliacao_cemiterio_cachoeirinha.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1618/ind._87.2022_-_ampliacao_cemiterio_cachoeirinha.doc</t>
   </si>
   <si>
     <t>Ampliação do Cemitério do bairro Cachoeirinha, no município de Jequié.</t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1619/ind._88.2022_-_construcao_do_canal_de_aguas_pluviais_no_fundo_condominio_almerinda_lomanto_-_jequiezinho.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1619/ind._88.2022_-_construcao_do_canal_de_aguas_pluviais_no_fundo_condominio_almerinda_lomanto_-_jequiezinho.doc</t>
   </si>
   <si>
     <t>Construção de um canal de águas pluviais no Jequiezinho, ao fundo do Condomínio Almerinda Lomanto.</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1620/ind._89.2022_-_reforma_da_quadra_poliesportiva_do_km_03_em_frente_ao_navarro_de_brito.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1620/ind._89.2022_-_reforma_da_quadra_poliesportiva_do_km_03_em_frente_ao_navarro_de_brito.doc</t>
   </si>
   <si>
     <t>Reforma da quadra poliesportiva do Km 03, em frente ao Colégio Navarro de Brito.</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1621/ind._90.2022_-_retorno_convenio_hospital_do_amor_de_barretos....docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1621/ind._90.2022_-_retorno_convenio_hospital_do_amor_de_barretos....docx</t>
   </si>
   <si>
     <t>Retorno do convênio na Policlínica de Jequié com Hospital de Amor de Barretos.</t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1622/ind._91.2022_-_instituicao_do_marco_-_combate_cancer_de_utero.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1622/ind._91.2022_-_instituicao_do_marco_-_combate_cancer_de_utero.doc</t>
   </si>
   <si>
     <t>Instituir a "Campanha Março Lilás" junto com ações em nosso Município, tendo como objetivo conscientizar a sociedade sobre a prevenção contra o câncer de colo uterino.</t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1623/ind._92.2022_-_plano_de_arborizacao_urbana.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1623/ind._92.2022_-_plano_de_arborizacao_urbana.doc</t>
   </si>
   <si>
     <t>Elaboração de um Plano ou Projeto de Arborização Urbana no Município de Jequié</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1624/ind._93.2022_-_construcao_de_uma_usf_no_bairro_caixa_d_agua_2.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1624/ind._93.2022_-_construcao_de_uma_usf_no_bairro_caixa_d_agua_2.doc</t>
   </si>
   <si>
     <t>Construção de uma Unidade de Saúde da Família (USF) no bairro Caixa D´água.</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1625/ind._94.2022_-_concessao_de_escrituras_imoveis_mutiroes_sao_judas_judas_e_curral_novo..doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1625/ind._94.2022_-_concessao_de_escrituras_imoveis_mutiroes_sao_judas_judas_e_curral_novo..doc</t>
   </si>
   <si>
     <t>Liberação de escrituras de imóveis  no Mutirão São Judas Tadeu e Curral Novo.</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1626/ind._95.2022_-_cascalhamento_da_estrada_povoado_rio_preto_do_costa.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1626/ind._95.2022_-_cascalhamento_da_estrada_povoado_rio_preto_do_costa.doc</t>
   </si>
   <si>
     <t>Patrolamento e cascalhamento da estrada do Povoado Rio Preto do Costa.</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1627/ind._96.2022_-_cascalhamento_rio_do_mutum.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1627/ind._96.2022_-_cascalhamento_rio_do_mutum.doc</t>
   </si>
   <si>
     <t>Patrolamento e cascalhamento da estrada do Povoado Rio do Mutum.</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1628/ind._97.2022_-_pavimentacao_asfaltica_da_antiga_cachoeirinha.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1628/ind._97.2022_-_pavimentacao_asfaltica_da_antiga_cachoeirinha.doc</t>
   </si>
   <si>
     <t>Pavimentação asfáltica da antiga Cachoeirinha.</t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1629/ind._98.109.2022_-_construcao_sistema_de_abastecimento_de_agua_para_santa_clara_e_jiboinha.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1629/ind._98.109.2022_-_construcao_sistema_de_abastecimento_de_agua_para_santa_clara_e_jiboinha.docx</t>
   </si>
   <si>
     <t>Construção do Sistema de Abastecimento de Água simplificado nos Povoados de Santa Clara e Jiboinha, na Região da Caatinga de Jequié – BA.</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1630/ind._99.2022_-_reforma_do_posto_de_saude_de_santa_clara...docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1630/ind._99.2022_-_reforma_do_posto_de_saude_de_santa_clara...docx</t>
   </si>
   <si>
     <t>Reforma do posto de saúde no Povoado de Santa Clara, localizado na região da Caatinga de Jequié.</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1631/ind._100.2022_-_praca_na_barragem_de_pedras.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1631/ind._100.2022_-_praca_na_barragem_de_pedras.doc</t>
   </si>
   <si>
     <t>Construção de uma praça no Povoado da Barragem de Pedras.</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>José Augusto de Aguiar Brito Filho (Gutinha)</t>
-[...2 lines deleted...]
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1632/ind._101.2022_-_revitalizacao_e_modernizacao_da_passarela_que_liga_o_bairro_joaquim_romao_ao_distrito_industrial_de_jequie.docx</t>
+    <t>José Augusto Aguiar Brito Filho</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1632/ind._101.2022_-_revitalizacao_e_modernizacao_da_passarela_que_liga_o_bairro_joaquim_romao_ao_distrito_industrial_de_jequie.docx</t>
   </si>
   <si>
     <t>Revitalização e modernização da passarela que liga o bairro Joaquim Romão (Argemiro_x000D_
 Melo) ao Distrito Industrial de Jequié.</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1633/ind._102.2022_-_pavimentacao_rua_bahia_-_inocoop.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1633/ind._102.2022_-_pavimentacao_rua_bahia_-_inocoop.docx</t>
   </si>
   <si>
     <t>Solicitando a pavimentação da Rua Bahia, ao lado da Igreja Batista Renascer, e da 1ª Travessa da Rua Bahia, próximo à Panificadora Doutor dos Pães, localizada no Conjunto Habitacional Inocoop.</t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1634/ind._103.2022.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1634/ind._103.2022.docx</t>
   </si>
   <si>
     <t>REQUALIFICAÇÃO DA AVENIDA SANTA LUZIA</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1635/ind._104.2022_-_instalacao_de_agua_potavel_na_barragem_de_pedras.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1635/ind._104.2022_-_instalacao_de_agua_potavel_na_barragem_de_pedras.doc</t>
   </si>
   <si>
     <t>Instalação de Estação de Abastecimento de Água Potável para o Povoado da Barragem de Pedras.</t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1636/ind._105..2022_-_unidade_de_saude_da_familia_no_sol_nascente.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1636/ind._105..2022_-_unidade_de_saude_da_familia_no_sol_nascente.doc</t>
   </si>
   <si>
     <t>Construção de uma Unidade de Saúde da Família no Loteamento Sol Nascente (Bairro Joaquim Romão).</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1637/ind._106.2022_-_construcao_de_uma_quadra_coberta_em_nova_esperanca.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1637/ind._106.2022_-_construcao_de_uma_quadra_coberta_em_nova_esperanca.doc</t>
   </si>
   <si>
     <t>Construção de uma quadra coberta de esporte no Distrito de Nova Esperança.</t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1639/ind._108.2022_-_reforma_da_praca_miguel_bahiense_campo_do_america.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1639/ind._108.2022_-_reforma_da_praca_miguel_bahiense_campo_do_america.doc</t>
   </si>
   <si>
     <t>Realização de obras de manutenção da Praça Miguel Bahiense, localizada no bairro do Campo do América.</t>
   </si>
   <si>
     <t>1641</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/</t>
+    <t>http://sapl.jequie.ba.leg.br/media/</t>
   </si>
   <si>
     <t>Revitalização dos canteiros da Rua Catulo da Paixão Cearense (do Alto do Funil até à Rua Francisco Mendes) e Candinha Barreto (entre a Rua Professora Virgínia Ribeiro e à Rua Maria Adélia Melhem - Proximidades da Lagoa do DERBA), bairro Jequiezinho.</t>
   </si>
   <si>
     <t>1642</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1642/ind._111.2022_-_construcao_de_creche_no_pompilio_sampaio.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1642/ind._111.2022_-_construcao_de_creche_no_pompilio_sampaio.doc</t>
   </si>
   <si>
     <t>Construção de uma creche no bairro do Pompilio Sampaio.</t>
   </si>
   <si>
     <t>1643</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1643/ind._112.2022_-_construcao_de_um_centro_de_zoonoses_no_municipio_de_jequie.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1643/ind._112.2022_-_construcao_de_um_centro_de_zoonoses_no_municipio_de_jequie.docx</t>
   </si>
   <si>
     <t>Implantação de um Centro de Controle de Zoonoses no Município de Jequié.</t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1644/ind._113.2022_-_implantacao_de_usina_de_residuos_em_jequie.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1644/ind._113.2022_-_implantacao_de_usina_de_residuos_em_jequie.doc</t>
   </si>
   <si>
     <t>Implantação de uma Usina de Reutilização de Resíduos na cidade Jequié.</t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1645/ind._114.2022_-_pavimentacao_da_rua_desembargador_andrade_teixeira.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1645/ind._114.2022_-_pavimentacao_da_rua_desembargador_andrade_teixeira.docx</t>
   </si>
   <si>
     <t>Pavimentação asfáltica da Rua Desembargador Andrade Teixeira, em frente à Igreja Assembleia de Deus, Sede Joaquim Romão.</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1646/ind._115.2022_-_pavimentacao_asfaltica_da_rua_jean_torres_de_oliveira.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1646/ind._115.2022_-_pavimentacao_asfaltica_da_rua_jean_torres_de_oliveira.docx</t>
   </si>
   <si>
     <t>Pavimentação asfáltica da Rua Jean Torres de Oliveira, localizada no bairro Cidade Nova</t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1647/ind._116.2022_-_implantacao_de_uma_via_de_retorno_proximo_ao_assai_atacadista...docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1647/ind._116.2022_-_implantacao_de_uma_via_de_retorno_proximo_ao_assai_atacadista...docx</t>
   </si>
   <si>
     <t>Implantação de uma via retorno em direção ao Mutirão São Judas Tadeu, nas proximidades do Assaí Atacadista, localizado na Avenida César Borges .</t>
   </si>
   <si>
     <t>1648</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1648/ind._117._2022_-_construcao_de_creche_para_atender_a_populacao_do_km_03_e_04._...doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1648/ind._117._2022_-_construcao_de_creche_para_atender_a_populacao_do_km_03_e_04._...doc</t>
   </si>
   <si>
     <t>Construção de creche para contemplar os bairros Km 3 e Km 4.</t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1649/ind._118.2022_-_reforma_da_quadra_do_loteamento_parque_do_sol.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1649/ind._118.2022_-_reforma_da_quadra_do_loteamento_parque_do_sol.doc</t>
   </si>
   <si>
     <t>Concretagem e reforma da quadra do Conjunto Habitacional Parque do Sol (Bairro Jequiezinho)</t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1650/ind._119_-_construcao_de_arquibancada_para_o_campo_de_futebol_de_florestal.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1650/ind._119_-_construcao_de_arquibancada_para_o_campo_de_futebol_de_florestal.doc</t>
   </si>
   <si>
     <t>Construção de vestiário e arquibancadas para o campo de futebol de Florestal.</t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1651/ind._120.2022_-_implantacao_de_programa_morar_melhor.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1651/ind._120.2022_-_implantacao_de_programa_morar_melhor.doc</t>
   </si>
   <si>
     <t>Implantação de um programa de melhorias habitacionais nos bairros e distritos da cidade de Jequié.</t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1652/ind._121.2022_-_iluminacao_led_na_avenida_parque_exposicao.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1652/ind._121.2022_-_iluminacao_led_na_avenida_parque_exposicao.doc</t>
   </si>
   <si>
     <t>Iluminação em lâmpadas de LED  para o trecho correspondente à Avenida Parque de Exposições, no bairro Jequiezinho.</t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1653/ind._122.2022_-_conserto_da_pavimentacao_da_rua_stela_camara_dubois..doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1653/ind._122.2022_-_conserto_da_pavimentacao_da_rua_stela_camara_dubois..doc</t>
   </si>
   <si>
     <t>Concerto da pavimentação da Rua Stela Câmara Dubois, localizada no bairro Jequiezinho.</t>
   </si>
   <si>
     <t>1655</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1655/ind._124.2022_-_ampliacacao_da_creche_antonio_astolpho_bairro_amaralina.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1655/ind._124.2022_-_ampliacacao_da_creche_antonio_astolpho_bairro_amaralina.docx</t>
   </si>
   <si>
     <t>Ampliação da Creche Dr. Antônio Astolpho dos Santos, no bairro Amaralina.</t>
   </si>
   <si>
     <t>1656</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1656/ind._125.2022_-_pavimentacao_de_vias_da_caixa_d_agua.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1656/ind._125.2022_-_pavimentacao_de_vias_da_caixa_d_agua.doc</t>
   </si>
   <si>
     <t>Serviço de pavimentação da Rua Sempre Viva, localizada no Alto da Bela Vista, e da 5ª Travessa Duque de Caxias, localidade do Barro Preto.</t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1658/ind.126.2022_-_revitalizacao_da_praca_de_tamarindo.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1658/ind.126.2022_-_revitalizacao_da_praca_de_tamarindo.doc</t>
   </si>
   <si>
     <t>Revitalização da Praça  localizada em Tamarindo, com instalação de um parquinho feito em eucalipto, e ainda a conclusão da pavimentação deste Povoado.</t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1659/ind._127.2022_-_pavimentacao_do_assentamento_flor_da_terra_em_tamarindo.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1659/ind._127.2022_-_pavimentacao_do_assentamento_flor_da_terra_em_tamarindo.doc</t>
   </si>
   <si>
     <t>Serviço de saneamento básico e a pavimentação do Assentamento Flor da Terra, no Povoado de Tamarindo.</t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1660/ind._128.2022_-_campanha_de_incentivo_ao_plantio_de_arvores_frutiferas_em_nosso_municipio.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1660/ind._128.2022_-_campanha_de_incentivo_ao_plantio_de_arvores_frutiferas_em_nosso_municipio.doc</t>
   </si>
   <si>
     <t>Realização de uma campanha denominada “Mais frutas, Mais Saúde”, incentivando o plantio de árvores frutíferas nos quintais, chácaras, fazendas e principalmente em locais públicos e praças de nossa cidade, disponibilizando aos cidadãos mudas para o plantio.</t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1661/ind._229.2022_-_ampliacao_do_estacionamento_do_terminal_rodoviario.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1661/ind._229.2022_-_ampliacao_do_estacionamento_do_terminal_rodoviario.docx</t>
   </si>
   <si>
     <t>Construção de um novo Terminal Rodoviário em Jequié.</t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1662/ind._130.2022_-_reforma_do_posto_de_saude_dr._maximiliano_no_agarradinho..doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1662/ind._130.2022_-_reforma_do_posto_de_saude_dr._maximiliano_no_agarradinho..doc</t>
   </si>
   <si>
     <t>Reforma do Posto de Saúde Dr. José Maximiliano Henriquez Sandoval, localizado na Rua. M, nº 700, bairro Espírito Santo (Agarradinho).</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1663/ind._131.2022_-_implantacao_de_um_ponto_de_onibus_na_rua_iolanda_pires.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1663/ind._131.2022_-_implantacao_de_um_ponto_de_onibus_na_rua_iolanda_pires.doc</t>
   </si>
   <si>
     <t>Construção de um ponto  de ônibus na Rua Iolanda Pires, no bairro Jequiezinho, ao lado da Lanchonete Boris.</t>
   </si>
   <si>
     <t>1664</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1664/ind._132.2022_-_instalacao_de_semaforo_no_cruzamento_da_princesa_isabel_com_a_avenida_junior.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1664/ind._132.2022_-_instalacao_de_semaforo_no_cruzamento_da_princesa_isabel_com_a_avenida_junior.doc</t>
   </si>
   <si>
     <t>Instalação de semáforo no cruzamento da Avenida Lomanto Júnior, com a Rua Princesa Isabel, no bairro do Joaquim Romão.</t>
   </si>
   <si>
     <t>1665</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1665/ind._133.2022_-_concretagem_da_rua_idelfonso_guedes_no_mandacaru.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1665/ind._133.2022_-_concretagem_da_rua_idelfonso_guedes_no_mandacaru.doc</t>
   </si>
   <si>
     <t>Concretagem na Avenida Idelfonso Guedes de Araújo, ponto de referência Igreja Canaã, Beira Rio, no bairro Mandacaru.</t>
   </si>
   <si>
     <t>1666</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1666/ind._134_-_joaquim_ind.pavimentacao_da_rua_bolivar_reis_km_03.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1666/ind._134_-_joaquim_ind.pavimentacao_da_rua_bolivar_reis_km_03.doc</t>
   </si>
   <si>
     <t>Pavimentação asfáltica da Rua Bolívar Reis, localizada no bairro KM 3.</t>
   </si>
   <si>
     <t>1667</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1667/ind._135.2022_-_construcao_de_um_a_ubs_no_jardim_eldorado.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1667/ind._135.2022_-_construcao_de_um_a_ubs_no_jardim_eldorado.docx</t>
   </si>
   <si>
     <t>Construir uma Unidade Básica de Saúde (UBS) no Loteamento Jardim Eldorado, bairro do Jequiezinho.</t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1668/ind._136.2022_-_construcao_de_um_posto_de_saude_ou_ubs_no_jardim_tropical.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1668/ind._136.2022_-_construcao_de_um_posto_de_saude_ou_ubs_no_jardim_tropical.doc</t>
   </si>
   <si>
     <t>Construção de um Posto de Saúde ou implantação de um Programa de Saúde da Família-PSF, no Loteamento Jardim Tropical, bairro Jequiezinho.</t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1669/ind._137.2022_-_instalacao_da_casa_do_homem_do_campo...doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1669/ind._137.2022_-_instalacao_da_casa_do_homem_do_campo...doc</t>
   </si>
   <si>
     <t>Implantação de Casa do Homem do Campo em Jequié.</t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1670/ind._138.2022_-_passarela_no_rio_jequiezinho_na_rua_antonio_orrico.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1670/ind._138.2022_-_passarela_no_rio_jequiezinho_na_rua_antonio_orrico.doc</t>
   </si>
   <si>
     <t>Instalação de passarela metálica sobre o Rio Jequiezinho na Rua Antônio Orrico.</t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1672/ind._104.2022_-_pavimentacao_rua_principal_de_itajuru.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1672/ind._104.2022_-_pavimentacao_rua_principal_de_itajuru.doc</t>
   </si>
   <si>
     <t>Pavimentação da Rua Principal do Distrito do Tamarindo.</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1673/ind._141.2022_festival_gastronomico..doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1673/ind._141.2022_festival_gastronomico..doc</t>
   </si>
   <si>
     <t>Realização de um festival gastronômico para promover a cultura gastronômica do Município.</t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1674/ind._142.2022_-_incremento_ao_turismo_transformando_a_pedra_do_curral_novo_em_atracao_turistica.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1674/ind._142.2022_-_incremento_ao_turismo_transformando_a_pedra_do_curral_novo_em_atracao_turistica.doc</t>
   </si>
   <si>
     <t>Elaboração de um projeto para transformar a Pedra do Curral Novo em um ponto turístico da cidade.</t>
   </si>
   <si>
     <t>1675</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1675/ind._143.2022_-_ambulancia_para_o_povoado_riacho_dantas.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1675/ind._143.2022_-_ambulancia_para_o_povoado_riacho_dantas.doc</t>
   </si>
   <si>
     <t>Solicitação de uma ambulância para o Povoado Riacho Dantas.</t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1676/ind._144.2022__-_construcao_de_um_centro_de_educacao_infantil.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1676/ind._144.2022__-_construcao_de_um_centro_de_educacao_infantil.docx</t>
   </si>
   <si>
     <t>Construção de um Centro de Educação Infantil na Vovó Camila, bairro Jequiezinho, Jequié – BA.</t>
   </si>
   <si>
     <t>1677</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1677/ind._145.2022_-_revitalizacao_da_praca_do_brinco_de_ouro_-_jequiezinho.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1677/ind._145.2022_-_revitalizacao_da_praca_do_brinco_de_ouro_-_jequiezinho.docx</t>
   </si>
   <si>
     <t>Revitalização da Praça do Brinco de Ouro, com construção de quiosques, parque infantil, academia ao ar livre, pista de caminhada, áreas verdes e a cobertura e reforma da quadra poliesportiva.</t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1678/ind._146.2022_-_pavimentacao_das_ruas_c_d_e_faraildes_localizadas_no_loteamento_paqueta.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1678/ind._146.2022_-_pavimentacao_das_ruas_c_d_e_faraildes_localizadas_no_loteamento_paqueta.docx</t>
   </si>
   <si>
     <t>Pavimentação asfáltica das Ruas C, D e Faraildes, todas localizadas no Loteamento Jardim Paquetá, bairro São José.</t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1679/ind._147.2022_-_cobertura_de_pontos_de_taxi_no_centro_de_jequie.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1679/ind._147.2022_-_cobertura_de_pontos_de_taxi_no_centro_de_jequie.docx</t>
   </si>
   <si>
     <t>Instalação de cobertura dos pontos de Táxi em frente ao Mega Mix, na Rua Francisco Alves Meira; em frente ao Big Atacadão, na Travessa Francisco Alves Meira; e em frente ao GBarbosa da Praça da Bandeira, todos no Centro de Jequié.</t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1680/ind._148.2022_-_pavimentacao_da_rua_professora_adelaide_ribeiro_e_sinha_rodrigues_no_jardim_paqueta.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1680/ind._148.2022_-_pavimentacao_da_rua_professora_adelaide_ribeiro_e_sinha_rodrigues_no_jardim_paqueta.docx</t>
   </si>
   <si>
     <t>Pavimentação asfáltica da Rua Professora Adelaide Rodrigues e da Rua Sinhá Soares, ambas localizadas no Loteamento Jardim Paquetá, bairro São José.</t>
   </si>
   <si>
     <t>1681</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1681/ind._149.2022_-_calcamento_das_ruas_do_raio_de_luz.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1681/ind._149.2022_-_calcamento_das_ruas_do_raio_de_luz.doc</t>
   </si>
   <si>
     <t>Pavimentação asfáltica da Rua Crisântemo, Rua das Dálias, Rua dos Girassóis e Rua das Acácias, todas localizadas no Loteamento Raio de Luz, bairro São Judas Tadeu.</t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1682/150.2022_-_calcamento_ruas_do_raio_de_luz.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1682/150.2022_-_calcamento_ruas_do_raio_de_luz.doc</t>
   </si>
   <si>
     <t>Pavimentação da Rua das Gérberas, Rua das Orquídeas e Rua das Azaleias, localizadas no Loteamento Raio de Luz, no bairro São Judas.</t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1683/ind.151.2022_-_limpeza_do_canal_da_rua_jose_portugues_no_pompilio_sampaio.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1683/ind.151.2022_-_limpeza_do_canal_da_rua_jose_portugues_no_pompilio_sampaio.doc</t>
   </si>
   <si>
     <t>Limpeza do canal localizado no cruzamento da Rua José Português, bairro Pompílio Sampaio.</t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1684/ind._152.2022_-_reforma_da_praca_nossa_senhora_aparecida_no_bairro_cidade_nova.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1684/ind._152.2022_-_reforma_da_praca_nossa_senhora_aparecida_no_bairro_cidade_nova.doc</t>
   </si>
   <si>
     <t>Reforma da Praça Nossa Senhora Aparecida, localizada no bairro Cidade Nova.</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1685/ind._153.2022_-_instalacao_de_uma_casa_de_menor_infrator_em_jequie.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1685/ind._153.2022_-_instalacao_de_uma_casa_de_menor_infrator_em_jequie.doc</t>
   </si>
   <si>
     <t>A instalação de uma Casa de Amparo ao Menor Infrator em nosso município.</t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1687/ind._154.2022_-_construcao_de_ponto_de_onibus_no_pompilio_sampaio.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1687/ind._154.2022_-_construcao_de_ponto_de_onibus_no_pompilio_sampaio.doc</t>
   </si>
   <si>
     <t>Construção de ponto de ônibus no percurso do bairro Pompilio Sampaio, Loteamento Amaralina e próximo à Santa Casa.</t>
   </si>
   <si>
     <t>1688</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1688/ind._155.2022_-_concretagem_beco_dos_dourados.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1688/ind._155.2022_-_concretagem_beco_dos_dourados.docx</t>
   </si>
   <si>
     <t>Concretagem na localidade do Beco dos Dourados, próximo da Rua Argemiro Mello, bairro Joaquim Romão.</t>
   </si>
   <si>
     <t>1689</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1689/ind._156.2022_-_casa_de_acolhimento_ao_idoso.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1689/ind._156.2022_-_casa_de_acolhimento_ao_idoso.docx</t>
   </si>
   <si>
     <t>Implantação de uma Casa/Creche de Acolhimento ao Idoso.</t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1690/ind._157.2022_-__torre_de_iluminacao_na_vovo_camila_-_saida_de_acesso_ao_anel_viario.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1690/ind._157.2022_-__torre_de_iluminacao_na_vovo_camila_-_saida_de_acesso_ao_anel_viario.docx</t>
   </si>
   <si>
     <t>Implantação de uma rotatória com torre de iluminação na Vovó Camila, localizada na saída de acesso ao Anel Viário</t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1691/ind._158.2022_-_construcao_de_creche_na_vovo_camila.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1691/ind._158.2022_-_construcao_de_creche_na_vovo_camila.doc</t>
   </si>
   <si>
     <t>Construção de uma creche na Rua Vovó Camila, no bairro Jequiezinho.</t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1692/ind._159.2022_-_asfaltamento_da_rua_lelis_piedade.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1692/ind._159.2022_-_asfaltamento_da_rua_lelis_piedade.doc</t>
   </si>
   <si>
     <t>Asfaltamento da Rua Lélis Piedade, localizada no Centro de Jequié.</t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1693/academia_ao_ar_livre_no_parque_do_sol.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1693/academia_ao_ar_livre_no_parque_do_sol.docx</t>
   </si>
   <si>
     <t>Reforma da praça, com a instalação de academia ao ar livre, no Condomínio Parque do Sol, bairro Jequiezinho.</t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1694/ind._161.2022_-_construcao_de_praca_no_parque_das_algarobas.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1694/ind._161.2022_-_construcao_de_praca_no_parque_das_algarobas.doc</t>
   </si>
   <si>
     <t>Construção de uma praça dotada de parquinho, academia ao ar livre, quiosques com bancos e jardins, entre a Rua C e F, no Parque das Algarobas.</t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1696/ind._162.2022_-_construcao_de_creche_e_escola_no_distrito_de_florestal.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1696/ind._162.2022_-_construcao_de_creche_e_escola_no_distrito_de_florestal.doc</t>
   </si>
   <si>
     <t>Construção de uma creche e de uma nova escola no Distrito de Florestal.</t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1697/ind._162.2022_-_instalacao_de_um_escritorio_publico_de_engenharia_em_jequie.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1697/ind._162.2022_-_instalacao_de_um_escritorio_publico_de_engenharia_em_jequie.doc</t>
   </si>
   <si>
     <t>Implantar um escritório público de arquitetura, urbanismo e engenharia em nossa cidade.</t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1699/ind._164.2022_-__implantacao_de_redutor_de_velocidade_na_praca_juracy_magalhaes_no_jequiezinho.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1699/ind._164.2022_-__implantacao_de_redutor_de_velocidade_na_praca_juracy_magalhaes_no_jequiezinho.doc</t>
   </si>
   <si>
     <t>Adotar providências para a instalação de redutores de velocidade na Praça Governador Juracy Magalhães, no bairro Jequiezinho.</t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1703/ind._166.2022_-_ciclovia_e_imuninacao_do_trecho_do_entroncamento_da_barragem.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1703/ind._166.2022_-_ciclovia_e_imuninacao_do_trecho_do_entroncamento_da_barragem.doc</t>
   </si>
   <si>
     <t>Implantação de uma ciclovia com iluminação, no trecho da BR 116 ao Entroncamento da Barragem, município de Jequié.</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1705/ind._168.2022_-_construcao_de_sede_para_a_usf_doralize_vidal..doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1705/ind._168.2022_-_construcao_de_sede_para_a_usf_doralize_vidal..doc</t>
   </si>
   <si>
     <t>Construção do prédio da USF Doralize Vidal, localizada no Alto do Cemitério, bairro Caixa D'água.</t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1706/ind._169.2022_-_pontos_de_onibus_no_centro.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1706/ind._169.2022_-_pontos_de_onibus_no_centro.doc</t>
   </si>
   <si>
     <t>Reforma dos pontos de ônibus da Praça da Bandeira e do Mercadão Vicente Grillo</t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1707/ind._170.2022_-_construcao_de_um_ginasio_de_esportes_no_mandacaru.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1707/ind._170.2022_-_construcao_de_um_ginasio_de_esportes_no_mandacaru.doc</t>
   </si>
   <si>
     <t>Realizar a construção de um ginásio de esportes no bairro Mandacaru.</t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1708/ind._171.2022_-_pavimentacao_asfaltiva_princesa_isabel_-_largo_do_cedil.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1708/ind._171.2022_-_pavimentacao_asfaltiva_princesa_isabel_-_largo_do_cedil.doc</t>
   </si>
   <si>
     <t>Asfaltamento da ruas Princesa Isabel e Félix Batista, estendendo até o Largo do Cedil,  bairro Joaquim Romão.</t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1709/ind._172.2022_-_canteiro_central_na_duque_de_caxias.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1709/ind._172.2022_-_canteiro_central_na_duque_de_caxias.doc</t>
   </si>
   <si>
     <t>Reforma do canteiro central da Rua Duque de Caxias (bairro Joaquim Romão)</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1710/ind._173.2022_-_criacao_de_subprefeituras_em_distritos.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1710/ind._173.2022_-_criacao_de_subprefeituras_em_distritos.docx</t>
   </si>
   <si>
     <t>Criação de uma subprefeitura no Distrito de Florestal e no Distrito de Itajuru.</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1712/ind._174.2022_-_construcao_de_posto_de_saude_no_povoado_da_fazenda_velha.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1712/ind._174.2022_-_construcao_de_posto_de_saude_no_povoado_da_fazenda_velha.doc</t>
   </si>
   <si>
     <t>Construção de uma unidade de saúde no Povoado da Fazenda Velha.</t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1713/ind._175.2022_-_construcao_de_uma_praca_no_loteamento_vila_aeroporto.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1713/ind._175.2022_-_construcao_de_uma_praca_no_loteamento_vila_aeroporto.doc</t>
   </si>
   <si>
     <t>Construção de uma praça no Loteamento Vila Aeroporto, no bairro do Jequiezinho, nesta cidade</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1714/ind._176.2022_-_revitalizacao_de_praca_em_itajuru.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1714/ind._176.2022_-_revitalizacao_de_praca_em_itajuru.doc</t>
   </si>
   <si>
     <t>Revitalização da praça localizada no Distrito de Itajuru.</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1715/ind._177.2022_-_implantacao_de_creche_na_cahoeirinha.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1715/ind._177.2022_-_implantacao_de_creche_na_cahoeirinha.doc</t>
   </si>
   <si>
     <t>Implantação de uma creche no bairro Cachoeirinha.</t>
   </si>
   <si>
     <t>1837</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1837/ind._178.2022_-_projeto_de_viticultura_em_nosso_municipio...._1.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1837/ind._178.2022_-_projeto_de_viticultura_em_nosso_municipio...._1.doc</t>
   </si>
   <si>
     <t>Prefeito Municicipal de Jequié Zenildo Brandão Santana, extensivo ao setor competente, no sentido de viabilizar a elaboração de um projeto com a finalidade de implantar uma viticultura às margens da Barragem de Pedras.</t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1717/ind._179.2022_-_limpeza_do_caminho_50_-_urbis_iv.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1717/ind._179.2022_-_limpeza_do_caminho_50_-_urbis_iv.doc</t>
   </si>
   <si>
     <t>Serviço de limpeza, poda e capinagem na área próxima ao Caminho 50, na URBIS IV, bairro Espirito Santo, nesta cidade.</t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1718/ind._180.2022_-_acessibilidade_cemiterios.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1718/ind._180.2022_-_acessibilidade_cemiterios.docx</t>
   </si>
   <si>
     <t>Revitalização e também implantação de rampa de acesso para cadeirantes e para pessoas com mobilidade reduzida, perene ou temporária, nos cemitérios do município.</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1719/ind._181.2022_-_posto_de_saude_no_cajueiro....doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1719/ind._181.2022_-_posto_de_saude_no_cajueiro....doc</t>
   </si>
   <si>
     <t>Construção de um novo posto de saúde no Povoado do Cajueiro.</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1720/ind._182.2022_-_pavimentacao_asfaltica_rua_a_b_e_c_loteamento_felicidade.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1720/ind._182.2022_-_pavimentacao_asfaltica_rua_a_b_e_c_loteamento_felicidade.doc</t>
   </si>
   <si>
     <t>Pavimentação das Rua A, B e C, localizadas no Loteamento Felicidade, próximo ao CAIC, bairro Jequiezinho.</t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1721/ind._183.2022_-_construcao_de_uma_quadra_de_futevolei_e_uma_arquibancada_para_a_pista_de_skate.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1721/ind._183.2022_-_construcao_de_uma_quadra_de_futevolei_e_uma_arquibancada_para_a_pista_de_skate.doc</t>
   </si>
   <si>
     <t>Viabilizar a construção de uma quadra de futevôlei no espaço da lateral à pista de skate.</t>
   </si>
   <si>
     <t>1722</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1722/ind._184.2022_-_restauracao_da_praca_localizada_no_alto_do_cemiterio.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1722/ind._184.2022_-_restauracao_da_praca_localizada_no_alto_do_cemiterio.doc</t>
   </si>
   <si>
     <t>Restauração da praça localizada no Alto do Cemitério, enfrente à Rua Boaçu, Jequié-Bahia.</t>
   </si>
   <si>
     <t>1723</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1723/ind._185.2022_-_restauracao_de_rampas_de_acessibilidade....doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1723/ind._185.2022_-_restauracao_de_rampas_de_acessibilidade....doc</t>
   </si>
   <si>
     <t>Restauração das rampas de acessibilidade na Avenida Rio Branco, Rua da Itália e Praça da Bandeira, localizadas no Centro da cidade, e ainda a construção de rampas e sinalizações adequadas na Rua Brigadeiro Sá Bittencourt, Cilion, bairro Jequiezinho.</t>
   </si>
   <si>
     <t>1724</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1724/ind._186.2022_-_pavimentacao_em_vias_do_loteamento_novo_horizonte.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1724/ind._186.2022_-_pavimentacao_em_vias_do_loteamento_novo_horizonte.docx</t>
   </si>
   <si>
     <t>Serviços de drenagem e pavimentação asfáltica das seguintes vias: Rua Coronel Costa Brito, Travessa Coronel Costa Brito e Rua Isaac Sampaio, localizadas no Loteamento Novo Horizonte, Centro, Jequié/BA.</t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1725/ind._187_-_servico_de_drenagem_do_canal_de_aguas_pluviais_da_rua_a_b_e_c_-_casas_populares.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1725/ind._187_-_servico_de_drenagem_do_canal_de_aguas_pluviais_da_rua_a_b_e_c_-_casas_populares.docx</t>
   </si>
   <si>
     <t>Efetuar melhoria da tubulação de drenagem de Águas Pluviais nas Ruas A, B e C, localizadas na URBIS I (Casas Populares), bairro Jequiezinho, Jequié/BA.</t>
   </si>
   <si>
     <t>1726</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1726/ind._188.2022_-_construcao_de_posto_de_saude_em_jiboinha_regiao_da_caatinga..docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1726/ind._188.2022_-_construcao_de_posto_de_saude_em_jiboinha_regiao_da_caatinga..docx</t>
   </si>
   <si>
     <t>Construção de um Posto de Saúde em Jiboinha, na região da Caatinga.</t>
   </si>
   <si>
     <t>1727</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1727/ind._189.2022_cascalhamento_e_patrolamento_da_estrada_do_cajueiro.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1727/ind._189.2022_cascalhamento_e_patrolamento_da_estrada_do_cajueiro.doc</t>
   </si>
   <si>
     <t>Patrolamento e Cascalhamento da estrada do Cajueiro, de Tabocal até o Estreito.</t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1728/ind._190.2022_-_criacao_de_projeto_de_limpeza_das_aguadas.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1728/ind._190.2022_-_criacao_de_projeto_de_limpeza_das_aguadas.docx</t>
   </si>
   <si>
     <t>Criação de projeto de limpeza e requalificação de aguadas da Zona Rural de Jequié.</t>
   </si>
   <si>
     <t>1729</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1729/ind._191.2022_-_revitalizacao_da_lagoa_do_derba.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1729/ind._191.2022_-_revitalizacao_da_lagoa_do_derba.doc</t>
   </si>
   <si>
     <t>Transformação da Lagoa do Derba em um ambiente de lazer e entretenimento, a partir de sua total revitalização.</t>
   </si>
   <si>
     <t>1730</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1730/192.2022_-_pavimentacao_da_rua_eufrosino_almeida_-_jequiezinho.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1730/192.2022_-_pavimentacao_da_rua_eufrosino_almeida_-_jequiezinho.docx</t>
   </si>
   <si>
     <t>Drenagem e pavimentação da Rua Eufrosino Almeida, nas imediações do Alto do Funil, no bairro Jequiezinho.</t>
   </si>
   <si>
     <t>1732</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1732/ind._194.2022_-_medidas_de_seguranca_no_semianel_rodoviario_no_bairro_amaralina.....docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1732/ind._194.2022_-_medidas_de_seguranca_no_semianel_rodoviario_no_bairro_amaralina.....docx</t>
   </si>
   <si>
     <t>Implantação de sinalizações verticais e horizontais no semianel Rodoviário de Jequié, precisamente no trecho entre a Avenida César Borges e o bairro Amaralina.</t>
   </si>
   <si>
     <t>1734</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1734/ind._196.2022_-_recuperacao_da_estrada_vicinal_do_povoado_da_frisuba_ao_bairro_cachoeirinha..docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1734/ind._196.2022_-_recuperacao_da_estrada_vicinal_do_povoado_da_frisuba_ao_bairro_cachoeirinha..docx</t>
   </si>
   <si>
     <t>Recuperação da estrada vicinal do Povoado da Frisuba ao bairro Cachoeirinha.</t>
   </si>
   <si>
     <t>1735</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1735/ind._197.2022_-_construcao_de_praca_no_cansancao..doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1735/ind._197.2022_-_construcao_de_praca_no_cansancao..doc</t>
   </si>
   <si>
     <t>Construção de uma praça dotada de equipamentos de entretenimento com academia ao ar livre, no bairro Cansanção.</t>
   </si>
   <si>
     <t>1736</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1736/ind._198.2022_-_implantacao_de_programa_fibriomialgia.....doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1736/ind._198.2022_-_implantacao_de_programa_fibriomialgia.....doc</t>
   </si>
   <si>
     <t>Implantação de um Programa de Cuidados a Pessoa com Fibromialgia (PCPF), em nosso município.</t>
   </si>
   <si>
     <t>1737</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1737/ind._199.2022_-_censo_da_pessoa_com_deficiencia_fisica_em_jequie..docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1737/ind._199.2022_-_censo_da_pessoa_com_deficiencia_fisica_em_jequie..docx</t>
   </si>
   <si>
     <t>Realização de um Censo da Pessoa com Deficiência, para conhecer, localizar, promover, proteger o exercício pleno e equitativo da pessoa com deficiência no município de Jequié.</t>
   </si>
   <si>
     <t>1739</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1739/ind._201._2022_-_praca_na_rua_ituacu.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1739/ind._201._2022_-_praca_na_rua_ituacu.docx</t>
   </si>
   <si>
     <t>Realizar serviços de drenagem, pavimentação asfáltica e  construção de uma praça na Rua Ituaçu, dotando-a de parque infantil, e ainda concretamento da Travessa Ituaçu, no bairro Jequiezinho.</t>
   </si>
   <si>
     <t>1740</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1740/ind._202.2022_-_ladeira_do_vai_quem_quer.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1740/ind._202.2022_-_ladeira_do_vai_quem_quer.doc</t>
   </si>
   <si>
     <t>Patrolamento e cascalhamento da Ladeira do Vai Quem Quer, no Povoado do Cajueiro.</t>
   </si>
   <si>
     <t>1741</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1741/ind._203.2022_-_projeto_de_lei_indicacao_intolerancia_a_lactose_e_alergia.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1741/ind._203.2022_-_projeto_de_lei_indicacao_intolerancia_a_lactose_e_alergia.doc</t>
   </si>
   <si>
     <t>Criação de um projeto de lei indicando que as unidades de ensino da rede municipal de Jequié, no ato da matrícula, solicite um preenchimento de questionário por parte dos alunos ou de seus responsáveis, informando intolerância à lactose ou alergia, abrangendo os alunos que se encontram em vulnerabilidade social.</t>
   </si>
   <si>
     <t>1743</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1743/ind._204.2022_-_implantacao_de_torres_de_celular_para_os_povoados_barraquinha_e_boa_vista..docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1743/ind._204.2022_-_implantacao_de_torres_de_celular_para_os_povoados_barraquinha_e_boa_vista..docx</t>
   </si>
   <si>
     <t>Instalação de uma torre de telefonia móvel, para atender aos povoados Barraquinha e Boa Vista.</t>
   </si>
   <si>
     <t>1744</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1744/ind._205.2022_-_canal_de_aguas_pluviais_ao_lado_do_campo_do_sao_judas.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1744/ind._205.2022_-_canal_de_aguas_pluviais_ao_lado_do_campo_do_sao_judas.docx</t>
   </si>
   <si>
     <t>Construção de um canal de águas pluviais, compreendendo o espaço entre o fundo das casas da Rua Adolfo Ribeiro e a lateral do campo de futebol, no bairro São Judas Tadeu.</t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1750/ind._207.2022_-_requalificacao_da_praca_da_bandeira.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1750/ind._207.2022_-_requalificacao_da_praca_da_bandeira.doc</t>
   </si>
   <si>
     <t>A requalificação urbanística e paisagística da Praça da Bandeira.</t>
   </si>
   <si>
     <t>1754</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1754/ind._208.2022_-_construcao_de_quebra-molas.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1754/ind._208.2022_-_construcao_de_quebra-molas.doc</t>
   </si>
   <si>
     <t>Instalação de um quebra-molas elevado na Av. Lomanto Júnior, em frente a UPA do Joaquim Romão.</t>
   </si>
   <si>
     <t>1755</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1755/ind._209.2022_-_construcao_de_um_posto_de_saude_no_povoado_do_canoao.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1755/ind._209.2022_-_construcao_de_um_posto_de_saude_no_povoado_do_canoao.doc</t>
   </si>
   <si>
     <t>Indicamos a construção de uma Unidade de Saúde para o Povoado do Canoão</t>
   </si>
   <si>
     <t>1756</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1756/ind._210.2022_-_revitalizacao_praca_santo_antonio_em_itaibo.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1756/ind._210.2022_-_revitalizacao_praca_santo_antonio_em_itaibo.doc</t>
   </si>
   <si>
     <t>Reforma da Praça Santo Antônio, localizada no Distrito de Itaibó.</t>
   </si>
   <si>
     <t>1757</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1757/ind._211.2022_-_cumprimento_do_piso_salarial_para_os_professores_do_municipio.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1757/ind._211.2022_-_cumprimento_do_piso_salarial_para_os_professores_do_municipio.doc</t>
   </si>
   <si>
     <t>Cumprimento do pagamento do piso salarial aos professores do Município de Jequié.</t>
   </si>
   <si>
     <t>1758</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1758/ind._212.2022_-_calcamento_da_avenida_nazare_-_barro_preto_-_joaquim_romao.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1758/ind._212.2022_-_calcamento_da_avenida_nazare_-_barro_preto_-_joaquim_romao.doc</t>
   </si>
   <si>
     <t>Indicamos a realização do Calçamento da Avenida Nazaré, localidade conhecida como Barro Preto, no bairro Joaquim Romão.</t>
   </si>
   <si>
     <t>1762</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1762/ind._215.2022_-_calcamento_das_ruas_do_loteamento_raio_de_luz_bairro_sao_judas..doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1762/ind._215.2022_-_calcamento_das_ruas_do_loteamento_raio_de_luz_bairro_sao_judas..doc</t>
   </si>
   <si>
     <t>Pavimentação asfáltica da Rua das Margaridas, Rua dos Uranos e Rua Netuno, todas localizadas no Loteamento Raio de Luz, bairro São Judas Tadeu.</t>
   </si>
   <si>
     <t>1763</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1763/ind._216.2022_-_calcamento_duas_ruas_do_loteamento_raio_de_luz_luz.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1763/ind._216.2022_-_calcamento_duas_ruas_do_loteamento_raio_de_luz_luz.doc</t>
   </si>
   <si>
     <t>Pavimentação asfáltica da Rua dos Cravos, Rua dos Jasmim e Rua das Angélicas, todas localizados no Loteamento Raio de Luz, bairro São Judas.</t>
   </si>
   <si>
     <t>1764</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1764/ind._217.2022_-_pavimentacao_ruas_cidade_nova.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1764/ind._217.2022_-_pavimentacao_ruas_cidade_nova.doc</t>
   </si>
   <si>
     <t>Pavimentação asfáltica das seguintes vias do bairro Cidade Nova: Rua São João, Rua Paraíso e Rua Aureliano Barbosa.</t>
   </si>
   <si>
     <t>1765</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1765/ind._218.2022_-_calcamento_das_ruas_do_loteamento_raio_de_luz.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1765/ind._218.2022_-_calcamento_das_ruas_do_loteamento_raio_de_luz.doc</t>
   </si>
   <si>
     <t>Pavimentação asfáltica nas seguintes vias do Loteamento Raio de Luz, bairro São Judas Tadeu:  Rua do Mercúrio, Avenida dos Cometas e Avenida do Sol.</t>
   </si>
   <si>
     <t>1766</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1766/ind._219.2022_-_servico_de_correios_para_o_residencial_mandacaru_i_e_ii_e_residencial_segredo.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1766/ind._219.2022_-_servico_de_correios_para_o_residencial_mandacaru_i_e_ii_e_residencial_segredo.doc</t>
   </si>
   <si>
     <t>Adotar as medidas cabíveis para oferecer o serviço de entrega de correspondências no Residencial Mandacaru I e II, e no Residencial Segredo, localizados no município de Jequié.</t>
   </si>
   <si>
     <t>1767</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1767/ind._220.2022_-_intensificacao_da_linha_do_km_3_centro_industrial.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1767/ind._220.2022_-_intensificacao_da_linha_do_km_3_centro_industrial.doc</t>
   </si>
   <si>
     <t>Serviço de intensificação da linha KM 3, que faz o trajeto da Rua Agenor de Aragão até o Centro Industrial de Jequié.</t>
   </si>
   <si>
     <t>1768</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1768/ind._221.2022_-_construcao_novo_shopping_popular.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1768/ind._221.2022_-_construcao_novo_shopping_popular.doc</t>
   </si>
   <si>
     <t>Construção de mais um Shopping Popular em Jequié.</t>
   </si>
   <si>
     <t>1771</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1771/ind._223.2022_-_unidade_movel_odontologica_em_jequie.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1771/ind._223.2022_-_unidade_movel_odontologica_em_jequie.doc</t>
   </si>
   <si>
     <t>Aquisição de um Odontomóvel com a finalidade de disponibilizar um consultório odontológico móvel para levar atendimento aos bairros que ainda não possuem Unidades Básicas de Saúde (UBSs) ou Postos de Saúde da Família (PSFs).</t>
   </si>
   <si>
     <t>1772</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1772/ind._224.2022_-_praca_de_entretenimento_com_academia.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1772/ind._224.2022_-_praca_de_entretenimento_com_academia.doc</t>
   </si>
   <si>
     <t>Construção de uma praça dotada de academia no Povoado no Povoado de Campo Largo.</t>
   </si>
   <si>
     <t>1773</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1773/ind._225.2022_-_cracao_de_politica_publica_de_atendimento_integrado_a_pessoa_com_transtorno_do_espectro_autista.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1773/ind._225.2022_-_cracao_de_politica_publica_de_atendimento_integrado_a_pessoa_com_transtorno_do_espectro_autista.doc</t>
   </si>
   <si>
     <t>Criação de Política Pública de Atendimento Integrado à Pessoa com Transtorno do Espectro Autista.</t>
   </si>
   <si>
     <t>1774</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1774/ind._226.2022_-_intervecao_na_avenida_lomanto_junior.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1774/ind._226.2022_-_intervecao_na_avenida_lomanto_junior.doc</t>
   </si>
   <si>
     <t>Intervenção do Executivo Municipal na Avenida Lomanto Júnior.</t>
   </si>
   <si>
     <t>1775</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1775/ind._227.20222_-_cobertura_do_canal_no_brasil_novo.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1775/ind._227.20222_-_cobertura_do_canal_no_brasil_novo.docx</t>
   </si>
   <si>
     <t>Realizar a limpeza e cobertura do canal localizado na Rua do Campo, (fundo da Creche de Educação Infantil Jorge Luiz Oliveira de Jesus), entre o Brasil Novo e INOCOOP) bairro Jequiezinho.</t>
   </si>
   <si>
     <t>1776</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1776/ind._228.2022_-_construcao_de_um_cemiterio_no_jequiezinho_-_jequie.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1776/ind._228.2022_-_construcao_de_um_cemiterio_no_jequiezinho_-_jequie.doc</t>
   </si>
   <si>
     <t>Construção de um novo cemitério no bairro Jequiezinho, em nossa cidade.</t>
   </si>
   <si>
     <t>1777</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1777/ind._229.2022_-_requalificacao__e_restauracao_da_br_116.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1777/ind._229.2022_-_requalificacao__e_restauracao_da_br_116.doc</t>
   </si>
   <si>
     <t>Requalificação e restauração da BR 116, trecho da Cidade Nova.</t>
   </si>
   <si>
     <t>1778</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1778/ind._230.2022_-_laboratorio..doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1778/ind._230.2022_-_laboratorio..doc</t>
   </si>
   <si>
     <t>Instituir laboratório em Casa ou nas Unidades de Saúde mais próximas, para auxiliar às pessoas idosas e/ou com deficiência ou mobilidade reduzida.</t>
   </si>
   <si>
     <t>1779</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1779/ind._231.2022_-_iluminacao_publica_na_antonio_tourinho.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1779/ind._231.2022_-_iluminacao_publica_na_antonio_tourinho.doc</t>
   </si>
   <si>
     <t>Implementação da iluminação pública na Avenida Antônio Tourinho, localizada nas proximidades do CAIC, bairro Jequiezinho.</t>
   </si>
   <si>
     <t>1780</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1780/ind._232.2022_-_criacao_de_um_sistema_de_protocolo_pacientes_sus.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1780/ind._232.2022_-_criacao_de_um_sistema_de_protocolo_pacientes_sus.doc</t>
   </si>
   <si>
     <t>Criação de um sistema para emissão de protocolo para que os pacientes do Sistema Único de Saúde-SUS, acompanhem o andamento dos trâmites da lista de espera.</t>
   </si>
   <si>
     <t>1781</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1781/ind._233.2022_-_nocoes_basicas_sobre_a_lei_maria_da_penha_em_escolas_municipais.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1781/ind._233.2022_-_nocoes_basicas_sobre_a_lei_maria_da_penha_em_escolas_municipais.doc</t>
   </si>
   <si>
     <t>Criação de um projeto para ensino das noções básicas da Lei Maria da Penha nas escolas públicas do Município de Jequié.</t>
   </si>
   <si>
     <t>1782</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1782/ind._234.2022_-_implantacao_de_programa_de_prevencao_e_tratamento_da_obedidade.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1782/ind._234.2022_-_implantacao_de_programa_de_prevencao_e_tratamento_da_obedidade.doc</t>
   </si>
   <si>
     <t>Implantação de um Centro de Prevenção e Tratamento de Obesidade (CPTO) no município de Jequié.</t>
   </si>
   <si>
     <t>1783</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1783/ind._235.2022_-_passagem_elevada_em_frente_a_igreja_batista_nova_jerusalem.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1783/ind._235.2022_-_passagem_elevada_em_frente_a_igreja_batista_nova_jerusalem.doc</t>
   </si>
   <si>
     <t>Instalação de uma passagem elevada em frente à igreja Batista Nova Jerusalém, localizada na Rua Humaitá,  bairro Mandacaru.</t>
   </si>
   <si>
     <t>1784</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1784/ind._236.2022_-_iluminacao_da_cesar_borges.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1784/ind._236.2022_-_iluminacao_da_cesar_borges.doc</t>
   </si>
   <si>
     <t>Iluminação pública no Anel Viário de Jequié, no perímetro urbano entre o Loteamento Amaralina e à Santa Casa de Misericórdia, localizada no São Judas Tadeu.</t>
   </si>
   <si>
     <t>1785</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1785/ind._237.2022_-_avenida_brigadeiro_sa_bittencourt.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1785/ind._237.2022_-_avenida_brigadeiro_sa_bittencourt.docx</t>
   </si>
   <si>
     <t>Pavimentação asfáltica da Avenida Brigadeiro Sá Bittencourt e da Rua Nossa Senhora do Perpetuo Socorro, no Jequiezinho, Jequié/BA.</t>
   </si>
   <si>
     <t>1786</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1786/ind._238.2022_-_praca_do_bom_sossego.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1786/ind._238.2022_-_praca_do_bom_sossego.docx</t>
   </si>
   <si>
     <t>Revitalizar uma praça situada na Rua Rio Grande do Sul, próximo à Kitanda, localidade Bom Sossego, bairro Jequiezinho.</t>
   </si>
   <si>
     <t>1787</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1787/ind._239.2022_-_praca_residencial_vida_jequie.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1787/ind._239.2022_-_praca_residencial_vida_jequie.docx</t>
   </si>
   <si>
     <t>Revitalização da quadra poliesportiva e construção de uma praça com quiosques, bancos de concreto, academia ao ar livre, parque infantil e iluminação adequada no Residencial Vida Jequié.</t>
   </si>
   <si>
     <t>1789</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1789/ind._240.2022_-_instalacao_de_energia_solar_nas_escolas_do_municipio....docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1789/ind._240.2022_-_instalacao_de_energia_solar_nas_escolas_do_municipio....docx</t>
   </si>
   <si>
     <t>Instalação de energia solar nas escolas do município.</t>
   </si>
   <si>
     <t>1790</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1790/ind._241.2022_-_concretagem_rua_q_e_caminhos_58_e_59_-_bairro_espirito_santo.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1790/ind._241.2022_-_concretagem_rua_q_e_caminhos_58_e_59_-_bairro_espirito_santo.docx</t>
   </si>
   <si>
     <t>Concretagem da Rua Q e dos Caminhos 58 e 59, URBIS IV, bairro Espirito Santo.</t>
   </si>
   <si>
     <t>1791</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1791/ind._242.2022_-_reforma_da_usf_do_itaigara.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1791/ind._242.2022_-_reforma_da_usf_do_itaigara.doc</t>
   </si>
   <si>
     <t>Reforma da USF Hosanah Michelli Tolomei, localizada na Rua Edvaldo Cardoso, bairro Itaigara.</t>
   </si>
   <si>
     <t>1793</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1793/ind._244.2022_-_servico_de_concretagem_e_pavimentacao_ruas_bairro_joaquim_romao.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1793/ind._244.2022_-_servico_de_concretagem_e_pavimentacao_ruas_bairro_joaquim_romao.docx</t>
   </si>
   <si>
     <t>Realização do serviço de concretagem das seguintes vias: Rua Brinco de Princesa, Rua Begônia e Rua Copo-de-Leite, todas localizadas no bairro Joaquim Romão.</t>
   </si>
   <si>
     <t>1794</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1794/ind._245._2022_-_instalacao_de_redutor_de_velocidade_na_rua_da_banca_-_jequiezinho.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1794/ind._245._2022_-_instalacao_de_redutor_de_velocidade_na_rua_da_banca_-_jequiezinho.docx</t>
   </si>
   <si>
     <t>Instalação de um redutor de velocidade na Rua da Banca, próximo à Igreja do Evangelho Quadrangular, bairro Jequiezinho.</t>
   </si>
   <si>
     <t>1797</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1797/ind._248.2022_-__construcao_de_posto_de_saude_nas_queimadas_e_poco_dantas_1.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1797/ind._248.2022_-__construcao_de_posto_de_saude_nas_queimadas_e_poco_dantas_1.docx</t>
   </si>
   <si>
     <t>Construção de uma unidade de saúde, e, ainda, a disponibilização de um carro da Secretaria de Saúde para atender aos povoados das Queimadas e Poço Dantas.</t>
   </si>
   <si>
     <t>1798</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1798/ind._249.2022instalacao_do_abastecimento_de_agua_potavel__para_os_povoados_de_salina_e_chacara_aroeira.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1798/ind._249.2022instalacao_do_abastecimento_de_agua_potavel__para_os_povoados_de_salina_e_chacara_aroeira.docx</t>
   </si>
   <si>
     <t>A Instalação do Abastecimento de Água Potável  para as localidades da Salina e Chácara Aroeira (nas proximidades da estrada de acesso ao Povoado do Limoeiro, zona rural de Jequié).</t>
   </si>
   <si>
     <t>1799</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1799/ind._250.2022_-_centro_de_oncologia.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1799/ind._250.2022_-_centro_de_oncologia.doc</t>
   </si>
   <si>
     <t>A implantação de um Núcleo de Oncologia para tratamento do Câncer, no Hospital Geral Prado Valadares</t>
   </si>
   <si>
     <t>1800</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1800/ind._251.2022_-_campo_de_futebol_cachoeirinha.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1800/ind._251.2022_-_campo_de_futebol_cachoeirinha.doc</t>
   </si>
   <si>
     <t>Para colocar iluminação e construir uma arquibancada e um vestiário no campo de futebol do bairro da Cachoeirinha.</t>
   </si>
   <si>
     <t>1801</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1801/ind._252.2022_-_iluminacao_campo_de_chicao_no_barro_preto....doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1801/ind._252.2022_-_iluminacao_campo_de_chicao_no_barro_preto....doc</t>
   </si>
   <si>
     <t>Instalação de refletores e requalificação da praça, da arquibancada e do vestuário no Campo de Chicão, situado na localidade do Barro Preto.</t>
   </si>
   <si>
     <t>1802</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1802/ind._253.2022_-_cep_em_ruas_do_sunville_2....doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1802/ind._253.2022_-_cep_em_ruas_do_sunville_2....doc</t>
   </si>
   <si>
     <t>Solicitando à Agência de Correios de Jequié adotar providências para implantação do Código de Endereçamento Postal (CEP) nas seguintes vias do Sunville 2: Rua Oswaldo Andrade, Rua João Cabral de Melo Neto e Rua José Lins do Rêgo.</t>
   </si>
   <si>
     <t>1803</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1803/ind._254.2022_-_instalacao_de_sinais_sonoros.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1803/ind._254.2022_-_instalacao_de_sinais_sonoros.doc</t>
   </si>
   <si>
     <t>Instalação de sinal sonoro nos semáforos da cidade, permitindo aos deficientes visuais mais segurança em seus deslocamentos.</t>
   </si>
   <si>
     <t>1804</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1804/ind._255.2022_-__placas_de_identificacao_de_ruas_no_pompilio_sampaio.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1804/ind._255.2022_-__placas_de_identificacao_de_ruas_no_pompilio_sampaio.doc</t>
   </si>
   <si>
     <t>Colocação de placas de identificação, com os respectivos nomes, nas entradas e saídas das ruas do bairro do Pompílio Sampaio.</t>
   </si>
   <si>
     <t>1805</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1805/ind._256.2022_-_pavimentacao_ruas_pompilio_sampaio.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1805/ind._256.2022_-_pavimentacao_ruas_pompilio_sampaio.doc</t>
   </si>
   <si>
     <t>Pavimentação asfáltica da Rua Adrião Borges, Rua Doutor Antônio Astolfo e Rua Everaldo Santos, todas localizadas no bairro Pompílio Sampaio.</t>
   </si>
   <si>
     <t>1813</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1813/ind._257.2022_-_desobrigacao_do_uso_de_mascaras.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1813/ind._257.2022_-_desobrigacao_do_uso_de_mascaras.doc</t>
   </si>
   <si>
     <t>Desobrigação do uso de máscaras em ambientes abertos no município de Jequié Ba.</t>
   </si>
   <si>
     <t>1816</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1816/258.2022_-_implantacao_de_uma_estrada_vicinal_e_construcao_de_passagem_no_percurso_da_ferrovia_em_jequie....docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1816/258.2022_-_implantacao_de_uma_estrada_vicinal_e_construcao_de_passagem_no_percurso_da_ferrovia_em_jequie....docx</t>
   </si>
   <si>
     <t>Construção de uma nova estrada vicinal, e ainda a construção de passagens de acessos ao longo de todo o percurso da passagem da Ferrovia na região de Jequié.</t>
   </si>
   <si>
     <t>1819</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1819/ind._259.2022_-_implantacao_de_uma_feira_livre_no_distrito_de_florestal.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1819/ind._259.2022_-_implantacao_de_uma_feira_livre_no_distrito_de_florestal.docx</t>
   </si>
   <si>
     <t>Implantação de uma feira livre com toda a infraestrutura para armazenamento de frutas e verduras, no Distrito de Florestal.</t>
   </si>
   <si>
     <t>1821</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1821/ind._261.2022_-_praca_da_juventude_em_jequie.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1821/ind._261.2022_-_praca_da_juventude_em_jequie.docx</t>
   </si>
   <si>
     <t>Construção da Praça da Juventude no município de Jequié-BA</t>
   </si>
   <si>
     <t>1822</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1822/ind._262.2022__construcao_de_uma_nova_upa_24h_no_bairro_mandacaru..docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1822/ind._262.2022__construcao_de_uma_nova_upa_24h_no_bairro_mandacaru..docx</t>
   </si>
   <si>
     <t>Construção de uma nova Unidade de Pronto Atendimento UPA 24h no bairro do Mandacaru, em Jequié</t>
   </si>
   <si>
     <t>1823</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1823/ind._263.2022_-_secretarias_intinerantes....doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1823/ind._263.2022_-_secretarias_intinerantes....doc</t>
   </si>
   <si>
     <t>Realização de ações conjuntas para a implantação de Secretarias Itinerantes nos bairros de nosso município.</t>
   </si>
   <si>
     <t>1824</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1824/ind._264.2022_-_elaboracao_de_projeto_de_lei_para_designar_ajuda_de_custo_para_atiradores_do_tg....docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1824/ind._264.2022_-_elaboracao_de_projeto_de_lei_para_designar_ajuda_de_custo_para_atiradores_do_tg....docx</t>
   </si>
   <si>
     <t>Sugerindo a elaboração de um projeto de lei para disponibilizar uma ajuda de custo aos atiradores do Tiro de Guerra 06/009.</t>
   </si>
   <si>
     <t>1825</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1825/ind._265.2022_-_requalificacao_do_semianel_rodoviario_de_jequie.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1825/ind._265.2022_-_requalificacao_do_semianel_rodoviario_de_jequie.doc</t>
   </si>
   <si>
     <t>Recuperação da pavimentação asfáltica do Semianel Rodoviário de Jequié.</t>
   </si>
   <si>
     <t>1828</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1828/ind._268.2022_-_academia_ao_ar_livre_em_itaibo.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1828/ind._268.2022_-_academia_ao_ar_livre_em_itaibo.doc</t>
   </si>
   <si>
     <t>Implantação de uma academia ao ar livre no Distrito de Itaibó.</t>
   </si>
   <si>
     <t>1829</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1829/ind._269.2022_-_patrolamento_estrada_emiliano_i_e_ii.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1829/ind._269.2022_-_patrolamento_estrada_emiliano_i_e_ii.docx</t>
   </si>
   <si>
     <t>Encascalhamento e o patrolamento da estrada do Emiliano I e II.</t>
   </si>
   <si>
     <t>1833</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1833/ind._271.2022_-_atividades_culturais_acessiveis_ao_deficiente.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1833/ind._271.2022_-_atividades_culturais_acessiveis_ao_deficiente.doc</t>
   </si>
   <si>
     <t>Solicitando que todas as atividades artísticas e culturais realizadas no Município de Jequié, sejam também acessíveis às pessoas com deficiência.</t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1834/ind._272.2022_-_pavimentacao_asfaltica_rua_antonio_brandao.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1834/ind._272.2022_-_pavimentacao_asfaltica_rua_antonio_brandao.doc</t>
   </si>
   <si>
     <t>Pavimentação asfáltica da Rua Antônio Brandão, bairro Jequiezinho.</t>
   </si>
   <si>
     <t>1835</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1835/ind._273.2022_-_pavimentacao_rua_miguel_gomes_rua_manoel_gomes_e_exuperio_miranda.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1835/ind._273.2022_-_pavimentacao_rua_miguel_gomes_rua_manoel_gomes_e_exuperio_miranda.docx</t>
   </si>
   <si>
     <t>Conclusão da pavimentação asfáltica do final da Avenida Exupério Miranda,  e ainda a pavimentação da Rua Miguel Gomes e Rua Manoel Gomes, todas localizadas no bairro Mandacaru.</t>
   </si>
   <si>
     <t>1838</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1838/ind._275.2022_-_curso_de_cuidador.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1838/ind._275.2022_-_curso_de_cuidador.doc</t>
   </si>
   <si>
     <t>Implantação de curso de capacitação e formação profissional de cuidadores de pessoas com deficiência, no Município de Jequié.</t>
   </si>
   <si>
     <t>1840</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1840/ind._277.2022_-_requalificacao_praca_papa_joao_xxiii.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1840/ind._277.2022_-_requalificacao_praca_papa_joao_xxiii.doc</t>
   </si>
   <si>
     <t>Requalificação e modernização da Praça João Paulo XXIII, com a implantação de um parque infantil e academia ao ar livre, em frente à Rodoviária de Jequié, bairro Joaquim Romão.</t>
   </si>
   <si>
     <t>1832</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>Zenildo Brandão (Zé Cocá)</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1832/oficio_no_141_camara-_indicacao_dos_representantes_da_jari.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1832/oficio_no_141_camara-_indicacao_dos_representantes_da_jari.pdf</t>
   </si>
   <si>
     <t>Oficio nº 141/2022 ao Exmo. Presidente da Câmara, solicitando a apreciação dos novos representantes, sendo 03(três) titulares e 03 (três) suplentes para a composição da JARI – Junta Administrativa de Recursos de Infrações, para que possamos encaminhar ao Conselho Estadual de Trânsito.</t>
   </si>
   <si>
     <t>1841</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1841/ind._279.2022._passagem_elevada_cesar_borges.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1841/ind._279.2022._passagem_elevada_cesar_borges.doc</t>
   </si>
   <si>
     <t>Construção de passagem elevada para pedestre na Avenida César Borges, lado oposto ao GBarbosa, em frente à passarela.</t>
   </si>
   <si>
     <t>1842</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1842/ind._280.2022_-_instalacao_de_semaforo_na_saida_de_jequie.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1842/ind._280.2022_-_instalacao_de_semaforo_na_saida_de_jequie.doc</t>
   </si>
   <si>
     <t>Instalação de um conjunto semafórico no cruzamento da Avenida Jequitibá com a BR 330, saída de Jequié para Jitaúna.</t>
   </si>
   <si>
     <t>1843</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1843/ind._281.2022_-_cursos_profissionalizantes_em_jequie.....doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1843/ind._281.2022_-_cursos_profissionalizantes_em_jequie.....doc</t>
   </si>
   <si>
     <t>Oferta de cursos profissionalizantes nas comunidade carentes, distritos e povoados do Município de Jequié.</t>
   </si>
   <si>
     <t>1844</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1844/ind._282.2022_-_academia_terceira_idade.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1844/ind._282.2022_-_academia_terceira_idade.doc</t>
   </si>
   <si>
     <t>Implantação de uma academia para terceira idade (ATI), no município de Jequié.</t>
   </si>
   <si>
     <t>1845</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1845/ind._283.2022_-_construcao_da_praca_do_algarobas.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1845/ind._283.2022_-_construcao_da_praca_do_algarobas.doc</t>
   </si>
   <si>
     <t>Construção de uma praça em frente à Igreja Nossa Senhora de Fátima, localizada na confluência do Caminho 13 com a Rua B, no Parque das Algarobas.</t>
   </si>
   <si>
     <t>1846</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1846/ind._284.2022_-_calcamento_de_ruas_do_jequiezinho_sao_judas_e_campo_do_america.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1846/ind._284.2022_-_calcamento_de_ruas_do_jequiezinho_sao_judas_e_campo_do_america.doc</t>
   </si>
   <si>
     <t>Pavimentação asfáltica das seguintes localidades: Rua D, Loteamento Felicidade, no bairro Jequiezinho; Avenida Águas Claras, Loteamento Raio de Luz, bairro São Judas Tadeu; e Travessa Central, localizada no bairro Campo do América.</t>
   </si>
   <si>
     <t>1848</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1848/ind._286.2022_-_pavimentacao_vias_proximo_ao_velatorio_da_pax_internacional_-_jequiezinho.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1848/ind._286.2022_-_pavimentacao_vias_proximo_ao_velatorio_da_pax_internacional_-_jequiezinho.doc</t>
   </si>
   <si>
     <t>Drenagem e pavimentação na Rua Elza Galvão Vaz, Rua Osvaldo Costa, e Rua José Meira, localizadas próximo ao Velatório da PAX internacional, no bairro Jequiezinho.</t>
   </si>
   <si>
     <t>1850</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1850/ind._288.2022_-_patrolamento_estradas_assentamentos.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1850/ind._288.2022_-_patrolamento_estradas_assentamentos.doc</t>
   </si>
   <si>
     <t>Versando sobre a necessidade de patrolamento e encascalhamento da estrada que liga o Assentamento Santa Cruz e o Assentamento São Judas ao bairro Mandacaru.</t>
   </si>
   <si>
     <t>1851</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1851/ind._289.2022_-_praca_no_loteamento_tropical.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1851/ind._289.2022_-_praca_no_loteamento_tropical.doc</t>
   </si>
   <si>
     <t>Construção de uma praça no Loteamento Tropical, dotada de quadra de esportes, pista de skate, parque infantil e academia ao ar livre.</t>
   </si>
   <si>
     <t>1852</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1852/ind._290.2022__-_instalacao_de_torre_de_telefonia_celular.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1852/ind._290.2022__-_instalacao_de_torre_de_telefonia_celular.docx</t>
   </si>
   <si>
     <t>Instalação de torres de telefonia móvel, nos seguintes locais: Riacho do Tesouro, Riacho da Fartura e Riacho das Pratas.</t>
   </si>
   <si>
     <t>1853</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1853/ind._291.2022_-_pavimentacao_na_avenida_de_acesso_-_mandacaru.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1853/ind._291.2022_-_pavimentacao_na_avenida_de_acesso_-_mandacaru.doc</t>
   </si>
   <si>
     <t>Pavimentação asfáltica da Avenida de Acesso, bairro Mandacaru, que liga às "Casinhas I".</t>
   </si>
   <si>
     <t>1854</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1854/ind._292.2022_-_projeto_doacao_de_racoes_de_gatos_e_cachorros.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1854/ind._292.2022_-_projeto_doacao_de_racoes_de_gatos_e_cachorros.doc</t>
   </si>
   <si>
     <t>Implantação de um projeto de doação de ração para cães e gatos às instituições protetoras de animais de Jequié.</t>
   </si>
   <si>
     <t>1855</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1855/ind._293.2022_-_redutor_de_velocidade_proxima_a_igreja_lirios_e_o_convento.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1855/ind._293.2022_-_redutor_de_velocidade_proxima_a_igreja_lirios_e_o_convento.doc</t>
   </si>
   <si>
     <t>Construção de uma passagem elevada entre as mediações da Igreja Lírio dos Vales e a Igreja Santuário Jesus Crucificado, bairro Jequiezinho.</t>
   </si>
   <si>
     <t>1856</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1856/ind._294.20225_-_cadeiras_de_rodas_nas_reparticooes_publicas.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1856/ind._294.20225_-_cadeiras_de_rodas_nas_reparticooes_publicas.doc</t>
   </si>
   <si>
     <t>No sentido de instituir obrigatoriedade de cadeiras de rodas nas repartições públicas, para uso dos visitantes com deficiência física, e ainda em postos de saúde e escolas municipais de Jequié.</t>
   </si>
   <si>
     <t>1858</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1858/ind._296.2022_-_recuperacao_estradas_zona_rural.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1858/ind._296.2022_-_recuperacao_estradas_zona_rural.docx</t>
   </si>
   <si>
     <t>Recuperação das estradas de Riacho do Tesouro, Riacho da Fartura e Riacho das Pratas, Zona Rural de nosso Município.</t>
   </si>
   <si>
     <t>1859</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1859/ind._297.2022_-_praca_da_banca.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1859/ind._297.2022_-_praca_da_banca.docx</t>
   </si>
   <si>
     <t>Revitalização da praça localizada na Rua da Banca, no bairro Jequiezinho, dotando-a de bancos de concreto, parque infantil, arborização e iluminação adequada.</t>
   </si>
   <si>
     <t>1860</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1860/ind._298.2022_-_ruas_betaville.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1860/ind._298.2022_-_ruas_betaville.docx</t>
   </si>
   <si>
     <t>A pavimentação asfáltica das vias: Avenida Santo Jones, Avenida São Francisco e Avenida Vitória, todas localizadas no Loteamento Betaville, Jequié-Ba.</t>
   </si>
   <si>
     <t>1861</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1861/ind._299.2022_-_concretagem_de_vias_da_urbis_iii_e_iv_-_bairro_espirito_santo.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1861/ind._299.2022_-_concretagem_de_vias_da_urbis_iii_e_iv_-_bairro_espirito_santo.docx</t>
   </si>
   <si>
     <t>Concretagem dos Caminhos 48, 52 e 54, na URBIS III e IV, bairro Espírito Santo.</t>
   </si>
   <si>
     <t>1864</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1864/ind._301.2022_-_redutor_de_velocidade_e_sinalizacao_na_rua_cidade_de_brasilia.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1864/ind._301.2022_-_redutor_de_velocidade_e_sinalizacao_na_rua_cidade_de_brasilia.doc</t>
   </si>
   <si>
     <t>Implantação de redutor de velocidade e placas de sinalização na Rua Cidade de Brasília, no Conjunto Habitacional Brasil Novo.</t>
   </si>
   <si>
     <t>1865</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1865/ind._302.2022_-_campo_do_vila_vitoria.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1865/ind._302.2022_-_campo_do_vila_vitoria.doc</t>
   </si>
   <si>
     <t>Reforma e modernização do Campo do Loteamento Vila Vitória, localizado no bairro Jequiezinho.</t>
   </si>
   <si>
     <t>1866</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1866/ind._303.2022_-_escola_municipal_curral_novo.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1866/ind._303.2022_-_escola_municipal_curral_novo.doc</t>
   </si>
   <si>
     <t>Revitalização da Unidade Escolar Municipal Curral Novo, e ainda a retomada da construção da quadra coberta desta instituição de ensino, localizada no bairro Curral Novo.</t>
   </si>
   <si>
     <t>1867</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1867/ind._304.2022_-_iluminacao_cenica.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1867/ind._304.2022_-_iluminacao_cenica.doc</t>
   </si>
   <si>
     <t>Viabilizar a iluminação cênica de monumentos e espaços públicos e urbanos, como edifícios, praças, parques, monumentos, elementos de transposição de via, fachadas e obras de arte de valor histórico.</t>
   </si>
   <si>
     <t>1868</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1868/ind._305.2022_-_farmacia_24_horas.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1868/ind._305.2022_-_farmacia_24_horas.doc</t>
   </si>
   <si>
     <t>Implantação de uma farmácia pública em regime de funcionamento 24 horas, em nosso município.</t>
   </si>
   <si>
     <t>1869</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1869/ind._306.2022_-_servicos_no_alto_da_bela_vista.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1869/ind._306.2022_-_servicos_no_alto_da_bela_vista.doc</t>
   </si>
   <si>
     <t>Limpeza, contenção das encostas e asfaltamento das vias de circulação do Alto do Bela Vista, bairro Joaquim Romão.</t>
   </si>
   <si>
     <t>1870</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1870/ind._307.2022_-_pavimentacao_barra_avenida.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1870/ind._307.2022_-_pavimentacao_barra_avenida.doc</t>
   </si>
   <si>
     <t>Pavimentação asfáltica ou o calçamento da Rua Santa Luzia e Beira Rio Localizadas no Distrito de Barra Avenida.</t>
   </si>
   <si>
     <t>1871</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1871/ind._308.2022_-_pavimentacao_de_ruas_do_jardim_tropical.....doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1871/ind._308.2022_-_pavimentacao_de_ruas_do_jardim_tropical.....doc</t>
   </si>
   <si>
     <t>Pavimentação asfáltica da Rua Q e Rua S, ambas localizadas no bairro do Jardim Tropical.</t>
   </si>
   <si>
     <t>1872</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1872/ind._309.2022_-_torre_de_telefonia_povoados.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1872/ind._309.2022_-_torre_de_telefonia_povoados.docx</t>
   </si>
   <si>
     <t>Instalação de uma torre de telefonia móvel, para atender ao Povoados das Queimadas e ao Povoado de Poço Dantas.</t>
   </si>
   <si>
     <t>1873</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1873/ind._310.2022_-_saneamento_basico_parque_da_colina.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1873/ind._310.2022_-_saneamento_basico_parque_da_colina.doc</t>
   </si>
   <si>
     <t>Efetivar o esgotamento sanitário na Rua Professor Mauro Barreiras, localizada no Parque da Colina, bairro Pompílio Sampaio.</t>
   </si>
   <si>
     <t>1874</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1874/ind._311._2022_-_extensao_de_energia_eletrica_barra_do_mutum.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1874/ind._311._2022_-_extensao_de_energia_eletrica_barra_do_mutum.docx</t>
   </si>
   <si>
     <t>Extensão de rede elétrica, através do Programa Luz para Todos, na localidade de Barra do Mutum.</t>
   </si>
   <si>
     <t>1875</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1875/ind._312.2022_-_melhorias_na_unidade_de_saude_no_povoado_do_limoeiro.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1875/ind._312.2022_-_melhorias_na_unidade_de_saude_no_povoado_do_limoeiro.docx</t>
   </si>
   <si>
     <t>Construção de uma unidade de saúde e disponibilização de um carro da Secretaria da Saúde do Município, para atender aos moradores do Povoado do Limoeiro</t>
   </si>
   <si>
     <t>1876</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1876/ind._313.2022_-_pavimentacao_da_rua_internacional_-_mandacaru.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1876/ind._313.2022_-_pavimentacao_da_rua_internacional_-_mandacaru.docx</t>
   </si>
   <si>
     <t>Drenagem e pavimentação asfáltica da Rua Internacional (antiga 1ª Travessa Exupério Miranda), no Mandacaru.</t>
   </si>
   <si>
     <t>1877</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1877/ind._314.2022_-_estacionamento_em_padarias.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1877/ind._314.2022_-_estacionamento_em_padarias.docx</t>
   </si>
   <si>
     <t>A criação de um projeto de lei que permita o estacionamento gratuito de veículos em frente às panificadoras e padarias, em Jequié.</t>
   </si>
   <si>
     <t>1878</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1878/ind._315.2022_-_academia_ao_ar_livre_cachoeirinha.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1878/ind._315.2022_-_academia_ao_ar_livre_cachoeirinha.doc</t>
   </si>
   <si>
     <t>Construção de uma praça dotada de equipamentos de entretenimento e com academia ao ar livre no bairro Cachoeirinha.</t>
   </si>
   <si>
     <t>1879</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1879/ind._316.2022_-_melhorias_para_o_cemiterio_de_florestal.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1879/ind._316.2022_-_melhorias_para_o_cemiterio_de_florestal.doc</t>
   </si>
   <si>
     <t>Viabilizar a construção do muro, bem como a revitalização do Cemitério Público do Distrito de Florestal.</t>
   </si>
   <si>
     <t>1880</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1880/parecer_do_pl_11-2022_-_denomina_de_avenida_adelino_melo_oliveira_a_atual_rodovia_ou_avenida_barragem_da_pedra_-_autor_ramon_fernandes_-_relator_san_david.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1880/parecer_do_pl_11-2022_-_denomina_de_avenida_adelino_melo_oliveira_a_atual_rodovia_ou_avenida_barragem_da_pedra_-_autor_ramon_fernandes_-_relator_san_david.docx</t>
   </si>
   <si>
     <t>Parecer do PL 011/2022 - Denomina de Avenida Adelino Melo Oliveira a Atual Rodovia ou Avenida Barragem da Pedra - Autor Ramon Fernandes - Relator San David</t>
   </si>
   <si>
     <t>1882</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1882/ind._318.2022_-_pavimentacao_rua_galicia_ipiranga_-_mandacaru........_1.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1882/ind._318.2022_-_pavimentacao_rua_galicia_ipiranga_-_mandacaru........_1.docx</t>
   </si>
   <si>
     <t>Pavimentação asfáltica da Rua Francisco Paulo Gomes, Rua Ipiranga e Rua Galícia, todas localizada no Mandacaru.</t>
   </si>
   <si>
     <t>1883</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1883/ind._319.2022_-_pavimentacao_asfaltica_da_rua_maria_julia_maria_de_jesus_rua_do_boiadeiro_e_rua_cruzeiro.....docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1883/ind._319.2022_-_pavimentacao_asfaltica_da_rua_maria_julia_maria_de_jesus_rua_do_boiadeiro_e_rua_cruzeiro.....docx</t>
   </si>
   <si>
     <t>Pavimentação asfáltica das seguintes vias: Rua Júlia Maria de Jesus, Rua do Boiadeiro e conclusão do asfaltamento da Rua Cruzeiro.</t>
   </si>
   <si>
     <t>1884</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1884/ind._320.2022_-_implantacao_de_passagem_elevada_no_curral_novo....docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1884/ind._320.2022_-_implantacao_de_passagem_elevada_no_curral_novo....docx</t>
   </si>
   <si>
     <t>Implantação de passagem elevada no Curral Novo, em frente à Distribuidora Souza, na BR 330.</t>
   </si>
   <si>
     <t>1885</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1885/ind._321.2022_-_asfaltamento_do_cohim_ate_o_trecho_da_br_330_-_cidade_nova.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1885/ind._321.2022_-_asfaltamento_do_cohim_ate_o_trecho_da_br_330_-_cidade_nova.doc</t>
   </si>
   <si>
     <t>Asfaltamento da Avenida Urbano de Almeida Neto, que liga o  Cohim até a BR-116, no bairro Cidade Nova.</t>
   </si>
   <si>
     <t>1886</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1886/ind._322.2022_-_pavimentacao_bra-330_-_da_cidade_nova_ao_residencial_segredo_no_curral_novo.....doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1886/ind._322.2022_-_pavimentacao_bra-330_-_da_cidade_nova_ao_residencial_segredo_no_curral_novo.....doc</t>
   </si>
   <si>
     <t>Realizar o asfaltamento da BR- 330, do bairro Cidade Nova até o Residencial Segredo, no Curral Novo.</t>
   </si>
   <si>
     <t>1887</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1887/ind._323.2022_-_ind._revitalizacao_campo_de_futebol_dos_povoados_da_regiao_da_caatinga.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1887/ind._323.2022_-_ind._revitalizacao_campo_de_futebol_dos_povoados_da_regiao_da_caatinga.docx</t>
   </si>
   <si>
     <t>Revitalização dos campos de futebol nos Povoados de Santa Clara, Santa Rita e Jiboinha, localizados na Região da Caatinga, no Município de Jequié-Ba.</t>
   </si>
   <si>
     <t>1888</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1888/ind._324.2022_-_troca_da_tubulacao_do_encanamento_de_agua_no_distrito_de_itajuru.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1888/ind._324.2022_-_troca_da_tubulacao_do_encanamento_de_agua_no_distrito_de_itajuru.doc</t>
   </si>
   <si>
     <t>Troca da tubulação do sistema de encanamento de água no Distrito de Itajuru.</t>
   </si>
   <si>
     <t>1889</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1889/ind._325.2022_-_realizar_tratamento_de_agua_de_modo_simplificado_no_distrito_de_itajuru.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1889/ind._325.2022_-_realizar_tratamento_de_agua_de_modo_simplificado_no_distrito_de_itajuru.doc</t>
   </si>
   <si>
     <t>Realizar o tratamento de água, de modo simplificado, no Distrito de Itajuru.</t>
   </si>
   <si>
     <t>1946</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1946/ind_326.2022.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1946/ind_326.2022.doc</t>
   </si>
   <si>
     <t>Limpeza e a capinação do Loteamento Jequié, localizado na Água Branca.</t>
   </si>
   <si>
     <t>1892</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1892/ind._328.2022_-_passagem_elevada_no_joaquim_romao_e_no_bairro_espirito_santo.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1892/ind._328.2022_-_passagem_elevada_no_joaquim_romao_e_no_bairro_espirito_santo.doc</t>
   </si>
   <si>
     <t>Construção de passagem elevada em frente à Igreja Manancial, no bairro Joaquim Romão, e em frente ao Colégio CAIC e ao Colégio Stela Câmara Dubois, na Urbis III, bairro Espírito Santo.</t>
   </si>
   <si>
     <t>1893</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1893/ind._329.2022_-_revitalizacao_da_praca_manoel_bonfim_moura.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1893/ind._329.2022_-_revitalizacao_da_praca_manoel_bonfim_moura.docx</t>
   </si>
   <si>
     <t>Revitalização da Praça Manoel Bonfim Moura, localizada na confluência da Avenida Presidente Vargas com a Avenida Franz Gedeon (próximo à Padaria Polivalente), no bairro Jequiezinho, dotando-a de quiosques, academia ao ar livre, bancos de madeira e pergolado.</t>
   </si>
   <si>
     <t>1894</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1894/ind._330.2022_-_implantacao_de_pasec_em_itajuru_e_florestal.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1894/ind._330.2022_-_implantacao_de_pasec_em_itajuru_e_florestal.docx</t>
   </si>
   <si>
     <t>Projeto de criação de um Posto Avançado de Segurança do Homem do Campo (PASEC) no distrito de Florestal e Itajuru.</t>
   </si>
   <si>
     <t>1895</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1895/ind._331.2022_-_criacao_da_romu_-_ronda_ostensiva_municipal.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1895/ind._331.2022_-_criacao_da_romu_-_ronda_ostensiva_municipal.docx</t>
   </si>
   <si>
     <t>Criação da ROMU – Ronda Ostensiva Municipal, contando com uma equipe especializada para situação de risco com o objetivo de intensificar a atuação e resguardar ainda mais a segurança da população.</t>
   </si>
   <si>
     <t>1896</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1896/ind._332.2022_-_pavimentacao_asfaltica_da_pedro_sessenta_bairro_joaquim_romao..doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1896/ind._332.2022_-_pavimentacao_asfaltica_da_pedro_sessenta_bairro_joaquim_romao..doc</t>
   </si>
   <si>
     <t>Pavimentação asfáltica da Rua Pedro Sessenta, situada no bairro Joaquim Romão.</t>
   </si>
   <si>
     <t>1898</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1898/ind._334.2022.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1898/ind._334.2022.doc</t>
   </si>
   <si>
     <t>Pavimentação asfáltica da Rua Antônio de Jesus Pereira (Rua do SAMU), localizada no bairro Pompílio Sampaio.</t>
   </si>
   <si>
     <t>1899</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1899/ind._335.2022.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1899/ind._335.2022.doc</t>
   </si>
   <si>
     <t>Requalificação da Praça Caixeiros Viajantes, no Centro, nessa cidade.</t>
   </si>
   <si>
     <t>1900</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1900/ind._336.2022_-_infraestrutura_para_a_pedra_santa.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1900/ind._336.2022_-_infraestrutura_para_a_pedra_santa.doc</t>
   </si>
   <si>
     <t>Transformar a Pedra Santa, nas proximidades da Barragem de Pedras, em local turístico, dotando aquela localidade com placas de sinalização, e infraestrutura adequada necessária.</t>
   </si>
   <si>
     <t>1901</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1901/ind._337.2022.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1901/ind._337.2022.docx</t>
   </si>
   <si>
     <t>Pavimentação asfáltica das seguintes vias: 1a., 2a. e 3a.  Travessa Rodolfo Pereira Lisboa, localizadas no Mandacaru</t>
   </si>
   <si>
     <t>1902</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1902/ind._2022__semaforo_para_a_br_116_-_ifba.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1902/ind._2022__semaforo_para_a_br_116_-_ifba.docx</t>
   </si>
   <si>
     <t>Semáforo para BR 116, na travessia sentido IFBA, e no outro retorno sentido Centro.</t>
   </si>
   <si>
     <t>1903</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1903/ind._339.2022.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1903/ind._339.2022.docx</t>
   </si>
   <si>
     <t>Concretagem do Caminho 56, 58 e 59, na URBIS III e IV, no bairro do Espirito Santos.</t>
   </si>
   <si>
     <t>1904</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1904/indicacao_340.2022..docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1904/indicacao_340.2022..docx</t>
   </si>
   <si>
     <t>Colocação de 02(dois) contêineres no Assentamento Flor da Terra.</t>
   </si>
   <si>
     <t>1906</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1906/ind._342.2022_revitalizacao_do_cururu.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1906/ind._342.2022_revitalizacao_do_cururu.doc</t>
   </si>
   <si>
     <t>Revitalização do Campo Aníbal Pires, famoso Campo do Cururu, localizado no bairro Joaquim Romão.</t>
   </si>
   <si>
     <t>1907</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1907/ind._343.2022.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1907/ind._343.2022.docx</t>
   </si>
   <si>
     <t>Realização de um "faxinaço" e limpeza do córrego existente na Avenida Senhor do Bonfim, em nossa cidade.</t>
   </si>
   <si>
     <t>1911</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1911/ind._345.2022.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1911/ind._345.2022.doc</t>
   </si>
   <si>
     <t>Implantação de um curso básico sobre primeiros socorros na grade escolar do Ensino Fundamental II, em conjunto com o corpo docente e funcionários da Rede Pública Municipal de Jequié.</t>
   </si>
   <si>
     <t>1912</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1912/ind_346.2022.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1912/ind_346.2022.docx</t>
   </si>
   <si>
     <t>Recuperação da pavimentação a paralelepípedos da Rua Canãa, situada no Loteamento Delta Ville.</t>
   </si>
   <si>
     <t>1913</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1913/ind._347.2022.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1913/ind._347.2022.docx</t>
   </si>
   <si>
     <t>Instalação de um conjunto semafórico na Avenida  Lomanto Júnior, nas mediações do Supermercado Mundial e Farmácia Popular.</t>
   </si>
   <si>
     <t>1914</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1914/ind._348.2022.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1914/ind._348.2022.docx</t>
   </si>
   <si>
     <t>Asfaltamento da Rua do Macaco, situado no bairro do Mandacaru.</t>
   </si>
   <si>
     <t>1915</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1915/ind._349.2022.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1915/ind._349.2022.doc</t>
   </si>
   <si>
     <t>Implantação de iluminação de LED na praça localizada na Rua 15 de Novembro, bairro Campo do América, em nossa cidade.</t>
   </si>
   <si>
     <t>1917</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1917/ind._351.2022_-_praca_no_algarobas.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1917/ind._351.2022_-_praca_no_algarobas.doc</t>
   </si>
   <si>
     <t>Construção de uma praça pública com área de lazer, parque infantil e academia ao ar livre entre a Rua A, Rua B e Caminho V, no Conjunto Habitacional Parque das Algarobas, no Município de Jequié - Ba.</t>
   </si>
   <si>
     <t>1918</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1918/ind._352.2022.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1918/ind._352.2022.doc</t>
   </si>
   <si>
     <t>Reabertura do posto da Agência dos Correios no Distrito de Florestal.</t>
   </si>
   <si>
     <t>1920</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1920/ind._354.2022.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1920/ind._354.2022.docx</t>
   </si>
   <si>
     <t>Instalação de um redutor de velocidade na Rua Desembargador Andrade Teixeira, em frente à Igreja Evangélica Assembleia de Deus, no bairro Joaquim Romão.</t>
   </si>
   <si>
     <t>1921</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1921/ind._355.2022_-_veiculo_para_a_comunidade_rio_do_antonio.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1921/ind._355.2022_-_veiculo_para_a_comunidade_rio_do_antonio.doc</t>
   </si>
   <si>
     <t>Aquisição de um veículo para a servir às comunidades do Deus Dara, Água Vermelha e Rio do Antônio.</t>
   </si>
   <si>
     <t>1922</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1922/ind._356.2022_-_patrolamento_da_estrada_do_brejo_novo.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1922/ind._356.2022_-_patrolamento_da_estrada_do_brejo_novo.doc</t>
   </si>
   <si>
     <t>Versando sobre a necessidade de patrolamento e encascalhamento na estrada do Brejo Novo.</t>
   </si>
   <si>
     <t>1923</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1923/ind._357.2022.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1923/ind._357.2022.doc</t>
   </si>
   <si>
     <t>Construção de alambrados e iluminação do campo localizado na Rua B, Agarrajão, bairro Espírito Santo.</t>
   </si>
   <si>
     <t>1924</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1924/ind._358.2022.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1924/ind._358.2022.docx</t>
   </si>
   <si>
     <t>Reforma geral da Escola Municipal Germinio José Rodrigues, localizada na região Deus Dará.</t>
   </si>
   <si>
     <t>1925</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1925/ind._359.2022.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1925/ind._359.2022.doc</t>
   </si>
   <si>
     <t>Construção de uma praça nas imediações da Avenida José Moreira Sobrinho e a Avenida Presidente João Goulart, em nossa cidade.</t>
   </si>
   <si>
     <t>1927</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1927/ind._361.2022_-_intervencoes_de_mobilidade_urbana_na_avenida_cesar_borges.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1927/ind._361.2022_-_intervencoes_de_mobilidade_urbana_na_avenida_cesar_borges.doc</t>
   </si>
   <si>
     <t>Intervenções de mobilidade urbana na Avenida César Borges, na cidade de Jequié.</t>
   </si>
   <si>
     <t>1928</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1928/ind._362.2022_-_quadra_de_esporte_do_inocoop.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1928/ind._362.2022_-_quadra_de_esporte_do_inocoop.docx</t>
   </si>
   <si>
     <t>Reforma e modernização da quadra do Conjunto Habitacional Inocoop, no bairro Jequiezinho.</t>
   </si>
   <si>
     <t>1929</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1929/ind._363.2022_-_comissao_para_elaborar_projetode_construcao_sede_ongs.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1929/ind._363.2022_-_comissao_para_elaborar_projetode_construcao_sede_ongs.doc</t>
   </si>
   <si>
     <t>Elaboração de uma comissão para levantamento das entidades estabelecidas na cidade de Jequié que precisem de terrenos para erguer suas sedes próprias.</t>
   </si>
   <si>
     <t>1930</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1930/ind._364.2022.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1930/ind._364.2022.doc</t>
   </si>
   <si>
     <t>Instalação de um redutor de velocidade tipo passagem elevada em frente à igreja Batista Betânia, situada na Avenida Governador Lomanto Júnior, bairro Joaquim Romão</t>
   </si>
   <si>
     <t>1948</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1948/ind._365.2022.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1948/ind._365.2022.docx</t>
   </si>
   <si>
     <t>Realização dos Festejos Juninos nos Distritos de Tamarindo, Volta do Rio, Itajuru e Florestal.</t>
   </si>
   <si>
     <t>1935</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1935/ind._368.2022_-_canteiro_da_avenida_tote_lomanto.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1935/ind._368.2022_-_canteiro_da_avenida_tote_lomanto.doc</t>
   </si>
   <si>
     <t>Limpeza e execução de projeto paisagístico no canteiro existente entre a Avenida Tote Lomanto e a Rua Martinho Bispo, localizada no bairro Joaquim Romão.</t>
   </si>
   <si>
     <t>1936</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1936/ind._369.2022_-_construcao_de_passarela_sobre_o_rio_de_contas.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1936/ind._369.2022_-_construcao_de_passarela_sobre_o_rio_de_contas.doc</t>
   </si>
   <si>
     <t>Construção de passarela ligando o bairro Mandacaru ao bairro Jequiezinho.</t>
   </si>
   <si>
     <t>1937</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1937/ind._370.2022.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1937/ind._370.2022.docx</t>
   </si>
   <si>
     <t>Instalação de redutor de velocidade (passagem elevada) na Avenida Lomanto Júnior, em frente ao Supermercado Mundial.</t>
   </si>
   <si>
     <t>1938</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1938/ind._371.2022_-_internet_banda_larga_em_boacu.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1938/ind._371.2022_-_internet_banda_larga_em_boacu.doc</t>
   </si>
   <si>
     <t>Implantação de Internet Banda Larga no Distrito de Boaçu</t>
   </si>
   <si>
     <t>1939</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1939/ind._372.2022.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1939/ind._372.2022.docx</t>
   </si>
   <si>
     <t>Modernização da iluminação pública, com instalação de placas de LED no bairro Pompílio Sampaio.</t>
   </si>
   <si>
     <t>1940</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1940/ind._373.2022_-_construcao_de_sede_do_campe.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1940/ind._373.2022_-_construcao_de_sede_do_campe.docx</t>
   </si>
   <si>
     <t>Construção da Sede do Centro de Apoio Multiprofissional às Pessoas com Necessidades Especiais – CAMPE, em Jequié-BA.</t>
   </si>
   <si>
     <t>1947</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1947/ind._374.2022_-restaurante_popular.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1947/ind._374.2022_-restaurante_popular.doc</t>
   </si>
   <si>
     <t>Reabertura do Restaurante Popular, localizado nas proximidades do Centro de Abastecimento Vicente Grilo, em nossa cidade.</t>
   </si>
   <si>
     <t>1942</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1942/ind._375.2022.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1942/ind._375.2022.docx</t>
   </si>
   <si>
     <t>Construção de uma escadaria com corrimão na Rua Q, localizada no Loteamento Água Branca, bairro Jequiezinho.</t>
   </si>
   <si>
     <t>1943</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1943/ind._376.2022.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1943/ind._376.2022.docx</t>
   </si>
   <si>
     <t>Instalação de placas de sinalização com nomes das ruas nos bairros Amaralina, Mutirão São Judas Tadeu e Parque das Algarobas.</t>
   </si>
   <si>
     <t>1944</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1944/ind._377.2022.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1944/ind._377.2022.docx</t>
   </si>
   <si>
     <t>Instalação de câmeras de monitoramento e portão eletrônico com interfone, nas Unidades Escolares Municipais.</t>
   </si>
   <si>
     <t>1945</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1945/ind._378.2022_-_construcao_de_praca_no_povoado_da_fazenda_velha.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1945/ind._378.2022_-_construcao_de_praca_no_povoado_da_fazenda_velha.doc</t>
   </si>
   <si>
     <t>A construção de uma praça com parque infantil e quadra de esporte no Povoado da Fazenda Velha.</t>
   </si>
   <si>
     <t>1949</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1949/379.2022_-_academia_ao_ar_livre_e_iluminacao_lions_club_1.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1949/379.2022_-_academia_ao_ar_livre_e_iluminacao_lions_club_1.doc</t>
   </si>
   <si>
     <t>Implantação de uma academia ao ar livre, e ainda a iluminação de LED na praça localizada na Avenida Lions Club,  próximo à Policlínica, bairro Jequiezinho.</t>
   </si>
   <si>
     <t>1950</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1950/ind._380.2022.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1950/ind._380.2022.doc</t>
   </si>
   <si>
     <t>Manutenção nas quadras localizadas na Santa Luzia,  fundo do Terminal Rodoviário de Jequié, bairro Joaquim Romão, com instalação de iluminação e criação de um espaço recreativo.</t>
   </si>
   <si>
     <t>1951</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1951/ind._381.2022_-_criacao_de_campanha_de_conscientizacao__e_de_combate_a_meningite.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1951/ind._381.2022_-_criacao_de_campanha_de_conscientizacao__e_de_combate_a_meningite.doc</t>
   </si>
   <si>
     <t>Criação de uma Campanha de Conscientização e de Combate à Meningite, no Município de Jequié-Bahia.</t>
   </si>
   <si>
     <t>1952</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1952/ind._382.2022_-.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1952/ind._382.2022_-.docx</t>
   </si>
   <si>
     <t>Instalação de um playground na Praça Miguel Bahiense, localizada na Rua Dr. Ademário Eloy Silveira, Campo do América.</t>
   </si>
   <si>
     <t>1955</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1955/ind._383.2022.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1955/ind._383.2022.doc</t>
   </si>
   <si>
     <t>Construção de uma quadra poliesportiva no bairro Jardim Tropical.</t>
   </si>
   <si>
     <t>1957</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1957/ind._385.2022.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1957/ind._385.2022.doc</t>
   </si>
   <si>
     <t>Implantação de bicicletários pelas ruas da cidade de Jequié.</t>
   </si>
   <si>
     <t>1960</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1960/ind._387.2022.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1960/ind._387.2022.doc</t>
   </si>
   <si>
     <t>Colocação de placas identificativas, afixando-as nas estradas vicinais da Zona Rural no município de Jequié.</t>
   </si>
   <si>
     <t>1961</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1961/ind.388.2022.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1961/ind.388.2022.doc</t>
   </si>
   <si>
     <t>Implantação de ciclovias/ciclo faixa no Semianel Rodoviário de Jequié.</t>
   </si>
   <si>
     <t>1962</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1962/ind._389.2022.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1962/ind._389.2022.docx</t>
   </si>
   <si>
     <t>Pavimentação asfáltica do Conjunto Habitacional Parque do Sol.</t>
   </si>
   <si>
     <t>1963</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1963/ind._390.2022.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1963/ind._390.2022.docx</t>
   </si>
   <si>
     <t>Pavimentação asfáltica da Travessa Miguel Gomes da Silva, que cruza com a Rua Bruno Neto, no bairro do Mandacaru.</t>
   </si>
   <si>
     <t>1964</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1964/ind._391.2022.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1964/ind._391.2022.docx</t>
   </si>
   <si>
     <t>Construção de  uma quadra poliesportiva com cobertura, anexa à Creche Ana Cruz, no Residencial Beira Rio, nesta cidade.</t>
   </si>
   <si>
     <t>1966</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1966/ind._393.2022.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1966/ind._393.2022.doc</t>
   </si>
   <si>
     <t>Construção de uma ponte e recuperação do bueiro em Passos, no Povoado de Campo Largo.</t>
   </si>
   <si>
     <t>1967</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1967/ind._394.2022_-_colegio_vilma_brito_sarmento.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1967/ind._394.2022_-_colegio_vilma_brito_sarmento.docx</t>
   </si>
   <si>
     <t>Reforma da escola e da quadra poliesportiva da Unidade Escolar Vilma Brito Sarmento, e a revitalização da quadra poliesportiva, com cobertura, da Escola Municipal Georgina Miranda Pereira,  localizada no Loteamento Jardim Eldorado, bairro Jequiezinho.</t>
   </si>
   <si>
     <t>1969</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1969/ind._396.2022.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1969/ind._396.2022.doc</t>
   </si>
   <si>
     <t>Calçamento da Rua Eliel Cerqueira Mendes, no Brinco de Ouro, bairro do Jequiezinho</t>
   </si>
   <si>
     <t>1971</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1971/ind._398.2022.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1971/ind._398.2022.doc</t>
   </si>
   <si>
     <t>Conserto das encostas no Distrito de Tamarindo.</t>
   </si>
   <si>
     <t>1973</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1973/ind._400.2022.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1973/ind._400.2022.doc</t>
   </si>
   <si>
     <t>Reforma da praça e instalação de academia ao ar livre no Condomínio Parque do Sol, no bairro Jequiezinho.</t>
   </si>
   <si>
     <t>1974</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1974/ind._401.2022_-_construcao_de_uma_quadra_na_vila_rodoviaria.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1974/ind._401.2022_-_construcao_de_uma_quadra_na_vila_rodoviaria.docx</t>
   </si>
   <si>
     <t>Construção de uma quadra poliesportiva no Loteamento Vila Rodoviária, no bairro Jequiezinho.</t>
   </si>
   <si>
     <t>1975</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1975/ind._402.2022_-_campanha_jequie_cidade_limpa.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1975/ind._402.2022_-_campanha_jequie_cidade_limpa.doc</t>
   </si>
   <si>
     <t>Desenvolver a Campanha " Jequié Cidade Limpa" em nosso município.</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2005/ind_403.2022_torre_telefonica_tamariondo_e_volta_do_rio.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2005/ind_403.2022_torre_telefonica_tamariondo_e_volta_do_rio.doc</t>
   </si>
   <si>
     <t>Instalação de uma antena telefônica para melhoramento do sinal de telefonia celular no Povoado do Tamarindo e Volta  do Rio</t>
   </si>
   <si>
     <t>1977</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1977/ind._404.2022_-_criacao_de_ceasa_em_jequie.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1977/ind._404.2022_-_criacao_de_ceasa_em_jequie.doc</t>
   </si>
   <si>
     <t>Implantação de um CEASA em Jequié.</t>
   </si>
   <si>
     <t>1978</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1978/ind._405.2022_-_criacao_do_parque_da_cidade_em_jequie.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1978/ind._405.2022_-_criacao_do_parque_da_cidade_em_jequie.doc</t>
   </si>
   <si>
     <t>Construção de um Parque da Cidade em Jequié.</t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1979/ind._406.2022_-_patrulha_mecanica.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1979/ind._406.2022_-_patrulha_mecanica.doc</t>
   </si>
   <si>
     <t>Disponibilizar uma Patrulha Mecânica para atender às demandas da Zona Rural de Jequié.</t>
   </si>
   <si>
     <t>1980</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1980/ind._407.2022_-_academia_ao_ar_livre_no_alto_da_bela_vista.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1980/ind._407.2022_-_academia_ao_ar_livre_no_alto_da_bela_vista.doc</t>
   </si>
   <si>
     <t>Construção de uma praça dotada de equipamentos de entretenimento e com academia ao ar livre no Alto da Bela Vista, no bairro Joaquim Romão.</t>
   </si>
   <si>
     <t>1981</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1981/ind._408.2022_-_vistoria_nas_pontes_e_no_viaduto_do_municipio.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1981/ind._408.2022_-_vistoria_nas_pontes_e_no_viaduto_do_municipio.doc</t>
   </si>
   <si>
     <t>Realizar vistoria nas pontes e viaduto da Sede e distritos do Município de Jequié.</t>
   </si>
   <si>
     <t>1982</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1982/ind._409.2022_-_pavimentacao_de_vias_do_centro_-_rua_ariston_barbosa_riachuelo_e_pedro_sessenta.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1982/ind._409.2022_-_pavimentacao_de_vias_do_centro_-_rua_ariston_barbosa_riachuelo_e_pedro_sessenta.doc</t>
   </si>
   <si>
     <t>Pavimentação asfáltica das seguintes artérias: Rua Pedro Sessenta, Rua Ariston Barbosa e Rua Riachuelo, todas situadas no Centro de Jequié.</t>
   </si>
   <si>
     <t>1983</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1983/ind._410.2022.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1983/ind._410.2022.doc</t>
   </si>
   <si>
     <t>Instalação de uma Companhia Independente da Policia Militar no bairro Cidade Nova.</t>
   </si>
   <si>
     <t>1984</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1984/ind._411.2022_-_asfaltamento_da_rua_a_e_rua_c_-_agarradinho.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1984/ind._411.2022_-_asfaltamento_da_rua_a_e_rua_c_-_agarradinho.docx</t>
   </si>
   <si>
     <t>Asfaltamento da Rua A e Rua C, ambas localizadas no Agarradinho, Urbis IV, bairro Espírito Santo.</t>
   </si>
   <si>
     <t>1985</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1985/ind._412.2022.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1985/ind._412.2022.docx</t>
   </si>
   <si>
     <t>Asfaltamento da Avenida Braz Arléo, Caminho 37 e Caminho 26, no Agarradinho, URBIS 3, bairro Espírito Santo.</t>
   </si>
   <si>
     <t>1986</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1986/ind._413.2022.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1986/ind._413.2022.doc</t>
   </si>
   <si>
     <t>Implantação do Código de Endereçamento Postal (CEP) nas seguintes localidades: Rua Mário de Andrade;  Rua Graciliano Ramos e Rua Manuel  Bandeira, todas localizadas no Sunvile 2, na cidade de Jequié.</t>
   </si>
   <si>
     <t>1987</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1987/ind._414.2022.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1987/ind._414.2022.doc</t>
   </si>
   <si>
     <t>Implantação do Código de Endereçamento Postal (CEP) nas seguintes artérias: Rua Oswald de Andrade, Rua João Cabral de Melo Neto e Rua José Lins do Rêgo, todas localizadas no Sunvile 2, na cidade de Jequié.</t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1989/ind._415.2022.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1989/ind._415.2022.docx</t>
   </si>
   <si>
     <t>Reforma ou implantação de novos terminais de transporte coletivo urbano para os bairros Mandacaru e Curral Novo.</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1990/ind._416.2022.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1990/ind._416.2022.docx</t>
   </si>
   <si>
     <t>Reforma e ampliação do Colégio Municipal Alíria Argolo, no bairro Mandacaru.</t>
   </si>
   <si>
     <t>1991</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1991/ind._417.2022_-_construcao_da_pca_ou_reforma_da_pca_do_resgate.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1991/ind._417.2022_-_construcao_da_pca_ou_reforma_da_pca_do_resgate.docx</t>
   </si>
   <si>
     <t>Construção ou reforma da Praça do Resgate, situada entre a Rua Bangu e Rua Coríntias, ambas situadas no bairro Mandacaru.</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1993/ind._418.2022_-_pavimentacao_asfaltica_das_ruas_bangu_e_corintias_no_mandacaru_1.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1993/ind._418.2022_-_pavimentacao_asfaltica_das_ruas_bangu_e_corintias_no_mandacaru_1.docx</t>
   </si>
   <si>
     <t>Pavimentação asfáltica das Ruas Bangu e Coríntias, ambas situadas no Mandacaru.</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1994/ind._419.2022.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1994/ind._419.2022.doc</t>
   </si>
   <si>
     <t>Reforma do antigo Mercado Municipal do Distrito de Itaibó.</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1995/ind._420.2022.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1995/ind._420.2022.doc</t>
   </si>
   <si>
     <t>Indicamos à Anatel (Agência Nacional de Telecomunicações)  envidar esforços no sentido de contemplar o bairro Cachoeirinha, em sua totalidade, com o sinal de telefonia celular.</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1996/ind._421.2022_-_regularizacao_do_servico_de_uber_em_jequie.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1996/ind._421.2022_-_regularizacao_do_servico_de_uber_em_jequie.docx</t>
   </si>
   <si>
     <t>Providências junto aos órgãos competentes para regulamentação municipal do serviço de Uber, na cidade de Jequié.</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1999/ind._422.2022_-_concretagem_urbis_iv.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1999/ind._422.2022_-_concretagem_urbis_iv.docx</t>
   </si>
   <si>
     <t>Concretagem dos Caminhos 52, 53 e 55, localizados na URBIS IV, bairro Jequiezinho.</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2000/ind._423.2022_-_disponibilizar_toucas_para_moto_taxistas.....docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2000/ind._423.2022_-_disponibilizar_toucas_para_moto_taxistas.....docx</t>
   </si>
   <si>
     <t>Disponibilizar toucas descartáveis para os Moto Taxistas do Município de Jequié.</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2001/ind._424.2022_-_pavimentacao_de_vias_da_cidade_nova.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2001/ind._424.2022_-_pavimentacao_de_vias_da_cidade_nova.docx</t>
   </si>
   <si>
     <t>Pavimentação das seguintes artérias: Rua Curral Novo, Rua do Cruzeiro e Rua Alto do Cruzeiro, todas localizadas no bairro Cidade Nova.</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2002/ind._425.2022_-concretagem_do_caminho_5_-_bairro_espirito_santo.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2002/ind._425.2022_-concretagem_do_caminho_5_-_bairro_espirito_santo.docx</t>
   </si>
   <si>
     <t>Concretagem do Caminho 5, URBIS IV, no bairro do Espirito Santo.</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2003/ind._426.2022_-_reabertura_do_posto_policial_em_florestal.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2003/ind._426.2022_-_reabertura_do_posto_policial_em_florestal.docx</t>
   </si>
   <si>
     <t>Disponibilizar guarda permanente na escola, e ainda a reabertura do Posto da Policia Militar na região de Florestal.</t>
   </si>
   <si>
     <t>1954</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1954/ind._427.2022_-_asfaltamento_estacionamento_aeroporto.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1954/ind._427.2022_-_asfaltamento_estacionamento_aeroporto.doc</t>
   </si>
   <si>
     <t>Realizar o asfaltamento do estacionamento do Aeroporto Vicente Grillo.</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2007/ind._429.2022_-_pavimenhtacao_asfaltica_de_vias_do_loteamento_jardim_paqueta_-_correta.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2007/ind._429.2022_-_pavimenhtacao_asfaltica_de_vias_do_loteamento_jardim_paqueta_-_correta.doc</t>
   </si>
   <si>
     <t>Asfaltamento da Rua E, localizada no Loteamento Jardim Paqueta, em nossa cidade</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2008/ind._430.2022_-_calcamento_de_ruas_do_sol_nascente.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2008/ind._430.2022_-_calcamento_de_ruas_do_sol_nascente.doc</t>
   </si>
   <si>
     <t>Asfaltamento das seguintes artérias do Loteamento Sol Nascente, bairro Joaquim Romão: Rua Maiane Cohim, Rua Mário Lins e Rua Leur Brito.</t>
   </si>
   <si>
     <t>1959</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1959/ind._431.2022_-_requalificacao_da_pracinha_da_cidade_nova.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1959/ind._431.2022_-_requalificacao_da_pracinha_da_cidade_nova.doc</t>
   </si>
   <si>
     <t>Requalificação da pracinha da Cidade Nova, localizada no bairro Cidade Nova</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2009/ind._432.2022.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2009/ind._432.2022.docx</t>
   </si>
   <si>
     <t>Criação de um Projeto de Lei, para converter as licenças Prêmio, não usufruída, em Pecúnia, para os ocupantes do Cargo de Professor da Carreira do Magistério.</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2010/ind._433.2022_-_pavimentacao_asfaltica_anibal_anjos.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2010/ind._433.2022_-_pavimentacao_asfaltica_anibal_anjos.doc</t>
   </si>
   <si>
     <t>Pavimentação asfáltica da Rua Anibal dos Anjos e Silva, Rua Z e Rua Anísia América da Silva Tourinho, localizadas no Itaigara.</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2012/parecer_comissao-_projeto_de_lei_no_19-2022_-_definitivo_-_13.04.2022.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2012/parecer_comissao-_projeto_de_lei_no_19-2022_-_definitivo_-_13.04.2022.docx</t>
   </si>
   <si>
     <t>PARECER DO RELATOR SAN DAVID ARAGÃO DO PROJETO DE LEI Nº 19-2022 - CMJ</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2014/ind._435.2022_-_internet_wi-fi_em_reparticoes_publicas.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2014/ind._435.2022_-_internet_wi-fi_em_reparticoes_publicas.doc</t>
   </si>
   <si>
     <t>Disponibilizar nas repartições públicas do Estado da Bahia com sede na cidade de Jequié, sobretudo nas unidades hospitalares, rede Wi-fi com Internet aberta ao público.</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2015/ind._436.2022_-_rede_wi-fi_em_pracas_publicas....doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2015/ind._436.2022_-_rede_wi-fi_em_pracas_publicas....doc</t>
   </si>
   <si>
     <t>Instalação de Rede Wi-fi aberta nas seguintes praças de nossa cidade: Praça Ruy Barbosa, Praça Duque de Caxias (Alto da Prefeitura) e Praça da Vela Cultural da Rodoviária.</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2016/ind._437.2022_-_instalacao_de_uma_academia_de_saude_em_jequie..doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2016/ind._437.2022_-_instalacao_de_uma_academia_de_saude_em_jequie..doc</t>
   </si>
   <si>
     <t>Construção de uma Academia de Saúde na cidade de Jequié.</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2018/ind._438.2022_-_reforma_da_praca_do_viveiro.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2018/ind._438.2022_-_reforma_da_praca_do_viveiro.docx</t>
   </si>
   <si>
     <t>Reforma da Praça do Viveiro.</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2020/ind._440.2022_-_criacao_do_projeto_escolas_de_lutas.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2020/ind._440.2022_-_criacao_do_projeto_escolas_de_lutas.doc</t>
   </si>
   <si>
     <t>Criação do Projeto Escolas de Lutas na Rede Municipal de Educação.</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2021/ind._441.2022_-_calcamento_da_rua_botafogo.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2021/ind._441.2022_-_calcamento_da_rua_botafogo.doc</t>
   </si>
   <si>
     <t>Calçamento da Rua Botafogo, situada no bairro Mandacaru.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2022/ind._442.2022_-_rua_candinha_barreto.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2022/ind._442.2022_-_rua_candinha_barreto.doc</t>
   </si>
   <si>
     <t>Calçamento da Rua Candinha Barreto, situada no bairro Jequiezinho, nesta cidade.</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2026/ind._446.2022_-_recuperacao_e_iluminacao_da_quadra_do_agarrajao.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2026/ind._446.2022_-_recuperacao_e_iluminacao_da_quadra_do_agarrajao.doc</t>
   </si>
   <si>
     <t>Recuperação e também iluminação da quadra do Agarrajão, localizada na Rua E, Caminho 30, Jequiezinho.</t>
   </si>
   <si>
     <t>2031</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2031/ind._451.2022_-_revitalizacao_e_modernizacao_do_terminal_da_praca_da_bandeira.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2031/ind._451.2022_-_revitalizacao_e_modernizacao_do_terminal_da_praca_da_bandeira.doc</t>
   </si>
   <si>
     <t>Revitalização e modernização do Terminal de Ônibus da Praça da Bandeira, em Jequié.</t>
   </si>
   <si>
     <t>2032</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2032/ind._452.2022_-_passagem_elevada_em_frente_ao_presidente_medice.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2032/ind._452.2022_-_passagem_elevada_em_frente_ao_presidente_medice.doc</t>
   </si>
   <si>
     <t>Passagem elevada com faixa de pedestres em frente ao Colégio Presidente Médici, no bairro Joaquim Romão.</t>
   </si>
   <si>
     <t>2063</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2063/ind._453._2022_-_reforma_das_pracas_do_bondoso_na_caixa_dagua.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2063/ind._453._2022_-_reforma_das_pracas_do_bondoso_na_caixa_dagua.docx</t>
   </si>
   <si>
     <t>Prefeito Municipal de Jequié, o Exmº Sr Zenildo Brandão, extensivo ao Secretário Municipal de Infraestrutura, Sr Lucindo Tomaz Vasconcelos Menezes, que, após cumpridas às formalidades dos estudos técnicos, seja feita a reforma da Praça do Bondoso,  localizada na Caixa D água.</t>
   </si>
   <si>
     <t>2034</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2034/ind._454.2022_-_lanches_para_os_pacientes_em_tratamento_fora_do_municipio.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2034/ind._454.2022_-_lanches_para_os_pacientes_em_tratamento_fora_do_municipio.doc</t>
   </si>
   <si>
     <t>Adotar, no município de Jequié, o "Projeto Viagem com Qualidade" no sentido de fornecer lanches aos pacientes e seus acompanhantes que fazem tratamento médico em outras cidades da região, e que utilizam o setor de transporte do município-TFD.</t>
   </si>
   <si>
     <t>2035</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2035/ind._455.2022_-_limpeza_e_organizacao_da_fiacao_na_avenida_rio_branco.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2035/ind._455.2022_-_limpeza_e_organizacao_da_fiacao_na_avenida_rio_branco.doc</t>
   </si>
   <si>
     <t>Limpeza e organização da fiação de Internet na Avenida Rio Branco.</t>
   </si>
   <si>
     <t>2036</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2036/ind._456.2022_-_construcao_de_praca_na_baixa_do_bonfim.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2036/ind._456.2022_-_construcao_de_praca_na_baixa_do_bonfim.doc</t>
   </si>
   <si>
     <t>Construção de uma praça na Baixa do Bonfim, em frente à Escola Municipal Dorival Borges.</t>
   </si>
   <si>
     <t>2037</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2037/ind._457.2022_-_reforma_usf_dr._milton_rabello.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2037/ind._457.2022_-_reforma_usf_dr._milton_rabello.doc</t>
   </si>
   <si>
     <t>Restauração da USF Dr. Milton Rabello, situado na Rua Ademar de Barros, Km 4, compreendo também a iluminação da área e pavimentação.</t>
   </si>
   <si>
     <t>2038</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2038/ind._458.2022.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2038/ind._458.2022.docx</t>
   </si>
   <si>
     <t>Patrolamento e encascalhamento da estrada de acesso, e ainda a instalação de novos braços de lâmpadas, no Povoado São João de Dentro.</t>
   </si>
   <si>
     <t>2062</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2062/ind._459.2022_-_trnaformar_unidadesdde_saude_em_upa__em_florestal_e_itajuru.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2062/ind._459.2022_-_trnaformar_unidadesdde_saude_em_upa__em_florestal_e_itajuru.docx</t>
   </si>
   <si>
     <t>Prefeito Municipal de Jequié, o Exmº Sr Zenildo Brandão, extensivo a Secretaria Competente, solicitando transformar as unidades de saúde em UPA  nos Distritos de Florestal e Itajuru.</t>
   </si>
   <si>
     <t>2040</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2040/ind_460.2022_-_substituicao_de_lampadas_led_em_itajuru.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2040/ind_460.2022_-_substituicao_de_lampadas_led_em_itajuru.doc</t>
   </si>
   <si>
     <t>Realizar a substituição das lâmpadas comuns por lâmpadas de LED, no Distrito de Itajuru.</t>
   </si>
   <si>
     <t>2042</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2042/ind._462.2022.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2042/ind._462.2022.docx</t>
   </si>
   <si>
     <t>Patrolamento e encascalhamento das seguintes estradas vicinais: _x000D_
 .       Estrada de acesso ao Povoados do Limoeiro/ Riachão;_x000D_
 •	Estrada de acesso ao Povoado das Queimadas / Poço Dantas / Baêta/ Baixão;_x000D_
 •	Estrada de acesso ao Povoado de Barraquinha / Boa Vista / Monte Branco.</t>
   </si>
   <si>
     <t>2043</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2043/ind._463.2022_-_redutor_de_velocidade_na_rua_da_bandinha.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2043/ind._463.2022_-_redutor_de_velocidade_na_rua_da_bandinha.doc</t>
   </si>
   <si>
     <t>Construção de um redutor de velocidade, ou quebra-molas, na Rua da Bandinha, localizada na Baixa do Bonfim.</t>
   </si>
   <si>
     <t>2044</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2044/indi._464.2022_-_vestiario_campo_km_4.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2044/indi._464.2022_-_vestiario_campo_km_4.doc</t>
   </si>
   <si>
     <t>Construção de vestiário no Campo de Futebol do Km 4.</t>
   </si>
   <si>
     <t>2046</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2046/ind._466.2022_-_rua_campo_belo_rua_das_flores_e_rua_pedro_novaes.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2046/ind._466.2022_-_rua_campo_belo_rua_das_flores_e_rua_pedro_novaes.docx</t>
   </si>
   <si>
     <t>Pavimentação das Ruas Campo Belo, Rua das Flores e Rua Pedro Novaes, todas localizadas no bairro Km 4.</t>
   </si>
   <si>
     <t>2047</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2047/ind._467.2022_-_fanfarras....docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2047/ind._467.2022_-_fanfarras....docx</t>
   </si>
   <si>
     <t>Ações para o resgate das fanfarras nas escolas municipais de Jequié.</t>
   </si>
   <si>
     <t>2048</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2048/ind._468.20222_-_semaforo_no_cruzamento_da_moreira_sobrinho_e_antonio_carlos_magalhaes.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2048/ind._468.20222_-_semaforo_no_cruzamento_da_moreira_sobrinho_e_antonio_carlos_magalhaes.docx</t>
   </si>
   <si>
     <t>instalação de semáforo no cruzamento da Avenida José Moreira Sobrinho x Antonio Carlos Magalhães (Esquina do NTE/22), bairro Jequiezinho., nesta cidade.</t>
   </si>
   <si>
     <t>2049</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2049/ind._469.2022_-_cosntrucao_de_usf_em_residenciais.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2049/ind._469.2022_-_cosntrucao_de_usf_em_residenciais.docx</t>
   </si>
   <si>
     <t>Construir e equipar uma Unidade de Saúde da Família, nas imediações dos Residenciais Vida Jequié, Beira Rio e Residencial Segredo.</t>
   </si>
   <si>
     <t>2050</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2050/ind._470.2022_-_restauracao_das_quadras_em_residenciais_-_segredo_e_vida_nova.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2050/ind._470.2022_-_restauracao_das_quadras_em_residenciais_-_segredo_e_vida_nova.docx</t>
   </si>
   <si>
     <t>Restaurar as quadras poliesportivas dos seguintes conjuntos habitacionais de Jequié: Conjunto Habitacional Vida Jequié, Residencial Colina e Conjunto Habitacional Beira Rio.</t>
   </si>
   <si>
     <t>2054</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2054/ind._474.2022.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2054/ind._474.2022.docx</t>
   </si>
   <si>
     <t>Pavimentação da Rua Ramiro de Paula Tourinho Neto, localizada no bairro Itaigara.</t>
   </si>
   <si>
     <t>2055</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2055/ind._475.2022.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2055/ind._475.2022.docx</t>
   </si>
   <si>
     <t>Instalação de um redutor de velocidade na Rua Pernambuco, antes da antiga quadra de areia, na localidade Bom Sossego, bairro Jequiezinho.</t>
   </si>
   <si>
     <t>2056</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2056/ind._476.2022_-_redutor_de_velocidade_rua_antonio_brandao.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2056/ind._476.2022_-_redutor_de_velocidade_rua_antonio_brandao.docx</t>
   </si>
   <si>
     <t>Redutor de velocidade na extensão da Rua Antônio Brandão, de frente à Igreja Batista da Graça, e na extensão da Rua da Lagoa, no bairro Jequiezinho</t>
   </si>
   <si>
     <t>2057</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2057/ind._477.2022_implantacao_de_um_cras_no_bom_sossego.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2057/ind._477.2022_implantacao_de_um_cras_no_bom_sossego.docx</t>
   </si>
   <si>
     <t>Implantação de um CRAS na comunidade Bom Sossego, para atender à Água Branca, Loteamento Eldorado, Parque do Sol e adjacências.</t>
   </si>
   <si>
     <t>2066</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2066/ind._478.2022_-_onibus_com_banheiro_para_tdf.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2066/ind._478.2022_-_onibus_com_banheiro_para_tdf.doc</t>
   </si>
   <si>
     <t>Aquisição de ônibus com banheiro, para fazer o transporte dos pacientes que necessitam realizar o TFD (tratamento fora do domicilio).</t>
   </si>
   <si>
     <t>2068</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2068/indicacao_colocacao_semaforo_avenida_lomanto_junior_2022.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2068/indicacao_colocacao_semaforo_avenida_lomanto_junior_2022.doc</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE SINALIZAÇÃO SEMAFÓRICA NA INTERSEÇÃO AVENIDA RIO BRANCO COM A AVENIDA LOMANTO JUNIOR- EM FRENTE AO ANTIGO COLÉGIO DA POLICIA MILITAR, BAIRRO JOAQUIM ROMÃO</t>
   </si>
   <si>
     <t>2069</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2069/ind._484.2022__internet_nas_reparticoes_publicas_do_municipio_de_jequie.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2069/ind._484.2022__internet_nas_reparticoes_publicas_do_municipio_de_jequie.doc</t>
   </si>
   <si>
     <t>Disponibilizar nas repartições públicas do município de Jequié, sobretudo nas unidades de saúde, rede Wi-fi com Internet para os clientes/pacientes se comunicarem com seus familiares, ou resolverem situações concernentes as questões burocráticas nos respectivos órgãos públicos.</t>
   </si>
   <si>
     <t>2070</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2070/ind._481.2022_-_calcamento_das_ruas_do_loteamento_beta_ville.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2070/ind._481.2022_-_calcamento_das_ruas_do_loteamento_beta_ville.doc</t>
   </si>
   <si>
     <t>Pavimentação asfáltica das seguintes do Loteamento Beta Ville: Rua Hong Kong, Avenida Beverly Hills e Rua Berlim.</t>
   </si>
   <si>
     <t>2071</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2071/ind._482.2022_-_calcamento_das_ruas_pompilio_sampaio.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2071/ind._482.2022_-_calcamento_das_ruas_pompilio_sampaio.doc</t>
   </si>
   <si>
     <t>Pavimentação asfáltica das seguintes ruas: Rua José Gomes Guimarães, II Travessa Everaldo Santos e Rua José Bento Costa, todas localizadas no bairro Pompílio Sampaio.</t>
   </si>
   <si>
     <t>2072</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2072/ind._483.2022_-_asfaltamento_da_desembargador_andrade_teixeira.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2072/ind._483.2022_-_asfaltamento_da_desembargador_andrade_teixeira.doc</t>
   </si>
   <si>
     <t>Pavimentação asfáltica das seguintes ruas: Desembargador Andrade Teixeira, Ipiranga e Nilo Peçanha, todas localizadas no bairro Joaquim Romão.</t>
   </si>
   <si>
     <t>2073</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2073/ind._484.2022_-_placas_e_sinalizacao_cruzamento_sao_judas_tadeu....doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2073/ind._484.2022_-_placas_e_sinalizacao_cruzamento_sao_judas_tadeu....doc</t>
   </si>
   <si>
     <t>Instalação de sinalização de preferência de tráfego nos cruzamentos das seguintes ruas do bairro São Judas Tadeu: Avenida 3, Rua Germino Alexandrino Correira e Rua Osvaldo Álvares Meira.</t>
   </si>
   <si>
     <t>2173</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2173/ind._485.2022_-_pavimentacao_ruas_beta_ville_e_flamboyant_....doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2173/ind._485.2022_-_pavimentacao_ruas_beta_ville_e_flamboyant_....doc</t>
   </si>
   <si>
     <t>Prefeito Municipal Zenildo Brandão, extensivo ao Secretário Competente, solicitando a pavimentação das seguintes ruas: Londres, Havana e Sidney, ambas localizadas no Loteamento Beta Ville e Rua Algodão, Rua Sisal, Rua Cactos, localizadas no Flamboyant.</t>
   </si>
   <si>
     <t>2075</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2075/ind._486.2022_-_pavimentacao_asfaltica_da_rua_cidade_de_brasilia_-_brasil_novo.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2075/ind._486.2022_-_pavimentacao_asfaltica_da_rua_cidade_de_brasilia_-_brasil_novo.doc</t>
   </si>
   <si>
     <t>Pavimentação asfáltica da Rua Cidade de Brasília, localizada no Conjunto Habitacional Brasil Novo, nesta cidade.</t>
   </si>
   <si>
     <t>2076</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2076/ind._487.2022_-_criacao_de_clinica_para_mulheres_dependentes_quiimicas.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2076/ind._487.2022_-_criacao_de_clinica_para_mulheres_dependentes_quiimicas.doc</t>
   </si>
   <si>
     <t>Criação de uma clínica de reabilitação para mulheres dependentes químicas.</t>
   </si>
   <si>
     <t>2079</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2079/ind._489.2022_-_posto_da_guarda_municipal_florestal.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2079/ind._489.2022_-_posto_da_guarda_municipal_florestal.doc</t>
   </si>
   <si>
     <t>Instalação de um Posto da Guarda Municipal no Distrito de Florestal.</t>
   </si>
   <si>
     <t>2172</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2172/ind._490.2022_-_pavimentacao_bela_ville_e_flamboyant.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2172/ind._490.2022_-_pavimentacao_bela_ville_e_flamboyant.doc</t>
   </si>
   <si>
     <t>Prefeito Municipal Zenildo Brandão, extensivo ao Secretário Competente, solicitando a pavimentação asfáltica das seguintes ruas: Rua Quixabeira e Rua Juazeiro,  localizadas no Loteamento Flamboyant e Rua Atlanta, Rua Tunísia e Rua Califórnia, ambas localizadas no Loteamento Beta Ville.</t>
   </si>
   <si>
     <t>2081</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2081/ind._491.2020_-_posto_guarda_itajuru.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2081/ind._491.2020_-_posto_guarda_itajuru.doc</t>
   </si>
   <si>
     <t>Instalação de um Posto da Guarda Municipal no Distrito de Itajuru.</t>
   </si>
   <si>
     <t>2082</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2082/ind._492.2022_-_climatizacao_das_salas_de_aulas_das_escolas_publicas_.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2082/ind._492.2022_-_climatizacao_das_salas_de_aulas_das_escolas_publicas_.docx</t>
   </si>
   <si>
     <t>Climatização das salas de aulas das escolas públicas municipais do Município de Jequié.</t>
   </si>
   <si>
     <t>2084</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2084/ind._494.2022_-_calcamento_da_rua_gustavo_santos.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2084/ind._494.2022_-_calcamento_da_rua_gustavo_santos.doc</t>
   </si>
   <si>
     <t>Realizar calçamento da Rua Gustavo Santos, localizada no bairro Jequiezinho, nesta cidade.</t>
   </si>
   <si>
     <t>2085</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2085/ind.495.2022.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2085/ind.495.2022.doc</t>
   </si>
   <si>
     <t>Construção de uma praça nas imediações da Rua Padre Anchieta, no bairro Joaquim Romão, nesta cidade.</t>
   </si>
   <si>
     <t>2086</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2086/ind._496.2022_-_concretagem_da_urbis_iii_-_caminhos__9_e_18_-_bairro_espirito_santo.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2086/ind._496.2022_-_concretagem_da_urbis_iii_-_caminhos__9_e_18_-_bairro_espirito_santo.docx</t>
   </si>
   <si>
     <t>Concretagem dos Caminhos 9 e 18, localizados no bairro do Espirito Santo, em nossa cidade.</t>
   </si>
   <si>
     <t>2088</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2088/ind._497.2022_-_pavimentacao_travessas_lomanto_junior.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2088/ind._497.2022_-_pavimentacao_travessas_lomanto_junior.doc</t>
   </si>
   <si>
     <t>Asfaltamento das seguintes artérias do bairro Joaquim Romão: 3ª Travessa Governador Lomanto Júnior, 4ª Travessa Governador Lomanto Júnior e 6ª Travessa Governador Lomanto Júnior.</t>
   </si>
   <si>
     <t>2089</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2089/ind._498.2022_-_praca_no_brasil_novo.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2089/ind._498.2022_-_praca_no_brasil_novo.doc</t>
   </si>
   <si>
     <t>Construção de uma praça com quiosque ao lado da creche situada no Conjunto Habitacional Brasil Novo.</t>
   </si>
   <si>
     <t>2091</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2091/ind._500.2022_-_limpeza_do_beta_ville.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2091/ind._500.2022_-_limpeza_do_beta_ville.doc</t>
   </si>
   <si>
     <t>Limpeza pública e a iluminação da Avenida São Jorge, Rua Berlim e Rua Sidney, todas localizadas no Loteamento Beta Ville.</t>
   </si>
   <si>
     <t>2092</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2092/ind._501.2022_-_concessao_de_reajuste_salarial_aos_servidores_municipais..doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2092/ind._501.2022_-_concessao_de_reajuste_salarial_aos_servidores_municipais..doc</t>
   </si>
   <si>
     <t>Providências com vistas a conceder um reajuste de 10,06%, que corresponde a inflação acumulada no ano de 2021, aos servidores municipais de Jequié.</t>
   </si>
   <si>
     <t>2137</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2137/ind._502.2022__-_pavimentacao_rua_de_acesso_ao_brasil_novo.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2137/ind._502.2022__-_pavimentacao_rua_de_acesso_ao_brasil_novo.doc</t>
   </si>
   <si>
     <t>Serviço de pavimentação asfáltica da rua que dá acesso ao fundo do Conjunto Habitacional Brasil Novo, que liga o Parque da Colina ao bairro da Água Branca.</t>
   </si>
   <si>
     <t>2104</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2104/ind._503.2022_-_implantacao_guarda_floretal_em_jequie.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2104/ind._503.2022_-_implantacao_guarda_floretal_em_jequie.docx</t>
   </si>
   <si>
     <t>Criação, dentro do quadro da Guarda Municipal, de uma Unidade da Guarda Florestal a fim de realizar a fiscalização e vigilância no meio ambiente no município de Jequié.</t>
   </si>
   <si>
     <t>2096</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2096/ind._505._2022_-_energia_solar_orgaos_publicos.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2096/ind._505._2022_-_energia_solar_orgaos_publicos.doc</t>
   </si>
   <si>
     <t>Implantação de energia solar em todos órgãos públicos do município.</t>
   </si>
   <si>
     <t>2097</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2097/ind.506.2022_-_lousa_digital.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2097/ind.506.2022_-_lousa_digital.doc</t>
   </si>
   <si>
     <t>Equipar todas as escolas do município com lousa digital.</t>
   </si>
   <si>
     <t>2098</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2098/ind._507.2022_-_organizacao_do_transito_proximo_ao_hgpv.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2098/ind._507.2022_-_organizacao_do_transito_proximo_ao_hgpv.doc</t>
   </si>
   <si>
     <t>Adoção de medidas para a organização do trânsito nas proximidades do Hospital Geral Prado Valadares.</t>
   </si>
   <si>
     <t>2146</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2146/ind._509.2022_-_limpeza_e_iluminacao_ruas_beta_ville_e_flamboyant.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2146/ind._509.2022_-_limpeza_e_iluminacao_ruas_beta_ville_e_flamboyant.doc</t>
   </si>
   <si>
     <t>ao Prefeito Municipal Zenildo Brandão, extensivo ao Secretário Competente, solicitando a limpeza pública e a iluminação das seguintes ruas: Londres e  Havana, ambas localizadas no Loteamento Beta Ville e Rua Algodão, Rua Sisal, Rua Cactos, localizadas no Flamboyant.</t>
   </si>
   <si>
     <t>2103</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2103/ind._510.2022_-_maio_amarelo.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2103/ind._510.2022_-_maio_amarelo.doc</t>
   </si>
   <si>
     <t>Realização de campanhas sobre o Maio amarelo - Conscientização de um Trânsito Seguro, em nosso município.</t>
   </si>
   <si>
     <t>2105</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2105/ind._511.2022.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2105/ind._511.2022.docx</t>
   </si>
   <si>
     <t>Construção de uma escadaria interligando as ruas Pedro Novaes, Mocó e Campo Belo, todas localizadas no bairro Km 4.</t>
   </si>
   <si>
     <t>2106</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2106/ind._512.2022_-_reforma_do_centro_de_cultura_antonio_sales.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2106/ind._512.2022_-_reforma_do_centro_de_cultura_antonio_sales.docx</t>
   </si>
   <si>
     <t>Reforma do Centro de Cultura Antônio Sales, localizado no Distrito de Oriente Novo.</t>
   </si>
   <si>
     <t>2107</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2107/ind._513.2022_-_pavimentacao_rua_do_moco_jose_ferreira_e_rua_do_caboclo_no_km_4.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2107/ind._513.2022_-_pavimentacao_rua_do_moco_jose_ferreira_e_rua_do_caboclo_no_km_4.docx</t>
   </si>
   <si>
     <t>Pavimentação das seguintes vias: Rua do Mocó, Rua José Ferreira e Rua do Caboclo, todas localizadas no bairro Km 4.</t>
   </si>
   <si>
     <t>2110</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2110/ind._515.2022.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2110/ind._515.2022.docx</t>
   </si>
   <si>
     <t>Ampliação do abastecimento de água potável  para o Povoado das Queimadas e extensão para o Povoado do Poço Dantas.</t>
   </si>
   <si>
     <t>2111</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2111/ind._516.2022.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2111/ind._516.2022.docx</t>
   </si>
   <si>
     <t>Construção de banheiros públicos na Praça Artur Moraes (local da Feira Livre nos fins de semana), localizada no bairro Jequiezinho.</t>
   </si>
   <si>
     <t>2112</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2112/ind_517.2022__-_ampliacao_da_rede_de_esgoto_ao_lado_do_campo_do_sao_judas.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2112/ind_517.2022__-_ampliacao_da_rede_de_esgoto_ao_lado_do_campo_do_sao_judas.docx</t>
   </si>
   <si>
     <t>Ampliação da rede de esgoto do trecho ao lado do Campo de Futebol do São Judas, até a subestação da Embasa nas proximidades da UniFTC, também no São Judas Tadeu.</t>
   </si>
   <si>
     <t>2113</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2113/ind._518.2022.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2113/ind._518.2022.docx</t>
   </si>
   <si>
     <t>Instalação de um semáforo no cruzamento da Avenida Presidente Vargas com a Rua Felicíssimo J Silva x Praça Gov. Juracy Magalhães, no bairro Jequiezinho.</t>
   </si>
   <si>
     <t>2114</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2114/ind._519.2022.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2114/ind._519.2022.doc</t>
   </si>
   <si>
     <t>Serviço de eletrocardiograma nas Unidades Básicas de Saúde de nosso município.</t>
   </si>
   <si>
     <t>2116</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2116/ind._520.2022.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2116/ind._520.2022.docx</t>
   </si>
   <si>
     <t>Solicitando a construção e/ou implantação de Passarela para BR 116, na travessia do IFBA.</t>
   </si>
   <si>
     <t>2117</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2117/ind._521.2022.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2117/ind._521.2022.docx</t>
   </si>
   <si>
     <t>Implantação do Programa Espaço 4.0 da Secretaria Nacional de Juventude, no município de Jequié, através Diretoria Municipal da Juventude.</t>
   </si>
   <si>
     <t>2118</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2118/ind._522.2022.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2118/ind._522.2022.docx</t>
   </si>
   <si>
     <t>Pavimentação asfáltica da Avenida Ulisses Coelho, no KM 3 e KM 4, e da Avenida Otávio Mangabeira, situada no bairro Mandacaru.</t>
   </si>
   <si>
     <t>2119</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2119/ind._523.2022.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2119/ind._523.2022.docx</t>
   </si>
   <si>
     <t>Construção ou implantação do Sistema de Esgotamento Sanitário da localidade "Come Quente", situada no Loteamento Senhor dos Passos, bairro Curral Novo</t>
   </si>
   <si>
     <t>2120</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2120/ind._524.2022.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2120/ind._524.2022.doc</t>
   </si>
   <si>
     <t>A construção de uma praça com parque infantil e quadra de esporte no Distrito do Baixão</t>
   </si>
   <si>
     <t>2121</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2121/ind._525.2022.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2121/ind._525.2022.doc</t>
   </si>
   <si>
     <t>A cobertura da Unidade de Saúde da Família Sebastião Guedes, localizada no bairro Cachoeirinha.</t>
   </si>
   <si>
     <t>2122</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2122/ind._526.2022_-_servicos_de_limpeza_nas_pracas_da_urbis_i_-_casas_populares.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2122/ind._526.2022_-_servicos_de_limpeza_nas_pracas_da_urbis_i_-_casas_populares.docx</t>
   </si>
   <si>
     <t>A limpeza e revitalização das praças localizada na URBIS I, Casas Populares.</t>
   </si>
   <si>
     <t>2123</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2123/ind._527.2022_-_calcamento_das_ruas_1_2_e_caminho_a_-_urbis_i.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2123/ind._527.2022_-_calcamento_das_ruas_1_2_e_caminho_a_-_urbis_i.docx</t>
   </si>
   <si>
     <t>Asfaltamento das ruas 1, 2, e Caminho A, Casas Populares, no bairro Jequiezinho.</t>
   </si>
   <si>
     <t>2124</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2124/ind_528.2022.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2124/ind_528.2022.docx</t>
   </si>
   <si>
     <t>Reforma da Praça Dr. Mario Albiane, localizada na URBIS III, bairro Jequiezinho.</t>
   </si>
   <si>
     <t>2125</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2125/ind._529.2022.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2125/ind._529.2022.docx</t>
   </si>
   <si>
     <t>Requalificação do Campo de Futebol do Mutirão São Judas Tadeu.</t>
   </si>
   <si>
     <t>2147</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2147/ind._530.2022_-_limpeza_e_iluminacao_ruas_flamboyant.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2147/ind._530.2022_-_limpeza_e_iluminacao_ruas_flamboyant.doc</t>
   </si>
   <si>
     <t>ao Prefeito Municipal Zenildo Brandão, extensivo ao Secretário Competente, solicitando a limpeza pública e a iluminação das seguintes ruas: Rua Quixabeira e Rua Juazeiro, ambas localizadas no Loteamento Flamboyant.</t>
   </si>
   <si>
     <t>2127</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2127/ind._531.2022.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2127/ind._531.2022.docx</t>
   </si>
   <si>
     <t>Requalificação de toda infraestrutura, paisagismo, canteiros e calçadas da Avenida Exupério Miranda, no bairro Mandacaru</t>
   </si>
   <si>
     <t>2130</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2130/ind._532.2022_-_tinho.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2130/ind._532.2022_-_tinho.docx</t>
   </si>
   <si>
     <t>Pintura dos redutores de velocidade localizados na Rua José Barros Meira, no bairro Mandacaru, um que fica em frente à Escola Branca de Neve, e outro no final da rua.</t>
   </si>
   <si>
     <t>2131</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2131/ind._533.2022.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2131/ind._533.2022.doc</t>
   </si>
   <si>
     <t>Sugerindo a implantação de Dogs Parks na cidade de Jequié.</t>
   </si>
   <si>
     <t>2132</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2132/ind._534.2022.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2132/ind._534.2022.doc</t>
   </si>
   <si>
     <t>Realizar a reforma e revitalização do Centro de Abastecimento Vicente Grillo (CEAVIG).</t>
   </si>
   <si>
     <t>2133</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2133/ind._535.2022.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2133/ind._535.2022.doc</t>
   </si>
   <si>
     <t>Construção do Estádio Municipal Aníbal Pires, famoso Campo do Cururu, localizado no bairro Joaquim Romão, dispondo de muro, alambrado e grama sintética.</t>
   </si>
   <si>
     <t>2134</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2134/ind_536.2022.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2134/ind_536.2022.docx</t>
   </si>
   <si>
     <t>Conclusão do Centro de Iniciação ao Esporte (CIE).</t>
   </si>
   <si>
     <t>2138</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2138/ind._537.2022.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2138/ind._537.2022.docx</t>
   </si>
   <si>
     <t>Patrolamento na  Rua da Paróquia e Rua Gustavo Santos Ribeiro, ambas situadas no bairro Cidade Nova.</t>
   </si>
   <si>
     <t>2141</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2141/ind._540.2022.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2141/ind._540.2022.docx</t>
   </si>
   <si>
     <t>Ações para a revitalização do Rio das Contas.</t>
   </si>
   <si>
     <t>2142</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2142/ind._541.2022.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2142/ind._541.2022.docx</t>
   </si>
   <si>
     <t>Reflorestamento das margens e nascente do Rio Preto do Criciúma.</t>
   </si>
   <si>
     <t>2144</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2144/ind._542.2022.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2144/ind._542.2022.doc</t>
   </si>
   <si>
     <t>Reforma e revitalização do Mercado Municipal Armando Santos Cardoso, localizado na Praça da Bandeira, em nossa cidade.</t>
   </si>
   <si>
     <t>2145</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2145/ind._543.2022.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2145/ind._543.2022.doc</t>
   </si>
   <si>
     <t>Sistema de esgotamento sanitário para o Distrito do Baixão.</t>
   </si>
   <si>
     <t>2148</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2148/ind._544.2022.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2148/ind._544.2022.docx</t>
   </si>
   <si>
     <t>Implantação de passagens elevada  em frente às seguintes unidades escolares: Escola Municipal Fernando Jornalista Barreto (Jequiezinho), Escola Municipal  Vilma Brito Sarmento (Loteamento Água Branca) e Colégio Estadual Milton Santos (antigo Duque de Caxias) Joaquim Romão.</t>
   </si>
   <si>
     <t>2153</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2153/ind._545.2022.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2153/ind._545.2022.doc</t>
   </si>
   <si>
     <t>Construir quiosques e instalar parque infantil e academia ao ar livre na praça da quadra poliesportiva do bairro São Judas Tadeu, localizada entre a Avenida 9 e a Rua Oswaldo Alvares Meira.</t>
   </si>
   <si>
     <t>2156</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2156/ind._548.2022.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2156/ind._548.2022.doc</t>
   </si>
   <si>
     <t>Pavimentação das seguintes ruas do Loteamento Beta Ville, bairro Caixa D'Água: Rua Moscou, Rua Assunção e Avenida Ademar Esteves.</t>
   </si>
   <si>
     <t>2157</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2157/ind._549.2022.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2157/ind._549.2022.doc</t>
   </si>
   <si>
     <t>Pavimentação asfáltica da Rua Paris e Avenida São Jorge, ambas localizadas no Loteamento Beta Ville, bairro Caixa D'Água.</t>
   </si>
   <si>
     <t>2158</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2158/ind._550.2022.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2158/ind._550.2022.docx</t>
   </si>
   <si>
     <t>Construção ou implantação de uma Unidade de Saúde da Família(USF) no Loteamento Zibrune, no bairro Mandacaru.</t>
   </si>
   <si>
     <t>2159</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2159/ind._551.2022.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2159/ind._551.2022.doc</t>
   </si>
   <si>
     <t>Pavimentação da 2ª Travessa Francisco Mendes e da Rua G, ambas localizadas no bairro Jequiezinho.</t>
   </si>
   <si>
     <t>2160</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2160/ind._552.2022.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2160/ind._552.2022.docx</t>
   </si>
   <si>
     <t>Retirada de 04 (quatro) postes de energia elétrica, localizados na Rua Juca Rebouças, bairro Jequiezinho, situada próximo ao Cemitério São Lázaro</t>
   </si>
   <si>
     <t>2161</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2161/ind._553.2022.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2161/ind._553.2022.docx</t>
   </si>
   <si>
     <t>Implantação de Leitos de (UTI) Unidade de Terapia Intensiva para adultos na Santa Casa de Misericórdia São Judas Tadeu, em Jequié.</t>
   </si>
   <si>
     <t>2163</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2163/ind._555.2022.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2163/ind._555.2022.doc</t>
   </si>
   <si>
     <t>Asfaltamento da Travessa da Usina e Rua Alto da Bela Vista, ambas localizadas no bairro Km 4.</t>
   </si>
   <si>
     <t>2165</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2165/ind._557.2022.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2165/ind._557.2022.doc</t>
   </si>
   <si>
     <t>Restauração de bueiro em Campo Largo</t>
   </si>
   <si>
     <t>2167</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2167/ind._559.2022_-_redutor_de_velocidade_na_rua_jacobina_de_brito.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2167/ind._559.2022_-_redutor_de_velocidade_na_rua_jacobina_de_brito.doc</t>
   </si>
   <si>
     <t>Implantação redutor de velocidade na Rua Jacobina de Brito, no bairro Joaquim Romão.</t>
   </si>
   <si>
     <t>2168</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2168/ind._560.2022.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2168/ind._560.2022.doc</t>
   </si>
   <si>
     <t>Pavimentação e concretagem da Rua do Campo e da Rua Jequié, no Distrito de Florestal.</t>
   </si>
   <si>
     <t>2169</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2169/indicacao_561.2022semaforos_itermitentes-cidades.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2169/indicacao_561.2022semaforos_itermitentes-cidades.doc</t>
   </si>
   <si>
     <t>Semáforos Intermitentes</t>
   </si>
   <si>
     <t>2174</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2174/ind._564.2022_-_asfaltamento_da_rua_m_urbis_iii_-_espirito_santo.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2174/ind._564.2022_-_asfaltamento_da_rua_m_urbis_iii_-_espirito_santo.docx</t>
   </si>
   <si>
     <t>Asfaltamento da Rua M, URBIS III, bairro Espirito Santo.</t>
   </si>
   <si>
     <t>2177</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2177/ind._567.2022_-_construcao_muro_assentamento_santa_cruz.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2177/ind._567.2022_-_construcao_muro_assentamento_santa_cruz.docx</t>
   </si>
   <si>
     <t>Construir um muro no entorno da Escola Arlindo José da Cruz, localizada no Assentamento Santa Cruz, Zona Rural de Jequié.</t>
   </si>
   <si>
     <t>2178</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2178/ind._568.2022_-_academia_no_loteamento_mirassol..doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2178/ind._568.2022_-_academia_no_loteamento_mirassol..doc</t>
   </si>
   <si>
     <t>Construção de uma academia ao ar livre no Loteamento Mirassol.</t>
   </si>
   <si>
     <t>2179</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2179/ind._569.2022_-_programa_horta_escolar_nas_escolas.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2179/ind._569.2022_-_programa_horta_escolar_nas_escolas.doc</t>
   </si>
   <si>
     <t>Adesão ao Programa Projeto Educando com a Horta Escolar, nas escolas do município de Jequié.</t>
   </si>
   <si>
     <t>2180</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2180/ind._570.2022_-_creche_vila_aeroporto.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2180/ind._570.2022_-_creche_vila_aeroporto.doc</t>
   </si>
   <si>
     <t>Realizar a construção de uma creche no Loteamento Vila Aeroporto, bairro Jequiezinho.</t>
   </si>
   <si>
     <t>2182</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2182/ind._572.2022_-__travessia_elevada_proximo_ao_sac_e_a_policlinica.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2182/ind._572.2022_-__travessia_elevada_proximo_ao_sac_e_a_policlinica.doc</t>
   </si>
   <si>
     <t>Instalação de uma passagem elevada para pedestre na Rua Otávio Mangabeira, no acesso ao SAC e à Policlínica de Jequié, no Bairro Mandacaru.</t>
   </si>
   <si>
     <t>2183</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2183/ind._573.2022_-_semaforo_faculdade_pitagoras_no_joaquim_romao.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2183/ind._573.2022_-_semaforo_faculdade_pitagoras_no_joaquim_romao.doc</t>
   </si>
   <si>
     <t>Ativação do semáforo que fica em frente da Faculdade Pitágoras, localizada na Avenida Lomanto Júnior, no bairro Joaquim Romão.</t>
   </si>
   <si>
     <t>2184</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2184/ind._574.2022_-_quebra-mola_em_frente_ao_bar_pantanal.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2184/ind._574.2022_-_quebra-mola_em_frente_ao_bar_pantanal.doc</t>
   </si>
   <si>
     <t>Instalação de um quebra-molas na Rua Antônio Orrico, Campo do América, em frente ao Bar Pantanal.</t>
   </si>
   <si>
     <t>2185</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2185/ind._575.2022.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2185/ind._575.2022.doc</t>
   </si>
   <si>
     <t>Implantação do Código de Endereçamento Postal (CEP) em localidades do Sunville 2.</t>
   </si>
   <si>
     <t>2186</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2186/ind._576.2022_-_pavimentacao_rua_g_agua_branca.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2186/ind._576.2022_-_pavimentacao_rua_g_agua_branca.docx</t>
   </si>
   <si>
     <t>Pavimentação asfáltica da Travessa G do Loteamento Água Branca , bairro Jequiezinho.</t>
   </si>
   <si>
     <t>2188</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2188/ind._578.2022_-_praca_no_bom_sossego.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2188/ind._578.2022_-_praca_no_bom_sossego.docx</t>
   </si>
   <si>
     <t>Revitalização da praça localizada na Rua Amazonas (em frente à Creche Juju Borges) no Bom Sossego, bairro Jequiezinho.</t>
   </si>
   <si>
     <t>2189</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2189/ind._579.2022_-_velatorio_comunitario.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2189/ind._579.2022_-_velatorio_comunitario.docx</t>
   </si>
   <si>
     <t>Construção de um Velatório Comunitário para atender às necessidades das comunidades do Bom Sossego e Brasil Novo.</t>
   </si>
   <si>
     <t>2190</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2190/ind._580.2022_-_revitalizacao_praca.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2190/ind._580.2022_-_revitalizacao_praca.docx</t>
   </si>
   <si>
     <t>Revitalização da Praça Professor Antônio Félix de Brito, localizada no Bairro do São Luís, próximo à Clínica CEMI, ao Corpo de Bombeiros, e ao Ministério do Trabalho.</t>
   </si>
   <si>
     <t>2192</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2192/ind._581.2022_-.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2192/ind._581.2022_-.docx</t>
   </si>
   <si>
     <t>Revitalizar a praça localizada na Rua Existente 1 (em frente ao Material de Construção Eldorado), no Loteamento Jardim Eldorado, bairro Jequiezinho.</t>
   </si>
   <si>
     <t>2194</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2194/ind._583.2022_-_pavimentacao_da_rua_laudelino_barreto_joana_angelica_e_antonio_mendes.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2194/ind._583.2022_-_pavimentacao_da_rua_laudelino_barreto_joana_angelica_e_antonio_mendes.docx</t>
   </si>
   <si>
     <t>Pavimentação asfáltica das seguintes artérias: Rua Laudelino Barreto, Rua Joana Angélica e Rua Antônio Mendes, localizadas no Centro.</t>
   </si>
   <si>
     <t>2195</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2195/ind._584.2022_-_revitalizacao_da_praca_da_biblia.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2195/ind._584.2022_-_revitalizacao_da_praca_da_biblia.doc</t>
   </si>
   <si>
     <t>Revitalização da Praça da Bíblia, no bairro Jequiezinho.</t>
   </si>
   <si>
     <t>2196</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2196/ind._585.2022_-_pavimentacao_rua_almeida_couto_-_no_centro.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2196/ind._585.2022_-_pavimentacao_rua_almeida_couto_-_no_centro.docx</t>
   </si>
   <si>
     <t>Pavimentação Asfáltica da Rua Almeida Couto, localizada no Centro, em nossa cidade.</t>
   </si>
   <si>
     <t>2197</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2197/ind._586.2022_-_poda_arvores_canteiro_central_arthur_moraes.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2197/ind._586.2022_-_poda_arvores_canteiro_central_arthur_moraes.docx</t>
   </si>
   <si>
     <t>Poda de árvores do canteiro central ao longo da Feirinha da Arthur Moraes, bairro Jequiezinho.</t>
   </si>
   <si>
     <t>2199</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2199/ind._588.2022_-_aquisicao_de_veiculos_para_a_guarda_municipal.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2199/ind._588.2022_-_aquisicao_de_veiculos_para_a_guarda_municipal.doc</t>
   </si>
   <si>
     <t>Aquisição de novos veículos para a Guarda Municipal de Jequié.</t>
   </si>
   <si>
     <t>2200</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2200/ind._589.2022_-_aulao_de_revisao_vestibular_da_uesb.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2200/ind._589.2022_-_aulao_de_revisao_vestibular_da_uesb.doc</t>
   </si>
   <si>
     <t>Promover "aulão" de revisão para o Vestibular da UESB, que acontecerá nos dias 05 e 06 de junho de 2022.</t>
   </si>
   <si>
     <t>2202</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2202/590.2020_-_pavimentacao_rua_antonio_orrico.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2202/590.2020_-_pavimentacao_rua_antonio_orrico.doc</t>
   </si>
   <si>
     <t>Cobertura asfáltica na Rua Antônio Orrico, bairro São Judas Tadeu.</t>
   </si>
   <si>
     <t>2203</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2203/ind._591.2022_-_revitalizacao_de_praca.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2203/ind._591.2022_-_revitalizacao_de_praca.docx</t>
   </si>
   <si>
     <t>Revitalização da Praça Jorge Calmon, localizada na Avenida Lions Club, dotando-a de quiosque e parque infantil.</t>
   </si>
   <si>
     <t>2206</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2206/ind._594.2022_-_unidade_de_atendimento_de_primeiros_socorros.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2206/ind._594.2022_-_unidade_de_atendimento_de_primeiros_socorros.doc</t>
   </si>
   <si>
     <t>Construção de uma unidade de primeiros socorros no Centro de Abastecimento Vicente Grillo.</t>
   </si>
   <si>
     <t>2209</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2209/ind._597.2022_realizacao_de_teste_ergometrico_em_escolas_publicas_do_municipio....doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2209/ind._597.2022_realizacao_de_teste_ergometrico_em_escolas_publicas_do_municipio....doc</t>
   </si>
   <si>
     <t>Realização de teste ergométrico nas escolas da rede municipal de ensino.</t>
   </si>
   <si>
     <t>2211</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2211/ind._599.2022_-_reforma_da_escola.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2211/ind._599.2022_-_reforma_da_escola.doc</t>
   </si>
   <si>
     <t>Reforma geral da Escola Municipal Nossa Senhora da Luz, localizada no bairro Km 3.</t>
   </si>
   <si>
     <t>2212</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2212/ind._600.2022_-_oavimentacao_ruas_km_03.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2212/ind._600.2022_-_oavimentacao_ruas_km_03.doc</t>
   </si>
   <si>
     <t>Pavimentação das seguintes ruas do bairro  Km 3: Rua Mascote 2, Rua Chile e Rua da Areia.</t>
   </si>
   <si>
     <t>2213</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2213/ind._601.2022_-_reforma_do_posto_de_saude.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2213/ind._601.2022_-_reforma_do_posto_de_saude.doc</t>
   </si>
   <si>
     <t>Reforma geral da Unidade de Saúde da Família do bairro Drª Isa Cleria Borges, localizada no Km 3.</t>
   </si>
   <si>
     <t>2214</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2214/ind._602.2022_-_lavanderia_comunitaria.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2214/ind._602.2022_-_lavanderia_comunitaria.doc</t>
   </si>
   <si>
     <t>Reativação da lavanderia comunitária localizada no bairro KM 4.</t>
   </si>
   <si>
     <t>2215</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2215/ind._603.2022_-_cep_em_vias_do_sunville.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2215/ind._603.2022_-_cep_em_vias_do_sunville.doc</t>
   </si>
   <si>
     <t>Implantação do Código de Endereçamento Postal (CEP) nas seguintes localidades:  Rua Monteiro Lobato, Rua Euclides da Cunha e Rua Mario Quitana, todas localizadas no Sunville 2.</t>
   </si>
   <si>
     <t>2216</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2216/ind._604.2022_-_ceps_para_vias_do_sunville_2....doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2216/ind._604.2022_-_ceps_para_vias_do_sunville_2....doc</t>
   </si>
   <si>
     <t>Implantação do Código de Endereçamento Postal (CEP) nas seguintes vias do Sunville 2: Rua Nelson Rodrigues, Rua Aloísio Azevedo e  Rua Érico Veríssimo.</t>
   </si>
   <si>
     <t>2217</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2217/605.2022_-_redutor_de_velocidade_na_landulfo_caribe.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2217/605.2022_-_redutor_de_velocidade_na_landulfo_caribe.doc</t>
   </si>
   <si>
     <t>Instalação de redutor de velocidade (passagem elevada) na Avenida Landulfo Caribé, altura do número 207, em frente à Igreja Bola de Neve.</t>
   </si>
   <si>
     <t>2218</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2218/ind._606.2022_-_sinalizacao_cruzamento_franz_gedeon....doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2218/ind._606.2022_-_sinalizacao_cruzamento_franz_gedeon....doc</t>
   </si>
   <si>
     <t>Instalação de semáforo ou passagem elevada na Avenida Franz Gedeon, nas proximidades do cruzamento com a Rua Francisco Mendes, no bairro Jequiezinho.</t>
   </si>
   <si>
     <t>2219</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2219/ind._607.2022_-_construcao_de_abrigo_de_animais.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2219/ind._607.2022_-_construcao_de_abrigo_de_animais.doc</t>
   </si>
   <si>
     <t>Construção de abrigo para animais em situação de abandono em nossa cidade.</t>
   </si>
   <si>
     <t>2220</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2220/ind._608.2022_-_pavimentacao_da_rua_florestal_no_santa_luz.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2220/ind._608.2022_-_pavimentacao_da_rua_florestal_no_santa_luz.doc</t>
   </si>
   <si>
     <t>Pavimentação asfáltica da Rua Floresta, rua da Escola Amélia Ribeiro Oliveira, no Loteamento Santa Luz, bairro Cansanção.</t>
   </si>
   <si>
     <t>2221</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2221/ind._609.2022_-_inclusao_da_leitura_da_biblia_nas_escolas_publicas_municipais.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2221/ind._609.2022_-_inclusao_da_leitura_da_biblia_nas_escolas_publicas_municipais.doc</t>
   </si>
   <si>
     <t>Inclusão da leitura bíblica nas escolas públicas municipais.</t>
   </si>
   <si>
     <t>2223</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2223/ind._611.2022_-_reforma_e_ampliacao_do_colegio_curral_novo_antigo_maiza_andrade.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2223/ind._611.2022_-_reforma_e_ampliacao_do_colegio_curral_novo_antigo_maiza_andrade.docx</t>
   </si>
   <si>
     <t>Ampliação do Colégio Municipal Curral Novo, antigo Colégio Maiza Andrade.</t>
   </si>
   <si>
     <t>2224</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2224/ind._612.2022_-_construcao_de_praca_com_academia_no_bairro_km_3.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2224/ind._612.2022_-_construcao_de_praca_com_academia_no_bairro_km_3.doc</t>
   </si>
   <si>
     <t>Construção de uma praça com academia ao ar livre, na Avenida Ulisses Coelho Lima, bairro Km 3.</t>
   </si>
   <si>
     <t>2226</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2226/ind._614.2022_-_pavimentacao_da_avenida_lindolfo_guedes_de_araujo.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2226/ind._614.2022_-_pavimentacao_da_avenida_lindolfo_guedes_de_araujo.doc</t>
   </si>
   <si>
     <t>Pavimentação da Avenida Lindolfo Guedes de Araújo, Rua Leonel Ribeiro de Oliveira e Rua Terezinha Pereira Gomes, todas localizadas no bairro Itaigara.</t>
   </si>
   <si>
     <t>2227</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2227/ind._615.2022_-_pavimentacao_rua_antonio_michele.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2227/ind._615.2022_-_pavimentacao_rua_antonio_michele.doc</t>
   </si>
   <si>
     <t>Pavimentação das seguintes vias: Rua Antônio Carlos Almeida Michele filho e Rua Manoelito Rebouças, ambas localizadas no Itaigara.</t>
   </si>
   <si>
     <t>2228</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2228/ind._616.2022_-_anel_rodoviario.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2228/ind._616.2022_-_anel_rodoviario.docx</t>
   </si>
   <si>
     <t>Construção do viaduto rodoviário, em um trecho que fica às margens da BR 116, conhecido como Trevo do Poliduto.</t>
   </si>
   <si>
     <t>2229</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2229/ind._617.2022_-_criacao_de_uma_casa_criacao_de_uma_casa_do_estudante_no_municipio.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2229/ind._617.2022_-_criacao_de_uma_casa_criacao_de_uma_casa_do_estudante_no_municipio.docx</t>
   </si>
   <si>
     <t>Criação de uma Casa do Estudante no município,  com o objetivo de alojar estudantes de outras localidades que estejam cursando faculdade em nossa cidade.</t>
   </si>
   <si>
     <t>2230</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2230/ind._618.2022_-_cursinho_pre-vestibular_para_pessoas_de_baixa_renda.....doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2230/ind._618.2022_-_cursinho_pre-vestibular_para_pessoas_de_baixa_renda.....doc</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Municipal Zenildo Brandão, extensivo a Secretária de Educação Elvia Sampaio, no sentindo que seja implantado um cursinho pré vestibular para os estudantes de baixa renda.</t>
   </si>
   <si>
     <t>2231</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2231/ind._619.2022_-_inclusao_de_interprete_de_libras_em_eventos_oficiais_de_jequie.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2231/ind._619.2022_-_inclusao_de_interprete_de_libras_em_eventos_oficiais_de_jequie.doc</t>
   </si>
   <si>
     <t>Inclusão de intérprete de libras em eventos oficiais do município de Jequié.</t>
   </si>
   <si>
     <t>2233</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2233/ind._621.2022_-_censo_da_pessoa_idosa.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2233/ind._621.2022_-_censo_da_pessoa_idosa.docx</t>
   </si>
   <si>
     <t>Realização de um Censo da Pessoa Idosa, com vistas a conhecer e localizar idosos em situação de abandono no município de Jequié.</t>
   </si>
   <si>
     <t>2234</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2234/ind._622.2022_-_implantacao_do_programa_federal_juventude_viva_no_municipio.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2234/ind._622.2022_-_implantacao_do_programa_federal_juventude_viva_no_municipio.docx</t>
   </si>
   <si>
     <t>Implantação do Programa Federal Juventude Viva no município de Jequié.</t>
   </si>
   <si>
     <t>2236</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2236/624.2022_-_ambulatorio_veterinario.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2236/624.2022_-_ambulatorio_veterinario.doc</t>
   </si>
   <si>
     <t>Criação de um ambulatório veterinário móvel municipal em Jequié.</t>
   </si>
   <si>
     <t>2238</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2238/ind._626.2022_-_pavimentacao_da_rua_e_travessa_wanderly_malta_veiga.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2238/ind._626.2022_-_pavimentacao_da_rua_e_travessa_wanderly_malta_veiga.doc</t>
   </si>
   <si>
     <t>Pavimentação Asfáltica da Rua e Travessa Wanderly Malta Veiga, em nossa cidade.</t>
   </si>
   <si>
     <t>2239</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2239/ind._627.2022_-_pavimentacao_ruas_vila_vitoria.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2239/ind._627.2022_-_pavimentacao_ruas_vila_vitoria.doc</t>
   </si>
   <si>
     <t>Pavimentação das seguintes vias do Loteamento Vila Vitória: Rua Santos Dumont, Rua Maria Penha e Rua Reinaldo Pinheiro.</t>
   </si>
   <si>
     <t>2240</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2240/ind._628.2022_-_pavimentacao_da_rua_da_pracinha_e_rua_da_pedreira.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2240/ind._628.2022_-_pavimentacao_da_rua_da_pracinha_e_rua_da_pedreira.docx</t>
   </si>
   <si>
     <t>Pavimentação da Rua da Pracinha e da Rua da Pedreira, ambas localizadas no bairro Km 4.</t>
   </si>
   <si>
     <t>2241</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2241/ind._629.2022_-_rotatoria_largo_do_cedil.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2241/ind._629.2022_-_rotatoria_largo_do_cedil.doc</t>
   </si>
   <si>
     <t>Construção de uma rotatória no Largo do Cedil, no bairro Joaquim Romão.</t>
   </si>
   <si>
     <t>2242</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2242/ind._630.2022_-pavimentacao_rua_jose_ferreira.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2242/ind._630.2022_-pavimentacao_rua_jose_ferreira.docx</t>
   </si>
   <si>
     <t>Pavimentação da Rua José Ferreira e da Rua Alto da Igreja, ambas localizadas no bairro Km 4.</t>
   </si>
   <si>
     <t>2243</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2243/ind._631.2022_-_reformas_banheiros_publicos_no_distrito_de_oriente.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2243/ind._631.2022_-_reformas_banheiros_publicos_no_distrito_de_oriente.docx</t>
   </si>
   <si>
     <t>Reforma dos banheiros públicos do Distrito de Oriente Novo.</t>
   </si>
   <si>
     <t>2244</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2244/ind._632.2022_-_instalacao_de_uma_academia_ao_ar_livre_no_parque_do_sol.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2244/ind._632.2022_-_instalacao_de_uma_academia_ao_ar_livre_no_parque_do_sol.docx</t>
   </si>
   <si>
     <t>Instalação de academia ao ar livre no Distrito de Oriente Novo.</t>
   </si>
   <si>
     <t>2245</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2245/ind._633.2022_-_pavimentacao_vias_loteamento.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2245/ind._633.2022_-_pavimentacao_vias_loteamento.docx</t>
   </si>
   <si>
     <t>Pavimentação das seguintes vias: Rua D. Pedro II, Rua Simeão Souza e Rua Joana Angélica, todas localizadas no Loteamento Vila Vitória, bairro Jequiezinho.</t>
   </si>
   <si>
     <t>2246</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2246/ind._634.2022.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2246/ind._634.2022.docx</t>
   </si>
   <si>
     <t>Pavimentação das seguintes vias: Rua Castro Alves, Rua Ulisses Guimarães e Rua Castelo Branco, todas localizadas no Loteamento Vila Vitória, bairro Jequiezinho.</t>
   </si>
   <si>
     <t>2247</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2247/ind._635.2022_-_pavimentacao_vila_vitorio.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2247/ind._635.2022_-_pavimentacao_vila_vitorio.docx</t>
   </si>
   <si>
     <t>Pavimentação das seguintes artérias: Rua Américo Vespúcio, Rua Tiradentes e Rua da Paz, todas localizadas no Loteamento Vila Vitória, bairro Jequiezinho.</t>
   </si>
   <si>
     <t>2248</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2248/ind._636.2022_-_pavimentacao_ruas_do_santa_luz.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2248/ind._636.2022_-_pavimentacao_ruas_do_santa_luz.docx</t>
   </si>
   <si>
     <t>Pavimentação da Rua e Travessa Ernane Ribeiro Oliveira e Rua José Fernandes de Oliveira, localizada no Loteamento Santa Luz.</t>
   </si>
   <si>
     <t>2250</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2250/ind.637.2022_-_conclusao_esgotamento_sanitario_amaralina.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2250/ind.637.2022_-_conclusao_esgotamento_sanitario_amaralina.docx</t>
   </si>
   <si>
     <t>Conclusão da rede de esgotamento sanitário do bairro Amaralina</t>
   </si>
   <si>
     <t>2251</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2251/ind._638.2022_-_reforma_da_praca_do_inocoop.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2251/ind._638.2022_-_reforma_da_praca_do_inocoop.docx</t>
   </si>
   <si>
     <t>Reforma da praça Conjunto Habitacional do Inocoop, bairro Jequiezinho.</t>
   </si>
   <si>
     <t>2252</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2252/639.2022_-_instalacao_hidrometro_para_carros_pipas.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2252/639.2022_-_instalacao_hidrometro_para_carros_pipas.docx</t>
   </si>
   <si>
     <t>Instalação de hidrômetro exclusivo para abastecimento dos carros pipas de água potável que atendem a cidade de Jequié.</t>
   </si>
   <si>
     <t>2254</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2254/ind._641.2022_-_limpeza_do_canteiro_da_jose_moreira_sobrinho.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2254/ind._641.2022_-_limpeza_do_canteiro_da_jose_moreira_sobrinho.docx</t>
   </si>
   <si>
     <t>Limpeza do canteiro na Avenida José Moreira Sobrinho, bairro Jequiezinho.</t>
   </si>
   <si>
     <t>2255</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2255/ind._642.2022_-_reforma_da_escola_aurino_nery_no_sol_nascente.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2255/ind._642.2022_-_reforma_da_escola_aurino_nery_no_sol_nascente.docx</t>
   </si>
   <si>
     <t>Reforma da Escola Municipal Professor Aurino Nery, localizada no Loteamento Sol Nascente.</t>
   </si>
   <si>
     <t>2256</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2256/ind._643.2022_-_realizacao_de_curos_profissionalizantes_nos_espacos_de_servico_de_convivencias.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2256/ind._643.2022_-_realizacao_de_curos_profissionalizantes_nos_espacos_de_servico_de_convivencias.docx</t>
   </si>
   <si>
     <t>Sugerindo que os cursos oferecidos pelo município sejam realizados, exclusivamente, nos espaços dos Serviços de Convivência e Fortalecimento de Vínculos, instalados nos bairros de nossa cidade.</t>
   </si>
   <si>
     <t>2258</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2258/ind._645.2022_-_calcamento_das_ruas_pompilio_sampaio.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2258/ind._645.2022_-_calcamento_das_ruas_pompilio_sampaio.doc</t>
   </si>
   <si>
     <t>Pavimentação asfáltica para as seguintes ruas do bairro Pompílio Sampaio: Rua Idelfonso Guedes, Rua Nossa Senhora do Carmo e Rua Almirante Tamandaré.</t>
   </si>
   <si>
     <t>2259</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2259/ind._646.2022-_lixeiras_comun_itarias_mandacaru_i_e_ii.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2259/ind._646.2022-_lixeiras_comun_itarias_mandacaru_i_e_ii.doc</t>
   </si>
   <si>
     <t>Instalação de lixeiras comunitárias no Conjunto Habitacional Mandacaru I e II, localizados no bairro Mandacaru.</t>
   </si>
   <si>
     <t>2260</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2260/ind._647.2022_-__crianca_com_boa_visao.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2260/ind._647.2022_-__crianca_com_boa_visao.doc</t>
   </si>
   <si>
     <t>Incluir o Projeto “Criança com visão, Futuro na mão! De Olho na Educação”, nas escolas da rede pública municipal de Jequié.</t>
   </si>
   <si>
     <t>2262</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2262/ind._649.2022_-__reabertura_sede_coren.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2262/ind._649.2022_-__reabertura_sede_coren.docx</t>
   </si>
   <si>
     <t>Reivindicando ao Conselho Regional de Enfermagem da Bahia (Coren-BA) à reabertura da Subseção de Jequié-Bahia.</t>
   </si>
   <si>
     <t>2263</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2263/ind._650.2022_-_centro_de_comercializacao_de_animais.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2263/ind._650.2022_-_centro_de_comercializacao_de_animais.doc</t>
   </si>
   <si>
     <t>Construção de um centro de comercialização de animais no bairro Cachoeirinha.</t>
   </si>
   <si>
     <t>2264</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2264/ind._651.2022_-_reforma__do_mercado_municipal_de_itaibo.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2264/ind._651.2022_-_reforma__do_mercado_municipal_de_itaibo.doc</t>
   </si>
   <si>
     <t>2271</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2271/ind._651.2022_-_revitalcizacao_da_creche_juju_borges.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2271/ind._651.2022_-_revitalcizacao_da_creche_juju_borges.doc</t>
   </si>
   <si>
     <t>Revitalização da Creche Juju Borges, localizada no Loteamento Bom Sossego, bairro Jequiezinho.</t>
   </si>
   <si>
     <t>2272</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2272/ind._653.2022_-_vela_cultural_do_joaquim_romao.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2272/ind._653.2022_-_vela_cultural_do_joaquim_romao.doc</t>
   </si>
   <si>
     <t>Revitalização da Vela Cultural do Joaquim Romão, próximo ao Terminal Rodoviário.</t>
   </si>
   <si>
     <t>2273</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2273/ind._654.2022_-_pavimentacao_asfaltica_da_capitao_silvino.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2273/ind._654.2022_-_pavimentacao_asfaltica_da_capitao_silvino.doc</t>
   </si>
   <si>
     <t>Pavimentação asfáltica da Rua Capitão Silvino Araújo, bairro Joaquim Romão, Jequié -Ba.</t>
   </si>
   <si>
     <t>2274</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2274/ind._655.2022_-_realizacao_de_uma_feira_gastronomica_em_nosso_municipio.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2274/ind._655.2022_-_realizacao_de_uma_feira_gastronomica_em_nosso_municipio.doc</t>
   </si>
   <si>
     <t>Realização de uma Feira Gastronômica em nossa cidade.</t>
   </si>
   <si>
     <t>2275</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2275/ind._656.2022_-_iluminacao_publica_a_led_na_tote_lomanto.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2275/ind._656.2022_-_iluminacao_publica_a_led_na_tote_lomanto.doc</t>
   </si>
   <si>
     <t>Instalação de iluminação de LED na Avenida Tote Lomanto, em nossa cidade.</t>
   </si>
   <si>
     <t>2277</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2277/ind._658.2022_-_pavimentacao_da_rua_ana_delma_no_curral_novo.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2277/ind._658.2022_-_pavimentacao_da_rua_ana_delma_no_curral_novo.doc</t>
   </si>
   <si>
     <t>Pavimentação da  Rua Ana Delma, localizada no bairro Curral Novo.</t>
   </si>
   <si>
     <t>2279</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2279/ind._660.2022_-_patrolamento_e_encascalhamento_do_vila_rodoviarias_e_chacara_provisao.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2279/ind._660.2022_-_patrolamento_e_encascalhamento_do_vila_rodoviarias_e_chacara_provisao.doc</t>
   </si>
   <si>
     <t>Patrolamento e encascalhamento do Vila Rodoviária e da Chácara Provisão.</t>
   </si>
   <si>
     <t>2280</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2280/ind._661.2022_-_reforma_da_ubs_sebastiao_azevedo.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2280/ind._661.2022_-_reforma_da_ubs_sebastiao_azevedo.doc</t>
   </si>
   <si>
     <t>Reforma da Unidade Básica de Saúde Sebastião Azevedo.</t>
   </si>
   <si>
     <t>2281</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2281/ind._662.2022_-_mastro_para_hasteamento_da_pca_da_bandeira.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2281/ind._662.2022_-_mastro_para_hasteamento_da_pca_da_bandeira.doc</t>
   </si>
   <si>
     <t>Instalação de um mastro na Praça da Bandeira, para hasteamento da Bandeira do Brasil, Bahia e de Jequié.</t>
   </si>
   <si>
     <t>2283</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2283/ind._664.2022_-_pavimentacao_rua_itaigara.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2283/ind._664.2022_-_pavimentacao_rua_itaigara.docx</t>
   </si>
   <si>
     <t>Pavimentação asfáltica da Rua João Ferreira dos Santos, localizada no Itaigara.</t>
   </si>
   <si>
     <t>2284</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2284/ind._665.2022_pavimentacao_da_rua_eliana_maria_teixeira_de_almeida_localizada_no_itaigara..docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2284/ind._665.2022_pavimentacao_da_rua_eliana_maria_teixeira_de_almeida_localizada_no_itaigara..docx</t>
   </si>
   <si>
     <t>Pavimentação asfáltica da Rua Eliana Maria Teixeira de Almeida, localizada no Itaigara.</t>
   </si>
   <si>
     <t>2285</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2285/ind._666.2022_-_pavimentacao_asfaltica_da_rua_washington_navarro_de_pinto.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2285/ind._666.2022_-_pavimentacao_asfaltica_da_rua_washington_navarro_de_pinto.docx</t>
   </si>
   <si>
     <t>Pavimentação asfáltica da Rua Rua Washington Navarro de Pinto, localizada no Itaigara.</t>
   </si>
   <si>
     <t>2287</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2287/ind._668.2022_-_pavimentacao_rua_amilton_dias.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2287/ind._668.2022_-_pavimentacao_rua_amilton_dias.docx</t>
   </si>
   <si>
     <t>Pavimentação da Rua Amilton Dias, localizada no Alto da Bela Vista, no bairro Joaquim Romão.</t>
   </si>
   <si>
     <t>2288</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2288/ind._669.2022_-_pavimentacao_avenida_antonia_garcia_ribeiro_-_sao_judas_tadeu.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2288/ind._669.2022_-_pavimentacao_avenida_antonia_garcia_ribeiro_-_sao_judas_tadeu.docx</t>
   </si>
   <si>
     <t>Pavimentação da Avenida Antônia Garcia Ribeiro, localizada no bairro São Judas Tadeu.</t>
   </si>
   <si>
     <t>2289</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2289/ind._670.20252_-_realizacao_de_exame_cariotipo_em_jequie.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2289/ind._670.20252_-_realizacao_de_exame_cariotipo_em_jequie.doc</t>
   </si>
   <si>
     <t>Realização do exame cariótipo nos recém-nascidos que apresentem sinais indicativos de Síndrome de Down.</t>
   </si>
   <si>
     <t>2290</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2290/ind._671.2022_-_realiazacao_de_exame_bera.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2290/ind._671.2022_-_realiazacao_de_exame_bera.doc</t>
   </si>
   <si>
     <t>Realização do exame BERA, indicado principalmente para avaliar o desenvolvimento e a resposta auditiva de crianças, recém nascidos prematuros, crianças autistas ou com alterações genéticas, como por exemplo a Síndrome de Down.</t>
   </si>
   <si>
     <t>2291</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2291/ind._672.2022_-_calcamento_ruas_bom_sossego.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2291/ind._672.2022_-_calcamento_ruas_bom_sossego.doc</t>
   </si>
   <si>
     <t>Pavimentação das seguintes vias do Loteamento Bom Sossego: Rua Tocantins, Rua Piauí e Rua Amazonas.</t>
   </si>
   <si>
     <t>2293</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2293/ind._674.2022_-_casa_de_acolhimento_em_salvador.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2293/ind._674.2022_-_casa_de_acolhimento_em_salvador.doc</t>
   </si>
   <si>
     <t>Implantação de uma Casa de Acolhimento na cidade de Salvador.</t>
   </si>
   <si>
     <t>2294</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2294/ind._675.2022_-_reforma_da_quadra_de_futebol_no_sao_luiz.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2294/ind._675.2022_-_reforma_da_quadra_de_futebol_no_sao_luiz.doc</t>
   </si>
   <si>
     <t>Viabilizar uma revitalização, compreendendo limpeza e instalação de iluminação pública na quadra de futebol localizada na Rua Oswaldo Álvares Meira, bairro São Luiz/Jequié Bahia.</t>
   </si>
   <si>
     <t>2295</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2295/ind._676.2022.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2295/ind._676.2022.doc</t>
   </si>
   <si>
     <t>Implantação do Código de Endereçamento Postal (CEP) nas seguintes artérias do Sunville 2: Rua Luiz Fernando Veríssimo; Rua Rachel de Queiroz e Rua Machado de Assis.</t>
   </si>
   <si>
     <t>2296</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2296/ind._677.2022_-_atendimento_educacional_especializado_na_zona_rural.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2296/ind._677.2022_-_atendimento_educacional_especializado_na_zona_rural.doc</t>
   </si>
   <si>
     <t>Implantação de Atendimento Educacional Especializado na Zona Rural de Jequié.</t>
   </si>
   <si>
     <t>2297</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2297/ind._678.2022_-_ambulatorio_para_tratamento_de_dores_cronicas.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2297/ind._678.2022_-_ambulatorio_para_tratamento_de_dores_cronicas.doc</t>
   </si>
   <si>
     <t>Montar um ambulatório para tratamento de dores crônicas nas USB e PSF de nosso município.</t>
   </si>
   <si>
     <t>2302</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2302/ind._682.2022.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2302/ind._682.2022.doc</t>
   </si>
   <si>
     <t>Reforma da Praça Luiz Viana, com modernização dos quiosques e implantação de parque infantil, e ainda a reforma dos edifícios onde funciona a Associação dos Artesãos com instalação de vidraças e portas laterais.</t>
   </si>
   <si>
     <t>2303</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2303/ind._683.2022_-_pavimentacao_asfaltica_da_rua_da_india.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2303/ind._683.2022_-_pavimentacao_asfaltica_da_rua_da_india.doc</t>
   </si>
   <si>
     <t>Pavimentação da Rua da Índia, localizada no bairro Joaquim Romão</t>
   </si>
   <si>
     <t>2304</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2304/ind._684.2022_-_ciclovias_em_nossa_cidade.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2304/ind._684.2022_-_ciclovias_em_nossa_cidade.doc</t>
   </si>
   <si>
     <t>Implantação de ciclovias nas seguintes artérias: Avenida João Goulart, Avenida Landulfo Caribé e Avenida Lomanto Júnior</t>
   </si>
   <si>
     <t>2306</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2306/ind._686.2022_-_requalificacao_da_praca_em_frente_ao_aeroporto.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2306/ind._686.2022_-_requalificacao_da_praca_em_frente_ao_aeroporto.docx</t>
   </si>
   <si>
     <t>Requalificação da praça em frente ao Aeroporto Vicente Grillo, no bairro Jequiezinho.</t>
   </si>
   <si>
     <t>2307</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2307/ind._687.2022_-_pavimentacao_e_esgotamento_sanitario_no_vila_rodoviaria.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2307/ind._687.2022_-_pavimentacao_e_esgotamento_sanitario_no_vila_rodoviaria.docx</t>
   </si>
   <si>
     <t>Rede de esgotamento sanitário e pavimentação asfáltica, da localidade Vila Rodoviária.</t>
   </si>
   <si>
     <t>2310</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2310/ind._690.2022_-_esgotamento_sanitario_para_vias_do_itaigara.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2310/ind._690.2022_-_esgotamento_sanitario_para_vias_do_itaigara.docx</t>
   </si>
   <si>
     <t>Implantação e/ou construção do sistema de esgotamento sanitário nas seguintes vias: Rua Professor Raimundo Fernandes da Costa, Rua Radmesse Antonio de Brito e Rua Washington Navarro Pinto, localizadas no bairro Itaigara.</t>
   </si>
   <si>
     <t>2315</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2315/ind._692.2022.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2315/ind._692.2022.docx</t>
   </si>
   <si>
     <t>implantar Rede de Esgotamento Sanitário, no Distrito de Itajuru</t>
   </si>
   <si>
     <t>2327</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2327/ind._693.2022.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2327/ind._693.2022.doc</t>
   </si>
   <si>
     <t>Realização de um faxinaço no Conjunto Habitacional Vida Jequié e no Residencial Beira Rio.</t>
   </si>
   <si>
     <t>2330</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2330/ind._696.2022.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2330/ind._696.2022.doc</t>
   </si>
   <si>
     <t>Implantação de um Centro de Referência de Saúde da Mulher em Jequié Bahia.</t>
   </si>
   <si>
     <t>2332</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2332/ind._698.2022.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2332/ind._698.2022.doc</t>
   </si>
   <si>
     <t>Realização da pavimentação asfáltica da Rua Ari Barroso, localizada no Jequiezinho.</t>
   </si>
   <si>
     <t>2333</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2333/ind._699.2022.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2333/ind._699.2022.doc</t>
   </si>
   <si>
     <t>Asfaltamento da Rua Joaquim Soares, no Centro de nossa cidade.</t>
   </si>
   <si>
     <t>2334</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2334/ind._700.2022.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2334/ind._700.2022.docx</t>
   </si>
   <si>
     <t>Implantação e/ou construção do sistema de esgotamento sanitário nas seguintes artérias: Rua Aníbal dos Anjos e Silva, Rua Ramiro de Paula Tourinho Neto e Rua Marineide Macedo Gomes, localizadas no Loteamento Itaigara, Mandacaru.</t>
   </si>
   <si>
     <t>2335</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2335/ind._701.2022_indicacao24.05.22.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2335/ind._701.2022_indicacao24.05.22.doc</t>
   </si>
   <si>
     <t>Implantação do Código de endereçamento postal (CEP) nas localidades que ainda não dispõe, especialmente no Sunville 2, na Rua Zélia Gatai e Rua Ruben Braga.</t>
   </si>
   <si>
     <t>2336</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2336/ind._702.2022.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2336/ind._702.2022.doc</t>
   </si>
   <si>
     <t>Pavimentação da 10ª Travessa Lomanto Júnior.</t>
   </si>
   <si>
     <t>2337</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2337/ind._703.2022_-_desconto_do_iptu_a_adocao_de_animais_de_rua_2022.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2337/ind._703.2022_-_desconto_do_iptu_a_adocao_de_animais_de_rua_2022.doc</t>
   </si>
   <si>
     <t>Sugerindo estudo de viabilidade técnica para que seja concedido desconto sobre o IPTU aos munícipes que adotarem animal abandonado por meio de Organização não Governamental, ou demais entidades da esfera pública ou privada de defesa e proteção dos animais.</t>
   </si>
   <si>
     <t>2338</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2338/ind._704.2022_-_ind._pavimentacao_rua_11_eldorado.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2338/ind._704.2022_-_ind._pavimentacao_rua_11_eldorado.docx</t>
   </si>
   <si>
     <t>Efetuar serviços de drenagem e pavimentação asfáltica da Rua 11, Lot. Jardim Eldorado</t>
   </si>
   <si>
     <t>2341</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2341/ind._707.2022.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2341/ind._707.2022.doc</t>
   </si>
   <si>
     <t>Construção de um mangueiro público em nosso município.</t>
   </si>
   <si>
     <t>2342</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2342/ind.708.2022_-_posto_policial_ceavig.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2342/ind.708.2022_-_posto_policial_ceavig.doc</t>
   </si>
   <si>
     <t>Indicamos ao Comandante do 19ª BPM, a implantação de um Posto da Policia Militar no Centro de Abastecimento Vicente Grillo.</t>
   </si>
   <si>
     <t>2344</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2344/ind._709.2022.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2344/ind._709.2022.doc</t>
   </si>
   <si>
     <t>Construção de uma praça dotada com parque infantil, academia ao ar livre e quiosque entre as artérias Rua Erotildes Soares e Rua Everaldo Santos, localizadas na entrada do bairro do Pompílio Sampaio.</t>
   </si>
   <si>
     <t>2345</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2345/ind._710.2022.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2345/ind._710.2022.doc</t>
   </si>
   <si>
     <t>Instalação de um redutor de velocidade e, ainda, a restauração da pavimentação da Rua Belo Horizonte, no bairro São Luiz.</t>
   </si>
   <si>
     <t>2348</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2348/ind._712.2022_-_indicacao_construcao_da_ponte_do_bairro_pompilio_sampaio_2022.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2348/ind._712.2022_-_indicacao_construcao_da_ponte_do_bairro_pompilio_sampaio_2022.doc</t>
   </si>
   <si>
     <t>Construção de uma ponte para a travessia, onde passa o canal de esgoto na Rua Dr. Antonio Astolfo, bairro Pompílio Sampaio.</t>
   </si>
   <si>
     <t>2349</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2349/ind._713.2022.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2349/ind._713.2022.docx</t>
   </si>
   <si>
     <t>Implantação de sinalização vertical e horizontal e redutores de velocidade nas ruas recém-pavimentadas em asfalto, no bairro São judas Tadeu.</t>
   </si>
   <si>
     <t>2350</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2350/ind._714.2022_-_reforrma_ou_alargamento_da_ponte_p._sampaio_2022.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2350/ind._714.2022_-_reforrma_ou_alargamento_da_ponte_p._sampaio_2022.doc</t>
   </si>
   <si>
     <t>Recuperação ou alargamento da ponte localizada no trecho entre o bairro Pompílio Sampaio e o bairro São José.</t>
   </si>
   <si>
     <t>2351</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2351/ind._715.2022.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2351/ind._715.2022.doc</t>
   </si>
   <si>
     <t>Ações no sentido de garantir aos alunos matriculados em escolas e creches da rede municipal de ensino, inclusive dos Distritos, o exame de glicemia.</t>
   </si>
   <si>
     <t>2352</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2352/ind._716.2022_-_carro_fumace.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2352/ind._716.2022_-_carro_fumace.doc</t>
   </si>
   <si>
     <t>Colocar em circulação pelas ruas de nossa cidade o carro de dedetização, mais conhecido como carro da fumaça.</t>
   </si>
   <si>
     <t>2353</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2353/ind._717.2022.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2353/ind._717.2022.docx</t>
   </si>
   <si>
     <t>Reforma da quadra do Colégio Municipal Simões Filho, localizado na Avenida Tote Lomanto, no bairro Joaquim Romão.</t>
   </si>
   <si>
     <t>2355</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2355/ind._718.2022_-_semaforo_avenida_lomanto_junior.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2355/ind._718.2022_-_semaforo_avenida_lomanto_junior.doc</t>
   </si>
   <si>
     <t>Instalação de semáforo na Avenida Lomanto Júnior, próximo à passarela que liga o Joaquim Romão ao Centro Industrial de Jequié.</t>
   </si>
   <si>
     <t>2356</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2356/ind._719.2022.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2356/ind._719.2022.doc</t>
   </si>
   <si>
     <t>Realizar cobertura do ponto de ônibus da Rua Ulisses Coelho, em frente à quadra de esportes, no bairro Km 4.</t>
   </si>
   <si>
     <t>2357</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2357/ind._720.2022__escola_marques_monteiro.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2357/ind._720.2022__escola_marques_monteiro.docx</t>
   </si>
   <si>
     <t>Revitalização da Escola Municipal Dr. Joaquim Marques Monteiro e da quadra poliesportiva, no Brasil Novo, bairro Jequiezinho.</t>
   </si>
   <si>
     <t>2358</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2358/ind._721.2022_-_hospital_do_cancer_soraia_argolo.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2358/ind._721.2022_-_hospital_do_cancer_soraia_argolo.docx</t>
   </si>
   <si>
     <t>Construir o Hospital Geral do Câncer Acolher e Amar Soraia Argolo – HAASA, na Rua Aurelino da Silva Fróes, S/N, Bairro do Curral Novo.</t>
   </si>
   <si>
     <t>2359</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2359/ind._722.2022.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2359/ind._722.2022.docx</t>
   </si>
   <si>
     <t>O retorno do café da manhã nas creches e escolas municipais de Jequié.</t>
   </si>
   <si>
     <t>2360</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2360/ind._723.2022.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2360/ind._723.2022.docx</t>
   </si>
   <si>
     <t>Instalação de um ponto de ônibus na Avenida Lomanto Júnior, bairro Joaquim Romão, próximo ao Terminal Rodoviário.</t>
   </si>
   <si>
     <t>2361</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2361/ind._724.2022.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2361/ind._724.2022.docx</t>
   </si>
   <si>
     <t>Limpeza de entulho na cidade nova, na região do habitacional Beira Rio.</t>
   </si>
   <si>
     <t>2362</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2362/ind._725.2022.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2362/ind._725.2022.doc</t>
   </si>
   <si>
     <t>Realização da cobertura asfáltica da Rua João José Duarte.</t>
   </si>
   <si>
     <t>2364</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2364/ind._pav._jasmin_branco.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2364/ind._pav._jasmin_branco.docx</t>
   </si>
   <si>
     <t>efetuar pavimentação asfáltica da Rua Jasmin Branco, Rua Josina F. Novais, 2ª Travessa Americano da Costa, Bairro do Joaquim Romão</t>
   </si>
   <si>
     <t>2365</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2365/ind._727.2022_-_posto_em_morro_verde.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2365/ind._727.2022_-_posto_em_morro_verde.doc</t>
   </si>
   <si>
     <t>Revitalizar o posto de saúde de Morro Verde.</t>
   </si>
   <si>
     <t>2366</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2366/ind._728.2022.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2366/ind._728.2022.docx</t>
   </si>
   <si>
     <t>Providências para retomar a construção de meio fio da Rua da Banca, Rua Bom Sossego e Rua Antônio Brandão.</t>
   </si>
   <si>
     <t>2368</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2368/ind._729.2022.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2368/ind._729.2022.docx</t>
   </si>
   <si>
     <t>Construção de um Aeroporto Regional na área dos Territórios Médio Rio das Contas e Vale do Jiquiriçá.</t>
   </si>
   <si>
     <t>2369</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2369/ind._730.2022.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2369/ind._730.2022.doc</t>
   </si>
   <si>
     <t>Reforma dos currais do Parque de Exposições, para a realização da Feira de Animais.</t>
   </si>
   <si>
     <t>2372</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2372/ind._731.2022.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2372/ind._731.2022.docx</t>
   </si>
   <si>
     <t>Sugerindo a elaboração de um Projeto de Lei para a construção de "creche para idoso" em nosso município.</t>
   </si>
   <si>
     <t>2383</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2383/ind._732.2022_-_calcamento_das_ruas_senhor_do_bonfim.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2383/ind._732.2022_-_calcamento_das_ruas_senhor_do_bonfim.doc</t>
   </si>
   <si>
     <t>Realização do calçamento da Rua A, Rua B e Rua C, localizadas Loteamento Senhor do Bonfim, no bairro Jequiezinho</t>
   </si>
   <si>
     <t>2385</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2385/ind._734.2022_calcamento_da_rua_c_-_no_loteamento_parque_da_colina_bairro_pompilio_sampaio..doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2385/ind._734.2022_calcamento_da_rua_c_-_no_loteamento_parque_da_colina_bairro_pompilio_sampaio..doc</t>
   </si>
   <si>
     <t>Calçamento da Rua C, Loteamento Parque da Colina, também conhecido como Rua Prof. Mauro Bandeiras, no Bairro Pompílio Sampaio.</t>
   </si>
   <si>
     <t>2386</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2386/ind._735.20252_-_pavimentacao_da_rua_cidade_rio_de_contas.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2386/ind._735.20252_-_pavimentacao_da_rua_cidade_rio_de_contas.doc</t>
   </si>
   <si>
     <t>Pavimentação asfáltica na Rua Cidade Rio Contas, localizada no Brasil Novo.</t>
   </si>
   <si>
     <t>2388</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2388/ind._737.2022_-_transformar_escola_desativada_no_povoado_agua_vermelha_em_posto_de_saude.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2388/ind._737.2022_-_transformar_escola_desativada_no_povoado_agua_vermelha_em_posto_de_saude.doc</t>
   </si>
   <si>
     <t>Implantação de um posto de saúde no Povoado da Água Vermelha.</t>
   </si>
   <si>
     <t>2389</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2389/ind._738.2022_-__criacao_projeto_de_isencao_iptu_pacientes_de_com_cancer_e_portadores_de_hiv.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2389/ind._738.2022_-__criacao_projeto_de_isencao_iptu_pacientes_de_com_cancer_e_portadores_de_hiv.docx</t>
   </si>
   <si>
     <t>Elaboração de  um Projeto de Lei com vistas à ISENÇÃO de IPTU para pacientes de câncer e portadores do vírus da Aids, no município de Jequié-BA.</t>
   </si>
   <si>
     <t>2390</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2390/ind._739.2022_-_medidas_para_o_transito_da_franz_gedeon_-_proximo_a_panificadora.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2390/ind._739.2022_-_medidas_para_o_transito_da_franz_gedeon_-_proximo_a_panificadora.doc</t>
   </si>
   <si>
     <t>Instalação de um redutor de velocidade na Avenida Franz Gedeon, bairro Jequiezinho.</t>
   </si>
   <si>
     <t>2391</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2391/ind._740.2022_reforma_da_praca_localizada_na_euflozina_pereira_gomes_no_mandacaru.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2391/ind._740.2022_reforma_da_praca_localizada_na_euflozina_pereira_gomes_no_mandacaru.docx</t>
   </si>
   <si>
     <t>Elaboração e execução de projeto com vistas à reforma/requalificação total da praça situada na Rua Euflozina Pereira Gomes, localizada entre as ruas Miguel Gomes e Rodolfo Pereira Lisboa, no bairro Mandacaru.</t>
   </si>
   <si>
     <t>2392</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2392/ind._741.2022_-_recuperacao_da_estrada_de_agua_vermelha.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2392/ind._741.2022_-_recuperacao_da_estrada_de_agua_vermelha.doc</t>
   </si>
   <si>
     <t>Recuperação da estrada de Água Vermelha</t>
   </si>
   <si>
     <t>2393</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2393/742.2022_-_revitalizacao_da_praca_das_donas_de_casa_-_jequiezinho..doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2393/742.2022_-_revitalizacao_da_praca_das_donas_de_casa_-_jequiezinho..doc</t>
   </si>
   <si>
     <t>Revitalização da Praça Otaviano Saback, conhecida como Praça das Donas de Casa, localizada na Avenida João Goulart, bairro do Jequiezinho, próximo à Polpa Eva.</t>
   </si>
   <si>
     <t>2394</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2394/ind._743.2022_-_construcao_de_civlovia_do_mandacaru_ao_km_03.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2394/ind._743.2022_-_construcao_de_civlovia_do_mandacaru_ao_km_03.doc</t>
   </si>
   <si>
     <t>Construção de ciclovia ligando o Mandacaru ao KM 3.</t>
   </si>
   <si>
     <t>2396</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2396/ind._745.20225_-_construcao_clinica_veterinaria_municipal.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2396/ind._745.20225_-_construcao_clinica_veterinaria_municipal.doc</t>
   </si>
   <si>
     <t>Construção de clínica veterinária municipal em Jequié.</t>
   </si>
   <si>
     <t>2398</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2398/ind._746.2022_-_cameras_filmadoras_em_eventos.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2398/ind._746.2022_-_cameras_filmadoras_em_eventos.doc</t>
   </si>
   <si>
     <t>Camarás Filmadoras em Eventos</t>
   </si>
   <si>
     <t>2403</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2403/ind._747.2022_-_servicos_de_psicologos_nas_escolas_municipais.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2403/ind._747.2022_-_servicos_de_psicologos_nas_escolas_municipais.doc</t>
   </si>
   <si>
     <t>No sentido se fazer cumprir Projeto de Lei de 15/2021 – que regulamenta a Lei 13.935, de 11 de dezembro de 2019, onde “Dispõe sobre a prestação de serviços de psicologia e serviço social na Rede Pública de Educação Básica Municipal.</t>
   </si>
   <si>
     <t>2404</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2404/ind._748.2022_-_construcao_de_um_monumento_da_biblia_na_praca_da_biblia_jequiezinho.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2404/ind._748.2022_-_construcao_de_um_monumento_da_biblia_na_praca_da_biblia_jequiezinho.docx</t>
   </si>
   <si>
     <t>Construção de um monumento da Bíblia Sagrada na Praça da Bíblia, localizada na Avenida João Goulart, bairro Jequiezinho.</t>
   </si>
   <si>
     <t>2405</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2405/ind._749.2022_-_requalificacao_e_modernizacao_da_praca_dr._waldir_pires_jequiezinho..docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2405/ind._749.2022_-_requalificacao_e_modernizacao_da_praca_dr._waldir_pires_jequiezinho..docx</t>
   </si>
   <si>
     <t>Requalificação e modernização da Praça Governador Dr. Waldir Pires, localizada no bairro Jequiezinho.</t>
   </si>
   <si>
     <t>2406</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2406/ind._750.2022_-_instalacao_de_semaforos_em_vias_do_centro.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2406/ind._750.2022_-_instalacao_de_semaforos_em_vias_do_centro.docx</t>
   </si>
   <si>
     <t>Reivindicando a troca e modernização dos semáforos dos seguintes trechos: da Av. Rio Branco confluência com a Rua Silva Jardim;  da Av. Rio Branco com a Rua Gerônimo Sodré; e da Av. Rio Branco com a Rua Barbosa de Souza.</t>
   </si>
   <si>
     <t>2407</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2407/ind._751.2022_-_benfeitorias_para_o_antigo_campo_da_rua_a_parque_das_algarobas.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2407/ind._751.2022_-_benfeitorias_para_o_antigo_campo_da_rua_a_parque_das_algarobas.doc</t>
   </si>
   <si>
     <t>Reivindicando iluminação pública, asfaltamento, serviço de retroescavadeira e capinagem para o antigo campo localizado na Rua A, Conjunto Habitacional Parque das Algarobas,</t>
   </si>
   <si>
     <t>2410</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2410/ind._754.2022_-_construcao_de_praca_no_bairro_agenor_de_aragao.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2410/ind._754.2022_-_construcao_de_praca_no_bairro_agenor_de_aragao.doc</t>
   </si>
   <si>
     <t>Realizar a construção de uma praça com parquinho para crianças, academia ao ar livre e quiosque na antiga quadra do Julião, no bairro Agenor de Aragão.</t>
   </si>
   <si>
     <t>2412</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2412/ind._755.2022_-_modernizacao_da_iluminacao_com_placas_de_leds_no_loteamento_felicidade.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2412/ind._755.2022_-_modernizacao_da_iluminacao_com_placas_de_leds_no_loteamento_felicidade.docx</t>
   </si>
   <si>
     <t>Modernização da Iluminação Pública com Instalação de Placas de LED no bairro Amaralina.</t>
   </si>
   <si>
     <t>2413</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2413/ind._756.2022_-_construcao_de_uma_quadra_society_no_loteamento_eldorado.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2413/ind._756.2022_-_construcao_de_uma_quadra_society_no_loteamento_eldorado.docx</t>
   </si>
   <si>
     <t>Construir uma quadra de futebol society no Loteamento Eldorado, bairro Jequiezinho.</t>
   </si>
   <si>
     <t>2414</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2414/ind._757.2022_-_modernizacao_da_iluminacao_com_placas_de_led_no_sao_judas.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2414/ind._757.2022_-_modernizacao_da_iluminacao_com_placas_de_led_no_sao_judas.docx</t>
   </si>
   <si>
     <t>Modernização da Iluminação Pública com Instalação de Placas de LED no bairro São Judas Tadeu.</t>
   </si>
   <si>
     <t>2346</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2346/ind._758.2022_-_construcao_de_uma_escola_de_ensino_fundamental_no_loteamento_amaralina.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2346/ind._758.2022_-_construcao_de_uma_escola_de_ensino_fundamental_no_loteamento_amaralina.doc</t>
   </si>
   <si>
     <t>Realizar a construção de uma escola modelo, de Ensino Fundamental, no Loteamento Amaralina.</t>
   </si>
   <si>
     <t>2417</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2417/ind._761.2022_-_ciclovia_na_avenida_franz_gedeon.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2417/ind._761.2022_-_ciclovia_na_avenida_franz_gedeon.docx</t>
   </si>
   <si>
     <t>Implantação de Ciclovia na Avenida Franz Gedeon, com sinalizações específicas,  destinadas aos ciclistas deste município.</t>
   </si>
   <si>
     <t>2423</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2423/ind._763.2022_-_asfaltamento_da_estrata_da_barragem_de_pedras.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2423/ind._763.2022_-_asfaltamento_da_estrata_da_barragem_de_pedras.doc</t>
   </si>
   <si>
     <t>Viabilizar o asfaltamento da estrada que liga a BR 330 ao Povoado da Barragem da Pedra, no total de 6,5 KM, (seis quilômetros e meio).</t>
   </si>
   <si>
     <t>2424</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2424/ind._764.2022__-_associacao_de_surdos.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2424/ind._764.2022__-_associacao_de_surdos.docx</t>
   </si>
   <si>
     <t>Firmar convênio com a Secretaria de Educação do Estado da Bahia e a ASCEEJE – Associação de Surdos Centro Educacional Especializado de Jequié/BA,</t>
   </si>
   <si>
     <t>2429</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2429/ind._765.2022_-_pavimentacao_asfaltica_ruas_do_loteamento_ipanema_-_curral_novo.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2429/ind._765.2022_-_pavimentacao_asfaltica_ruas_do_loteamento_ipanema_-_curral_novo.docx</t>
   </si>
   <si>
     <t>Pavimentação asfáltica dos seguintes logradouros: Rua B, Rua F e Rua Manuel Francisco Rosa, localizadas no Loteamento Ipanema, Curral Novo.</t>
   </si>
   <si>
     <t>2430</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2430/ind._766.2022_-_aquisicao_de_um_veiculo_para_a_adefij.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2430/ind._766.2022_-_aquisicao_de_um_veiculo_para_a_adefij.docx</t>
   </si>
   <si>
     <t>Reivindicando a aquisição de veículo adaptado para a ADEFIJ – Associação dos Deficientes Físicos de Jequié, Região e Amigos.</t>
   </si>
   <si>
     <t>2431</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2431/ind._767.2022_-_pavimentacao_asfaltica_das_ruas_i_largo_da_igreja_e_rua_tiburcio_silva_-_curral_novo.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2431/ind._767.2022_-_pavimentacao_asfaltica_das_ruas_i_largo_da_igreja_e_rua_tiburcio_silva_-_curral_novo.docx</t>
   </si>
   <si>
     <t>Pavimentação asfáltica dos seguintes logradouros através do Programa Asfalto Novo por toda Cidade: Rua I - Loteamento Ipanema; Largo da Praça Capitão Silvino de Araújo; e Rua Tibúrcio Silva, no bairro Curral Novo.</t>
   </si>
   <si>
     <t>2432</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2432/ind._lot._silvany.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2432/ind._lot._silvany.docx</t>
   </si>
   <si>
     <t>pavimentação: Rua Mar de Itapuã, Rua Brisa de Itapuã, Rua dos Recifes de Itapuã e a Rua Serreia de Itapuã</t>
   </si>
   <si>
     <t>2434</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2434/ind._770.2022._pavimentacao_via_do_sao_luis.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2434/ind._770.2022._pavimentacao_via_do_sao_luis.doc</t>
   </si>
   <si>
     <t>Pavimentação asfáltica na Travessa José Alfredo Guimarães, bairro São Luís, ao lado do antigo Colégio Dinâmico.</t>
   </si>
   <si>
     <t>2435</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2435/ind._771.2022_-_pavimentacao_asfaltica_da_rua_curral_novo_travessa_santa_rita_de_cassia_e_manoel_tiburcio_silva.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2435/ind._771.2022_-_pavimentacao_asfaltica_da_rua_curral_novo_travessa_santa_rita_de_cassia_e_manoel_tiburcio_silva.docx</t>
   </si>
   <si>
     <t>Pavimentação asfáltica da Rua Curral Novo, da Trav. Santa Rita de Cassia e Rua Manoel Tibúrcio Silva, todas localizadas no Curral Novo</t>
   </si>
   <si>
     <t>2436</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2436/ind._772.2022_-_escola_publica_de_transito.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2436/ind._772.2022_-_escola_publica_de_transito.doc</t>
   </si>
   <si>
     <t>Solicitando a implantação da Escola Pública de Trânsito (EPTRAN), em Jequié.</t>
   </si>
   <si>
     <t>2437</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2437/ind._773.2022_-_construcao_pista_bicicross_em_jequie.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2437/ind._773.2022_-_construcao_pista_bicicross_em_jequie.doc</t>
   </si>
   <si>
     <t>Construção de circuito para prática de bicicross.</t>
   </si>
   <si>
     <t>2439</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2439/ind._775.2022_-_farmacia_movel.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2439/ind._775.2022_-_farmacia_movel.doc</t>
   </si>
   <si>
     <t>Criação de uma farmácia móvel em nosso município.</t>
   </si>
   <si>
     <t>2440</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2440/ind._776.2022_-_pavimentacao_avenida_nazare.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2440/ind._776.2022_-_pavimentacao_avenida_nazare.doc</t>
   </si>
   <si>
     <t>Pavimentação asfáltica da Avenida Nazaré, localizada no bairro Caixa D'água.</t>
   </si>
   <si>
     <t>2443</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2443/ind._777.2022_-_alargamento_da_ponte_na_avenida_landulfo_caribe.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2443/ind._777.2022_-_alargamento_da_ponte_na_avenida_landulfo_caribe.doc</t>
   </si>
   <si>
     <t>Alargamento da ponte localizada na Avenida Landulfo Caribé.</t>
   </si>
   <si>
     <t>2444</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2444/ind._778.2022_-_implantacao_de_nucleo_de_vilma_brito.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2444/ind._778.2022_-_implantacao_de_nucleo_de_vilma_brito.doc</t>
   </si>
   <si>
     <t>Implantação de um núcleo de informática na Escola Vilma Brito Sarmento.</t>
   </si>
   <si>
     <t>2445</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2445/ind._779.2022_-_cobertura_do_rio_jequiezinho_-_entre_as_pontes_das_avenidas_franz_gedeon_e_joao_goulart.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2445/ind._779.2022_-_cobertura_do_rio_jequiezinho_-_entre_as_pontes_das_avenidas_franz_gedeon_e_joao_goulart.doc</t>
   </si>
   <si>
     <t>Cobertura do Canal do Rio Jequiezinho, entre as pontes da Avenida Franz Gedeon e João Goulart.</t>
   </si>
   <si>
     <t>2446</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2446/ind._780.2022_-_cobertura_do_canal_da_rua_pernambuco_-_vovo_camila.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2446/ind._780.2022_-_cobertura_do_canal_da_rua_pernambuco_-_vovo_camila.doc</t>
   </si>
   <si>
     <t>Cobertura do canal Rua Pernambuco, localizado na Vovó Camila.</t>
   </si>
   <si>
     <t>2449</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2449/ind._781.2022_-_ubs_nos_residenciais.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2449/ind._781.2022_-_ubs_nos_residenciais.docx</t>
   </si>
   <si>
     <t>Construir e equipar uma Unidade Básica de Saúde (UBS), nas imediações dos Residenciais Vida Jequié, Beira Rio e Segredo</t>
   </si>
   <si>
     <t>2450</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2450/ind._782.2022_-_pavimentacao_sunville.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2450/ind._782.2022_-_pavimentacao_sunville.doc</t>
   </si>
   <si>
     <t>Realizar a pavimentação Asfáltica da Rua Filomena Barbosa de Oliveira, localizada no Loteamento Sunville.</t>
   </si>
   <si>
     <t>2451</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2451/ind._783.2022_-_construcao_de_ubs_no_tropical....docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2451/ind._783.2022_-_construcao_de_ubs_no_tropical....docx</t>
   </si>
   <si>
     <t>Construir uma Unidade Básica de Saúde (UBS) no Loteamento Jardim Tropical</t>
   </si>
   <si>
     <t>2452</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2452/ind._784.2022_-_pavimentacao_rua_sebastiao_azevedo.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2452/ind._784.2022_-_pavimentacao_rua_sebastiao_azevedo.docx</t>
   </si>
   <si>
     <t>Pavimentação asfáltica da Rua Sebastião Azevedo, localidade Brinco de Ouro, no bairro Jequiezinho.</t>
   </si>
   <si>
     <t>2453</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2453/ind._785.2022_-_escola_de_tempo_integral_no_zibrune.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2453/ind._785.2022_-_escola_de_tempo_integral_no_zibrune.doc</t>
   </si>
   <si>
     <t>Construção de uma Escola de Tempo Integral no Zibrune.</t>
   </si>
   <si>
     <t>2454</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2454/ind._786.2022_-_implantacao_de_torre_de_telefonia_movel_para_o_limoeiro_e_riachao.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2454/ind._786.2022_-_implantacao_de_torre_de_telefonia_movel_para_o_limoeiro_e_riachao.docx</t>
   </si>
   <si>
     <t>Instalação de uma torre de telefonia móvel, para atender aos Povoados Limoeiro e Riachão.</t>
   </si>
   <si>
     <t>2455</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2455/ind._787.2022_-_rampas_de_acessibilidade_nas_quadras_municipais.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2455/ind._787.2022_-_rampas_de_acessibilidade_nas_quadras_municipais.doc</t>
   </si>
   <si>
     <t>Instalação de rampas de acessibilidade nas quadras municipais de Jequié.</t>
   </si>
   <si>
     <t>2456</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2456/ind._788.2022_-_pavimentacao_da_rua_vereador_valdeci_de_jesus_silva_-_no_cansancao.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2456/ind._788.2022_-_pavimentacao_da_rua_vereador_valdeci_de_jesus_silva_-_no_cansancao.docx</t>
   </si>
   <si>
     <t>Pavimentação asfáltica da Rua Vereador Valdeci de Jesus Silva, localizada no bairro Cansanção.</t>
   </si>
   <si>
     <t>2457</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2457/ind._789.2022_-_construcao_de_quadra_oficial_para_futebol_de_cegos.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2457/ind._789.2022_-_construcao_de_quadra_oficial_para_futebol_de_cegos.docx</t>
   </si>
   <si>
     <t>Construção de uma quadra oficial de futebol para cegos em Jequié.</t>
   </si>
   <si>
     <t>2458</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2458/ind._790.2022_-_construcao_de_uma_passarela_entre_os_povoados_fazenda_velha_e_barragem_de_pedras.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2458/ind._790.2022_-_construcao_de_uma_passarela_entre_os_povoados_fazenda_velha_e_barragem_de_pedras.doc</t>
   </si>
   <si>
     <t>Construção de uma passarela entre o Povoado da Fazenda Velha e o Povoado da Barragem de Pedras.</t>
   </si>
   <si>
     <t>2459</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2459/ind._791.2022.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2459/ind._791.2022.docx</t>
   </si>
   <si>
     <t>Construção de uma quadra poliesportiva coberta no Distrito de Florestal.</t>
   </si>
   <si>
     <t>2460</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2460/ind._792.2022_-_instalacao_de_placar_eletronico_no_waldomirao.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2460/ind._792.2022_-_instalacao_de_placar_eletronico_no_waldomirao.docx</t>
   </si>
   <si>
     <t>Implantação de um placar eletrônico no Estádio Municipal Waldomiro Borges.</t>
   </si>
   <si>
     <t>2461</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2461/ind._793.2022_-_modernizacao_de_semaforos.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2461/ind._793.2022_-_modernizacao_de_semaforos.docx</t>
   </si>
   <si>
     <t>Substituição e modernização dos semáforos da Avenida Rio Branco, travessia com a Rua da Itália e Rua Bertino Passos; e da Avenida Brigadeiro Sá Bitencourt, travessia com a Rua Magno Senhorinho.</t>
   </si>
   <si>
     <t>2462</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2462/ind._794.2022_-_instalacao_de_corrimaos_na_escadaria_da_avenida_dos_operarios.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2462/ind._794.2022_-_instalacao_de_corrimaos_na_escadaria_da_avenida_dos_operarios.docx</t>
   </si>
   <si>
     <t>Instalação de corrimãos nas escadarias da Avenida dos Operários (Rua do Corte), na Banca, bairro Jequiezinho.</t>
   </si>
   <si>
     <t>2464</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2464/ind._796.2022_-_limpeza_da_rua_joao_costa.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2464/ind._796.2022_-_limpeza_da_rua_joao_costa.docx</t>
   </si>
   <si>
     <t>Limpeza da Rua João Costa e da Rua Alto da Bela Vista, ambas localizadas no bairro Joaquim Romão.</t>
   </si>
   <si>
     <t>2465</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2465/ind._797.2022_-_recuperacao_da_estrada_de_acesso_ao_campo_largo.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2465/ind._797.2022_-_recuperacao_da_estrada_de_acesso_ao_campo_largo.docx</t>
   </si>
   <si>
     <t>Recuperação da entrada de acesso do Povoado Campo Largo.</t>
   </si>
   <si>
     <t>2468</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2468/ind._799.2022_-_limpeza_da_rua_wilson_novais.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2468/ind._799.2022_-_limpeza_da_rua_wilson_novais.docx</t>
   </si>
   <si>
     <t>Limpeza da Rua Wilson Novaes, localizada no Brinco de Ouro, bairro Jequiezinho.</t>
   </si>
   <si>
     <t>2483</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2483/ind._800.2022_-_iluminacao_e_limpeza_da_candinha_barreto.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2483/ind._800.2022_-_iluminacao_e_limpeza_da_candinha_barreto.doc</t>
   </si>
   <si>
     <t>Serviço de Iluminação e limpeza geral da Rua Candinha Barreto, localizada no bairro Jequiezinho.</t>
   </si>
   <si>
     <t>2484</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2484/ind._801.2022_-_abertura_de_pocos_artesianos_na_santa_helena_-_regiao_da_caatinga.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2484/ind._801.2022_-_abertura_de_pocos_artesianos_na_santa_helena_-_regiao_da_caatinga.doc</t>
   </si>
   <si>
     <t>Abertura de poços artesianos no Largo da Caatinga, na Região da Santa Helena.</t>
   </si>
   <si>
     <t>2485</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2485/ind_802.2022.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2485/ind_802.2022.doc</t>
   </si>
   <si>
     <t>Instalação de cisternas de polietileno na Associação dos Pequenos Produtores do Largo das Caatingas.</t>
   </si>
   <si>
     <t>2487</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2487/ind._804.2022_-_pavimentacao_ruas_do_itaigara.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2487/ind._804.2022_-_pavimentacao_ruas_do_itaigara.doc</t>
   </si>
   <si>
     <t>Iluminação e limpeza em geral do Residencial Cachoeirinha I, II, III.</t>
   </si>
   <si>
     <t>2488</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2488/ind._805.2022.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2488/ind._805.2022.doc</t>
   </si>
   <si>
     <t>Restauração de um bueiro na região da Bateia.</t>
   </si>
   <si>
     <t>2489</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2489/ind._806.2022_-_reforma_da_escola_municipal_romualdo_bispo.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2489/ind._806.2022_-_reforma_da_escola_municipal_romualdo_bispo.doc</t>
   </si>
   <si>
     <t>Reforma da Escola Municipal Romualdo Bispo, no Rio do Antonio</t>
   </si>
   <si>
     <t>2490</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2490/ind._807.2022_-_reforma_do_salao_de_eventos_e_veletorio_dos_residenciais_cachoeirinha_i_ii_iii.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2490/ind._807.2022_-_reforma_do_salao_de_eventos_e_veletorio_dos_residenciais_cachoeirinha_i_ii_iii.doc</t>
   </si>
   <si>
     <t>Reforma do Salão de eventos e do velatório dos Residenciais Cachoeirinha I, II e III</t>
   </si>
   <si>
     <t>2491</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2491/ind._808.2022_-_praca_do_curral_novo_no_residencial_segredo.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2491/ind._808.2022_-_praca_do_curral_novo_no_residencial_segredo.doc</t>
   </si>
   <si>
     <t>Construção de uma praça no Conjunto Habitacional Segredo, bairro Curral Novo, dotada de quadra de esportes, pista de skate, parque infantil, academia ao ar livre, quiosques com bancos e jardins.</t>
   </si>
   <si>
     <t>2492</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2492/ind._809.2022.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2492/ind._809.2022.doc</t>
   </si>
   <si>
     <t>Conclusão da pavimentação da Rua Professora Ferreirinha, situada no bairro Jequiezinho.</t>
   </si>
   <si>
     <t>2493</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2493/ind._810.2022.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2493/ind._810.2022.doc</t>
   </si>
   <si>
     <t>Construção de uma praça com academia a céu aberto e com acessibilidade, no Loteamento Sunville.</t>
   </si>
   <si>
     <t>2494</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2494/ind._811.2022_-_academia_a_ceu_aberto_na_avenida_beira_rio.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2494/ind._811.2022_-_academia_a_ceu_aberto_na_avenida_beira_rio.doc</t>
   </si>
   <si>
     <t>Instalação de uma academia a céu aberto, com acessibilidade, na Avenida Beira, nas proximidades da Ponte Teodoro Sampaio, no Mandacaru.</t>
   </si>
   <si>
     <t>2496</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2496/ind._812.2022.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2496/ind._812.2022.doc</t>
   </si>
   <si>
     <t>Pavimentação asfáltica e restauração do Caminho 8, localizado na Urbis III, bairro Espirito Santo.</t>
   </si>
   <si>
     <t>2497</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2497/ind._813.2022.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2497/ind._813.2022.doc</t>
   </si>
   <si>
     <t>Realização de pintura e manutenção nas faixas de pedestres instaladas nas sinaleiras da Praça Gov. Roberto Santos e na Avenida Presidente Dutra.</t>
   </si>
   <si>
     <t>2498</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2498/ind._814.2022_-_praca_na_avenida_parque_exposicoes.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2498/ind._814.2022_-_praca_na_avenida_parque_exposicoes.doc</t>
   </si>
   <si>
     <t>Construção de uma praça na Baixa do Bonfim, na Avenida Parque de Exposições.</t>
   </si>
   <si>
     <t>2499</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2499/ind._815.2022_-_iluminacao_de_led_na_rua_a_-_proximo_ao_caic.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2499/ind._815.2022_-_iluminacao_de_led_na_rua_a_-_proximo_ao_caic.doc</t>
   </si>
   <si>
     <t>Implantação de Iluminação de LED na Rua A, próximo ao CAIC, bairro Jequiezinho.</t>
   </si>
   <si>
     <t>2500</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2500/ind._816.2022_-_criacao_de_projeto_de_leis_temas_transversais_na_rede_publica.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2500/ind._816.2022_-_criacao_de_projeto_de_leis_temas_transversais_na_rede_publica.doc</t>
   </si>
   <si>
     <t>Elaboração de projeto de lei que determine o ensino de temas transversais de educação nas escolas da Rede pública Municipal de Ensino.</t>
   </si>
   <si>
     <t>2501</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2501/ind._817.2022_-_reforma_da_da_praca_das_algarobas.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2501/ind._817.2022_-_reforma_da_da_praca_das_algarobas.doc</t>
   </si>
   <si>
     <t>Reforma da praça do Parque das Algarobas, no bairro Pompílio Sampaio.</t>
   </si>
   <si>
     <t>2503</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2503/ind._819.2022_-_implantacao_de_usina_de_residuos_em_jequie.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2503/ind._819.2022_-_implantacao_de_usina_de_residuos_em_jequie.doc</t>
   </si>
   <si>
     <t>2505</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2505/ind._821.2022_-_asfaltamento_do_entorno_do_cemiterio.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2505/ind._821.2022_-_asfaltamento_do_entorno_do_cemiterio.doc</t>
   </si>
   <si>
     <t>Asfaltamento das vias localizadas no em torno do Cemitério do Curral Novo.</t>
   </si>
   <si>
     <t>2507</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2507/ind._822.2022_-_pavimentacao_rua_maiane_guimaraes.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2507/ind._822.2022_-_pavimentacao_rua_maiane_guimaraes.doc</t>
   </si>
   <si>
     <t>Pavimentação asfáltica da 2ª Travessa Maiane Cohim Guimarães, localizada no bairro Joaquim Romão.</t>
   </si>
   <si>
     <t>2509</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2509/ind._824.2022_-_asfaltamento_da_rua_sao_domingos_bairro_mandacaru.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2509/ind._824.2022_-_asfaltamento_da_rua_sao_domingos_bairro_mandacaru.docx</t>
   </si>
   <si>
     <t>Asfaltamento da Rua São Domingos, no fundo da Empresa Cidade Sol, no bairro Mandacaru.</t>
   </si>
   <si>
     <t>2510</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2510/ind._825.2022_-_passagem_elevadas_em_frente_as_escolas.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2510/ind._825.2022_-_passagem_elevadas_em_frente_as_escolas.doc</t>
   </si>
   <si>
     <t>Implantação de faixas de pedestres elevadas em frente à Escola Municipal Nossa Senhora da Luz e da Escola Municipal Vasco Filho, ambas situadas na Rua Ulisses Coelho Lima, no Bairro Km3.</t>
   </si>
   <si>
     <t>2514</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2514/ind._829.2022_-_pavimentacao_da_rua_d_e_e_no_loteamento_santa_luz.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2514/ind._829.2022_-_pavimentacao_da_rua_d_e_e_no_loteamento_santa_luz.docx</t>
   </si>
   <si>
     <t>Pavimentação asfáltica da Rua D e Rua E, ambas localizadas no Loteamento Santa Luz, bairro Joaquim Romão.</t>
   </si>
   <si>
     <t>2515</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2515/ind._830.2022_-_duplicacao_de_via.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2515/ind._830.2022_-_duplicacao_de_via.docx</t>
   </si>
   <si>
     <t>Duplicação do término da Avenida Otávio Mangabeira até o trevo do Km4, na cidade de Jequié.</t>
   </si>
   <si>
     <t>2516</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2516/ind._831.2022_-_sede_para_a_guarda_municipal.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2516/ind._831.2022_-_sede_para_a_guarda_municipal.doc</t>
   </si>
   <si>
     <t>Construção da sede da Guarda Civil Municipal.</t>
   </si>
   <si>
     <t>2518</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2518/ind._832.2022_-_escola_de_tempo_integral_no_caic.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2518/ind._832.2022_-_escola_de_tempo_integral_no_caic.docx</t>
   </si>
   <si>
     <t>Implantar no CAIC aulas de tempo integral.</t>
   </si>
   <si>
     <t>2520</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2520/ind._833.2022_-_asfaltamento_da_rua_marcos_vieira_na_caixa_d_agua.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2520/ind._833.2022_-_asfaltamento_da_rua_marcos_vieira_na_caixa_d_agua.docx</t>
   </si>
   <si>
     <t>Asfaltamento da Rua Marcos Vieira, antiga 5ª Travessa Duque de Caxias, bairro Caixa D´água.</t>
   </si>
   <si>
     <t>2521</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2521/ind._834.2022_-_macro_feira_de_saude_em_florestal.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2521/ind._834.2022_-_macro_feira_de_saude_em_florestal.doc</t>
   </si>
   <si>
     <t>Realização de uma feira macro de saúde no Distrito de Florestal.</t>
   </si>
   <si>
     <t>2522</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2522/ind._835.2022_-_instalacao_de_sem_parar_nos_veiculos_municipais.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2522/ind._835.2022_-_instalacao_de_sem_parar_nos_veiculos_municipais.doc</t>
   </si>
   <si>
     <t>Disponibilizar o SEM PARAR, para os veículos lotados no TFD do Município de Jequié.</t>
   </si>
   <si>
     <t>2524</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2524/ind._836.2022_-_loteamento_eva.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2524/ind._836.2022_-_loteamento_eva.docx</t>
   </si>
   <si>
     <t>Pavimentação asfáltica ou concretamento da Rua Tancredo Neves e Trav. Tancredo Neves, ambas localizadas no Loteamento EVA, localizadas logo após o Loteamento Vila Vitória, no bairro Jequiezinho.</t>
   </si>
   <si>
     <t>2527</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2527/ind._839.2022_-_construcao_de_praca_no_pompilio_sampaio.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2527/ind._839.2022_-_construcao_de_praca_no_pompilio_sampaio.doc</t>
   </si>
   <si>
     <t>Construção de uma praça entre a Rua José Português e a Rua José Guimarães, no bairro Pompílio Sampaio.</t>
   </si>
   <si>
     <t>2528</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2528/ind._840.2022_-_reforma_do_posto_de_boa_vista.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2528/ind._840.2022_-_reforma_do_posto_de_boa_vista.doc</t>
   </si>
   <si>
     <t>Revitalizar o Posto de Saúde do Distrito da Boa Vista.</t>
   </si>
   <si>
     <t>2529</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2529/ind._841.2022_-_bueiro_em_frente_a_escola_romualdo_bispo.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2529/ind._841.2022_-_bueiro_em_frente_a_escola_romualdo_bispo.doc</t>
   </si>
   <si>
     <t>Construção de um bueiro em frente à Escola Romualdo Bispo, na Cabeceira Rio do Antônio.</t>
   </si>
   <si>
     <t>2530</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2530/ind._842.2022_-_rua_jose_alfredo_guimaraes.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2530/ind._842.2022_-_rua_jose_alfredo_guimaraes.doc</t>
   </si>
   <si>
     <t>Serviço de pavimentação a asfalto na Rua Dr José Alfredo Guimarães e Travessa José Alfredo Guimarães.</t>
   </si>
   <si>
     <t>2531</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2531/ind._843.2022_-_reforma_do_cemiterio_sao_joao_batista.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2531/ind._843.2022_-_reforma_do_cemiterio_sao_joao_batista.doc</t>
   </si>
   <si>
     <t>Reforma geral do Cemitério São João Batista com desapropriação de um imóvel lateral para a implantação de um velatório público, bairro Caixa D'água.</t>
   </si>
   <si>
     <t>2532</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2532/ind._844.2022_-_redutor_de_velocidade_rua_e_e_s_-_loteamento_agua_branca.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2532/ind._844.2022_-_redutor_de_velocidade_rua_e_e_s_-_loteamento_agua_branca.doc</t>
   </si>
   <si>
     <t>Redutor de velocidade na Rua E e S, localizadas no Loteamento Água Branca.</t>
   </si>
   <si>
     <t>2534</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2534/ind._846.2022_fornecimento_de_coletores_e_absorventes_higienico.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2534/ind._846.2022_fornecimento_de_coletores_e_absorventes_higienico.doc</t>
   </si>
   <si>
     <t>Ofertar em espaços públicos, bem como Cras e Unidades Básicas de Saúde, o fornecimento de coletores menstruais higiênicos.</t>
   </si>
   <si>
     <t>2537</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2537/ind._849.2022_-_praca_urbis_i_-_casas_pupulares.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2537/ind._849.2022_-_praca_urbis_i_-_casas_pupulares.docx</t>
   </si>
   <si>
     <t>Revitalizar a praça na Avenida José Moreira Sobrinho(fotos anexas) em confluência com a Rua A, na Urbis I (Casas Populares), bairro Jequiezinho.</t>
   </si>
   <si>
     <t>2539</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2539/ind._850.2022_-_local_para_realizacao_de_aulas_e_provas_praticas_do_ciretran.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2539/ind._850.2022_-_local_para_realizacao_de_aulas_e_provas_praticas_do_ciretran.doc</t>
   </si>
   <si>
     <t>Indicamos ao Diretor Geral do Departamento Estadual de Trânsito Sr. Rodrigo Pimentel, extensivo ao Deputado Estadual Euclides Fernandes, a construção de um local apropriado para a realização de provas de rua e aulas práticas na nova estrutura da 7ª CIRETRAN.</t>
   </si>
   <si>
     <t>2540</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2540/ind._851.2022_-_calcamento_da_rua_alecio_.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2540/ind._851.2022_-_calcamento_da_rua_alecio_.doc</t>
   </si>
   <si>
     <t>Calçamento da Rua Alécio Andrade, localizada no Bairro São Judas Tadeu.</t>
   </si>
   <si>
     <t>2542</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2542/ind._853.2022_-_construcao_de_parque_infantil.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2542/ind._853.2022_-_construcao_de_parque_infantil.doc</t>
   </si>
   <si>
     <t>Instalação de parque infantil na Praça do Campo do América, Praça do Cururu e Praça no Residencial Segredo (Curral Novo).</t>
   </si>
   <si>
     <t>2543</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2543/ind._854.2022_-_pca_sol_nascente.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2543/ind._854.2022_-_pca_sol_nascente.doc</t>
   </si>
   <si>
     <t>A construção de uma praça dotada de equipamentos de entretenimento e com academia ao ar livre no Sol Nascente/Joaquim Romão, Jequié BA.</t>
   </si>
   <si>
     <t>2544</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2544/ind._855.2022_-_reforma_da_quadra_do_residencial_cachoeirinha_i_ii_e_iii.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2544/ind._855.2022_-_reforma_da_quadra_do_residencial_cachoeirinha_i_ii_e_iii.doc</t>
   </si>
   <si>
     <t>Reforma da quadra do Residencial Cachoeirinha I, II e III.</t>
   </si>
   <si>
     <t>2545</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2545/ind._856.2022_iluminacao_de_led_na_cachoerinha.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2545/ind._856.2022_iluminacao_de_led_na_cachoerinha.doc</t>
   </si>
   <si>
     <t>Implantar iluminação de LED no bairro da cachoeirinha.</t>
   </si>
   <si>
     <t>2549</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2549/ind._860.2022_-_educacao_financeira_nas_escolas_municipais.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2549/ind._860.2022_-_educacao_financeira_nas_escolas_municipais.docx</t>
   </si>
   <si>
     <t>Solicitando incluir a disciplina de Educação Financeira nas escolas públicas do Município de Jequié.</t>
   </si>
   <si>
     <t>2550</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2550/ind._861.2022_-_paviemntacao_rua_perdizes_no_recanto_dos_passaros.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2550/ind._861.2022_-_paviemntacao_rua_perdizes_no_recanto_dos_passaros.docx</t>
   </si>
   <si>
     <t>Drenagem e pavimentação asfáltica da Rua Perdizes, localizada no Loteamento Recanto Dos Pássaros, bairro São Luís.</t>
   </si>
   <si>
     <t>2551</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2551/ind._862.2022_-_criacao_de_museu_virtual.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2551/ind._862.2022_-_criacao_de_museu_virtual.doc</t>
   </si>
   <si>
     <t>Criação de Museu Virtual sobre a História do Município de Jequié.</t>
   </si>
   <si>
     <t>2552</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2552/ind._863.2022_-_instalacao_de_bicicletario_nas_proximidades_dos_orgaos_publicos_em_nossa_cidade.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2552/ind._863.2022_-_instalacao_de_bicicletario_nas_proximidades_dos_orgaos_publicos_em_nossa_cidade.doc</t>
   </si>
   <si>
     <t>Instalação de Bicicletários nas proximidades dos órgãos públicos no Município de Jequié.</t>
   </si>
   <si>
     <t>2554</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2554/ind._864.2022_-_implantacao_de_pontos_de_coleta_de_lixo_eletronico.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2554/ind._864.2022_-_implantacao_de_pontos_de_coleta_de_lixo_eletronico.doc</t>
   </si>
   <si>
     <t>Instalação de pontos de coleta de lixo eletrônico nos diversos bairros da cidade de Jequié.</t>
   </si>
   <si>
     <t>2555</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2555/ind._865.2022_-_reforma_do_ponto_onibus_no_polivalente.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2555/ind._865.2022_-_reforma_do_ponto_onibus_no_polivalente.docx</t>
   </si>
   <si>
     <t>Reforma do ponto de ônibus localizado na Avenida Franz Gedeon, bairro Jequiezinho, em frente ao Colégio Estadual Polivalente Edivaldo Boaventura.</t>
   </si>
   <si>
     <t>2556</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2556/ind._866._2022_asfaltamento_vias_jequiezinho.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2556/ind._866._2022_asfaltamento_vias_jequiezinho.docx</t>
   </si>
   <si>
     <t>Asfaltamento das seguintes artérias:  Rua Carlos Andrade, Rua Augusto Marques e Rua Stela Câmara Dubois, bairro Jequiezinho.</t>
   </si>
   <si>
     <t>2558</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2558/ind._868.2022_-_revitalizacao_da_praca_localizada_na_avenida_jose_moreira_sobrinho_-_urbis_i.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2558/ind._868.2022_-_revitalizacao_da_praca_localizada_na_avenida_jose_moreira_sobrinho_-_urbis_i.docx</t>
   </si>
   <si>
     <t>Revitalizar a praça localizada na Avenida José Moreira Sobrinho, próximo à UESB, bairro Jequiezinho.</t>
   </si>
   <si>
     <t>2561</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2561/ind._871.2022_-_construcao_de_nova_quadra_poliesportiva_no_bairro_curral_novo.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2561/ind._871.2022_-_construcao_de_nova_quadra_poliesportiva_no_bairro_curral_novo.docx</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Municipal a construção de nova quadra poliesportiva no bairro Curral Novo.</t>
   </si>
   <si>
     <t>2569</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2569/ind._874.2022_-_asfaltamento_da_rua_da_linha.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2569/ind._874.2022_-_asfaltamento_da_rua_da_linha.doc</t>
   </si>
   <si>
     <t>Pavimentação asfáltica da Rua da Linha, localizada no bairro Caixa D'água.</t>
   </si>
   <si>
     <t>2570</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2570/ind._875.2022_pavimentacao_ruas_a_b_e_c_-_loteamento_mirassol.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2570/ind._875.2022_pavimentacao_ruas_a_b_e_c_-_loteamento_mirassol.doc</t>
   </si>
   <si>
     <t>Pavimentação das seguintes vias: Rua A, B e C, localizadas no Loteamento Mirassol</t>
   </si>
   <si>
     <t>2571</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2571/ind._876.2022_-_piso_salarial_enfermagem.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2571/ind._876.2022_-_piso_salarial_enfermagem.doc</t>
   </si>
   <si>
     <t>Aplicação do Piso Salarial de Enfermagem conforme a Lei Federal 14.434 de 04 de agosto de 2022.</t>
   </si>
   <si>
     <t>2573</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2573/ind._878.2022_ind.2021__fiscalizacao__sinalizacao_para_pessoas_com_deficiencia.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2573/ind._878.2022_ind.2021__fiscalizacao__sinalizacao_para_pessoas_com_deficiencia.doc</t>
   </si>
   <si>
     <t>Fiscalização e sinalização para pessoas com deficiência.</t>
   </si>
   <si>
     <t>2574</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2574/ind._879.2022_-_pavimentacao_da_rua_do_predio_em_itaibo.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2574/ind._879.2022_-_pavimentacao_da_rua_do_predio_em_itaibo.doc</t>
   </si>
   <si>
     <t>Reivindicando a pavimentação em concreto da Rua do Prédio, localizada no Distrito de Itaibó.</t>
   </si>
   <si>
     <t>2575</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2575/ind._880.2022_-_pavimentacao_via_de_itaibo.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2575/ind._880.2022_-_pavimentacao_via_de_itaibo.doc</t>
   </si>
   <si>
     <t>Realizar a pavimentação em asfalto ou concreto da Praça Santo Antônio até o Colégio Leur Lomanto, no Distrito de Itaibó.</t>
   </si>
   <si>
     <t>2576</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2576/ind._881.2022_-_criacao_da_carteira_de_identificacao_da_pessoa_com_fibromialgia.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2576/ind._881.2022_-_criacao_da_carteira_de_identificacao_da_pessoa_com_fibromialgia.doc</t>
   </si>
   <si>
     <t>Sugerindo a criação da Carteira de Identificação da Pessoa com Fibromialgia - CIPF,  no município de Jequié.</t>
   </si>
   <si>
     <t>2577</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2577/ind._882.2022_-_pavimentacao_das_ruas_do_loteamento_mirassol.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2577/ind._882.2022_-_pavimentacao_das_ruas_do_loteamento_mirassol.doc</t>
   </si>
   <si>
     <t>Pavimentação das seguintes vias: Rua D, E e F, todas localizadas no Loteamento Mirassol (Baixa do Bonfim) através de concretagem, massa asfáltica ou paralelepípedo.</t>
   </si>
   <si>
     <t>2578</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2578/ind._883.2022_-_pavimentacao_de_ruas_do_loteamento_mirassol.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2578/ind._883.2022_-_pavimentacao_de_ruas_do_loteamento_mirassol.doc</t>
   </si>
   <si>
     <t>Pavimentação através de concretagem, massa asfáltica ou paralelepípedo das seguintes vias: Rua G, H, I e J, todas localizadas no Loteamento Mirassol (Baixa do Bonfim).</t>
   </si>
   <si>
     <t>2579</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2579/ind._884.2022_-_construcao_de_uma_passagem_elevada_na_frente_da_escola_municipal_anisio_teixeira_-_na_avenida_jose_moreira_sobrinho.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2579/ind._884.2022_-_construcao_de_uma_passagem_elevada_na_frente_da_escola_municipal_anisio_teixeira_-_na_avenida_jose_moreira_sobrinho.doc</t>
   </si>
   <si>
     <t>Construção de uma passagem elevada em frente à Escola Municipal Dr. Celi de Freitas, localizada na Av. José Moreira Sobrinho, bairro Jequiezinho.</t>
   </si>
   <si>
     <t>2580</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2580/ind._885.2022_-_centro_de_educacao_infantil_no_algarobas.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2580/ind._885.2022_-_centro_de_educacao_infantil_no_algarobas.doc</t>
   </si>
   <si>
     <t>Construção de uma Centro de Educação Infantil no Parque das Algarobas.</t>
   </si>
   <si>
     <t>2581</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2581/ind._886.2022_-_recuperacao_da_requalificacao_da_praca_vasco_filho.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2581/ind._886.2022_-_recuperacao_da_requalificacao_da_praca_vasco_filho.doc</t>
   </si>
   <si>
     <t>Reforma e requalificação da Praça Vasco Filho, localizada no bairro São Luís.</t>
   </si>
   <si>
     <t>2582</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2582/ind._887.2022_-_construcao_de_uma_biblioteca_publica_no_jequiezinho.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2582/ind._887.2022_-_construcao_de_uma_biblioteca_publica_no_jequiezinho.doc</t>
   </si>
   <si>
     <t>Reivindicando a construção de uma Biblioteca Pública no bairro Jequiezinho.</t>
   </si>
   <si>
     <t>2583</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2583/ind._888.2022_-_semaforo_na_rua_bertino_passos_-_proximo_ao_posto_maringa.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2583/ind._888.2022_-_semaforo_na_rua_bertino_passos_-_proximo_ao_posto_maringa.doc</t>
   </si>
   <si>
     <t>Instalação de semáforo na Rua Bertino Passos, próximo ao Posto de Combustível Maringá.</t>
   </si>
   <si>
     <t>2584</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2584/ind._889.2022_-_implantacao_de_rondas_policiais_em_campo_largo.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2584/ind._889.2022_-_implantacao_de_rondas_policiais_em_campo_largo.doc</t>
   </si>
   <si>
     <t>Implantação de rondas policiais em Campo Largo.</t>
   </si>
   <si>
     <t>2587</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2587/ind._891.2022_-_reforma_da_praca_localizada_em_frente_ao_restaurante_delicias_e_cia_urbis_i.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2587/ind._891.2022_-_reforma_da_praca_localizada_em_frente_ao_restaurante_delicias_e_cia_urbis_i.docx</t>
   </si>
   <si>
     <t>Reivindicando a reforma da praça localizada em frente ao Restaurante Delícias e Cia, na URBIS 1, bairro Jequiezinho.</t>
   </si>
   <si>
     <t>2588</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2588/ind._892.2022_-_reforma_da_quadra_da_escola_municipal_stela_camara_dubois.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2588/ind._892.2022_-_reforma_da_quadra_da_escola_municipal_stela_camara_dubois.docx</t>
   </si>
   <si>
     <t>Reforma da quadra da Escola Municipal Stela Câmara Dubois, localizada no bairro Espírito Santo.</t>
   </si>
   <si>
     <t>2589</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2589/ind._893.2022_-_asfaltamento_rua_humberto_ferreira.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2589/ind._893.2022_-_asfaltamento_rua_humberto_ferreira.docx</t>
   </si>
   <si>
     <t>Asfaltamento das seguintes vias: Rua Humberto Ferreira, Rua Agapito Fernandes e Rua Francisco Carneiro, todas localizadas no bairro Jequiezinho.</t>
   </si>
   <si>
     <t>2590</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2590/ind._894.2022_-_aumento_de_linhas_de_transporte_coletivo.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2590/ind._894.2022_-_aumento_de_linhas_de_transporte_coletivo.docx</t>
   </si>
   <si>
     <t>Reivindicando aumentar a quantidade de ônibus em circulação no município, priorizando a linha Cidade Nova no horário das 22h, a fim de favorecer alunos e funcionários do IFBA (Instituto Federal da Bahia), Campus de Jequié.</t>
   </si>
   <si>
     <t>2593</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2593/ind._896.2022_-_divulgacao_isencao_pagamento_iptu.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2593/ind._896.2022_-_divulgacao_isencao_pagamento_iptu.doc</t>
   </si>
   <si>
     <t>Sugerindo a divulgação detalhada, em forma de cartazes no setor tributário e nas redes sociais da Prefeitura, sobre o direito de isenção e desconto no pagamento do IPTU.</t>
   </si>
   <si>
     <t>2601</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2601/ind._902.2022_-_que_se_faca_cumprir_a_lei_1992._sobre_lista_de_medicamentos.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2601/ind._902.2022_-_que_se_faca_cumprir_a_lei_1992._sobre_lista_de_medicamentos.doc</t>
   </si>
   <si>
     <t>Que se faça cumprir a Lei Municipal Nº 1.930 de 16 de maio de 2014, que dispõe sobre a publicação da lista de medicamentos nas farmácias básicas do município, no site da Prefeitura, e dá outras providências.</t>
   </si>
   <si>
     <t>2602</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2602/indicacao_corrego_do_currl_novo.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2602/indicacao_corrego_do_currl_novo.doc</t>
   </si>
   <si>
     <t>Indicamos ao Excelentíssimo Prefeito Zenildo Brandão Santana, extensivo ao secretário de serviços público Helder Souza Santos e a quem mais for de direito, no sentido de realizar estudos técnicos no córrego existente na localidade da Rua L no residencial Vida Jequié, no bairro do Curral Novo, para apontar as possíveis causas de alagamentos oriundos desse córrego, a fim de implementar um projeto de escoamento de água naquele residencial, especialmente na área onde está localizado o córrego.</t>
   </si>
   <si>
     <t>2603</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2603/ind._904.2022_-_paveimentacao_da_rua_l_loteamento_santa_luz.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2603/ind._904.2022_-_paveimentacao_da_rua_l_loteamento_santa_luz.docx</t>
   </si>
   <si>
     <t>Pavimentação da Rua L, localizada no Loteamento Santa Luz.</t>
   </si>
   <si>
     <t>2604</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2604/ind._905.2022_-_iluminacao_da_rua_l_-_loteamento_santa_luz.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2604/ind._905.2022_-_iluminacao_da_rua_l_-_loteamento_santa_luz.docx</t>
   </si>
   <si>
     <t>Implantação de postes de iluminação na Rua L, localizada no Loteamento Santa Luz.</t>
   </si>
   <si>
     <t>2605</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2605/ind._906.2022_-_construcao_de_nova_quadra_poliesportiva_em_monte_branco.docm</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2605/ind._906.2022_-_construcao_de_nova_quadra_poliesportiva_em_monte_branco.docm</t>
   </si>
   <si>
     <t>Construção de uma quadra poliesportiva no Distrito de Monte Branco.</t>
   </si>
   <si>
     <t>2606</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2606/ind._907.2022_-_colocacao_de_guard_rail_na_otavio_mangabeira__e_reabertura_da_avenida_beira_rio.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2606/ind._907.2022_-_colocacao_de_guard_rail_na_otavio_mangabeira__e_reabertura_da_avenida_beira_rio.doc</t>
   </si>
   <si>
     <t>Instalação de um guard rail na Avenida Otávio Mangabeira, nas proximidades da Ponte Teodoro Sampaio, e ainda a reabertura  da Avenida Beira Rio, no Bairro Mandacaru.</t>
   </si>
   <si>
     <t>2608</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2608/ind.909.2022_-_construcao_de_uma_usf_nos_residenciais_cachoeirinha_i_ii_e_iii.....doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2608/ind.909.2022_-_construcao_de_uma_usf_nos_residenciais_cachoeirinha_i_ii_e_iii.....doc</t>
   </si>
   <si>
     <t>Construção de um Posto de Saúde para atender os moradores do Residencial Cachoeirinha I, II e III</t>
   </si>
   <si>
     <t>2611</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2611/ind._910.2022_-_praca_em_itajuru.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2611/ind._910.2022_-_praca_em_itajuru.docx</t>
   </si>
   <si>
     <t>Construção de uma praça com quiosque, bancos, academia ao ar livre e parque infantil em frente à Associação de Mulheres do Assentamento Flor da Terra  – AMAFT, no Distrito de Itajuru.</t>
   </si>
   <si>
     <t>2612</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2612/ind._911.2022_-_pavimentacao_de_via.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2612/ind._911.2022_-_pavimentacao_de_via.docx</t>
   </si>
   <si>
     <t>A concretagem da Rua Antônio Camilo, localizada no bairro Km 3.</t>
   </si>
   <si>
     <t>2613</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2613/ind._912.2022_-_quadra_poliesportiva_no_fernando_barreto.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2613/ind._912.2022_-_quadra_poliesportiva_no_fernando_barreto.docx</t>
   </si>
   <si>
     <t>Ampliação e revitalização da Escola Municipalizada Jornalista Fernando Barreto, e construção de uma quadra poliesportiva, bairro do Jequiezinho.</t>
   </si>
   <si>
     <t>2614</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2614/ind._913.2022.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2614/ind._913.2022.docx</t>
   </si>
   <si>
     <t>Construção de uma Praça na Rua A, em confluência com as Ruas H e J, no Loteamento Água Branca (em frente à Igreja Cristo Rei), bairro Jequiezinho.</t>
   </si>
   <si>
     <t>2615</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2615/ind._914.2022.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2615/ind._914.2022.docx</t>
   </si>
   <si>
     <t>Asfaltamento das seguintes artérias: Rua Canteiro da Coelba, Trav. Canteiro da Coelba  e Rua Santana, todas localizadas no bairro Km3.</t>
   </si>
   <si>
     <t>2621</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2621/ind._915.2022_-_carro_para_pacientes_de_hemodialise.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2621/ind._915.2022_-_carro_para_pacientes_de_hemodialise.doc</t>
   </si>
   <si>
     <t>Liberar um carro exclusivo para o transporte de pacientes do município de Jequié que fazem hemodiálise.</t>
   </si>
   <si>
     <t>2622</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2622/ind_916.2022_-_passagem_elevada_tote_lomanto.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2622/ind_916.2022_-_passagem_elevada_tote_lomanto.doc</t>
   </si>
   <si>
     <t>Construção de uma passagem elevada na confluência da Avenida Tote Lomanto com a Rua Dr. Duarte Muniz Aragão.</t>
   </si>
   <si>
     <t>2623</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2623/ind._917.2022_-_pavimentacao_vias_da_cidade_nova.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2623/ind._917.2022_-_pavimentacao_vias_da_cidade_nova.doc</t>
   </si>
   <si>
     <t>Pavimentação asfáltica da Avenida Gustavo Santos Ribeiro, Cidade Nova.</t>
   </si>
   <si>
     <t>2625</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2625/ind._918.2022_-_esgotamento_sanitario_da_rua_l_no_loteamento_santa_luzia.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2625/ind._918.2022_-_esgotamento_sanitario_da_rua_l_no_loteamento_santa_luzia.docx</t>
   </si>
   <si>
     <t>Instalação de tubulação para esgotamento sanitário da Rua L, localizada no Loteamento Santa Luzia.</t>
   </si>
   <si>
     <t>2626</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2626/ind._919.2022_-_licenca_pecunia.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2626/ind._919.2022_-_licenca_pecunia.docx</t>
   </si>
   <si>
     <t>Proceder análise dos requerimentos de Licença Prêmio, convertidas em Pecúnia, dando prioridade aos Professores da carreira do Magistério que estão em processo de aposentadoria em trâmite.</t>
   </si>
   <si>
     <t>2628</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2628/ind._920.2022_-_sugerindo_a_criacao_de_um_projeto_de_lei_instituindo_a_obrigatoriedade_de_afixar_placas_em_banheiros_femininos.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2628/ind._920.2022_-_sugerindo_a_criacao_de_um_projeto_de_lei_instituindo_a_obrigatoriedade_de_afixar_placas_em_banheiros_femininos.docx</t>
   </si>
   <si>
     <t>Sugerindo a criação de um projeto de lei instituindo a obrigatoriedade de afixar em banheiros femininos de bares, restaurantes, academias, casas de shows e eventos do município de Jequié, placas/cartazes com informações de números telefônicos de emergência de órgãos de enfrentamento à violência contra mulher, e criar o Selo “Aqui combatemos a violência contra a mulher”.</t>
   </si>
   <si>
     <t>2629</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2629/ind._921.2022_-_iluminacao_led_na_ponte_teodoro_sampaio.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2629/ind._921.2022_-_iluminacao_led_na_ponte_teodoro_sampaio.doc</t>
   </si>
   <si>
     <t>Implantação de iluminação de LED na Ponte Teodoro Sampaio, no bairro Mandacaru.</t>
   </si>
   <si>
     <t>2630</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2630/ind._922.2022_-_requalificacao_da_praca_iolanda_pires.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2630/ind._922.2022_-_requalificacao_da_praca_iolanda_pires.doc</t>
   </si>
   <si>
     <t>Recuperação e requalificação da Praça Iolanda Pires, localizada no bairro Jequiezinho.</t>
   </si>
   <si>
     <t>2631</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2631/ind._923.2022_-_pavimentacao_asfaltica_da_rua_iris_branco.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2631/ind._923.2022_-_pavimentacao_asfaltica_da_rua_iris_branco.doc</t>
   </si>
   <si>
     <t>Pavimentação asfáltica ou concretagem da Rua Iris Branco, localizada no Joaquim Romão.</t>
   </si>
   <si>
     <t>2632</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2632/ind._924.2022_-_reforma_do_posto_de_saude_de_nova_esperanca.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2632/ind._924.2022_-_reforma_do_posto_de_saude_de_nova_esperanca.doc</t>
   </si>
   <si>
     <t>Reforma do Posto de Saúde do Povoado de Nova Esperança.</t>
   </si>
   <si>
     <t>2633</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2633/ind._925.2022._construcao_de_praca_no_bairro_caixa_dagua.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2633/ind._925.2022._construcao_de_praca_no_bairro_caixa_dagua.doc</t>
   </si>
   <si>
     <t>Construir uma pracinha perto do Restaurante Broncos e do Bar Bico Doce,  na Caixa D'água .</t>
   </si>
   <si>
     <t>2634</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2634/ind._926.2022_-_postes_de_energia_na_travessa_everaldo_santos.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2634/ind._926.2022_-_postes_de_energia_na_travessa_everaldo_santos.docx</t>
   </si>
   <si>
     <t>Retirada de poste de energia elétrica, localizado na 1ª Travessa Everaldo Santos, próximo ao fundo do SAMU.</t>
   </si>
   <si>
     <t>2635</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2635/ind._927.2022_-_passagem_elevada_em_frente_ao_georgina.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2635/ind._927.2022_-_passagem_elevada_em_frente_ao_georgina.docx</t>
   </si>
   <si>
     <t>Implantação de passagens elevada  em frente à Escola Municipalizada Profª. Georgina Miranda Pereira, localizada no Loteamento Jardim Eldorado, Jequiezinho.</t>
   </si>
   <si>
     <t>2636</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2636/ind._928.20225_-_refletores_campo_cahoeirinha_iv.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2636/ind._928.20225_-_refletores_campo_cahoeirinha_iv.doc</t>
   </si>
   <si>
     <t>Colocação de refletores no Campo Society, na Cachoeirinha III e IV.</t>
   </si>
   <si>
     <t>2637</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2637/ind._929.2022_-_parque_e_academia_na_baixa_do_bonfim....doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2637/ind._929.2022_-_parque_e_academia_na_baixa_do_bonfim....doc</t>
   </si>
   <si>
     <t>Implantação de um parque com academia ao ar livre no Residencial Vida Nova I, localizada na Rua Baixa do Bonfim.</t>
   </si>
   <si>
     <t>2638</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2638/ind._930.2022_-_lombadas_na_cidade_de_brasilia_-_no_brasil_novo.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2638/ind._930.2022_-_lombadas_na_cidade_de_brasilia_-_no_brasil_novo.docx</t>
   </si>
   <si>
     <t>Implantação de passagem elevada em toda a extensão da Rua Cidade de Brasília, localizada no Conjunto Habitacional Brasil Novo, Jequié/BA.</t>
   </si>
   <si>
     <t>2640</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2640/ind._932.2022_-_rotatoria_no_aeroporto.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2640/ind._932.2022_-_rotatoria_no_aeroporto.docx</t>
   </si>
   <si>
     <t>Construção de uma rotatória na em frente ao Terminal Aeroviário Vicente Grillo, no bairro Jequiezinho.</t>
   </si>
   <si>
     <t>2641</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2641/ind._933.2022_-_construcao_de_praca_na_candinha_barreto.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2641/ind._933.2022_-_construcao_de_praca_na_candinha_barreto.docx</t>
   </si>
   <si>
     <t>Construção de uma praça com parque e academia ao ar livre ao longo na Rua Candinha Barreto, no bairro Jequiezinho.</t>
   </si>
   <si>
     <t>2642</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2642/ind._934.2022_-_asfaltamento_vias_jequiezinho.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2642/ind._934.2022_-_asfaltamento_vias_jequiezinho.docx</t>
   </si>
   <si>
     <t>Asfaltamento das seguintes artérias: Rua José Rotandano, Rua Catulo da Paixão Cearense e Rua Dr. João Caricchio Filho, todas localizadas no bairro Jequiezinho.</t>
   </si>
   <si>
     <t>2643</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2643/ind._935.2022_-_reforma_da_creche_juju_borges_no_bom_sossego.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2643/ind._935.2022_-_reforma_da_creche_juju_borges_no_bom_sossego.doc</t>
   </si>
   <si>
     <t>Realizar uma reforma na Creche Juju Borges, localizada no Loteamento Bom Sossego, bairro Jequiezinho</t>
   </si>
   <si>
     <t>2644</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2644/936.2022_-_pocos_artesianos_no_povoado_de_poco_dantas.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2644/936.2022_-_pocos_artesianos_no_povoado_de_poco_dantas.docx</t>
   </si>
   <si>
     <t>Instalação de poços artesianos no Assentamento de Amilton, no Povoado do Poço Dantas, Zona Rural de Jequié.</t>
   </si>
   <si>
     <t>2645</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2645/ind._937.2022_-_reforma_da_praca_proximo_ao_ministerio_do_trabalho.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2645/ind._937.2022_-_reforma_da_praca_proximo_ao_ministerio_do_trabalho.docx</t>
   </si>
   <si>
     <t>Construção de uma praça em frente ao Tribunal Superior Eleitoral, no bairro Jequiezinho.</t>
   </si>
   <si>
     <t>2646</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2646/ind._938.2022_-_concretagem_da_rua_valdemar_cosme_dos_santos.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2646/ind._938.2022_-_concretagem_da_rua_valdemar_cosme_dos_santos.doc</t>
   </si>
   <si>
     <t>Concretagem da Rua Valdemar Cosme dos Santos.</t>
   </si>
   <si>
     <t>2647</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2647/ind._939.2022_-_pavimentacao_rua_santa_maria_primeiro_de_maio_e_manoel_pinto.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2647/ind._939.2022_-_pavimentacao_rua_santa_maria_primeiro_de_maio_e_manoel_pinto.doc</t>
   </si>
   <si>
     <t>Pavimentação asfáltica das seguintes vias: Rua Santa Maria, Rua Primeiro de Maio e Rua Manoel Pinto de Araújo, todas localizadas no bairro Joaquim Romão.</t>
   </si>
   <si>
     <t>2648</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2648/ind._940.2022_-_implantacao_programa_ouvindo_nosso_bairro....docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2648/ind._940.2022_-_implantacao_programa_ouvindo_nosso_bairro....docx</t>
   </si>
   <si>
     <t>Elaborar projeto de lei criando o "Programa Ouvindo Nosso Bairro", no município de Jequié.</t>
   </si>
   <si>
     <t>2652</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2652/ind._941.2022_-_placas_indicativas_do_tea_em_orgaos_publicos.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2652/ind._941.2022_-_placas_indicativas_do_tea_em_orgaos_publicos.docx</t>
   </si>
   <si>
     <t>Os estabelecimentos públicos de Jequié, em especial os do setor de saúde, passem a estampar em local visível placas com símbolo do autismo, informando que pessoas com Transtorno do Espectro Autista (TEA) tenham atendimento prioritário e sobre tudo humanizado.</t>
   </si>
   <si>
     <t>2659</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2659/ind._942.2022_-_pavimentacao_asfaltica_da_rua_professora_ferreirinha.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2659/ind._942.2022_-_pavimentacao_asfaltica_da_rua_professora_ferreirinha.doc</t>
   </si>
   <si>
     <t>Pavimentação em asfalto da Rua Professora Ferreirinha, bairro Jequiezinho.</t>
   </si>
   <si>
     <t>2660</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2660/ind._943.2022_-_ponto_de_onibus_na_baixa_do_bonfim.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2660/ind._943.2022_-_ponto_de_onibus_na_baixa_do_bonfim.doc</t>
   </si>
   <si>
     <t>Implantação de um ponto de ônibus na Baixa do Bonfim, próximo ao Mercadinho Califórnia.</t>
   </si>
   <si>
     <t>2661</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2661/ind._944_-_iluminacao_na_rua_h.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2661/ind._944_-_iluminacao_na_rua_h.docx</t>
   </si>
   <si>
     <t>Colocação de lâmpadas com placa de LED na Rua H, (ao lado do Colégio Stela Câmara Dubois), bairro Espirito Santo.</t>
   </si>
   <si>
     <t>2662</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2662/ind._945.2022_-_passarelas_elevadas.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2662/ind._945.2022_-_passarelas_elevadas.doc</t>
   </si>
   <si>
     <t>Colocação de passarelas elevadas nas seguintes artérias: Rua Mário Lins, bairro Jequiezinho, próximo às residências de nº 253 e 289;  Avenida Governador Lomanto Júnior, próximo à Residência de nº 1874; e na Avenida Rio Branco, Lateral da Igreja Católica da Rodoviária.</t>
   </si>
   <si>
     <t>2663</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2663/ind._946.2022_-_concretagem_da_travessa_sao_jose_-_bairro_jequiezinho.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2663/ind._946.2022_-_concretagem_da_travessa_sao_jose_-_bairro_jequiezinho.docx</t>
   </si>
   <si>
     <t>Concretagem da Travessa São José, ao lado da Loja de Material de Construção “Tremendão", localizada no bairro Jequiezinho.</t>
   </si>
   <si>
     <t>2664</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2664/ind._947.2022_-_limpeza_na_otavio_mangabeira_na_antiga_escola_de_menores_-_mandacaru.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2664/ind._947.2022_-_limpeza_na_otavio_mangabeira_na_antiga_escola_de_menores_-_mandacaru.docx</t>
   </si>
   <si>
     <t>Limpeza e retirada de lixo, em caráter emergencial, na antiga Escola de Menores, no fundo da Policlínica,  na Avenida Otávio Mangabeira, localizada no bairro Mandacaru.</t>
   </si>
   <si>
     <t>2665</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2665/ind._948.2022_-_reforma_e_ampliacao_da_usf_senhorinha_ferreira_no_curral_novo.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2665/ind._948.2022_-_reforma_e_ampliacao_da_usf_senhorinha_ferreira_no_curral_novo.docx</t>
   </si>
   <si>
     <t>Reforma e ampliação da USF Senhorinha Ferreira, localizada no bairro Curral Novo.</t>
   </si>
   <si>
     <t>2666</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2666/ind._949.2022__-_pavimentacao_asfaltica_de_ruas_da_cidade_nova.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2666/ind._949.2022__-_pavimentacao_asfaltica_de_ruas_da_cidade_nova.docx</t>
   </si>
   <si>
     <t>Pavimentação asfáltica das seguintes vias: Rua Alves Cardoso, Rua José Alves Cardoso e Rua João Batista, todas localizadas no bairro Kennedy/Cidade Nova.</t>
   </si>
   <si>
     <t>2668</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2668/ind.___951.2022_-_internet_no_mercadao.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2668/ind.___951.2022_-_internet_no_mercadao.doc</t>
   </si>
   <si>
     <t>Prefeito Municipal Zenildo Brandão, extensivo ao Secretário de Infraestrutura, Lucindo Tomaz, no sentido de adotarem as medidas cabíveis e necessárias a disponibilização da internet para os comerciantes do Centro de Abastecimento Vicente Grillo.</t>
   </si>
   <si>
     <t>2669</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2669/ind._952.2022__-_campeonato_de_voley.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2669/ind._952.2022__-_campeonato_de_voley.doc</t>
   </si>
   <si>
     <t>A realização de um campeonato intermunicipal de voleibol.</t>
   </si>
   <si>
     <t>2671</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2671/ind._953.2022_-_projeto_de_lei_protecao_lei_maria_da_penha.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2671/ind._953.2022_-_projeto_de_lei_protecao_lei_maria_da_penha.doc</t>
   </si>
   <si>
     <t>Sugerindo Projeto de Lei que estabeleça diretrizes para a instituição de um Programa de Atenção e Proteção aos Órfãos do Feminicídio, bem como as vítimas na Lei Maria da Penha.</t>
   </si>
   <si>
     <t>2672</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2672/ind._954.2022_-_construcao_de_um_alambrado_no_campo_da_rua_d_-_jequiezinho.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2672/ind._954.2022_-_construcao_de_um_alambrado_no_campo_da_rua_d_-_jequiezinho.doc</t>
   </si>
   <si>
     <t>Construção de um alambrado e uma arquibancada no campo de futebol localizado na Rua D, bairro Jequiezinho.</t>
   </si>
   <si>
     <t>2673</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2673/ind._955.2022_-_iluminacao_rua_moises_caroso.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2673/ind._955.2022_-_iluminacao_rua_moises_caroso.doc</t>
   </si>
   <si>
     <t>Iluminação pública na Rua Moisés Caroso, localizada no bairro Jequiezinho, próximo ao Restaurante Brinco de Ouro</t>
   </si>
   <si>
     <t>2674</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2674/ind._956.2022_-_construcao_de_lombada_na_escola_adelaide.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2674/ind._956.2022_-_construcao_de_lombada_na_escola_adelaide.doc</t>
   </si>
   <si>
     <t>Construção de uma passagem elevada e placas de identificação escolar nas proximidades da Escola Municipal Professora Adelaide Rodrigues, localizada na Rua Botafogo, bairro Mandacaru.</t>
   </si>
   <si>
     <t>2675</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2675/ind._957.2022_-_requalificacao_da_praca_gov._valdir_pires_-_jequiezinho.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2675/ind._957.2022_-_requalificacao_da_praca_gov._valdir_pires_-_jequiezinho.doc</t>
   </si>
   <si>
     <t>Requalificação da Praça Governador Valdir Pires, próximo à UESB, bairro Jequiezinho.</t>
   </si>
   <si>
     <t>2676</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2676/ind._958.2022_-_requalificacao_da_praca_da_oasis_-_jequiezinho....doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2676/ind._958.2022_-_requalificacao_da_praca_da_oasis_-_jequiezinho....doc</t>
   </si>
   <si>
     <t>Recuperação e requalificação da Praça da Oásis, localizada na Rua Dr. João Braga, bairro Jequiezinho.</t>
   </si>
   <si>
     <t>2677</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2677/ind._959.2022_._construcao_de_praca_no_vila_vitoria.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2677/ind._959.2022_._construcao_de_praca_no_vila_vitoria.doc</t>
   </si>
   <si>
     <t>Construção de uma praça no Loteamento Vila Vitória.</t>
   </si>
   <si>
     <t>2678</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2678/ind._960.2022_-_redutor_de_velocidade_rua_dr._joao_braga.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2678/ind._960.2022_-_redutor_de_velocidade_rua_dr._joao_braga.doc</t>
   </si>
   <si>
     <t>Redutor de Velocidade na Rua Dr. João Braga.</t>
   </si>
   <si>
     <t>2680</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2680/ind._962.2022_-_requalificacao_da_pavimentacao_asfaltica_da_rua_aroeira.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2680/ind._962.2022_-_requalificacao_da_pavimentacao_asfaltica_da_rua_aroeira.docx</t>
   </si>
   <si>
     <t>Requalificação da pavimentação asfáltica da Rua Aroeira, antiga Rua 5, localizada no bairro São Judas Tadeu.</t>
   </si>
   <si>
     <t>2683</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2683/ind._965.2022_-_retorno_dos_torneios_de_futebol_nos_distritos_e_povoados.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2683/ind._965.2022_-_retorno_dos_torneios_de_futebol_nos_distritos_e_povoados.docx</t>
   </si>
   <si>
     <t>Retorno dos torneios de futebol nos distritos e povoados.</t>
   </si>
   <si>
     <t>2684</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2684/ind._966.2022_-_passagem_elevada_na_rua_min._helio_de_almeida_e_rua_sao_luis_-_mandacaru.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2684/ind._966.2022_-_passagem_elevada_na_rua_min._helio_de_almeida_e_rua_sao_luis_-_mandacaru.doc</t>
   </si>
   <si>
     <t>Instalação de duas passagens elevadas, uma na Rua Ministro Hélio de Almeida, e outra no final da Rua São Luís, bairro Mandacaru.</t>
   </si>
   <si>
     <t>2689</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2689/ind._971.2022_-_drenagem_da_rua_08_e_rua_01_-_amaralina.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2689/ind._971.2022_-_drenagem_da_rua_08_e_rua_01_-_amaralina.docx</t>
   </si>
   <si>
     <t>Construção de sistema de drenagem da Rua 08 à Rua 01, localizadas no bairro Amaralina, em direção a estrada de acesso às Queimadas.</t>
   </si>
   <si>
     <t>2690</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2690/ind._972.2022_-_pavimentacao_da_avenida_tropical.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2690/ind._972.2022_-_pavimentacao_da_avenida_tropical.doc</t>
   </si>
   <si>
     <t>Pavimentação das seguintes vias: Rua Q, R, S, e X, todas localizadas na Avenida Jardim Tropical 13 Residencial.</t>
   </si>
   <si>
     <t>2691</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2691/ind._973.2022_-_iluminacao_de_lampadas_led_no_jequiezinho.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2691/ind._973.2022_-_iluminacao_de_lampadas_led_no_jequiezinho.docx</t>
   </si>
   <si>
     <t>Troca de lâmpadas por lâmpadas de LED no trecho correspondente à Rua Maria Adélia Melhem e Rua Carlos Andrade, ambas localizadas no bairro Jequiezinho.</t>
   </si>
   <si>
     <t>2692</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2692/ind._974.2022_-_pavimentacao_asfaltica_e_iluminacao_publica_da_rua_jatoba_rosario.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2692/ind._974.2022_-_pavimentacao_asfaltica_e_iluminacao_publica_da_rua_jatoba_rosario.doc</t>
   </si>
   <si>
     <t>Pavimentação asfáltica e iluminação da Rua Jequitibá Rosário, localizada na Avenida Jardim Tropical.</t>
   </si>
   <si>
     <t>2693</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2693/ind._975.2022__-_quebra-molas_na_professora_virginia_ribeiro.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2693/ind._975.2022__-_quebra-molas_na_professora_virginia_ribeiro.docx</t>
   </si>
   <si>
     <t>A implantação de um quebra-molas na Rua Profa. Virgínia Ribeiro, em frente à Igreja Batista Jesus Lírio dos Vales, no bairro Jequiezinho.</t>
   </si>
   <si>
     <t>2694</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2694/ind._976.2022_-_instalacao_de_camera_sinaleira.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2694/ind._976.2022_-_instalacao_de_camera_sinaleira.docx</t>
   </si>
   <si>
     <t>Implantação de uma câmera de vigilância no semáforo do cruzamento entre a Avenida Castelo Branco e a Avenida João Goulart, bairro Jequiezinho.</t>
   </si>
   <si>
     <t>2700</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2700/ind._977.2022_-_poco_artesiano_no_povoado_de_barrinha.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2700/ind._977.2022_-_poco_artesiano_no_povoado_de_barrinha.docx</t>
   </si>
   <si>
     <t>Instalação de poços artesianos no Distrito da Barrinha.</t>
   </si>
   <si>
     <t>2701</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2701/ind._978.2022_-_parques_infantis.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2701/ind._978.2022_-_parques_infantis.docx</t>
   </si>
   <si>
     <t>Revitalizar os parques infantis localizados nos residenciais Vida Jequié e Segredo.</t>
   </si>
   <si>
     <t>2703</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2703/ind._980.2022_-_construcao_de_um_posto_de_saude_no_distrito_de_barrinha.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2703/ind._980.2022_-_construcao_de_um_posto_de_saude_no_distrito_de_barrinha.docx</t>
   </si>
   <si>
     <t>Construção de um posto de saúde no Distrito da Barrinha.</t>
   </si>
   <si>
     <t>2704</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2704/ind._981.2022_-_construcao_de_abrigos_nas_escolas_municipais.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2704/ind._981.2022_-_construcao_de_abrigos_nas_escolas_municipais.doc</t>
   </si>
   <si>
     <t>Construção de abrigos munidos de cobertura e assentos na área interna das seguintes instituições de ensino: Escola Municipal Professor Brito, Presidente Médici e Escola Municipal Ministro Simões Filho, com vistas a abrigar os pais ou responsáveis quando vão buscar os alunos.</t>
   </si>
   <si>
     <t>2705</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2705/ind._982.2022_-_construcao_da_praca_no_distrito_da_barrinha.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2705/ind._982.2022_-_construcao_da_praca_no_distrito_da_barrinha.docx</t>
   </si>
   <si>
     <t>Construção de uma praça no Distrito da Barrinha.</t>
   </si>
   <si>
     <t>2706</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2706/ind._983.2022_-_asfalto_da_rua_h_no_loteamento_gustavo_-_bairro_jequiezinho.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2706/ind._983.2022_-_asfalto_da_rua_h_no_loteamento_gustavo_-_bairro_jequiezinho.doc</t>
   </si>
   <si>
     <t>Cobertura asfáltica da Rua H, localizada no Loteamento Gustavo, no bairro Jequiezinho.</t>
   </si>
   <si>
     <t>2708</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2708/ind._985.2022_-_construcao_de_uma_praca_na_rua_cidade_de_brasilia_-_brasil_novo.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2708/ind._985.2022_-_construcao_de_uma_praca_na_rua_cidade_de_brasilia_-_brasil_novo.docx</t>
   </si>
   <si>
     <t>Construção de uma praça na Rua Cidade de Brasília, no Conjunto Habitacional Brasil Novo.</t>
   </si>
   <si>
     <t>2711</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2711/ind._987.2022_-_campanha_setembro_amarelo.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2711/ind._987.2022_-_campanha_setembro_amarelo.doc</t>
   </si>
   <si>
     <t>Instituir a campanha do Setembro Amarelo com criação de políticas públicas voltadas a conscientização da população e medidas para a prevenção do suicídio em nosso município.</t>
   </si>
   <si>
     <t>2713</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2713/ind._988.2022_-_feira_macro_de_saude_nos_povoados....doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2713/ind._988.2022_-_feira_macro_de_saude_nos_povoados....doc</t>
   </si>
   <si>
     <t>Realização de uma feira macro de saúde no Povoado Rio do Antonio.</t>
   </si>
   <si>
     <t>2714</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2714/ind._989.2022_-_construcao_de_uma_quadra_poliesportiva_no_agua_branca.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2714/ind._989.2022_-_construcao_de_uma_quadra_poliesportiva_no_agua_branca.doc</t>
   </si>
   <si>
     <t>Construção de uma quadra poliesportiva no bairro Água Branca.</t>
   </si>
   <si>
     <t>2716</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2716/ind._990.2022_-_rua_ari_barroso....doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2716/ind._990.2022_-_rua_ari_barroso....doc</t>
   </si>
   <si>
     <t>Reforma da praça com a implantação de um parque com academia ao ar livre, e, ainda recondicionar o campo de futebol na Rua Ari Barroso, no bairro Jequiezinho, próximo ao Parque de Exposições.</t>
   </si>
   <si>
     <t>2719</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2719/ind._993.2022_-_modernizacao_da_iluminacao_com_placas_led_nas_algarobas.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2719/ind._993.2022_-_modernizacao_da_iluminacao_com_placas_led_nas_algarobas.docx</t>
   </si>
   <si>
     <t>Modernização da iluminação pública com instalação de Placas de LED no Conjunto Habitacional Parque das Algarobas.</t>
   </si>
   <si>
     <t>2720</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2720/ind._994.2022_-_realizacao_de_campeonatos_de_futsal_nas_quadras_poliesportivas_e_nos_bairros_de_jequie..docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2720/ind._994.2022_-_realizacao_de_campeonatos_de_futsal_nas_quadras_poliesportivas_e_nos_bairros_de_jequie..docx</t>
   </si>
   <si>
     <t>Realização dos campeonatos de futsal nas quadras poliesportivas e nos bairros de Jequié.</t>
   </si>
   <si>
     <t>2721</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2721/ind.995.2022_-_posto_itaibo.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2721/ind.995.2022_-_posto_itaibo.doc</t>
   </si>
   <si>
     <t>Murar o Posto de Saúde Raimundo Cesário da Costa, no Distrito de Itaibó.</t>
   </si>
   <si>
     <t>2722</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2722/ind._996.2022_-_reparos_na_grama_da_quadra_society_do_estadio_do_mandacaru.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2722/ind._996.2022_-_reparos_na_grama_da_quadra_society_do_estadio_do_mandacaru.doc</t>
   </si>
   <si>
     <t>Realizar reparos no piso de grama sintética da quadra Society localizada na Praça de Esportes Valter Gomes de Santana, no bairro do Mandacaru, em frente ao Estádio Waldomiro Borges.</t>
   </si>
   <si>
     <t>2723</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2723/ind._997.2022_-_transformar_o_posto_de_itaibo_em_psf.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2723/ind._997.2022_-_transformar_o_posto_de_itaibo_em_psf.doc</t>
   </si>
   <si>
     <t>Transformar o Posto de Saúde Raimundo Cesário da Costa, no Distrito de Itaibó, em PSF.</t>
   </si>
   <si>
     <t>2725</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2725/ind._998.2022_-_modernizacao_do_ponto_de_onibus_do_cilion.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2725/ind._998.2022_-_modernizacao_do_ponto_de_onibus_do_cilion.docx</t>
   </si>
   <si>
     <t>Reforma e modernização do ponto de ônibus localizado na Rua Brigadeiro Sá Bittencourt, no Cilion, bairro Jequiezinho.</t>
   </si>
   <si>
     <t>2726</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2726/ind._999.2022_-_pavimentacao_das_vias_do_km_03.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2726/ind._999.2022_-_pavimentacao_das_vias_do_km_03.docx</t>
   </si>
   <si>
     <t>Asfaltamento da Rua Silene Alves Caíres e Rua do Grupo Escolar, ambas localizadas no bairro Km 03.</t>
   </si>
   <si>
     <t>2727</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2727/ind._1000.2022_-_pavimentacao_vias_do_km_03.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2727/ind._1000.2022_-_pavimentacao_vias_do_km_03.docx</t>
   </si>
   <si>
     <t>Asfaltamento da Rua Salva Vidas  e Rua da Luz, ambas localizadas no bairro Km 03.</t>
   </si>
   <si>
     <t>2728</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2728/ind._1001.2022_-.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2728/ind._1001.2022_-.docx</t>
   </si>
   <si>
     <t>Asfaltamento das seguintes artérias: Rua Gonçalves da Costa, Rua Prefeito Ademar Nunes e Rua João Batista.</t>
   </si>
   <si>
     <t>2729</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2729/ind._1.002.2022_-_reforma_da_praca_fiat.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2729/ind._1.002.2022_-_reforma_da_praca_fiat.docx</t>
   </si>
   <si>
     <t>Reforma da Praça Dr. João Santa Rosa de Carvalho, localizada em frente à Fiat, na Av. Lions Club, bairro Jequiezinho.</t>
   </si>
   <si>
     <t>2732</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2732/ind._1004._2022_-_pavimentacao_de_via.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2732/ind._1004._2022_-_pavimentacao_de_via.docx</t>
   </si>
   <si>
     <t>Asfaltamento da Rua Clériston Andrade, no bairro Agenor Coelho de Aragão.</t>
   </si>
   <si>
     <t>2733</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2733/ind._1005_-_pavimentacao_ruas_do_loteamento_jardim_oriente.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2733/ind._1005_-_pavimentacao_ruas_do_loteamento_jardim_oriente.docx</t>
   </si>
   <si>
     <t>Conclusão de pavimentação das Ruas E, G, e H, localizadas no Jardim Oriente, ao lado Conjunto Habitacional Brasil Novo.</t>
   </si>
   <si>
     <t>2734</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2734/ind._1006.2022_-_ruas_parques_da_colina_-_jardim_oriente.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2734/ind._1006.2022_-_ruas_parques_da_colina_-_jardim_oriente.docx</t>
   </si>
   <si>
     <t>Pavimentação da Rua E, no Parque da Colina, próximo ao Conjunto Habitacional Brasil Novo, e Rua I, no Jardim Oriente.</t>
   </si>
   <si>
     <t>2740</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2740/ind._1.007.2022_-_construcao_de_um_centro_esportivo_nos_residenciais_i_ii_e_ii.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2740/ind._1.007.2022_-_construcao_de_um_centro_esportivo_nos_residenciais_i_ii_e_ii.doc</t>
   </si>
   <si>
     <t>Construção de um Centro Esportivo para atender aos Residenciais da Cachoeirinha I, II e III.</t>
   </si>
   <si>
     <t>2741</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2741/ind._1008.2022_-_realizacao_de_uma_macro_feira_de_saude_na_chacara_provisao.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2741/ind._1008.2022_-_realizacao_de_uma_macro_feira_de_saude_na_chacara_provisao.doc</t>
   </si>
   <si>
     <t>Realização de uma Feira de Saúde na localidade Chácara Provisão.</t>
   </si>
   <si>
     <t>2742</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2742/ind._1.009_-_semaforos_na_rua_nestor_ribeiro.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2742/ind._1.009_-_semaforos_na_rua_nestor_ribeiro.doc</t>
   </si>
   <si>
     <t>Implantação de sistema de sinalização semafórica na Rua Alvares Cabral, Centro de Jequié.</t>
   </si>
   <si>
     <t>2743</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2743/ind._1.010.2022_-_reforma_da_escola_presidente_medici.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2743/ind._1.010.2022_-_reforma_da_escola_presidente_medici.doc</t>
   </si>
   <si>
     <t>Reforma do Centro Educacional Presidente Médici.</t>
   </si>
   <si>
     <t>2744</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2744/ind._1.011.2022_-_realizacao_de_uma_feira_de_saude_no_parque_do_sol_e_eldorado.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2744/ind._1.011.2022_-_realizacao_de_uma_feira_de_saude_no_parque_do_sol_e_eldorado.doc</t>
   </si>
   <si>
     <t>Realização de uma feira de saúde no Parque do Sol e Eldorado.</t>
   </si>
   <si>
     <t>2745</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2745/ind._1.012.2022_-_implantacao_de_painel_eletronico_nas_usbs_de_jequie.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2745/ind._1.012.2022_-_implantacao_de_painel_eletronico_nas_usbs_de_jequie.docx</t>
   </si>
   <si>
     <t>Implantação de painel eletrônico de controle com senhas para marcação de exames e consulta em todas as Unidades Básicas de Saúde(UBS) do Município de Jequié.</t>
   </si>
   <si>
     <t>2747</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2747/ind._1.014.2022_-_oferecer_vale_gas_nos_cras_do_municipio.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2747/ind._1.014.2022_-_oferecer_vale_gas_nos_cras_do_municipio.doc</t>
   </si>
   <si>
     <t>Oferecer nos Cras vale gás para famílias em situação de vulnerabilidade social.</t>
   </si>
   <si>
     <t>2748</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2748/ind._1015.2022_-_identificacao_das_ruas_do_loteamento_mirassol_-_jequiezinho.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2748/ind._1015.2022_-_identificacao_das_ruas_do_loteamento_mirassol_-_jequiezinho.doc</t>
   </si>
   <si>
     <t>Atender a Indicação 933/2021,  a qual reivindica a instalação de placas de sinalização com nome das ruas do Loteamento Mirassol, localizado no bairro Jequiezinho.</t>
   </si>
   <si>
     <t>2749</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2749/ind._1.016.2022_-_placas_de_sinalizacao_do_loteamento_mirassol_-_jequiezinho.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2749/ind._1.016.2022_-_placas_de_sinalizacao_do_loteamento_mirassol_-_jequiezinho.doc</t>
   </si>
   <si>
     <t>Instalação de placas de sinalização com respectivos nome das ruas do Loteamento Mirassol, localizado no bairro Jequiezinho.</t>
   </si>
   <si>
     <t>2750</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2750/ind._1017.2022_-_reforma_da_quadra_poliesportiva_e_quadra_coberta.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2750/ind._1017.2022_-_reforma_da_quadra_poliesportiva_e_quadra_coberta.docx</t>
   </si>
   <si>
     <t>Revitalização da Escola Municipal Arlindo Cruz, com quadra poliesportiva e área recreativa coberta, no Assentamento Santa Cruz, Zona Rural de Jequié.</t>
   </si>
   <si>
     <t>2751</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2751/ind._1.018.2022_-_calcamento_da_rua_joventino_rocha.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2751/ind._1.018.2022_-_calcamento_da_rua_joventino_rocha.doc</t>
   </si>
   <si>
     <t>Pavimentação da Rua Juventino Antônio Rocha e da Avenida Governador Aurélio Viana, ambas situadas no bairro Cidade Nova.</t>
   </si>
   <si>
     <t>2752</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2752/ind._1.019.2022_-_pavimentacao_da_rua_da_pracinha.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2752/ind._1.019.2022_-_pavimentacao_da_rua_da_pracinha.doc</t>
   </si>
   <si>
     <t>Pavimentação da Rua da Pracinha e Rua São João Bastos, ambas localizadas no bairro Cidade Nova.</t>
   </si>
   <si>
     <t>2754</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2754/ind._1.020.2022_-_equipar_biblioteca_municipal_com_computadores_tablets_e_wi-fi.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2754/ind._1.020.2022_-_equipar_biblioteca_municipal_com_computadores_tablets_e_wi-fi.doc</t>
   </si>
   <si>
     <t>Instalação de computadores e/ou tablets conectados à Internet na Biblioteca Municipal de Jequié, além de rede Wi-fi aberta.</t>
   </si>
   <si>
     <t>2756</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2756/ind._1.022.2022_-_reforma_da_praca_da_brigadeiro_sa_bittencourt.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2756/ind._1.022.2022_-_reforma_da_praca_da_brigadeiro_sa_bittencourt.docx</t>
   </si>
   <si>
     <t>Reforma da praça em frente ao Ginásio de Esportes Anibal Brito, na Rua Brigadeiro Sá Bittencourt, bairro Jequiezinho.</t>
   </si>
   <si>
     <t>2757</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2757/ind._1.023.2022_-_requalificacao_dos_canteiros_de_vias_do_jequiezinho.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2757/ind._1.023.2022_-_requalificacao_dos_canteiros_de_vias_do_jequiezinho.docx</t>
   </si>
   <si>
     <t>Requalificação dos canteiros ao longo das seguintes vias: Rua Jucá Rebouças, Av. José Moreira Sobrinho e Av. Antônio Carlos Magalhães, todas localizadas no bairro Jequiezinho.</t>
   </si>
   <si>
     <t>2758</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2758/ind._1.024.2022_-_criacao_e_implantacao_da_feira_livre_da_agricultura_familiar_no_bairro_mandacaru.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2758/ind._1.024.2022_-_criacao_e_implantacao_da_feira_livre_da_agricultura_familiar_no_bairro_mandacaru.docx</t>
   </si>
   <si>
     <t>Viabilizar a criação e implantação da Feira Livre da Agricultura Familiar no bairro Mandacaru.</t>
   </si>
   <si>
     <t>2759</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2759/ind._1.025.2022_-_reforma_da_entrada_de_florestal....doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2759/ind._1.025.2022_-_reforma_da_entrada_de_florestal....doc</t>
   </si>
   <si>
     <t>Reforma e requalificação com iluminação a LED e sinalização na entrada do Distrito de Florestal.</t>
   </si>
   <si>
     <t>2760</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2760/ind._1.026.2022_-_reforma_da_delagacia_de_florestal.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2760/ind._1.026.2022_-_reforma_da_delagacia_de_florestal.doc</t>
   </si>
   <si>
     <t>Reforma da Delegacia do Distrito de Florestal.</t>
   </si>
   <si>
     <t>2761</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2761/ind._1.027.2022_-_pavimentacao_asfaltica_da_rua_alves_cardoso_e_rua_da_paroquia.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2761/ind._1.027.2022_-_pavimentacao_asfaltica_da_rua_alves_cardoso_e_rua_da_paroquia.docx</t>
   </si>
   <si>
     <t>Viabilizar a pavimentação asfáltica dos seguintes logradouros através do Programa Asfalto Novo por toda Cidade: Rua Alves Cardoso, Rua da Paroquia e Rua João B. Santos, localizadas no bairro Cansanção</t>
   </si>
   <si>
     <t>2762</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2762/ind._1.028.2022_-_pavimentacao_e_torres_de_iluminacao_cemiterio_curral_novo.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2762/ind._1.028.2022_-_pavimentacao_e_torres_de_iluminacao_cemiterio_curral_novo.docx</t>
   </si>
   <si>
     <t>Pavimentação do acesso interno e instalação de torres de iluminação do Cemitério São Sebastião, no bairro Curral Novo</t>
   </si>
   <si>
     <t>2764</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2764/ind._1.029.2022_-_criacao_de_prejeto_de_lei_sugerindo_a_implantacao_de_um_grupamento_ambiente_da_guarda_municipal.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2764/ind._1.029.2022_-_criacao_de_prejeto_de_lei_sugerindo_a_implantacao_de_um_grupamento_ambiente_da_guarda_municipal.docx</t>
   </si>
   <si>
     <t>Criação de um Projeto de Lei sugerindo a implantação de Grupamento Ambiental da Guarda Municipal (GMA), em nosso município.</t>
   </si>
   <si>
     <t>2731</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2731/ind._1.030.2022_-_pavimentacao_vias_do_agua_branca.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2731/ind._1.030.2022_-_pavimentacao_vias_do_agua_branca.docx</t>
   </si>
   <si>
     <t>Parlamentar para pavimentação asfáltica nas determinadas artérias: Rua Vovó Camila, Rua Cidade de Brasília, Rua Waldir Leite e Rua A, todas localizadas no bairro Água Branca.</t>
   </si>
   <si>
     <t>2770</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2770/ind._1031.2022_-_redutor_de_velocidade_no_inocoop.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2770/ind._1031.2022_-_redutor_de_velocidade_no_inocoop.docx</t>
   </si>
   <si>
     <t>Construção de um redutor de velocidade/lombada em frente à Escola Lazer Infantil, no Conjunto Residencial Inocoop.</t>
   </si>
   <si>
     <t>2771</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2771/ind._1032.2022_-_guarda_corpo_na_ponte_do_mandacaru.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2771/ind._1032.2022_-_guarda_corpo_na_ponte_do_mandacaru.docx</t>
   </si>
   <si>
     <t>Construção de guarda-corpo na ponte do Mandacaru, lado direito, sentido Centro.</t>
   </si>
   <si>
     <t>2772</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2772/ind._1033.2022_-_pavimentacao_asfaltica_da_segunda_trav_da_paroquia_-_cidade_nova.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2772/ind._1033.2022_-_pavimentacao_asfaltica_da_segunda_trav_da_paroquia_-_cidade_nova.doc</t>
   </si>
   <si>
     <t>Calçamento e ou pavimentação asfáltica da 2ª Travessa da Paróquia, bairro Cidade Nova</t>
   </si>
   <si>
     <t>2773</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2773/ind._1034.2022_-_prevencao_contra_o_sedentarismo.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2773/ind._1034.2022_-_prevencao_contra_o_sedentarismo.doc</t>
   </si>
   <si>
     <t>Criação de um programa de prevenção contra sedentarismo entre as crianças e jovens nas escolas municipais de Jequié.</t>
   </si>
   <si>
     <t>2774</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2774/ind._1035.2022_-_instalacao_de_cameras_de_seguranca_nas_escolas_municipais.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2774/ind._1035.2022_-_instalacao_de_cameras_de_seguranca_nas_escolas_municipais.docx</t>
   </si>
   <si>
     <t>Instalação de câmeras de segurança, para monitoramento nas seguintes instituições do município: Escola Municipal Adolfo Ribeiro; Escola Municipaal Dr. Carlos Aguiar Ribeiro e Creche Dr. Antônio Astolpho dos Santos.</t>
   </si>
   <si>
     <t>2775</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2775/ind._1036.2022_-_pavimentacao_asfaltica_da_rua_c.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2775/ind._1036.2022_-_pavimentacao_asfaltica_da_rua_c.doc</t>
   </si>
   <si>
     <t>Pavimentação asfáltica da Rua C, localizada no Jequiezinho, próxima à Avenida Arthur Morais.</t>
   </si>
   <si>
     <t>2777</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2777/ind.1.083.2022_pavimentacao_das_ruas_de_florestal_-_2022.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2777/ind.1.083.2022_pavimentacao_das_ruas_de_florestal_-_2022.doc</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO DAS RUAS EM FLORESTAL</t>
   </si>
   <si>
     <t>2778</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2778/ind._1039.2022_-_passarela_no_centro_industrial_para_a_lomanto_junior.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2778/ind._1039.2022_-_passarela_no_centro_industrial_para_a_lomanto_junior.doc</t>
   </si>
   <si>
     <t>Passarela ligando o Distrito Industrial de Jequié à Avenida Lomanto Júnior.</t>
   </si>
   <si>
     <t>2779</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2779/ind._1045.2022_-_construcao_de_ponte...doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2779/ind._1045.2022_-_construcao_de_ponte...doc</t>
   </si>
   <si>
     <t>Construção  de uma ponte nas proximidades do Colégio Hilda Rodrigues, na entrada da Cachoeira do Rio das Pedras.</t>
   </si>
   <si>
     <t>2780</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2780/ind._1041.2022_-_servicos_no_sao_judas_tadeu.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2780/ind._1041.2022_-_servicos_no_sao_judas_tadeu.docx</t>
   </si>
   <si>
     <t>Realização de limpeza de todo o bairro São Judas Tadeu, incluindo sinalizações asfálticas, redutores de velocidade e pintura das faixas das vias que foram asfaltadas.</t>
   </si>
   <si>
     <t>2781</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2781/ind._1042.2022_-_projeto_de_lei_reivindicando_obrigatoriedade_de_cadeira_de_rodas_em_orgaos_publicos.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2781/ind._1042.2022_-_projeto_de_lei_reivindicando_obrigatoriedade_de_cadeira_de_rodas_em_orgaos_publicos.doc</t>
   </si>
   <si>
     <t>Sugerindo a criação de um projeto de lei que disponha sobre a obrigatoriedade de disponibilização de cadeiras de rodas nos órgãos públicos municipais.</t>
   </si>
   <si>
     <t>2782</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2782/ind._1043.2022_-_construcao_de_ponte_sobre_o_rio_jequiezinho_na_altura_do_colegio_paulo_freire.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2782/ind._1043.2022_-_construcao_de_ponte_sobre_o_rio_jequiezinho_na_altura_do_colegio_paulo_freire.doc</t>
   </si>
   <si>
     <t>Construção de ponte sobre o Rio Jequiezinho, altura do Colégio Estadual Paulo Freire, servindo como retorno de veículos que saem do Gbarbosa, absorvendo o fluxo da Rua Corredor Costa Brito em direção ao Centro da cidade.</t>
   </si>
   <si>
     <t>2783</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2783/ind._1044.2022_-_rotatoria_da_oasis.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2783/ind._1044.2022_-_rotatoria_da_oasis.docx</t>
   </si>
   <si>
     <t>Reforma e modernização da rotatória localizada na Oásis, bairro Jequiezinho.</t>
   </si>
   <si>
     <t>2784</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2784/ind._1040.2022_-_construcao_de_ponte...doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2784/ind._1040.2022_-_construcao_de_ponte...doc</t>
   </si>
   <si>
     <t>Passarela de acesso da Fábrica Total Flex para o Café Mascote, localizado no bairro KM 3.</t>
   </si>
   <si>
     <t>2785</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2785/ind._1046.2022_-_instalacao_de_energia_solar_em_predios_publicos_do_municipio.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2785/ind._1046.2022_-_instalacao_de_energia_solar_em_predios_publicos_do_municipio.docx</t>
   </si>
   <si>
     <t>Instalação de Energia Fotovoltaica (solar) nos prédios públicos municipais.</t>
   </si>
   <si>
     <t>2786</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2786/ind._1047.2022_-_recapeamento_da_avenida_franz_gedeon.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2786/ind._1047.2022_-_recapeamento_da_avenida_franz_gedeon.docx</t>
   </si>
   <si>
     <t>Recapeamento asfáltico ao longo da Avenida Franz Gedeon.</t>
   </si>
   <si>
     <t>2787</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2787/ind._1048.2022_-_pavimentacao_ruas_de_florestal.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2787/ind._1048.2022_-_pavimentacao_ruas_de_florestal.doc</t>
   </si>
   <si>
     <t>Pavimentação asfáltica ou calcamento da Rua do Campo e da Rua do Ginásio, localizadas no Distrito de Florestal</t>
   </si>
   <si>
     <t>2788</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2788/ind_1049.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2788/ind_1049.docx</t>
   </si>
   <si>
     <t>Instalação de parques infantis adaptados com brinquedos inclusivos para crianças com deficiência ou mobilidade reduzida.</t>
   </si>
   <si>
     <t>2790</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2790/indicacao_rua_manoel_francisco_curral_novo.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2790/indicacao_rua_manoel_francisco_curral_novo.doc</t>
   </si>
   <si>
     <t>Indicamos ao Excelentíssimo Prefeito Zenildo Brandão Santana, extensivo ao Secretário de Infraestrutura Lucindo Tomaz Vasconcelos, no sentido de realizar a Pavimentação Asfáltica da Rua Manoel Francisco Rosa, bairro do curral novo.</t>
   </si>
   <si>
     <t>2797</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2797/ind._1052.2022.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2797/ind._1052.2022.docx</t>
   </si>
   <si>
     <t>A retirada de poste de energia elétrica, localizado na Rua Laudelina Souza, no Distrito de Itaibó.</t>
   </si>
   <si>
     <t>2798</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2798/1053.2022comcretagem_i_ii_iii_vicente_leone.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2798/1053.2022comcretagem_i_ii_iii_vicente_leone.doc</t>
   </si>
   <si>
     <t>Concretagem das I, II e III Tv. Vicente Leone no Bairro Caixa D'água.</t>
   </si>
   <si>
     <t>2799</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2799/ind_.um_plano_para_a_criacao_de_uma_via_alternativa_de_transito_na_rua_urbano_de_almeida_neto..doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2799/ind_.um_plano_para_a_criacao_de_uma_via_alternativa_de_transito_na_rua_urbano_de_almeida_neto..doc</t>
   </si>
   <si>
     <t>Um Plano para a criação de uma via alternativa de trânsito na rua Urbano de Almeida Neto.</t>
   </si>
   <si>
     <t>2800</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2800/ind._1055.2022.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2800/ind._1055.2022.docx</t>
   </si>
   <si>
     <t>Implantação de um espaço “pet park” também conhecido como um parque para animais, em nosso município.</t>
   </si>
   <si>
     <t>2801</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2801/ind._1056.2022.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2801/ind._1056.2022.docx</t>
   </si>
   <si>
     <t>Viabilizar a implantação de redutores eletrônicos de velocidade nas principais avenidas da cidade.</t>
   </si>
   <si>
     <t>2802</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2802/ind.___ampliacao_do_horario_de_atendimento_no_setor_de_encomendas_dos_correios.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2802/ind.___ampliacao_do_horario_de_atendimento_no_setor_de_encomendas_dos_correios.doc</t>
   </si>
   <si>
     <t>Adotar providências para que amplie o horário de atendimento do setor de encomendas nos correios  na cidade de Jequié.</t>
   </si>
   <si>
     <t>2803</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2803/ind._1058.2022.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2803/ind._1058.2022.docx</t>
   </si>
   <si>
     <t>Viabilizar limpeza e revitalização completa na praça localizada no Residencial Vida Nova II, Rua P, Quadra 14, Baixa do Bonfim.</t>
   </si>
   <si>
     <t>2805</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2805/ind._1060.2022.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2805/ind._1060.2022.docx</t>
   </si>
   <si>
     <t>Estender o Programa Municipal Asfalto Por Toda Cidade à Rua José Português, situada no Pompilio Sampaio.</t>
   </si>
   <si>
     <t>2806</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2806/ind.2021_pavimentacao_asfaltica___na_rua_padre_altino_freita_e_rua_tiradentes.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2806/ind.2021_pavimentacao_asfaltica___na_rua_padre_altino_freita_e_rua_tiradentes.doc</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFALTICA NA RUA PADRE ALTINO FREIRE E RUA TIRADENTES</t>
   </si>
   <si>
     <t>2807</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2807/indicacao_-_faixa_ciclovia_av._arthur_moraes_jequiezinho.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2807/indicacao_-_faixa_ciclovia_av._arthur_moraes_jequiezinho.docx</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Municipal Zenildo Brandão Santana, adotar providências junto a Secretaria de Serviços Públicos sobre a implantação de  ciclovia ou ciclofaixa na Avenida Arthur Moraes “Feirinha do Jequiezinho”.</t>
   </si>
   <si>
     <t>2808</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2808/ind._retidara_de_entulho_algarobas.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2808/ind._retidara_de_entulho_algarobas.docx</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Municipal Zenildo Brandão Santana, adotar providências junto a Secretaria de Serviços Públicos, solicitando a retirada de entulho, situada na localização Caminho 04, Parque das Algarobas, Bairro Pompílio Sampaio.</t>
   </si>
   <si>
     <t>2809</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2809/ind._1064.2022.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2809/ind._1064.2022.docx</t>
   </si>
   <si>
     <t>Reforma da Praça Patrícia, localizada na Rua Dep. Manoel Novais, bairro São Luís.</t>
   </si>
   <si>
     <t>2810</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2810/ind._1065.2022.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2810/ind._1065.2022.docx</t>
   </si>
   <si>
     <t>Implantação de passarelas elevadas para pedestres na Avenida Franz Gedeon, bairro Jequiezinho.</t>
   </si>
   <si>
     <t>2811</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2811/ind._1066.2022.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2811/ind._1066.2022.docx</t>
   </si>
   <si>
     <t>Reforma da Praça Erlon Eduardo Brasileiro, em frente a Defensoria Pública no bairro Campo do América.</t>
   </si>
   <si>
     <t>2812</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2812/indicacao_...infra_asfaltamento_joaquim_romao.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2812/indicacao_...infra_asfaltamento_joaquim_romao.docx</t>
   </si>
   <si>
     <t>Venho através deste, solicitar de Vossa Senhoria, o asfaltamento da Rua. Des. Andrade Teixeira, Rua Abílio Procópio Ferreira e Rua Profa. Aliria Argolo Pereira, bairro Joaquim Romão.</t>
   </si>
   <si>
     <t>2815</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2815/ind._1070.2022.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2815/ind._1070.2022.docx</t>
   </si>
   <si>
     <t>Implantar iluminação de LED no Povoado do Emiliano, Tamarindo e Campo Largo.</t>
   </si>
   <si>
     <t>2816</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2816/ind._1071.2022.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2816/ind._1071.2022.docx</t>
   </si>
   <si>
     <t>Realizar uma reforma no Cemitério do Povoado do Emiliano.</t>
   </si>
   <si>
     <t>2818</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2818/indi_-_troca_de_lampada_do_poste_lot._espaco_nobre_jequiezinho.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2818/indi_-_troca_de_lampada_do_poste_lot._espaco_nobre_jequiezinho.docx</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Municipal Zenildo Brandão Santana, adotar providências junto à Secretaria de Serviços Públicos para proceder a substituição de lâmpada queimada em Poste de Iluminação Pública localizado na Rua Loteamento Espaço Nobre, próximo a Feira do Jequiezinho.</t>
   </si>
   <si>
     <t>2819</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2819/ind._asfalto_rua_prudente_de_moraes.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2819/ind._asfalto_rua_prudente_de_moraes.doc</t>
   </si>
   <si>
     <t>Pavimentação asfáltica das ruas Prudente de Moraes, Abraão Rodrigues e Otávio Bispo Borges no Bairro Caixa D’água.</t>
   </si>
   <si>
     <t>2820</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2820/creche_alto_da_bela_vista.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2820/creche_alto_da_bela_vista.doc</t>
   </si>
   <si>
     <t>Construção de creche na localidade do Alto da Bela Vista no Bairro Joaquim Romão.</t>
   </si>
   <si>
     <t>2821</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2821/indicacao_1.076-2022_-_reforma_e_ampliacao_da_sede_do_samu_192_em_jequie.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2821/indicacao_1.076-2022_-_reforma_e_ampliacao_da_sede_do_samu_192_em_jequie.docx</t>
   </si>
   <si>
     <t>Indicamos ao prefeito municipal realizar a reforma e ampliação da Sede do SAMU 192 em Jequié.</t>
   </si>
   <si>
     <t>2822</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2822/indicacao_1.077-2022_-_iluminacao_em_led_na_br_330_trecho_urbano_entre_cidade_nova_e_curral_novo.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2822/indicacao_1.077-2022_-_iluminacao_em_led_na_br_330_trecho_urbano_entre_cidade_nova_e_curral_novo.docx</t>
   </si>
   <si>
     <t>Indicamos ao prefeito municipal realizar implantação de Iluminação em LED na BR 330 no trecho urbano entre Cidade Nova e Curral Novo.</t>
   </si>
   <si>
     <t>2823</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2823/indicacao_1.076-2022_-_iluminacao_em_rosa_e_azul_nos_predios_publicos_apoiando_as_campanhas_outubro_rosa_e_novembro_azul_em_jequie.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2823/indicacao_1.076-2022_-_iluminacao_em_rosa_e_azul_nos_predios_publicos_apoiando_as_campanhas_outubro_rosa_e_novembro_azul_em_jequie.docx</t>
   </si>
   <si>
     <t>Indicamos ao prefeito municipal iluminar os prédios públicos em alusão ao Outubro Rosa em todos o mês de outubro e Novembro Azul durante todo o mês de novembro, apoiando as campanhas de conscientização e prevenção.</t>
   </si>
   <si>
     <t>2824</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2824/ind_infra_asfaltamento_sao_judas_tadeu.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2824/ind_infra_asfaltamento_sao_judas_tadeu.docx</t>
   </si>
   <si>
     <t>Venho através deste, solicitar de Vossa Senhoria, o asfaltamento da Rua. Dr. Antônio Carlos, Rua. Dr. José Alfredo e Rua São Benedito, bairro São Judas Tadeu.</t>
   </si>
   <si>
     <t>2829</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2829/054_-_indicacao_no_054-_pavimentacao_asfaltica_da_travessa_governador_lomanto_junior_joaquim_romao.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2829/054_-_indicacao_no_054-_pavimentacao_asfaltica_da_travessa_governador_lomanto_junior_joaquim_romao.docx</t>
   </si>
   <si>
     <t>Pavimentação asfáltica da travessa governador lomanto Junior, no bairro Joaquim Romão.</t>
   </si>
   <si>
     <t>2830</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2830/ind._1.0822022-_pavimentacao_asfaltica_da_rua_flavio_guedes_joaquim_romao.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2830/ind._1.0822022-_pavimentacao_asfaltica_da_rua_flavio_guedes_joaquim_romao.docx</t>
   </si>
   <si>
     <t>Pavimentação Asfáltica da Rua Flavio Guedes, no bairro do Joaquim Romão.</t>
   </si>
   <si>
     <t>2831</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2831/ind._1.083.2022-calcamento_das_prof.malta_veiga.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2831/ind._1.083.2022-calcamento_das_prof.malta_veiga.doc</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA DAS RUA DO LOTEAMENTO SOL NASCENTE , RUA BRUNO MARIOTE E RUA DEMOSTENES PIRES</t>
   </si>
   <si>
     <t>2832</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2832/ind._1.084__rua_antonio_soares_pereira_no_bairro_jequiezinho.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2832/ind._1.084__rua_antonio_soares_pereira_no_bairro_jequiezinho.doc</t>
   </si>
   <si>
     <t>Asfaltamento da Rua Antônio Soares Pereira no Bairro Jequiezinho.</t>
   </si>
   <si>
     <t>2834</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2834/ind._1.086_2022_sopao.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2834/ind._1.086_2022_sopao.doc</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Sr. Zenildo Brandão, extensivo a Secretária de Desenvolvimento Social, o empenho necessário para que retorne o programa do Sopão nos bairros mais carentes do nosso município.</t>
   </si>
   <si>
     <t>2838</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2838/ind._1.090_2022_-__recuperacao_da_estrada_baixinha.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2838/ind._1.090_2022_-__recuperacao_da_estrada_baixinha.doc</t>
   </si>
   <si>
     <t>Recuperação da estrada na Baixinha</t>
   </si>
   <si>
     <t>2840</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2840/ind._1.092_ruas_do_tanbaquis_e_beco_dos_dourados_j._romao_-_copia.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2840/ind._1.092_ruas_do_tanbaquis_e_beco_dos_dourados_j._romao_-_copia.doc</t>
   </si>
   <si>
     <t>Indicamos ao Excelentíssimo Prefeito Zenildo Brandão Santana em extensivo ao Secretário de Infraestrutura Lucindo Tomaz Vasconcelos, no sentido de realizar a Pavimentação com concretagem asfáltica das Ruas: Tambaquis e Beco dos Pintados, no Bairro do Joaquim Romão, sendo a entrada em frente a Igreja Batista Betânia.</t>
   </si>
   <si>
     <t>2841</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2841/indicacao_sanville.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2841/indicacao_sanville.doc</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Municipal Zenildo Brandão, e em extensão ao secretário de infraestrutura Lucindo Tomaz Vasconcelos, iluminação pública, o asfaltamento da Avenida acesso (Fundo do Posto Davi) conjunto habitacional Algaroba, que sai da Cesar Borges até o Sanville.</t>
   </si>
   <si>
     <t>2843</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2843/ind._1.095_implantacao_quer_escola_de_idiomas_com_cursos_gratuitos.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2843/ind._1.095_implantacao_quer_escola_de_idiomas_com_cursos_gratuitos.doc</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Municipal Zenildo Brandão, extensivo a Secretária de Educação Elvia Sampaio, no sentido de implantar uma escola de idiomas com cursos gratuitos, para alunos da rede pública municipal de Jequié Bahia.</t>
   </si>
   <si>
     <t>2845</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2845/ind._1.097.2022_implantacao_de_uni._policia_federal.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2845/ind._1.097.2022_implantacao_de_uni._policia_federal.doc</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UNI. POLICIA FEDERAL</t>
   </si>
   <si>
     <t>2846</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2846/ind._1.098.2022_imlantacao_de_um_psf_na_regiao_da_bateia_e_mutum.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2846/ind._1.098.2022_imlantacao_de_um_psf_na_regiao_da_bateia_e_mutum.doc</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UM PSF NA REGIÃO BATEIA MUTUM</t>
   </si>
   <si>
     <t>2847</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2847/ind.1.099_recanto_dos_passaros.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2847/ind.1.099_recanto_dos_passaros.docx</t>
   </si>
   <si>
     <t>revitalização da Praça localizada na Rua das Gaivotas em confluência com a Rua das Juritis e Ruas das Perdizes, com quiosques, bancos, academia ao livre, parque infantil no Loteamento Recanto dos Pássaros, Bairro São Luiz. (próximo ao Condomínio Colina de São Paulo</t>
   </si>
   <si>
     <t>2848</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2848/ind_1.100.2022_rua_dos_uirapurus_1.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2848/ind_1.100.2022_rua_dos_uirapurus_1.docx</t>
   </si>
   <si>
     <t>pavimentação asfáltica com serviço de drenagem da Rua dos Uirapurus, no Loteamento Recanto dos Pássaros, Bairro São Luiz. (próximo ao Condomínio Colina de São Paulo.</t>
   </si>
   <si>
     <t>2849</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2849/ind._1.101_-_modernizacao_da_praca_ao_lado_da_panificadora_polivalente.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2849/ind._1.101_-_modernizacao_da_praca_ao_lado_da_panificadora_polivalente.docx</t>
   </si>
   <si>
     <t>Solicitar às Vossas Excelências, que seja enviada correspondência ao Excelentíssimo Senhor Euclides Fernandes, Deputado Estadual, para que seja apreciado o pedido de emenda parlamentar, para reforma e modernização da Praça Manoel Moura.</t>
   </si>
   <si>
     <t>2850</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2850/ind._1.102.2022_complexo_em_tempo_integral.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2850/ind._1.102.2022_complexo_em_tempo_integral.doc</t>
   </si>
   <si>
     <t>“COMPLEXO DE EDUCAÇÃO EM TEMPO INTEGRAL” para o Município, na Escola Municipal Vilma Brito Sarmento, no Loteamento Água Branca, bairro do Jequiezinho.</t>
   </si>
   <si>
     <t>2851</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2851/ind_1.103_implantacao__de_quiosques_na_pca_que_esta_sendo_construida_no_bom_sossego.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2851/ind_1.103_implantacao__de_quiosques_na_pca_que_esta_sendo_construida_no_bom_sossego.docx</t>
   </si>
   <si>
     <t>solicitar às Vossas Excelências, que seja enviada correspondência aos Excelentíssimos Senhores, Euclides Fernandes, Deputado estadual e Antonio Brito, Deputado Federal, para que seja apreciado o pedido de emenda parlamentar, no importe de R$ 300.000,00 (trezentos mil reais) para a construção de (4) quatro quiosques, na praça em construção localizada na Comunidade do Bom Sossego.</t>
   </si>
   <si>
     <t>2852</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2852/ind_1.104_infra_camera_de_vigilancia.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2852/ind_1.104_infra_camera_de_vigilancia.docx</t>
   </si>
   <si>
     <t>Venho através deste, solicitar de Vossa Senhoria, a implantação de uma câmera de vigilância na rotatória entre a Av. Arthur Morais e a Av. Vavá Lomanto em frente ao posto Aeroposto, bairro Jequiezinho.</t>
   </si>
   <si>
     <t>2853</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2853/ind._1.1052022_infra_sinalizacao_de_transito.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2853/ind._1.1052022_infra_sinalizacao_de_transito.docx</t>
   </si>
   <si>
     <t>Venho através deste, solicitar de Vossa Senhoria, a implantação dos sinalizadores de trânsito (faixa de pedestres e placas de trânsito) no cruzamento da Av. César Borges com a Rua Erotilde Soares.</t>
   </si>
   <si>
     <t>2856</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2856/indi1.106_eta_2022.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2856/indi1.106_eta_2022.doc</t>
   </si>
   <si>
     <t>Indicamos ao Sr. Deputado Euclides Fernandes, extensivo ao Presidente da EMBASA, Sr. Rogerio Cedraz no sentido de viabilizar a construção de uma E.T.A, na localidade da Volta do Rio em Jequié Ba.</t>
   </si>
   <si>
     <t>2858</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2858/indicacao_infra_dogs_park_1.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2858/indicacao_infra_dogs_park_1.docx</t>
   </si>
   <si>
     <t>Venho através deste, solicitar de Vossa Senhoria, a construção de áreas recreativas (dog’s park) para cães de todos os portes.</t>
   </si>
   <si>
     <t>2859</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2859/ind_1.109_embasa_2022.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2859/ind_1.109_embasa_2022.doc</t>
   </si>
   <si>
     <t>Indicamos ao Sr. Deputado Euclides Fernandes, extensivo ao Presidente da EMBASA, Sr. Rogerio Cedraz no sentido de viabilizar o esgotamento sanitário da localidade do Buracão, Loteamento Santa Luz em Jequié Ba.</t>
   </si>
   <si>
     <t>2860</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2860/ind._1.110.2022_implantacao_de_paisagismo_do_rio_jequiezinho_1.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2860/ind._1.110.2022_implantacao_de_paisagismo_do_rio_jequiezinho_1.docx</t>
   </si>
   <si>
     <t>A Implantação de Paisagismo e Jardinagem nas margens do Rio Jequiezinho</t>
   </si>
   <si>
     <t>2861</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2861/ind._1.111.2022_-_regularizacao_fundiaria.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2861/ind._1.111.2022_-_regularizacao_fundiaria.docx</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Municipal Zenildo Brandão Santana, que avalie nos termos do Regimento Interno da Câmara Municipal de Jequié, que seja viabilizada a Regularização Fundiária na Comunidade Bom Sossego, conhecida antigamente como “Fazenda Pedra Dura”.</t>
   </si>
   <si>
     <t>2865</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2865/ind._1.112_asfalto_pq_do_sol.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2865/ind._1.112_asfalto_pq_do_sol.doc</t>
   </si>
   <si>
     <t>Realização de cobertura asfáltica da via que liga a BR-330 ao Conjunto Habitacional Parque do Sol no Bairro Jequiezinho.</t>
   </si>
   <si>
     <t>2866</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2866/ind._1.113.2022__telefonia_movel_barragem_de_pedras.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2866/ind._1.113.2022__telefonia_movel_barragem_de_pedras.doc</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Sr. Zenildo Brandão, extensivo ao Secretário de Infraestrutura e Serviços Públicos, para adotar providências para implantar uma antena telefônica no povoado da Barragem de Pedras.</t>
   </si>
   <si>
     <t>2867</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2867/ind_1.114._outubro_2022_florestal.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2867/ind_1.114._outubro_2022_florestal.doc</t>
   </si>
   <si>
     <t>Indicamos ao Excelentíssimo Prefeito Municipal, Zenildo Brandão Santana, extensivo ao Secretário de Agricultura, e também ao Secretário de Cultura e Turismo, solicitando o empenho necessário no sentido de realizar a Festa do Cacau Clonado de Florestal.</t>
   </si>
   <si>
     <t>2868</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2868/ind._1.115.2022_sanville.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2868/ind._1.115.2022_sanville.doc</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Municipal Zenildo Brandão, e em extensão ao secretário de Serviços Público, adotar as medidas necessária a troca de lâmpadas comuns por lâmpadas de Led em todos os postes da praça e loteamento Sunville II, localizado próximo ao parque das Algarobas.</t>
   </si>
   <si>
     <t>2871</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2871/ind._1.116.2022_pavimentacao_asfaltica_na_travessa_idailton_nascimento_ribeiro-joaquim_romao.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2871/ind._1.116.2022_pavimentacao_asfaltica_na_travessa_idailton_nascimento_ribeiro-joaquim_romao.doc</t>
   </si>
   <si>
     <t>Indicamos ao Excelentíssimo Prefeito Zenildo Brandão Santana, extensivo ao Secretário de Infraestrutura, Lucindo Tomaz Vasconcelos Menezes, no sentido de realizar a pavimentação asfáltica na Travessa Idailton Nascimento Ribeiro-Joaquim Romão.</t>
   </si>
   <si>
     <t>2872</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2872/42_indicacao_1.117__iluminacao__vovo_camila_saida_que_da_acesso_ao_anel_viario-_copia.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2872/42_indicacao_1.117__iluminacao__vovo_camila_saida_que_da_acesso_ao_anel_viario-_copia.docx</t>
   </si>
   <si>
     <t>Adotar providências junto à Secretaria de Serviços Públicos e Infraestrutura para a implantação de uma Rotatória com Torre de Iluminação central no final da Vovó Camila e torres de iluminação em toda Avenida, no local que dá acesso a BR116 e BA 330.</t>
   </si>
   <si>
     <t>2873</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2873/indicacao_1.118.2022-_implantacao_hospital_de_base.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2873/indicacao_1.118.2022-_implantacao_hospital_de_base.docx</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Municipal Zenildo Brandão Santana, que avalie a possibilidade para a implantação de um Hospital de Base para nosso município, com intuito de promover melhorias no atendimento ao público.</t>
   </si>
   <si>
     <t>2874</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2874/indicacao_1.119.2022-_emenda_parlamentar_dep._fed_e_dep._est_pav_vovo_camila.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2874/indicacao_1.119.2022-_emenda_parlamentar_dep._fed_e_dep._est_pav_vovo_camila.docx</t>
   </si>
   <si>
     <t>solicitar às Vossas Excelências, que seja enviada correspondência aos Excelentíssimos Senhores Antonio Brito, Deputado Federal e Euclides Fernandes, Deputado Estadual, para que seja apreciado o pedido de emenda parlamentar, para Pavimentação Asfáltica da Vovó Camila ligando ao final da avenida que dá acesso à BA 330 e BR 116.</t>
   </si>
   <si>
     <t>2875</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2875/ind._1.120centro_de_autismo.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2875/ind._1.120centro_de_autismo.docx</t>
   </si>
   <si>
     <t>Implantar o Centro de Autismo em Jequié, no Centro de Apoio Pedagógico – CAP, localizado na Rua Erotildes Soares, S/N Jequié- BA</t>
   </si>
   <si>
     <t>2877</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2877/ind._1.121.2022parque_infantil.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2877/ind._1.121.2022parque_infantil.doc</t>
   </si>
   <si>
     <t>Indicamos ao Excelentíssimo Prefeito Municipal, Zenildo Brandão, extensivo ao Secretário de Infraestrutura, no sentido de implantar um Parque Infantil na Rua Teixeira de Freitas no Pau Ferro</t>
   </si>
   <si>
     <t>2878</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2878/ind_1.122.2022ponte_campo_do_indio.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2878/ind_1.122.2022ponte_campo_do_indio.doc</t>
   </si>
   <si>
     <t>Ponte sobre o Rio Jequiezinho no prolongamento da Rua Vicente Leone na Localidade do Barro Preto no Bairro Caixa D’água.</t>
   </si>
   <si>
     <t>2880</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2880/ind.1.124.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2880/ind.1.124.doc</t>
   </si>
   <si>
     <t>Indicamos ao Senhor Prefeito Sr. Zenildo Brandão, extensivo à SUMTRAN – Superintendência Municipal de Trânsito, que realize estudos e providências no sentido de implantar um semáforo e/ou passagem elevada, tipo lombada, no cruzamento entre as ruas Nestor Ribeiro e Álvares Cabral, próximo à Brinquedoteca ZIG ZAG e da 1ª Igreja Batista de Jequié.</t>
   </si>
   <si>
     <t>2883</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2883/ind._1.126.2022_infra_recapeamento_asfaltico_jequiezinho.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2883/ind._1.126.2022_infra_recapeamento_asfaltico_jequiezinho.docx</t>
   </si>
   <si>
     <t>Venho através deste, solicitar de Vossa Senhoria, o recapeamento asfáltico ao longo da Av. Lions Club.</t>
   </si>
   <si>
     <t>2884</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2884/ind.1.127.2022_infra_asfaltamento_pompilio_sampaio.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2884/ind.1.127.2022_infra_asfaltamento_pompilio_sampaio.docx</t>
   </si>
   <si>
     <t>Venho através deste, solicitar de Vossa Senhoria, o asfaltamento da Rua José Edson,  bairro Pompílio Sampaio.</t>
   </si>
   <si>
     <t>2886</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2886/ind_1.129.2022_infra_redutor_de_velocidade.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2886/ind_1.129.2022_infra_redutor_de_velocidade.docx</t>
   </si>
   <si>
     <t>Venho através deste, solicitar de Vossa Senhoria, a implantação de redutores de velocidade em frente à escola SESC, localizada na Rua Dr. Nélson Aguiar Ribeiro - 405, bairro São Judas Tadeu.</t>
   </si>
   <si>
     <t>2887</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2887/ind._1.130.2022criancas.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2887/ind._1.130.2022criancas.doc</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Municipal Sr. Zenildo Brandão, extensivos a Secretaria de Desenvolvimento Social, e aos Delegados (as) da Policia Civil, o empenho necessário no sentido de implantar em nosso município, a Operação Luz na Infância combate a pornografia infantil.</t>
   </si>
   <si>
     <t>2888</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2888/ind_1.131.2022_infra_camera_de_vigilancia_uesb.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2888/ind_1.131.2022_infra_camera_de_vigilancia_uesb.docx</t>
   </si>
   <si>
     <t>Venho através deste, solicitar de Vossa Senhoria, a implantação de uma câmera de vigilância na rotatória entre a Av. José Moreira Sobrinho e a Rua Dois que liga à Rua Iolanda Pires, ao lado da Universidade Estadual Do Sudoeste Da Bahia (UESB).</t>
   </si>
   <si>
     <t>2889</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2889/ind._1.132.2022_infra_recapeamento_asfaltico_centro.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2889/ind._1.132.2022_infra_recapeamento_asfaltico_centro.docx</t>
   </si>
   <si>
     <t>Venho através deste, solicitar de Vossa Senhoria, o recapeamento asfáltico da Rua Félix Gaspar, Rua Mota Coelho e Av. Landulfo Caribé, bairro centro.</t>
   </si>
   <si>
     <t>2891</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2891/ind.1.134.2022_ao_prefeito_e_secretario_de_saude_para_destinar_veiculos_somente_para_pacientes_oncologicos_de_jequie.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2891/ind.1.134.2022_ao_prefeito_e_secretario_de_saude_para_destinar_veiculos_somente_para_pacientes_oncologicos_de_jequie.docx</t>
   </si>
   <si>
     <t>Indicamos ao prefeito municipal extensivo ao secretário de saúde destinar veículos específicos para atender necessidades dos pacientes oncológicos via TFD de nosso município.</t>
   </si>
   <si>
     <t>2896</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2896/ind._1.135.2022-_construcao_de_praca_ao_fundo_da_quadra_poliesportiva_do_cansancao_no_loteamento_santa_luz_na_lateral_da_upa_24h.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2896/ind._1.135.2022-_construcao_de_praca_ao_fundo_da_quadra_poliesportiva_do_cansancao_no_loteamento_santa_luz_na_lateral_da_upa_24h.docx</t>
   </si>
   <si>
     <t>Indicamos ao prefeito municipal construção de Praça de Lazer ao fundo da Quadra Poliesportiva no Loteamento Santa Luz na lateral da UPA 24H, com a Rua A do Loteamento Santa Luz - Joaquim Romão.</t>
   </si>
   <si>
     <t>2898</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2898/ind._1.137.2022concretagem.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2898/ind._1.137.2022concretagem.doc</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Municipal Zenildo Brandão, extensivo ao Secretário de Infraestrutura, Lucindo Tomaz, no sentido de concretagem no Distrito de Florestal Loteamento Bela Vista.</t>
   </si>
   <si>
     <t>2899</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2899/ind._1.138.2022campo_de_florestal_1.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2899/ind._1.138.2022campo_de_florestal_1.doc</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Municipal Zenildo Brandão, no sentido de implantar a construção de um alambrado, tela de proteção na lateral do campo de futebol e iluminação de LED, localizado Distrito de Florestal.</t>
   </si>
   <si>
     <t>2911</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2911/ind._1.140.2022embasa_sao_paulinho.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2911/ind._1.140.2022embasa_sao_paulinho.doc</t>
   </si>
   <si>
     <t>Indicamos ao Sr. Deputado Estadual Euclides Fernandes, extensivo ao Presidente da EMBASA, Sr. Rogerio Cedraz no sentido de viabilizar extensão de rede de agua para comunidade do São Paulinho, próximo ao Aterro Sanitário no Município de Jequié Ba.</t>
   </si>
   <si>
     <t>2913</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2913/indicacao_1.143.2022sumtram_pdf.io.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2913/indicacao_1.143.2022sumtram_pdf.io.docx</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Municipal Sr. Zenildo Brandão, extensivo a Superintendente da SUMTRAN Karla Geambastine, um redutor de velocidade na Rua Jesuíno Cerqueira, bairro Jequiezinho, local que dá acesso ao brinco de ouro.</t>
   </si>
   <si>
     <t>2917</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2917/ind_-1.145.2022-_a_construcao_de_uma_praca_no_distrito_de_santa_rita.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2917/ind_-1.145.2022-_a_construcao_de_uma_praca_no_distrito_de_santa_rita.doc</t>
   </si>
   <si>
     <t>Construção de uma Praça no Distrito de Santa Rita, bem como a implantação de um parque infantil e academia ao ar livre.</t>
   </si>
   <si>
     <t>2920</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2920/ind_1.148.2022canteiro_br_330.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2920/ind_1.148.2022canteiro_br_330.docx</t>
   </si>
   <si>
     <t>REVITALIZAR O CANTEIRO LOCALIZADO NA BR 330 (EM FRENTE AO POSTO PAMPA E ABRIGO LEUR BRITO) (vide fotos), JEQUIÉ-BA</t>
   </si>
   <si>
     <t>2923</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2923/indicacao_de_pavimentacao_nardy.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2923/indicacao_de_pavimentacao_nardy.doc</t>
   </si>
   <si>
     <t>Indicamos ao Excelentíssimo Prefeito Municipal, Zenildo Brandão, extensivo ao Secretário de Infraestrutura Lucindo Tomaz Vasconcelos Menezes, no sentido de Pavimentação da Rua Teodulo Dantas Dias, no Jequiezinho, rua que liga a Rua Corredor Costa Brito a Avenida César Borges.</t>
   </si>
   <si>
     <t>2924</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2924/ind._1.157.2022rua_francisco_mendes.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2924/ind._1.157.2022rua_francisco_mendes.docx</t>
   </si>
   <si>
     <t>emendas impositivas para a pavimentação com Massa Asfáltica (CBUQ), da Rua Francisco Mendes, bairro do Jequiezinho, Jequié/BA.</t>
   </si>
   <si>
     <t>2926</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2926/ind_1.154.2022pav._rua_g_loteamento_belanopolis.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2926/ind_1.154.2022pav._rua_g_loteamento_belanopolis.docx</t>
   </si>
   <si>
     <t>Adotar providências junto à Secretaria de Obras e Infraestrutura para a pavimentação em concreto da Rua G, localizada no Loteamento Belanápolis, no bairro do Jequiezinho próximo ao alto da Coelba.</t>
   </si>
   <si>
     <t>2930</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2930/ind._1.158.2022servic_pub_ponto_de_onibus_detran.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2930/ind._1.158.2022servic_pub_ponto_de_onibus_detran.docx</t>
   </si>
   <si>
     <t>Venho através deste, solicitar de Vossa Senhoria a reforma e modernização do ponto de ônibus na Av. Lomanto Junior, em frente ao Detran de Jequié, bairro Cansanção.</t>
   </si>
   <si>
     <t>2931</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2931/ind._1.159.2022_infra_redutor_de_velocidade_centro_educacional.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2931/ind._1.159.2022_infra_redutor_de_velocidade_centro_educacional.docx</t>
   </si>
   <si>
     <t>Venho através deste, solicitar de Vossa Senhoria, a implantação de redutores de velocidade na Rua Itajuru, bairro Joaquim Romão, em frente ao Centro Educacional Professor Brito.</t>
   </si>
   <si>
     <t>2932</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2932/ind._1.160.2022baixa_do_bomfim_nardy_123.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2932/ind._1.160.2022baixa_do_bomfim_nardy_123.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº /2022_x000D_
 Indicamos ao Excelentíssimo Prefeito Municipal, Zenildo Brandão, extensivo ao Secretário de Infraestrutura Lucindo Tomaz Vasconcelos Menezes, no sentido de requalificação e implantação de uma academia ao ar livre, implantações de quiosque, para comercio locais e iluminação, na localização do Bairro Cidade Nova, Rua Travessa Presidente Kenedy, na A.v Lomanto Junior</t>
   </si>
   <si>
     <t>2933</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2933/ind.1161_construcao_de_praca_no_loteamento_borda_da_mata.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2933/ind.1161_construcao_de_praca_no_loteamento_borda_da_mata.doc</t>
   </si>
   <si>
     <t>construção de uma praça no loteamento Borda da Mata</t>
   </si>
   <si>
     <t>2934</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2934/ind._1.162reforma_da_quadra_do_conjunto_habitacional_segredo.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2934/ind._1.162reforma_da_quadra_do_conjunto_habitacional_segredo.doc</t>
   </si>
   <si>
     <t>reforma da quadra do Conjunto Habitacional Segredo</t>
   </si>
   <si>
     <t>2937</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2937/ind._1.163.2022rua_15_de_novembro.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2937/ind._1.163.2022rua_15_de_novembro.docx</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DA PRAÇA LOCALIZADA NA RUA 15 DE NOVEMBRO EM CONFLUENCIA COM A RUA APOLINÁRIO PELETEIRO (FOTO ANEXA). JEQUIÉ/BA.</t>
   </si>
   <si>
     <t>2938</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2938/ind._1.164.2022poco_artesiano_2022.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2938/ind._1.164.2022poco_artesiano_2022.doc</t>
   </si>
   <si>
     <t>Indicamos ao Sr. Deputado Estadual Euclides Fernandes, extensivo ao Diretor Presidente da CERB, Sr. Alexsandro Freitas Silva no sentido de viabilizar perfuração de Poço Artesiano no Povoado da Barragem da Pedra no Município de Jequié Ba.</t>
   </si>
   <si>
     <t>2941</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2941/ind._1.167.2022_eta_itaibo.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2941/ind._1.167.2022_eta_itaibo.doc</t>
   </si>
   <si>
     <t>Indicamos ao Sr. Deputado Euclides Fernandes, extensivo ao Presidente da EMBASA, Sr. Rogerio Cedraz no sentido de viabilizar a construção de uma E.T.A, no Distrito de Itaibó em Jequié Ba.</t>
   </si>
   <si>
     <t>2942</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2942/ind.1.168.2022_marcacao_de_exames_olaine_1.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2942/ind.1.168.2022_marcacao_de_exames_olaine_1.doc</t>
   </si>
   <si>
     <t>MARCAÇÃO DE EXAMES ONLAINE</t>
   </si>
   <si>
     <t>2943</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2943/ind_1.169.2022_pavimentacao_das_ruas_parana_epernabuco_no_loteamento_bom_socesso_-_atualizada.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2943/ind_1.169.2022_pavimentacao_das_ruas_parana_epernabuco_no_loteamento_bom_socesso_-_atualizada.doc</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO DAS RUAS PARANA  E PERNABUCO</t>
   </si>
   <si>
     <t>2944</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2944/rua_1.170.2022jovino_brito_curral_novo_pavimentacao.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2944/rua_1.170.2022jovino_brito_curral_novo_pavimentacao.doc</t>
   </si>
   <si>
     <t>Extensivo ao Secretário de Infraestrutura, Lucindo Tomaz Vasconcelos Menezes, no sentido de incluir o Programa Municipal Asfalto Por Toda Cidade na rua Jovino Brito, situada no Curral Novo.</t>
   </si>
   <si>
     <t>2945</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2945/ind_1.171.2022_iluminacao_de_led-rua_urbano_de_almeida_neto.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2945/ind_1.171.2022_iluminacao_de_led-rua_urbano_de_almeida_neto.doc</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Municipal Zenildo Brandão, extensivo ao Secretário de Serviços Públicos Helder Souza Santos, que tome providências quanto a implantação de iluminação pública LED na Rua Urbâno de Almeida Neto-Joaquim Romão</t>
   </si>
   <si>
     <t>2946</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2946/ind._1.172.2022_reestruturacao_do_semi-anel_viario_de_jequie_parte_que_liga_a_av._cesar_borges_a_br_330..doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2946/ind._1.172.2022_reestruturacao_do_semi-anel_viario_de_jequie_parte_que_liga_a_av._cesar_borges_a_br_330..doc</t>
   </si>
   <si>
     <t>Reestruturação do semi-anel viário de Jequié, parte que liga a Av. Cesar Borges a BR 330.</t>
   </si>
   <si>
     <t>2947</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2947/ind.1.173.2022_rua_nova_taurino_bispo.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2947/ind.1.173.2022_rua_nova_taurino_bispo.docx</t>
   </si>
   <si>
     <t>EFETUAR A PAVIMENTAÇÃO ASFÁLTICA DA RUA NOVA TAURINO BISPO BAIRRO DO JOAQUIM ROMÃO</t>
   </si>
   <si>
     <t>2948</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2948/indi_1.174.2022-_redutor_de_velocidade_rua_prof_virg_ribeiro.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2948/indi_1.174.2022-_redutor_de_velocidade_rua_prof_virg_ribeiro.docx</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Municipal Zenildo Brandão Santana, que avalie a possibilidade para a implantação de um Redutor de Velocidade na Rua Professora Virginia Ribeiro em frente à Escola Infanto Juvenil.</t>
   </si>
   <si>
     <t>2950</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2950/ind_.1.175.2022_.2022_seguranca_postos.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2950/ind_.1.175.2022_.2022_seguranca_postos.doc</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Municipal Zenildo Brandão, extensivo ao Secretário de Saúde, a disponibilização de Segurança nos Postos de Saúde da Família.</t>
   </si>
   <si>
     <t>2952</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2952/ind._1.177.2022-_patrolamento_na__regiao_de_fontinha_docx.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2952/ind._1.177.2022-_patrolamento_na__regiao_de_fontinha_docx.docx</t>
   </si>
   <si>
     <t>Patrolamento e Encascalhamento da estrada e ramais da Região de Fontinha.</t>
   </si>
   <si>
     <t>2954</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2954/ind_1.179.2022_infra_recuperacao_asfaltica.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2954/ind_1.179.2022_infra_recuperacao_asfaltica.docx</t>
   </si>
   <si>
     <t>Venho através deste, solicitar de Vossa Senhoria, a recuperação do trecho asfáltico da praça Gov. Juracy Magalhães, em frente à escola de idiomas KNN, bairro Jequiezinho.</t>
   </si>
   <si>
     <t>2956</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2956/indi_1.181.2022infra_asfaltamento_joaquim_romao_1.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2956/indi_1.181.2022infra_asfaltamento_joaquim_romao_1.docx</t>
   </si>
   <si>
     <t>Venho através deste, solicitar de Vossa Senhoria, o asfaltamento da Rua dos Salmões, Rua Sr. Bento Palma, bairro Joaquim Romão.</t>
   </si>
   <si>
     <t>2957</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2957/indi_1.182-2022_-_reforma_e_ampliacao_do_cemiterio_sao_sebastiao_no_curral_novo.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2957/indi_1.182-2022_-_reforma_e_ampliacao_do_cemiterio_sao_sebastiao_no_curral_novo.docx</t>
   </si>
   <si>
     <t>Indicamos ao prefeito municipal para que possa viabilizar obra de execução de reforma e ampliação do Cemitério São Sebastião no bairro Curral Novo.</t>
   </si>
   <si>
     <t>2958</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2958/ind_1.183.2022_-_regionalizacao_do_inema_unidade_de_jequie.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2958/ind_1.183.2022_-_regionalizacao_do_inema_unidade_de_jequie.docx</t>
   </si>
   <si>
     <t>Indicamos ao excelentíssimo governador da Bahia, Rui Costa, no sentido de viabilizar retorno da autonomia e regionalização do órgão do INEMA unidade de Jequié.</t>
   </si>
   <si>
     <t>2961</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2961/ind.1.186.2022_ubs_residenciais_emendas.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2961/ind.1.186.2022_ubs_residenciais_emendas.docx</t>
   </si>
   <si>
     <t>construir e equipar uma Unidade Básica de Saúde (UBS) nas imediações dos Residenciais Vida Jequié, Beira Rio e Segredo</t>
   </si>
   <si>
     <t>2962</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2962/ind._1.187.2022_espacos_para_a_utilizacao_de_apresentacoes_musicais..docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2962/ind._1.187.2022_espacos_para_a_utilizacao_de_apresentacoes_musicais..docx</t>
   </si>
   <si>
     <t>Para que na elaboração dos projetos das novas praças da cidade, seja incluído espaços para a utilização de apresentações musicais.</t>
   </si>
   <si>
     <t>2964</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2964/ind._1.188.2022_pavimentacao_barragem_de_pedra.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2964/ind._1.188.2022_pavimentacao_barragem_de_pedra.doc</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Municipal Sr. Zenildo Brandão, extensivo ao Secretário de Infraestrutura, a pavimentação das ruas Joaquim Pereira Gomes, Rua Gilson Lopes Guimarães e Rua Alvina Pereira, todas no povoado da Barragem da Pedra.</t>
   </si>
   <si>
     <t>2965</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2965/ind.189.2022pavimentacao_avenida_barragem_de_pedra_2.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2965/ind.189.2022pavimentacao_avenida_barragem_de_pedra_2.doc</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Municipal Sr. Zenildo Brandão, para que autorize o Secretário de Infraestrutura, para que seja feita a pavimentação com asfalto ou concreto das ruas:  Rua Nova, na Avenida Barragem da Pedra.</t>
   </si>
   <si>
     <t>2968</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2968/ind._inocoop.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2968/ind._inocoop.docx</t>
   </si>
   <si>
     <t>ACADEMIA AO AR LIVRE, E PARQUE INFANTIL NA PRAÇA MANOEL PEREIRA SOUZA, DA RUA WALDIR LEITE NO INOCOOP</t>
   </si>
   <si>
     <t>2969</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2969/ind._1.192.2022campo_urbis_3.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2969/ind._1.192.2022campo_urbis_3.doc</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Municipal Zenildo Brandão, extensivo ao Secretário de Infraestrutura, Lucindo Tomaz, no sentido de implantar uma requalificação do Campo de futebol localizado na Urbis III enfrente a Igreja Wesleyana e uma construção do mesmo com arquibancadas, vestiário e iluminação de LED.</t>
   </si>
   <si>
     <t>2972</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2972/ind._1.193.2022canteiro_vovo_camila.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2972/ind._1.193.2022canteiro_vovo_camila.docx</t>
   </si>
   <si>
     <t>CONSTRUIR UM CANTEIRO COM PERGOLATO NA RUA VOVÓ CAMILA</t>
   </si>
   <si>
     <t>2974</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2974/ind._1.195.2022pavimentacao_asfaltica_da_rua_c_e_i_do_ato_da_colina.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2974/ind._1.195.2022pavimentacao_asfaltica_da_rua_c_e_i_do_ato_da_colina.doc</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFALTICA DAS RUAS C, E,I DO ALTO DA COLINA</t>
   </si>
   <si>
     <t>2976</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2976/ind._1.197.2022escuta_protegida.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2976/ind._1.197.2022escuta_protegida.docx</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal Zenildo Brandão, extensivo ao setor competente, de acordo com a Lei Federal 13.431 de 04 de abril de 2017, onde estabelece o sistema de garantia  de direitos da criança e do adolescentes vitima ou testemunha de violência, vimos solicitar do nobre Prefeito solicitando a implantação da Escuta Protegida em nosso município.</t>
   </si>
   <si>
     <t>2978</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2978/ind._1.199.2022pavimentacao_asfaltica_da_rua_c_do_ato_da_colina.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2978/ind._1.199.2022pavimentacao_asfaltica_da_rua_c_do_ato_da_colina.doc</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFALTICA NA RUA C LOCALIZADA NO JARDIM ORIENTE</t>
   </si>
   <si>
     <t>2982</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2982/ind._1.200.2022pavimentacao_asfaltica.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2982/ind._1.200.2022pavimentacao_asfaltica.doc</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Municipal Zenildo Brandão, extensivo ao Secretário de Infraestrutura Lucindo Tomaz, no sentido que seja feita a pavimentação asfáltica na Rua Três, localizada no Jequiezinho.</t>
   </si>
   <si>
     <t>2984</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2984/ind_1.201.2022_infra_asfaltamento_centro.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2984/ind_1.201.2022_infra_asfaltamento_centro.docx</t>
   </si>
   <si>
     <t>Venho através deste, solicitar de Vossa Senhoria, o asfaltamento da  Rua Edvaldo A. Teixeira e praça Artur Alves Pereira próximo ao INSS, bairro centro.</t>
   </si>
   <si>
     <t>2985</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2985/ind.1.202construcao_de_psf_no_alto_da_colina_1.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2985/ind.1.202construcao_de_psf_no_alto_da_colina_1.doc</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM POSTO DE SAÚDE PSF NA AREA VERDE DO ALTO DA COLINA</t>
   </si>
   <si>
     <t>2987</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2987/ind._1.204lagoa_beira_rio.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2987/ind._1.204lagoa_beira_rio.docx</t>
   </si>
   <si>
     <t>revitalização da Lagoa no Residencial Beira Rio (próximo a Associação dos Moradores), vide fotos anexa</t>
   </si>
   <si>
     <t>2989</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2989/indicacao_infra_escoamento_de_agua.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2989/indicacao_infra_escoamento_de_agua.docx</t>
   </si>
   <si>
     <t>Venho através deste, solicitar de Vossa Senhoria, o melhoramento do escoamento de água da Av. Landulfo Caribé, na região da Kairos veículos, bairro jequiezinho.</t>
   </si>
   <si>
     <t>2990</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2990/ind._1.206.2023servicos_publicos_2022_limpeza_rio_jequiezinho.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2990/ind._1.206.2023servicos_publicos_2022_limpeza_rio_jequiezinho.docx</t>
   </si>
   <si>
     <t>Venho através deste, solicitar de Vossa Senhoria, a limpeza do Rio Jequiezinho na região da Av. Jõao Goularte.</t>
   </si>
   <si>
     <t>2992</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2992/ind._1.207.2022_-_calcamento_campo_do_america.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2992/ind._1.207.2022_-_calcamento_campo_do_america.doc</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA DAS RUAS I TRAVESSA DALVA RIBEIRO, BAIRRO CAMPO DO AMÉRICA E TRAVESSA 15 DE NOVEMBRO, LOTEAMENTO NOVO HORIZONTE, BAIRRO JEQUIEZINHO</t>
   </si>
   <si>
     <t>2993</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2993/ind.1.208.2022_pavimentacao_asfaltica_da_rua_f_do_ato_da_colina.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2993/ind.1.208.2022_pavimentacao_asfaltica_da_rua_f_do_ato_da_colina.doc</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO DA RUA F NO ALTO DA COLINA</t>
   </si>
   <si>
     <t>2996</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2996/ind._1.211.2022redutor_de_velocidades_na_rua_da_banca.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2996/ind._1.211.2022redutor_de_velocidades_na_rua_da_banca.doc</t>
   </si>
   <si>
     <t>REDUTORES DE VELOCIDADESNA RUA DA BANCA</t>
   </si>
   <si>
     <t>2999</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2999/ind._1.214.2022_-_calcamento_das_vicente_grilo.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2999/ind._1.214.2022_-_calcamento_das_vicente_grilo.doc</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO DAS RUAS B e E, DO LOTEAMENTO VICENTE GRILO, BAIRRO JEQUIEZINHO</t>
   </si>
   <si>
     <t>3000</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3000/ind_1.215.2022_do_cras_123.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3000/ind_1.215.2022_do_cras_123.doc</t>
   </si>
   <si>
     <t>Indicamos ao Excelentíssimo Prefeito Municipal, Zenildo Brandão, extensivo a Secretária de desenvolvimento Social, Patrícia Miranda Brandão Santana, no sentido de criação do anexo do CRAS, localizado na Região de Florestal.</t>
   </si>
   <si>
     <t>3001</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3001/ind_1.216.2022_do_cras_123nardy44.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3001/ind_1.216.2022_do_cras_123nardy44.doc</t>
   </si>
   <si>
     <t>Indicamos ao Excelentíssimo Prefeito Municipal, Zenildo Brandão, extensivo a Secretária de desenvolvimento Social, Patrícia Miranda Brandão Santana, no sentido de criação do anexo do CRAS, localizado na Região de Itajuru.</t>
   </si>
   <si>
     <t>3030</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3030/ind_.1.217_.2022-_projeto_cisternas_1.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3030/ind_.1.217_.2022-_projeto_cisternas_1.doc</t>
   </si>
   <si>
     <t>solicitando o empenho necessário no sentido de viabilizar um projeto para a construção de cisternas para famílias rurais de baixa renda atingidas pela seca ou falta de água.</t>
   </si>
   <si>
     <t>3003</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3003/ind_._1.218.2022-_revitalizacao_passeio_publico_da_avenida_cesar_borges.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3003/ind_._1.218.2022-_revitalizacao_passeio_publico_da_avenida_cesar_borges.doc</t>
   </si>
   <si>
     <t>Indicamos ao Excelentíssimo Prefeito Municipal, Zenildo Brandão Santana, extensivo ao Secretário de Serviços Publicos, Helder Souza Santos, solicitando o empenho necessário no sentido de viabilizar a revitalização do passeio público da Avenida Cesar Borges.</t>
   </si>
   <si>
     <t>3004</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3004/indi_._1.219.2023_infra_reforma_praca_do_polivalente.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3004/indi_._1.219.2023_infra_reforma_praca_do_polivalente.docx</t>
   </si>
   <si>
     <t>Venho através deste, solicitar de Vossa Senhoria, a reforma, modernização e a poda consciente das árvores da pracinha do polivalente, localizado em frente ao restaurante sabor D’ casa, bairro jequiezinho.</t>
   </si>
   <si>
     <t>3006</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3006/ind._1.221.2022.._infra_asfaltamento_baixa_do_bonfim.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3006/ind._1.221.2022.._infra_asfaltamento_baixa_do_bonfim.docx</t>
   </si>
   <si>
     <t>Venho através deste, solicitar de Vossa Senhoria, o asfaltamento das rua Raimundo Xavier , bairro Baixa do Bonfim.</t>
   </si>
   <si>
     <t>3007</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3007/ind._1.222.2022requalificacao_na_usf_padre_hilario_terrosi_i_e_iilocalizado_na_rua_waldir_leite_sn-inocoop..doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3007/ind._1.222.2022requalificacao_na_usf_padre_hilario_terrosi_i_e_iilocalizado_na_rua_waldir_leite_sn-inocoop..doc</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Municipal Zenildo Brandão, extensivo ao Secretário de Saúde Marlon Santos, no sentido que seja feita uma requalificação na USF Padre Hilário Terrosi I e II, localizado na Rua Waldir Leite S/N-Inocoop</t>
   </si>
   <si>
     <t>3008</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3008/ind._1.223.2022amaralina.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3008/ind._1.223.2022amaralina.docx</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE POSTE COM BRAÇO DE LUZ, NA RUA UIMBUÍ, PRÓXIMOAO NÚMERO 473, BAIRRO AMARALINA.</t>
   </si>
   <si>
     <t>3009</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3009/ind._1.224.2022construcao_de_uma_passagem_elevada_e_pavimentacao_na_rua_da_escola_adolfo_ribeiro_2.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3009/ind._1.224.2022construcao_de_uma_passagem_elevada_e_pavimentacao_na_rua_da_escola_adolfo_ribeiro_2.doc</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Municipal Zenildo Brandão, extensivo a Superintendente Karla Geambastiani e ao Secretário de Infraestrutura Lucindo Tomaz Vasconcelos Menezes, que tome providências quanto à construção de uma passagem elevada com sinalização na frente da Escola Municipal Adolfo Ribeiro,São Judas.</t>
   </si>
   <si>
     <t>3010</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3010/ind_1.225.2022o_bueiro_feirinha_e_rodoviaria_1.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3010/ind_1.225.2022o_bueiro_feirinha_e_rodoviaria_1.docx</t>
   </si>
   <si>
     <t>Indicamos ao Excelentíssimo Prefeito Zenildo Brandão Santana, extensivo secretário de infraestrutura Lucindo Tomaz Vasconcelos no sentido de adotar providências para fiscalização geral dos bueiros, localizado na feirinha do Joaquim Romão como também em torno da rodoviária, Bairro Joaquim Romão</t>
   </si>
   <si>
     <t>3012</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3012/ind.1.226.2022_limpeza_corrego.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3012/ind.1.226.2022_limpeza_corrego.docx</t>
   </si>
   <si>
     <t>REALIZAR A LIMPEZA DO CANAL DE ÁGUA FLUVIAIS, DO LOTEAMENTO ÁGUA BRANCA, LOTEAMENTO JARDIM ELDORADO E BOM SOSSEGO ATE O RIO DO JEQUIEZINHO.</t>
   </si>
   <si>
     <t>3014</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3014/ind._1.228.2022_iluminacao_da_avenida_almirante_tamandare_-_sao_judas.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3014/ind._1.228.2022_iluminacao_da_avenida_almirante_tamandare_-_sao_judas.docx</t>
   </si>
   <si>
     <t>Instalação de postes de iluminação com placas de LEDs na Avenida Almirante Tamandaré, ao lado da UNIFTC, rua que dá acesso também ao Loteamento Raio de Luz, no bairro São Judas Tadeu.</t>
   </si>
   <si>
     <t>3017</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3017/1.231.2022concretagem_rua_mario_moreira_no_curral_novo.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3017/1.231.2022concretagem_rua_mario_moreira_no_curral_novo.doc</t>
   </si>
   <si>
     <t>Concretagem da Rua Mário Moreira no Bairro Curral Novo.</t>
   </si>
   <si>
     <t>3018</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3018/ind._1.232.2022o_onibus_feirinha.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3018/ind._1.232.2022o_onibus_feirinha.docx</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE PONTO DE ÔNIBUS COLETIVO COM COBETRURA E BANCO DE CONCRETO, NO LARGO DA FEIRINHA</t>
   </si>
   <si>
     <t>3019</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3019/ind_1.233.2022_ponte_entre_sao_jose_e_jardim_paqueta_1.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3019/ind_1.233.2022_ponte_entre_sao_jose_e_jardim_paqueta_1.docx</t>
   </si>
   <si>
     <t>Construção de uma ponte ligando o bairro São José ao Loteamento Jardim Paquetá, atravessando Rio Jequiezinho, com acesso através da Rua Sinhá Soares.</t>
   </si>
   <si>
     <t>3021</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3021/indi_1.235.2022_-_braco_de_luz.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3021/indi_1.235.2022_-_braco_de_luz.docx</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Municipal Zenildo Brandão Santana, que tome as devidas providências junto ao setor competente, no sentido de proceder a melhorias na iluminação e providenciar a colocação de braços de luz nos seguintes locais, Tesouro, Riacho das Pratas, Mutum, Rio do Antonio e Riacho da Fartura.</t>
   </si>
   <si>
     <t>3023</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3023/ind._1.237.2022_-_reforma_da_praca_hilario_terrosi.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3023/ind._1.237.2022_-_reforma_da_praca_hilario_terrosi.docx</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Municipal Zenildo Brandão Santana, adotar providências junto à Secretaria de Obras e Infraestrutura para a reforma da praça e construção de 2 quiosques, localizada em frente ao posto médico Hilário Terrosi no INOCOOP.</t>
   </si>
   <si>
     <t>3025</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3025/ind._1.239_.iluminacao_led_tote_lomanto_alto_do_cemiterio.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3025/ind._1.239_.iluminacao_led_tote_lomanto_alto_do_cemiterio.doc</t>
   </si>
   <si>
     <t>Substituição da iluminação pública da Senhor dos Passos, além da localidade do Alto do Cemitério por equipamentos do tipo LED.</t>
   </si>
   <si>
     <t>3033</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3033/ind._1.241.2022_agricultura.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3033/ind._1.241.2022_agricultura.doc</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Municipal Zenildo Brandão, extensivo ao Secretário de Agricultura, Irrigação e Meio Ambiente José Claudemiro Passos Brandão, quanto a criação do programa de Horta hidropônica ou do modelo tradicional no ambiente urbano.</t>
   </si>
   <si>
     <t>3037</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3037/iluminacao_de_led_na_praca_governador_de_waldir_pires_localizada_na_rua_yolanda_pires-jequiezinho..doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3037/iluminacao_de_led_na_praca_governador_de_waldir_pires_localizada_na_rua_yolanda_pires-jequiezinho..doc</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Municipal Zenildo Brandão, extensivo ao Secretário de Infraestrutura Lucindo Tomaz, no sentindo que seja feito a implantação de Iluminação de LED na Praça Governador de Waldir Pires, localizada na Rua Yolanda Pires-Jequiezinho.</t>
   </si>
   <si>
     <t>3038</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3038/24.11.22_indicacao_reforma_desinterdicao_iluminacao_cenica_e_tombamento_ponte_de_newton.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3038/24.11.22_indicacao_reforma_desinterdicao_iluminacao_cenica_e_tombamento_ponte_de_newton.doc</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Municipal Zenildo Brandão, extensivo ao Secretário de Infraestrutura Lucindo Tomaz Vasconcelos, adotar providencias para reforma na estrutura física, arquitetônica, liberação de passagem e projeto de iluminação cênica na Ponte Newton Brito, que liga o Jequiezinho ao Campo do América, sobre a Avenida Cesar Borges.</t>
   </si>
   <si>
     <t>3039</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3039/ind._1.245.2022centro_de_diagnostico_de_imagem_municipal_voltados_para_colonoscopia_e_endoscopia.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3039/ind._1.245.2022centro_de_diagnostico_de_imagem_municipal_voltados_para_colonoscopia_e_endoscopia.docx</t>
   </si>
   <si>
     <t>Indicamos ao Governador do Estado Rui Costa, extensivo ao Deputado Federal Antônio Brito e ao Deputado Estadual Euclides Fernandes, solicitando a construção de um Centro de Diagnóstico voltados para a realização dos exames de colonoscopia e endoscopia digestiva, para o Município de Jequié.</t>
   </si>
   <si>
     <t>3040</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3040/ind_1.246.2022_instalacao_de_faixa_de_pedrestre_em_frente_ao_cafe_preferido_e_casa_das_antenas_e_reabertura_em_frente_a_bela_iluminacao_e_henet.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3040/ind_1.246.2022_instalacao_de_faixa_de_pedrestre_em_frente_ao_cafe_preferido_e_casa_das_antenas_e_reabertura_em_frente_a_bela_iluminacao_e_henet.doc</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Municipal Zenildo Brandão, extensivo ao Secretário de Infraestrutura Lucindo Tomaz Vasconcelos e a Superintendente da SUNTRAM Karla Carine Rodrigues Geambastiani, adotar providencias para implantação de faixa de pedestre na Avenida Presidente Dutra, em frente ao Café Preferido e Casa das Antenas e a reativação da existente em frente a Bela iluminação e a HE-NET.</t>
   </si>
   <si>
     <t>3041</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3041/ind_-1.247_2022_-_praca_na_urbis.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3041/ind_-1.247_2022_-_praca_na_urbis.doc</t>
   </si>
   <si>
     <t>Construção de uma Praça, bem como a implantação de um parque infantil e academia ao ar livre, na URBIS IV próximo ao Posto de Saúde Maximiliano no Bairro Espírito Santo, nesta cidade.</t>
   </si>
   <si>
     <t>3042</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3042/indi1.248.2022_de_campo_de_grama_sintetica.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3042/indi1.248.2022_de_campo_de_grama_sintetica.doc</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Municipal de Jequié Zenildo Brandão Santana, extensivo ao Secretário Municipal de Infraestrutura Lucindo Tomaz Vasconcelos Menezes no sentido de enviarem esforços para a Instalação de Um Campo de Grama Sintética no bairro da Cachoeirinha.</t>
   </si>
   <si>
     <t>3043</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3043/ind._1.249.2022asfalto_dom_climerio_e_1_tv_dom_climerio.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3043/ind._1.249.2022asfalto_dom_climerio_e_1_tv_dom_climerio.doc</t>
   </si>
   <si>
     <t>Realização de cobertura asfáltica da Rua Dom Climério e da 1ª Tv. Dom Climério no Bairro Caixa D’água</t>
   </si>
   <si>
     <t>3045</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3045/ind._1.251.2022__neuro.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3045/ind._1.251.2022__neuro.doc</t>
   </si>
   <si>
     <t>Indicamos ao Excelentíssimo Senhor Prefeito Municipal Zenildo Brandão Santana, extensivo a ao Secretário de Saúde, para adotarem providencias no sentido contratar mais Neuropediatras para ampliar as cotas visando o aumento da oferta para atender o município de Jequié.</t>
   </si>
   <si>
     <t>3046</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3046/ind._1.252.2022__home_care_odontologico.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3046/ind._1.252.2022__home_care_odontologico.doc</t>
   </si>
   <si>
     <t>O Home Care Odontologico é o atendimento domiciliar realizado pelo Cirurgião-Dentista capacitado. Com equipamentos portáteis, capacidade de adaptar suas técnicas ao ambiente e a situação clínica de cada paciente, o profissional avalia cada caso, desenvolve projetos terapêuticos e faz desde a profilaxia (limpeza) até procedimentos mais complexos como exodontia (extração).</t>
   </si>
   <si>
     <t>3048</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3048/ind._1.254.2023quadra_1.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3048/ind._1.254.2023quadra_1.doc</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Prefeito Municipal Zenildo Brandão Santana, extensivo ao Secretário de Esportes, Matheus Roberto Oliveira Macedo, no sentido realizar a implantação da cobertura da quadra do Cansanção.</t>
   </si>
   <si>
     <t>3051</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3051/ind._1.257.2023-_pavimentacao_caminho_2_vila_rodov._jard._eudorado.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3051/ind._1.257.2023-_pavimentacao_caminho_2_vila_rodov._jard._eudorado.docx</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Municipal Zenildo Brandão Santana, adotar providências junto à Secretaria de Infraestrutura para pavimentação do   Caminho 2 (Lot. Jd. Eldorado), Vila Rodoviária.</t>
   </si>
   <si>
     <t>3052</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3052/ind_1.258.2022icacao_-_concretagem_rua_babatimao_amaralina.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3052/ind_1.258.2022icacao_-_concretagem_rua_babatimao_amaralina.docx</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Municipal Zenildo Brandão Santana, adotar providências junto a Secretaria de Infraestrutura, solicitando a CONCRETAGEM da Rua Babatimão, localizado no bairro Amaralina.</t>
   </si>
   <si>
     <t>3053</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3053/indi1.259.2022cacao_-__guarda_municipal.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3053/indi1.259.2022cacao_-__guarda_municipal.docx</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Municipal Zenildo Brandão Santana, adotar providências junto a Secretaria de Infraestrutura e Guarda Municipal para a função de proteger os bens, serviços e instalações, no Aeroporto Vicente Grilo</t>
   </si>
   <si>
     <t>3054</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3054/in1.260.2022dicacao_p_estruturante.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3054/in1.260.2022dicacao_p_estruturante.docx</t>
   </si>
   <si>
     <t>criar Projetos para Unidades Escolares Municipais do Ensino Fundamental I e II, desenvolver com Estudantes : voltado para a Música, no Esporte, na Dança, no Teatro, Produção de Vídeos, Desenho Artístico e Pintura, favorecendo a criação de estratégias, oportunizando o aprendizado para o exercício da Cidadania.</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1511/req._01.2022_-_audiencia_publica_para_discutirmos_sobre__a_problematica_enfrentadas_pela_pessoa_com_autismo.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1511/req._01.2022_-_audiencia_publica_para_discutirmos_sobre__a_problematica_enfrentadas_pela_pessoa_com_autismo.doc</t>
   </si>
   <si>
     <t>Audiência pública para discutir os direitos da pessoa com autismo, pelo transcurso do Dia Internacional da pessoa com autismo.</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1512/req._02.2022_-_audiencia_publica_pessoas_com_deficiencia_e_idosos.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1512/req._02.2022_-_audiencia_publica_pessoas_com_deficiencia_e_idosos.doc</t>
   </si>
   <si>
     <t>Excelentíssimo Presidente,_x000D_
 _x000D_
 Solicitando agendar para o mês de março, nesta Casa de Leis, audiência pública para discutirmos sobre as problemáticas enfrentadas quotidianamente pelas pessoas com deficiência e pessoas idosas.</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1606/req._03.2022_-_audiencia_publica_politicas_da_juventude.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1606/req._03.2022_-_audiencia_publica_politicas_da_juventude.doc</t>
   </si>
   <si>
     <t>Agendar Audiência Pública para debater assuntos sobre políticas públicas para a juventude no município de Jequié.</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1612/req._04.2022_-_audiencia_publica_para_discutirmos_sobre__a_problematica_relacionados_a_embasa..doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1612/req._04.2022_-_audiencia_publica_para_discutirmos_sobre__a_problematica_relacionados_a_embasa..doc</t>
   </si>
   <si>
     <t>Audiência pública com a EMBASA, para que apresentem recursos para melhoramento do saneamento básico e abastecimento de água na Cidade de Jequié.</t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1698/req._05.2022_-_audiencia_publica_com_os_mototaxistas.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1698/req._05.2022_-_audiencia_publica_com_os_mototaxistas.docx</t>
   </si>
   <si>
     <t>Audiência pública com os mototaxistas do município de Jequié, para debatermos sobre Políticas Públicas pertinentes a esta classe.</t>
   </si>
   <si>
     <t>1933</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1933/requerimento_audiencia_publica_mobilidade_urbana_na_avenida_cesar_borges.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1933/requerimento_audiencia_publica_mobilidade_urbana_na_avenida_cesar_borges.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO /2022_x000D_
 _x000D_
 Excelentíssimo Presidente,_x000D_
 _x000D_
 Na forma do Regimento Interno, requeremos a Vossa Excelência que, após ouvir o Plenário, se digne em agendar para o início do mês de junho, nesta casa de leis, audiência pública para discutir Mobilidade Urbana para pedestres, ciclistas, motociclistas, e veículos na Avenida César Borges.</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2004/req._09.2022_-_audiencia_publica_rio_de_contas.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2004/req._09.2022_-_audiencia_publica_rio_de_contas.docx</t>
   </si>
   <si>
     <t>Audiência pública para discutirmos sobre a concessão da Expresso Rio de Contas, em Jequié.</t>
   </si>
   <si>
     <t>2379</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2379/requerimento_de_convocacao...doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2379/requerimento_de_convocacao...doc</t>
   </si>
   <si>
     <t>Requeremos a Vossa Excelência que, após ouvir o Plenário, convoque o Secretário de Saúde Sr. Marlon Pereira Santos</t>
   </si>
   <si>
     <t>2397</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2397/req._13.2022_-_convocacao_secretaria_educacao_helvia_sampaio_e_sampaio.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2397/req._13.2022_-_convocacao_secretaria_educacao_helvia_sampaio_e_sampaio.doc</t>
   </si>
   <si>
     <t>Convocar Secretária de Educação Hélvia Sampaio e Sampaio a comparecer em sessão desta Casa de Leis para prestar esclarecimentos sobre esta Secretaria.</t>
   </si>
   <si>
     <t>2566</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2566/requerimento_-_audiencia_publica_seguranca.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2566/requerimento_-_audiencia_publica_seguranca.doc</t>
   </si>
   <si>
     <t>Na forma do Regimento Interno, requeremos a Vossa Excelência, que ouvido o Plenário, seja realizado AUDIÊNCIA PÚBLICA para debater assuntos sobre SEGURANÇA PÚBLICA no município de Jequié, convidando o Prefeito, Secretários Municipais, órgãos e entidades públicas do nosso Estado e Município</t>
   </si>
   <si>
     <t>2592</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2592/req._15.2022_-_retorno_do_coren.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2592/req._15.2022_-_retorno_do_coren.docx</t>
   </si>
   <si>
     <t>Promover diálogo desta Câmara e seguimentos da sociedade, a fim de discutirmos sobre o retorno do COREN (Conselho Regional de Enfermagem) para o município de Jequié, em data a ser agendada nesta Casa de Leis.</t>
   </si>
   <si>
     <t>2627</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2627/req._16.2022_-_audiencia_publica_agentes_comunitarios.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2627/req._16.2022_-_audiencia_publica_agentes_comunitarios.docx</t>
   </si>
   <si>
     <t>Reivindicando uma AUDIÊNCIA PÚBLICA com a presença dos Agentes Comunitários de Saúde e os Agentes de Combate a Endemias do município de Jequié, para tratarmos da Emenda Constitucional nº 120, que  trata do piso salarial  e da valorização desses profissionais.</t>
   </si>
   <si>
     <t>2795</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2795/req._17.2022_-_audiencia_publica_cachorros.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2795/req._17.2022_-_audiencia_publica_cachorros.doc</t>
   </si>
   <si>
     <t>Realização de audiência pública, em data a ser agendada, convocando os proprietários de canis e ONGs de protetoras de animais do nosso município, a fim de tratarmos sobre o Projeto de Leis 72/2022 que regulamenta a circulação de cães ferozes de grande e médio porte dentro do município de Jequié.</t>
   </si>
   <si>
     <t>2869</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2869/055_-_requerimento_audiencia_publica.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2869/055_-_requerimento_audiencia_publica.docx</t>
   </si>
   <si>
     <t>Audiência Pública para debater assuntos do bairro do Mandacaru.</t>
   </si>
   <si>
     <t>3060</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3060/req.21.2022o_audiencia_publica.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3060/req.21.2022o_audiencia_publica.docx</t>
   </si>
   <si>
     <t>Na forma do Regimento Interno, requeremos a Vossa Excelência que, após ouvir o Plenário desta Casa de Leis, seja realizado uma Audiêdncia Pública, para discutir as demandas da Associação dos Agentes Comunitário de Saúde (AGESJ).</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
     <t>MA</t>
   </si>
   <si>
     <t>Moção de Aplausos</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1616/mocao_01.2022_-_dia_internacional_da_mulher.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1616/mocao_01.2022_-_dia_internacional_da_mulher.doc</t>
   </si>
   <si>
     <t>Moção de Aplausos pela passagem do Dia Internacional da Mulher.</t>
   </si>
   <si>
     <t>1753</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1753/mocao_de_aplausos_02.2022_-_castramovel.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1753/mocao_de_aplausos_02.2022_-_castramovel.doc</t>
   </si>
   <si>
     <t>Moção de Aplausos para a Gestão Castramóvel.</t>
   </si>
   <si>
     <t>1910</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1910/mocao_03.2022_-_geop.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1910/mocao_03.2022_-_geop.doc</t>
   </si>
   <si>
     <t>Moção de Aplausos ao GEOP – Grupo Especializado e Operações Penitenciárias.</t>
   </si>
   <si>
     <t>2078</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2078/mocao_de_aplausos-_maes.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2078/mocao_de_aplausos-_maes.doc</t>
   </si>
   <si>
     <t>A CÂMARA MUNICIPAL DE JEQUIÉ faz inserir na ATA dos seus trabalhos de hoje, MOÇÃO DE APLAUSO Esta moção de aplausos vem homenagear as Mães do nosso Município de Jequié, e em especial a minha mãe Terezinha, minha esposa Arlei e todas as mães do Instituto Mãos, homenagem esta, pelo seu dia que será no domingo 08 de maio</t>
   </si>
   <si>
     <t>2135</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2135/mocao_de_aplausos_05.2022_-_gilson_brito.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2135/mocao_de_aplausos_05.2022_-_gilson_brito.doc</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Grupo Gimacon, na pessoa do seu fundador Sr. Gilson Brito da Silva.</t>
   </si>
   <si>
     <t>2314</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2314/mocao_de_aplausos_-_ronda_maria_da_penha_2_anos_em_jequie.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2314/mocao_de_aplausos_-_ronda_maria_da_penha_2_anos_em_jequie.doc</t>
   </si>
   <si>
     <t>A CÂMARA MUNICIPAL DE JEQUIÉ faz inserir na ATA dos seus trabalhos de hoje, MOÇÃO DE APLAUSOS a Ronda Maria da Penha, pelo transcurso do seu segundo ano de atividades com relevantes serviços prestados a comunidade Jequieense.</t>
   </si>
   <si>
     <t>2377</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2377/mocao_de_aplausos__07.2022_-_tonho_e_lili.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2377/mocao_de_aplausos__07.2022_-_tonho_e_lili.doc</t>
   </si>
   <si>
     <t>Moção de Aplausos para os Senhores Antônio José Caires dos Santos e José Soares Artuso pela presença constante nas Sessões desta Câmara Municipal.</t>
   </si>
   <si>
     <t>2411</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2411/mocao_08.2022_-_mocao_de_aplausos_guarda_municipal.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2411/mocao_08.2022_-_mocao_de_aplausos_guarda_municipal.doc</t>
   </si>
   <si>
     <t>Moção de Aplausos para a Guarda Municipal de Jequié em razão dos seus 70 anos.</t>
   </si>
   <si>
     <t>2466</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2466/14.06.22_-_mocao_de_aplausos_-_ao_atleta_diego_santos_pela_conquiista_de_medalha_de_ouro.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2466/14.06.22_-_mocao_de_aplausos_-_ao_atleta_diego_santos_pela_conquiista_de_medalha_de_ouro.doc</t>
   </si>
   <si>
     <t>A Câmara Municipal de Jequié, legítima representante da comunidade Jequieense, faz inserir na Ata dos seus trabalhos no dia de hoje, MOÇÃO DE APLAUSOS ao atleta Diego Santos, pela conquista de mais uma medalha de ouro no campeonato brasileiro de Judô Sênior.</t>
   </si>
   <si>
     <t>2523</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2523/mocao_10.2022_-_mocao_de_aplausos_para_a_ramarim.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2523/mocao_10.2022_-_mocao_de_aplausos_para_a_ramarim.docx</t>
   </si>
   <si>
     <t>Senhor Presidente._x000D_
 _x000D_
 Moção de Aplausos para comemorar os 25 anos da Fábrica de Calçados Ramarim, em nossa cidade.</t>
   </si>
   <si>
     <t>2616</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2616/mocao_11._2022-_centro_artistico_luara_brandao.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2616/mocao_11._2022-_centro_artistico_luara_brandao.doc</t>
   </si>
   <si>
     <t>Moção de Aplausos para o Centro Artístico Luara Brandão, que se fez presente no Concurso de Dança Costa do Cacau, mais conhecido como Festival DCC, na cidade de Itabuna.</t>
   </si>
   <si>
     <t>2617</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2617/mocao_de_aplausos_12.2022_-_equoterapia.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2617/mocao_de_aplausos_12.2022_-_equoterapia.doc</t>
   </si>
   <si>
     <t>Moção de Aplausos para a Equipe de Equoterapia de Jequié.</t>
   </si>
   <si>
     <t>2620</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2620/mocao_13.2022_-_dia_do_psicologo.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2620/mocao_13.2022_-_dia_do_psicologo.doc</t>
   </si>
   <si>
     <t>Moção de Aplausos em homenagem ao Dia do Psicólogo, em especial os Psicólogos do Instituto Mãos.</t>
   </si>
   <si>
     <t>2655</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2655/23.08.22_-_mocao_de_aplausos_-_dia_do_evangelico.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2655/23.08.22_-_mocao_de_aplausos_-_dia_do_evangelico.doc</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 _x000D_
 A Câmara Municipal de Jequié, legítima representante da comunidade Jequieense, faz inserir na Ata dos seus trabalhos no dia de hoje, MOÇÃO DE APLAUSOS pelo transcurso do DIA DO EVANGÉLICO.</t>
   </si>
   <si>
     <t>2828</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2828/mocao_de_aplausos_dia_do_agente_comunitario.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2828/mocao_de_aplausos_dia_do_agente_comunitario.doc</t>
   </si>
   <si>
     <t>A Câmara Municipal de Jequié, legítima representante da comunidade Jequieense, faz inserir na Ata dos seus trabalhos no dia de hoje, MOÇÃO DE APLAUSOS pelo transcurso do DIA NACIONAL DO AGENTE COMUNITÁRIO DE SAÚDE E AGENTE COMBATE ÀS ENDEMIAS.</t>
   </si>
   <si>
     <t>2893</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2893/mocao_de_aplausos_16.2022doutor_bento_chaves.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2893/mocao_de_aplausos_16.2022doutor_bento_chaves.doc</t>
   </si>
   <si>
     <t>A CÂMARA MUNICIPAL DE JEQUIÉ faz inserir na ATA dos seus trabalhos de hoje, MOÇÃO DE APLAUSO Esta moção de aplausos vem homenagear ao Doutor Bento Chaves pelos seus 50 anos de exercício na Medicina.</t>
   </si>
   <si>
     <t>2901</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2901/mocao_de_aplausos_17.2022operacao_janus.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2901/mocao_de_aplausos_17.2022operacao_janus.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS PARA OS POLICIAIS MILITARES DO 19º BATALHÃO PARA A OPERAÇÃO JANUS</t>
   </si>
   <si>
     <t>2914</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2914/mocao_de_aplauso_18.22_desbr.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2914/mocao_de_aplauso_18.22_desbr.docx</t>
   </si>
   <si>
     <t>A Câmara Municipal de Jequié legitima representante da comunidade Jequieense,_x000D_
  faz inserir na Ata dos seus trabalhos no dia de hoje, MOÇÃO DE APLAUSOS para comemorar os 19 anos do Clube dos Desbravadores em nossa cidade.</t>
   </si>
   <si>
     <t>2935</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2935/mocao_de_aplausos_aatae.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2935/mocao_de_aplausos_aatae.docx</t>
   </si>
   <si>
     <t>A CÂMARA MUNICIPAL DE JEQUIÉ faz inserir na ATA dos seus trabalhos de hoje, MOÇÃO DE APLAUSOS a AATAE (Associação Acolher e Transformar Amor Essencial) em razão do II Congresso Outubro Rosa e todas as atividades realizadas nesse mês de conscientização da prevenção do câncer de mama.</t>
   </si>
   <si>
     <t>2967</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2967/mocao_de_aplausos_20.2022-_igreja_batista_hosana_1.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2967/mocao_de_aplausos_20.2022-_igreja_batista_hosana_1.doc</t>
   </si>
   <si>
     <t>A Câmara Municipal de Jequié, legítima representante da comunidade Jequieense, faz inserir na Ata dos seus trabalhos no dia de hoje, MOÇÃO DE APLAUSOS pelo transcurso do 38º aniversário da Igreja Batista Hosana.</t>
   </si>
   <si>
     <t>2971</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2971/mocao_de_aplausos_alunos.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2971/mocao_de_aplausos_alunos.doc</t>
   </si>
   <si>
     <t>A Câmara Municipal de Jequié legitima representante da comunidade Jequieense, faz inserir na Ata dos seus trabalhos no dia de hoje, MOÇÃO DE APLAUSOS para os Alunos Hebert Araujo Santos, de 12 anos, Ana Julia Farias de Oliveira de 9 anos e Julia Queren Matos Correia de 10 anos todos alunos da Escola Municipal em Tempo Integral Gercino Coelho localizada na Caixa d´água.</t>
   </si>
   <si>
     <t>2988</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2988/mocao_31.2018_consciencia_negra.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2988/mocao_31.2018_consciencia_negra.doc</t>
   </si>
   <si>
     <t>Consciência Negra</t>
   </si>
   <si>
     <t>3055</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3055/mocao_de_aplausos_23.2022m.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3055/mocao_de_aplausos_23.2022m.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS PELOS 25 ANOS DO  8º GBM EM JEQUIE</t>
   </si>
   <si>
     <t>3059</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3059/mocao_de_aplausos_orquestra.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3059/mocao_de_aplausos_orquestra.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS para a Orquestra Clássica Popular de Jequié - OCPJ, homenageando a todos os seus componentes, em especial ao jovem maestro MARIO THIAGO ALVES.</t>
   </si>
   <si>
     <t>3061</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3061/mocao_de_aplausos_25.2022.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3061/mocao_de_aplausos_25.2022.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS  para a turma (Bicentenário da Independência, Soberania e Liberdade) no ano de 2022, se dará no dia 3 Dezembro, com 46 quarenta e seis concludentes.</t>
   </si>
   <si>
     <t>3066</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3066/mocao_de_aplausos_filipe_cardoso.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3066/mocao_de_aplausos_filipe_cardoso.doc</t>
   </si>
   <si>
     <t>A CÂMARA MUNICIPAL DE JEQUIÉ faz inserir na ATA dos seus trabalhos de hoje, MOÇÃO DE APLAUSO Esta moção de aplausos vem homenagear ao técnico de enfermagem Filipe Cardoso Alves pelo Prêmio Anna Nery.</t>
   </si>
   <si>
     <t>3072</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3072/mocao_de_aplausos_27.2022sgt_bm_magnolia.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3072/mocao_de_aplausos_27.2022sgt_bm_magnolia.doc</t>
   </si>
   <si>
     <t>MOCAO DE APLAUSOS PELOS SERVICOS PRESTADOS DA SGT BM MAGNOLIA COSTA SANTOS.</t>
   </si>
   <si>
     <t>3075</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3075/mocao_de_aplausos_28.2022-_apae.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3075/mocao_de_aplausos_28.2022-_apae.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS para a APAE.</t>
   </si>
   <si>
     <t>3076</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3076/mocao_de_aplausos_primeira_igreja_batista_data_certa.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3076/mocao_de_aplausos_primeira_igreja_batista_data_certa.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS PELOS 121 ANOS DA PRIMEIRA IGREJA BATISTA DE JEQUIÉ.</t>
   </si>
   <si>
     <t>1815</t>
   </si>
   <si>
     <t>MP</t>
   </si>
   <si>
     <t>Moção de Pesar</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1815/mocao_de_pesar_dr.__paulo_sobreira..doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1815/mocao_de_pesar_dr.__paulo_sobreira..doc</t>
   </si>
   <si>
     <t>A câmara Municipal de Jequié, faz inserir na Ata dos seus trabalhos de hoje, Moção de Pesar pelo falecimento do Dr. Paulo de Tasso Duarte Sobreira, falecido no dia 28 de março de 2022.</t>
   </si>
   <si>
     <t>2061</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2061/mocao_de_pesar_-_02.2022_-_pelo_falecimento_do_sr._meira.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2061/mocao_de_pesar_-_02.2022_-_pelo_falecimento_do_sr._meira.docx</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento de Milton Barros Meira, ocorrido em 23 de abril de 2022.</t>
   </si>
   <si>
     <t>2067</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2067/mocao_de_pesar_professor_boery.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2067/mocao_de_pesar_professor_boery.doc</t>
   </si>
   <si>
     <t>A câmara Municipal de Jequié, faz inserir na Ata dos seus trabalhos de hoje, Moção de Pesar pelo falecimento do Dr. Eduardo Nagib Boery, falecido no dia 26 de abril de 2022.</t>
   </si>
   <si>
     <t>2265</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2265/mocao_de_pesar_-_04.2022_-_sr._antonio.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2265/mocao_de_pesar_-_04.2022_-_sr._antonio.docx</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Sr. Antônio Soares dos Santos, ocorrido no dia 14 de maio do corrente ano.</t>
   </si>
   <si>
     <t>2654</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2654/mocao_de_pesar_05.2022.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2654/mocao_de_pesar_05.2022.doc</t>
   </si>
   <si>
     <t>A CÂMARA MUNICIPAL DE JEQUIÉ faz inserir na ATA dos seus trabalhos de hoje, MOÇÃO DE PESAR pelo falecimento do Sr. Leandro Silva Menezes Junior, falecido no dia 03 de agosto de 2022.</t>
   </si>
   <si>
     <t>2792</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2792/mocao_de_pesar_06.2022_-_falecimento_da_crianca_guilherme_santos_sena.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2792/mocao_de_pesar_06.2022_-_falecimento_da_crianca_guilherme_santos_sena.doc</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento da criança Guilherme Santos Sena.</t>
   </si>
   <si>
     <t>3034</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3034/mocao_de_pesar_valter_sampaio._1.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3034/mocao_de_pesar_valter_sampaio._1.doc</t>
   </si>
   <si>
     <t>Moção de Pesar de Walter Sampaio.</t>
   </si>
   <si>
     <t>2519</t>
   </si>
   <si>
     <t>MC</t>
   </si>
   <si>
     <t>Moção de Congratulações</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2519/mocao.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2519/mocao.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE FELICITAÇÕES ao Sr. Noel Nascimento Santos, pela passagem de sua data natalícia, ocorrida no dia 03 de agosto de 2022.</t>
   </si>
   <si>
     <t>2656</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2656/mocao_02.2022_-_congratulacoes_pelo_dia_do_soldado.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2656/mocao_02.2022_-_congratulacoes_pelo_dia_do_soldado.doc</t>
   </si>
   <si>
     <t>Moção de Congratulações pelo Dia do Soldado, ocorrido no dia 25 de agosto.</t>
   </si>
   <si>
     <t>2793</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2793/mocao_03.2022_-_aabb_jequie.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2793/mocao_03.2022_-_aabb_jequie.doc</t>
   </si>
   <si>
     <t>Moção de Congratulações pelo Titulo do 19º Campeonato do Sudoeste de Futsal 2022, conquistado pelo time AABB Jequié, no dia 18 de setembro.</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1513/projeto_de_lei_001_2022.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1513/projeto_de_lei_001_2022.docx</t>
   </si>
   <si>
     <t>ALTERA O ART 9º DA LEI Nº 1.903/2013, QUE REESTRUTUROU A SECRETARIA ADMINISTRATIVA DA CÂMARA MUNICIPAL DE JEQUIÉ, CRIANDO CARGOS DE PROVIMENTO COMISSIONADOS</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1514/projeto_de_lei_no_02-_altera_a_lei_2168_do_ctm.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1514/projeto_de_lei_no_02-_altera_a_lei_2168_do_ctm.docx</t>
   </si>
   <si>
     <t>ALTERA A LEI N° 2.168, DE 28 DE SETEMBRO DE 2021 - CÓDIGO TRIBUTÁRIO E DE RENDAS DO MUNICÍPIO DE JEQUIÉ.</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1515/projeto_02.22_parcelamento_especial_para_permissionario.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1515/projeto_02.22_parcelamento_especial_para_permissionario.pdf</t>
   </si>
   <si>
     <t>CONCEDE DISPENSA INTEGRAL DE MULTA E JUROS DE MORA INCIDENTES SOBRE PREÇOS PÚBLICOS DEVIDOS POR PERMISSIONÁRIOS E INSTITUI PARCELAMENTO ESPECIAL PARA PERMISSIONÁRIOS.</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1516/projeto_03_2022_-_incentivo_a_cultura.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1516/projeto_03_2022_-_incentivo_a_cultura.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA “INCENTIVO DE RETOMADA CULTURAL” DE CONCESSÃO DE BENEFÍCIO FISCAL PARA AO SETOR CULTURAL”</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1517/projeto_05.22_operacao_de_credito_1.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1517/projeto_05.22_operacao_de_credito_1.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 05/2022	AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO, OFERECER GARANTIAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1518/projeto_06_reda.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1518/projeto_06_reda.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 2º DA LEI Nº 1658, DE 13 DE OUTUBRO DE 2005, QUE AUTORIZOU A CONTRATAÇÃO TEMPORÁRIA DE PESSOAL SOB O REGIME DO REDA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1519/projeto_07_2022_-_creche_jorge_luiz.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1519/projeto_07_2022_-_creche_jorge_luiz.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 2.152 DE 30 DE DEZEMBRO DE 2020, QUE DENOMINA DE CRECHE JORGE LUIZ OLIVEIRA DE JESUS, A CONSTRUÇÃO LOCALIZADA NA RUA CIDADE DE BRASÍLIA - BRASIL NOVO, PARA CENTRO DE EDUCAÇÃO INFANTIL JORGE LUIZ OLIVEIRA DE JESUS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1520/projeto_08_2022_-_alienacao_imovel_publico_.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1520/projeto_08_2022_-_alienacao_imovel_publico_.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DESAFETAÇÃO E ALIENAÇÃO DE BEM IMÓVEL PÚBLICO MUNICIPAL, NOS TERMOS DO ARTIGO 75, XVIII, C/C ARTIGOS 8º, I, 16, XXI, 38, §8º, C DA LEI ORGÂNICA DO MUNICÍPIO DE JEQUIÉ - BA E DETERMINA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1521/projeto_de_lei_09-2022_criacao_de_cargos_atualizado.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1521/projeto_de_lei_09-2022_criacao_de_cargos_atualizado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO QUADRO DE CARGOS EM COMISSÃO DO ANEXO UNICO DA LEI Nº 1.552/2002 ALTERADA PELA LEI Nº 1.632/2004, NOS TERMOS EM QUE ESPECIFICA A LEI 1.992/2016, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1565</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1565/projeto_de_lei_que_denomina_avenida_adelino_melo_oliveira.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1565/projeto_de_lei_que_denomina_avenida_adelino_melo_oliveira.doc</t>
   </si>
   <si>
     <t>DENOMINA DE AVENIDA ADELINO MELO OLIVEIRA A ATUAL AVENIDA BARRAGEM DA PEDRA</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1569/projeto_de_lei12.2022_denomina_rua_miguel_coelho_xavier..doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1569/projeto_de_lei12.2022_denomina_rua_miguel_coelho_xavier..doc</t>
   </si>
   <si>
     <t>DENOMINA DE RUA MIGUEL COELHO XAVIER A ATUAL RUA ARNALDO EVANGELISTA SOUZA.</t>
   </si>
   <si>
     <t>1657</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1657/projeto_de_lei_instituto_maos.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1657/projeto_de_lei_instituto_maos.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A TRANSFERIR, POR INTERMÉDIO DE DOAÇÃO, UM TERRENO URBANO, PARA O INSTITUTO MÃOS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1686/projeto_de_lei__-_denomina_praca__maria_das_gracas_oliveira_melo..docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1686/projeto_de_lei__-_denomina_praca__maria_das_gracas_oliveira_melo..docx</t>
   </si>
   <si>
     <t>DENOMINA DE PRAÇA MARIA DAS GRAÇAS OLIVEIRA MELO, A ANTIGA PRAÇA BRINCO DE OURO, LOCALIZADA NO BAIRRO BRINCO DE OURO.</t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1695/projeto_de_lei_-_auxilio_aluguel_vitimas_violencia_domestica._bui_bulhoes.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1695/projeto_de_lei_-_auxilio_aluguel_vitimas_violencia_domestica._bui_bulhoes.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE AUXÍLIO ALUGUEL ÀS MULHERES VÍTIMAS DE VIOLÊNCIA DOMÉSTICA E EXTREMA VULNERABILIDADE NO MUNICÍPIO DE JEQUIÉ, QUE, POR ESTA CONDIÇÃO, NÃO PODEM RETORNAR ÀS SUAS CASAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1711/projeto_de_16.2022_pr_jess_carlos_-_corrigido.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1711/projeto_de_16.2022_pr_jess_carlos_-_corrigido.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI N. 000/2022 QUE DENOMINA A PRAÇA “PASTOR JESS CARLOS MONTEIRO COSTA LOCALIZADA NA AVENIDA SÃO BERNARDO, ENTRE AS RUAS ALVARES CABRAL E DOM PEDRO II NO BAIRRO SÃO LUÍS, JEQUIÉ-BAHIA E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1745</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1745/projeto_de_lei_no_10-_fundo_de_cultura_digitalizado.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1745/projeto_de_lei_no_10-_fundo_de_cultura_digitalizado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES, MEDIANTE UTILIZAÇÃO DO SUPERÁVIT FINANCEIRO E DO EXCESSO DE ARRECADAÇÃO PROVENIENTES DE RECURSOS  VINCULADOS A FONTE - 10 FUNDO DE CULTURA DO ESTADO DA BAHIA – FCBA.</t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1748/pl_no_11-_emenda_a_lei_organica-_rpps_digitalizado_-_atual.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1748/pl_no_11-_emenda_a_lei_organica-_rpps_digitalizado_-_atual.pdf</t>
   </si>
   <si>
     <t>EMENDA À LEI ORGÂNICA Nº 1.130 - MODIFICA O ART. 19 E ESTABELECE REGRAS PARA O REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DO MUNICÍPIO DE JEQUIÉ DE ACORDO COM A EMENDA CONSTITUCIONAL N. 103 DE 2019.</t>
   </si>
   <si>
     <t>1749</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1749/pl_no_12-_modifica_a_lei_1800-_rpps_digitalizado_-_atual.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1749/pl_no_12-_modifica_a_lei_1800-_rpps_digitalizado_-_atual.pdf</t>
   </si>
   <si>
     <t>MODIFICA A LEI N. 1.800 DE 23 DE DEZEMBRO DE 2008, REFERENDA AS PREVISÕES DA EMENDA CONSTITUCIONAL N. 103 DE 2019, RELATIVAS AO REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DO MUNICÍPIO DE JEQUIÉ, DISPÕE SOBRE O REPARCELAMENTO E PARCELAMENTO DE DÉBITOS DO MUNICÍPIO DE JEQUIÉ COM SEU REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL – RPPS, DE QUE TRATA A EMENDA CONSTITUCIONAL Nº 113, DE 2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1751/pl13-sistema_municipal_de_esporte._digitalizado.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1751/pl13-sistema_municipal_de_esporte._digitalizado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO SISTEMA MUNICIPAL DE ESPORTE E LAZER, INSTITUI A POLÍTICA MUNICIPAL DE ESPORTE E LAZER, REVISA A LEI Nº 1786/2007 CORRELATA AO CONSELHO MUNICIPAL DE ESPORTE E LAZER, E INSTITUI O PROGRAMA BOLSA ATLETA E O PROGRAMA DE INCENTIVO AO ESPORTE AMADOR EM JEQUIÉ/BA.</t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1752/projeto_cria_grupo_fazendario_-novo.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1752/projeto_cria_grupo_fazendario_-novo.pdf</t>
   </si>
   <si>
     <t>CRIA O GRUPO OCUPACIONAL DE SERVIDORES FAZENDÁRIOS, ALTERA A LEI N° 1.992/2016, QUE DISPÕE SOBRE O PLANO DE CARGOS, CARREIRA E REMUNERAÇÃO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE JEQUIÉ E REVOGA DISPOSITIVOS DA LEI N° 2.179/2021 QUE DISPÕE SOBRE A CRIAÇÃO DO CARGO EFETIVO DE AUDITOR FISCAL.</t>
   </si>
   <si>
     <t>1788</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1788/projeto_de_lei__-_denomina_rua__igor_pinto_mattos.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1788/projeto_de_lei__-_denomina_rua__igor_pinto_mattos.docx</t>
   </si>
   <si>
     <t>DENOMINA DE RUA IGOR PINTO MATTOS, A ANTIGA RUA 9 LOCALIZADA NO BAIRRO POMPÍLIO SAMPAIO.</t>
   </si>
   <si>
     <t>1814</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1814/pl15-desafetacao_parque_dos_algarobas-digitalizado.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1814/pl15-desafetacao_parque_dos_algarobas-digitalizado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DESAFETAÇÃO E ALIENAÇÃO DE BENS IMÓVEIS PÚBLICO MUNICIPAL, NOS TERMOS DO ARTIGO 75, XVIII, C/C ARTIGOS 8º, I, 16, XXI, 38, §8º, C DA LEI ORGÂNICA DO MUNICÍPIO DE JEQUIÉ - BA E DETERMINA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1953</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1953/projeto_de_lei_no_16_-ldo_2023_-_pm_jequie._digital.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1953/projeto_de_lei_no_16_-ldo_2023_-_pm_jequie._digital.pdf</t>
   </si>
   <si>
     <t>LDO 2023 - DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2023 DO MUNICÍPIO DE JEQUIÉ – ESTADO DA BAHIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1988/projeto_de_le_26.2022estabelece_regime_de_plantao_das_farmacias_localizadas_no_centro._bui_bulhoes.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1988/projeto_de_le_26.2022estabelece_regime_de_plantao_das_farmacias_localizadas_no_centro._bui_bulhoes.doc</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DOS ARTIGOS 1º, 2º, 4º ACRESCENTANDO O ART.5º, 6º e 7º DA LEI Nº 2.070 de 13 DE DEZEMBRO DE 2018 QUE DISCIPLINA O HORÁRIO DE FUNCIONAMENTO E INSTITUI O SERVIÇO DE PLANTÃO DE ATENDIMENTO DAS FARMÁCIAS E DROGARIAS MEDIANTE SISTEMA DE RODÍZIO, NO MUNICÍPIO DE JEQUIÉ, BA.</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1997/projeto_de_lei_27.2022praca_inocoop.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1997/projeto_de_lei_27.2022praca_inocoop.doc</t>
   </si>
   <si>
     <t>DENOMINA DE PRAÇA MANOEL PEREIRA SOUZA A PRAÇA LOCALIZADA NA RUA WALDIR LEITE EM CONFLUÊNCIA COM A RUA G, INOCOOP, BAIRRO DO JEQUIEZINHO, JEQUIÊ, BA.</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1998/proj._282022lo_praca_da_amaralina.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1998/proj._282022lo_praca_da_amaralina.docx</t>
   </si>
   <si>
     <t>DENOMINA DE PRAÇA MARIA ODÍLIA PEREIRA SANTOS, A NOVA PRAÇA LOCALIZADA AO LADO DA QUADRA POLIESPORTIVA, ENTRE AS RUAS AROEIRA E BARAÚNA, NO BAIRRO AMARALINA, NO MUNICÍPIO DE JEQUIÉ.</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2011/projeto_de_lei_no_17-_credito_suplementar_da_educacao._digitalizado.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2011/projeto_de_lei_no_17-_credito_suplementar_da_educacao._digitalizado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2058</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2058/projeto_de_lei_no_18-_credito_adicional_suplementar._digitalizado.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2058/projeto_de_lei_no_18-_credito_adicional_suplementar._digitalizado.pdf</t>
   </si>
   <si>
     <t>2059</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2059/projeto_de_lei_parklet.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2059/projeto_de_lei_parklet.docx</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE JEQUIÉ A INSTALAR E UTILIZAR A EXTENSÃO TEMPORÁRIA DE PASSEIO PÚBLICO, DENOMINADA PARKELET E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2101</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2101/projeto_de_lei32.2022_prioridade_ramarim.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2101/projeto_de_lei32.2022_prioridade_ramarim.doc</t>
   </si>
   <si>
     <t>ESTABELECE QUE AS LOTÉRICAS E BANCOS, SITUADOS NO MUNICÍPIO DE JEQUIÉ, GARANTAM ATENDIMENTO PRIORITÁRIO AOS FUNCIONÁRIOS DAS  EMPRESAS RAMARIM NORDESTE E CONFORT FLEX, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2149</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2149/projeto_de_lei_33.2022.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2149/projeto_de_lei_33.2022.doc</t>
   </si>
   <si>
     <t>INSTITUI A OBRIGATORIEDADE DA REALIZAÇÃO DO EXAME DE MAMOGRAFIA NO PRAZO MÁXIMO DE 30 DIAS A PARTIR DA SOLICITAÇÃO MÉDICA.</t>
   </si>
   <si>
     <t>2249</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2249/proj.__obriga_as_escolas_publicas_e_privadas_a_execultarem_o_hino_nacional_-_copia.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2249/proj.__obriga_as_escolas_publicas_e_privadas_a_execultarem_o_hino_nacional_-_copia.doc</t>
   </si>
   <si>
     <t>OBRIGA QUE AS ESCOLAS DE REDE PÚBLICA E PRIVADA EXECUTEM O HINO NACIONAL BRASILEIRO UMA VEZ POR SEMANA NO MUNICÍPIO DE JEQUIÉ, BA.</t>
   </si>
   <si>
     <t>2267</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2267/projeto_de_lei_praca_tamarindo.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2267/projeto_de_lei_praca_tamarindo.doc</t>
   </si>
   <si>
     <t>DENOMINA DE PRAÇA ANTÔNIO SOARES DOS SANTOS A PRAÇA LOCALIZADA NO POVOADO DE TAMARINDO, NESTA CIDADE.</t>
   </si>
   <si>
     <t>2268</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2268/projeto_de_lei_no_19-_reajuste_salarial_dos_servidores_municipais-_digitalizado.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2268/projeto_de_lei_no_19-_reajuste_salarial_dos_servidores_municipais-_digitalizado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE JEQUIÉ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2269</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2269/projeto_de_lei_no_20-_reajuste_dos_professores.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2269/projeto_de_lei_no_20-_reajuste_dos_professores.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ADEQUAÇÃO DO VENCIMENTO BÁSICO DA CLASSE DOCENTE DO QUADRO DO MAGISTÉRIO DA EDUCAÇÃO BÁSICA AO PISO SALARIAL NACIONAL DO MAGISTÉRIO PÚBLICO DA EDUCAÇÃO BÁSICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2270</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2270/projeto_de_lei_no_21-_regulamenta_o_polo_rio_de_contas_universidade_aberta_do_brasil.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2270/projeto_de_lei_no_21-_regulamenta_o_polo_rio_de_contas_universidade_aberta_do_brasil.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA O FUNCIONAMENTO DO PÓLO DE APOIO PRESENCIAL RIO DAS CONTAS DA UNIVERSIDADE ABERTA DO BRASIL, NO MUNICÍPIO DE JEQUIÉ, BA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2312</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2312/projeto_de_lei_40.2022_praca_tamarindo.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2312/projeto_de_lei_40.2022_praca_tamarindo.doc</t>
   </si>
   <si>
     <t>2316</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2316/projeto_de_lei_-_semana_do_brincar.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2316/projeto_de_lei_-_semana_do_brincar.doc</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA DO BRINCAR NO MUNICÍPIO DE JEQUIÉ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2317</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2317/projeto__42.2022_praca_bairro_agenor_aragao.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2317/projeto__42.2022_praca_bairro_agenor_aragao.doc</t>
   </si>
   <si>
     <t>DENOMINA DE PRAÇA JOSÉ TEIXEIRA DOS SANTOS A PRAÇA LOCALIZADA NA RUA DAS LARANJEIRAS, BAIRRO AGENOR DE ARAGÃO.</t>
   </si>
   <si>
     <t>2319</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2319/projeto_de_lei_no_23-_altera_o_programa_jequie_do_futuro.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2319/projeto_de_lei_no_23-_altera_o_programa_jequie_do_futuro.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 3º DA LEI Nº 2.182 DE  25 DE OUTUBRO DE 2021 QUE CRIA O PROGRAMA JEQUIÉ DO FUTURO NO ÂMBITO DO MUNICÍPIO DE JEQUIÉ – BAHIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2320</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2320/projeto_de_lei_no_22-cria_08_cargos_de_gerente_medico_samu.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2320/projeto_de_lei_no_22-cria_08_cargos_de_gerente_medico_samu.pdf</t>
   </si>
   <si>
     <t>INCLUI O INCISO XIX AO PARÁGRAFO 7º DA LEI 2.211 DE 2022 E SEUS ANEXOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2321</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2321/projeto_de_lei_no_24-_concede_o_uso_do_meercado_municipal_ao_senac.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2321/projeto_de_lei_no_24-_concede_o_uso_do_meercado_municipal_ao_senac.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A CONCEDER O USO DO IMÓVEL DESCRITO NESTA LEI, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2420</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2420/projeto_de_lei_25-_adequacao_do_piso_salarial_do_magisterio_ass.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2420/projeto_de_lei_25-_adequacao_do_piso_salarial_do_magisterio_ass.pdf</t>
   </si>
   <si>
     <t>2421</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2421/projeto_de_lei_26-_fixa_o_salario_dos_aces_e_endemias_s.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2421/projeto_de_lei_26-_fixa_o_salario_dos_aces_e_endemias_s.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FIXAÇÃO DO VENCIMENTO BÁSICO INICIAL DA CARREIRA DOS AGENTES COMUNITÁRIOS DE SAÚDE E AGENTES DE COMBATE AS ENDEMIAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2422</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2422/projeto_de_lei_no_09-_doacao_de_terras_para_o_adj.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2422/projeto_de_lei_no_09-_doacao_de_terras_para_o_adj.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A DESAFETAR E A DOAR UMA ÁREA DE TERRAS PERTENCENTE AO MUNICÍPIO DE JEQUIÉ À ASSOCIAÇÃO DESPORTIVA JEQUIÉ - ADJ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2425</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2425/projeto_de_lei_no_24-_concede_o_uso_do_mercado_municipal_para_o_senac_-_novo_1.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2425/projeto_de_lei_no_24-_concede_o_uso_do_mercado_municipal_para_o_senac_-_novo_1.pdf</t>
   </si>
   <si>
     <t>2472</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2472/projeto_de_lei_no29-_refim_2022.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2472/projeto_de_lei_no29-_refim_2022.pdf</t>
   </si>
   <si>
     <t>CONCEDE BENEFÍCIOS FISCAIS ATRAVÉS DO PROGRAMA DE INCENTIVO À REGULARIZAÇÃO CADASTRAL IMOBILIÁRIA, DO PROGRAMA DE REGULARIZAÇÃO DE DÉBITOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2473</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2473/projeto_de_lei_no31-emprestimo.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2473/projeto_de_lei_no31-emprestimo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO COM O BANCO DO BRASIL S.A, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2474</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2474/projeto_de_lei_no27-_credito_adicional-_cessao_onerosa.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2474/projeto_de_lei_no27-_credito_adicional-_cessao_onerosa.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A UTILIZAÇÃO DO EXCESSO DE ARRECADAÇÃO PROVENIENTES DE RECURSOS DA CESSÃO ONEROSA.</t>
   </si>
   <si>
     <t>2475</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2475/projeto_de_lei_no28-_suplementacao_de_30_com_anexo.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2475/projeto_de_lei_no28-_suplementacao_de_30_com_anexo.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 4º DA LEI MUNICIPAL Nº 2.203, DE 29 DE DEZEMBRO DE 2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2476</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2476/projeto_de_lei_no_32-_cria_cargo_de_enfermeiro_de_saude_do_trabalhador.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2476/projeto_de_lei_no_32-_cria_cargo_de_enfermeiro_de_saude_do_trabalhador.pdf</t>
   </si>
   <si>
     <t>INCLUI O INCISO XX AO PARÁGRAFO 7º DA LEI Nº 2.211 DE 2022 E SEUS ANEXOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2504</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2504/projeto_de_lei__-_denomina_praca__maria__isabel_nascimento.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2504/projeto_de_lei__-_denomina_praca__maria__isabel_nascimento.docx</t>
   </si>
   <si>
     <t>DENOMINA DE PRAÇA MARIA ISABEL NASCIMENTO SOUZA, A PRAÇA LOCALIZADA ENTRE A RUA SIQUEIRA CAMPOS E A RUA CAPITÃO OSCAR SÁ NO BAIRRO DO JOAQUIM ROMÃO.</t>
   </si>
   <si>
     <t>2517</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2517/projeto_de_lei__-_denomina_praca_carlito_moura_de_oliveira..docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2517/projeto_de_lei__-_denomina_praca_carlito_moura_de_oliveira..docx</t>
   </si>
   <si>
     <t>DENOMINA DE PRAÇA CARLITO MOURA DE OLIVEIRA, A PRAÇA LOCALIZADA ENTRE AS RUAS DEPUTADO MANOEL NOVAIS, RUA CORINTA CERQUEIRA E A RUA ALFREDO MATOS RIBEIRO TODAS NO BAIRRO SÃO LUÍS, NESTA CIDADE.</t>
   </si>
   <si>
     <t>2564</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2564/projeto_de_lei_57.2022_atendimento_preferencial_portador_de_fibromialgia_1.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2564/projeto_de_lei_57.2022_atendimento_preferencial_portador_de_fibromialgia_1.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ATENDIMENTO PREFERENCIAL AOS PORTADORES DE FIBROMIALGIA, E EXCLUSIVO PARA PAGAMENTOS DE CONTAS EM LOCAL QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2565</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2565/projeto_de_emenda_a_lei_1.217.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2565/projeto_de_emenda_a_lei_1.217.doc</t>
   </si>
   <si>
     <t>MODIFICA E REVOGA DISPOSITIVOS DA LEI N° 1.217/91.</t>
   </si>
   <si>
     <t>2567</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2567/projeto_de_lei_59.2022_denomina_praca_nininh.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2567/projeto_de_lei_59.2022_denomina_praca_nininh.docx</t>
   </si>
   <si>
     <t>Denomina de Praça Edvaldo Fernandes dos Santos - Nininho, a Praça localizada entre a Ruas Joaquim Fernandes, Rua Felix Batista e Rua Osvaldo Souza Rocha todas no Bairro Joaquim Romão, nesta cidade.</t>
   </si>
   <si>
     <t>2610</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2610/pl_no_33-_reajuste_de_servidores_municipais.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2610/pl_no_33-_reajuste_de_servidores_municipais.pdf</t>
   </si>
   <si>
     <t>2618</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2618/projeto_de_lei_61.2022_que_antecipa_matriculas_pessoas_com_deficiencia..docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2618/projeto_de_lei_61.2022_que_antecipa_matriculas_pessoas_com_deficiencia..docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ANTECIPAÇÃO DE MATRÍCULAS PARA PESSOA COM DEFICIÊNCIA, TRANSTORNO DO ESPECTRO AUTISTA E DOENÇAS RARAS EM CRECHES, PRÉ-ESCOLAS E ESCOLAS DE ENSINO FUNDAMENTAL E MÉDIO, NO MUNICÍPIO DE JEQUIÉ – BA, MANTIDAS OU SUBSIDIADAS PELO PODER PÚBLICO.</t>
   </si>
   <si>
     <t>2619</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2619/projeto_de_lei_62.2022_praca_feliciano_sampaio.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2619/projeto_de_lei_62.2022_praca_feliciano_sampaio.docx</t>
   </si>
   <si>
     <t>DENOMINA DE PRAÇA FELICIANO SAMPAIO A PRAÇA LOCALIZADA NA RUA DO CALCÁRIO PRÓXIMO A QUADRA DA CACHOEIRINHA.</t>
   </si>
   <si>
     <t>2624</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2624/projeto_de_lei_que_denomina_rua_maicon_xavier_paixao.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2624/projeto_de_lei_que_denomina_rua_maicon_xavier_paixao.doc</t>
   </si>
   <si>
     <t>DENOMINA DE RUA MAICON XAVIER PAIXÃO A ATUAL SEGUNDA TRAVESSA JUCA REBOUÇAS.</t>
   </si>
   <si>
     <t>2658</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2658/projeto_de_lei__no_reestruturacao_da_camara_de_jequie_pronta_1.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2658/projeto_de_lei__no_reestruturacao_da_camara_de_jequie_pronta_1.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REESTRUTURAÇÃO DA SECRETARIA ADMINISTRATIVA DA CÂMARA MUNICIPAL DE JEQUIÉ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2670</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2670/projeto_de_lei_65.2022_nego_vado.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2670/projeto_de_lei_65.2022_nego_vado.docx</t>
   </si>
   <si>
     <t>DENOMINA DE PRAÇA MARIVALDO ANDRADE – NEGO VADO, A PRAÇA LOCALIZADA ENTRE A TRAVESSA SÃO BERNARDO E A RUA DA LINHA TODAS NO BAIRRO CAIXA D’ÁGUA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>2710</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2710/projeto_de_lei_para_criacao_do_censo_da_pessoa_com_deficiencia.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2710/projeto_de_lei_para_criacao_do_censo_da_pessoa_com_deficiencia.docx</t>
   </si>
   <si>
     <t>INSTITUI CENSO INCLUSÃO PARA A IDENTIFICACÃO DO PERFIL SOCIOECONÔMICO DAS PESSOAS COM DEFICIÊNCIA NO ÂMBITO DO MUNICÍPIO DE JEQUIÉ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2712</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2712/projeto_de_lei_no34-emprestimo_com_a_caixa_1.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2712/projeto_de_lei_no34-emprestimo_com_a_caixa_1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO COM A CAIXA ECONÔMICA FEDERAL CEF, COM OU SEM A GARANTIA DA UNIÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2715</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2715/projeto_de_lei_68.2022_lei_que_reestrutura_a_assessoria_parlamentar_1.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2715/projeto_de_lei_68.2022_lei_que_reestrutura_a_assessoria_parlamentar_1.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REESTRUTURAÇÃO DA ASSESSORIA PARLAMENTAR DA CÂMARA MUNICIPAL DE JEQUIÉ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2736</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2736/projeto_de_lei_no35-dispoe_sobre_o_processo_de_selecao_dos_professores_para_direcao_escolar_-digital.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2736/projeto_de_lei_no35-dispoe_sobre_o_processo_de_selecao_dos_professores_para_direcao_escolar_-digital.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROCESSO DE SELEÇÃO PARA O EXERCÍCIO DAS FUNÇÕES GRATIFICADAS DE DIRETOR E VICE-DIRETOR ESCOLAR DAS ESCOLAS PÚBLICAS DO SISTEMA MUNICIPAL DE ENSINO DE JEQUIÉ-BA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2753</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2753/projeto_dea.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2753/projeto_dea.docx</t>
   </si>
   <si>
     <t>DENOMINA-SE DE RUA ANTÔNIO ROQUE DE CARVALHO A RUA C, INOCOOP, BAIRRO DO JEQUIEZINHO, JEQUIÉ-BA.</t>
   </si>
   <si>
     <t>2765</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2765/plo_praca_do_mutirao_sao_judas_1.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2765/plo_praca_do_mutirao_sao_judas_1.docx</t>
   </si>
   <si>
     <t>DENOMINA DE PRAÇA DIRAN LIMA CORREIA, A NOVA PRAÇA LOCALIZADA AO LADO DA QUADRA POLIESPORTIVA, ENTRE AS RUAS ANTÔNIO CARLOS MAGALHÃES E EDGAR ARAÚJO, NO BAIRRO MUTIRÃO SÃO JUDAS TADEU, NO MUNICÍPIO DE JEQUIÉ.</t>
   </si>
   <si>
     <t>2766</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2766/projeto_de_lei_72.2022__-_denomina_praca_senhor_do_bonfim.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2766/projeto_de_lei_72.2022__-_denomina_praca_senhor_do_bonfim.docx</t>
   </si>
   <si>
     <t>DENOMINA DE PRAÇA SENHOR DO BONFIM, A PRAÇA QUE ESTÁ SENDO CONSTRUÍDA NA RUA DUQUE DE CAXIAS EM FRENTE À SEDE DA PARÓQUIA SENHOR DO BONFIM, NO BAIRRO DA CAIXA D´ÁGUA.</t>
   </si>
   <si>
     <t>2791</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2791/projeto_73.2022_cachorros_feroz..docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2791/projeto_73.2022_cachorros_feroz..docx</t>
   </si>
   <si>
     <t>FICA PROIBIDO A CIRCULAÇÃO DE CÃES FEROZES DE GRANDE E MÉDIO PORTE SEM OS DEVIDOS EQUIPAMENTOS DE SEGURANÇA TIPO: CORRENTE, ESTRANGULADOR E FUNCINHEIRA DENTRO DO MUNICÍPIO DE JEQUIÉ.</t>
   </si>
   <si>
     <t>2794</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2794/projeto_de_lei_no37-autoriza_abertura_de_credito_adicional_superavit-_educacao2.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2794/projeto_de_lei_no37-autoriza_abertura_de_credito_adicional_superavit-_educacao2.pdf</t>
   </si>
   <si>
     <t>2796</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2796/projeto_de_lei_no36-alteracao_da_lei_2064_-_incentivo_as_empresas_sediadas_e_as_que_queiram_instalar_no_municipio-_digital.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2796/projeto_de_lei_no36-alteracao_da_lei_2064_-_incentivo_as_empresas_sediadas_e_as_que_queiram_instalar_no_municipio-_digital.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 3º DA LEI Nº 2.064 DE 22 DE NOVEMBRO DE 2018 QUE DISPÕE SOBRE O PODER EXECUTIVO MUNICIPAL CONCEDER INCENTIVOS ÀS EMPRESAS SEDIADAS E AS QUE QUEIRAM INSTALAR-SE NO MUNICÍPIO DE JEQUIÉ - BAHIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2827</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2827/ploa_2023.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2827/ploa_2023.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE JEQUIÉ PARA O EXERCÍCIO FINANCEIRO DE 2023 E DÁ OUTRAS PROVIDÊNCIAS – LOA 2023.</t>
   </si>
   <si>
     <t>2863</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2863/projeto_de_lei_77.2022-denomina_praca_zuleide_angelica_avila_dos_santos.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2863/projeto_de_lei_77.2022-denomina_praca_zuleide_angelica_avila_dos_santos.docx</t>
   </si>
   <si>
     <t>DENOMINA DE PRAÇA ZULEIDE ANGÉLICA ÁVILA DOS SANTOS A PRAÇA QUE ESTÁ SENDO CONSTRUÍDA NA BARRAGEM DE PEDRA.</t>
   </si>
   <si>
     <t>2870</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2870/projeto_de_lei_nomina_praca_pedro_feitosa.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2870/projeto_de_lei_nomina_praca_pedro_feitosa.doc</t>
   </si>
   <si>
     <t>DENOMINA DE PRAÇA PEDRO FEITOSA DOS SANTOS A NOVA PRAÇA NO BAIRRO CAIXA DÁGUA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2876</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2876/projeto_79.2022__cep_sanville.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2876/projeto_79.2022__cep_sanville.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE LEI PARA A REGULARIZAÇÃO DA NOMENCLATURA DAS RUAS DO LOTEAMENTO SUNVILLE 2.</t>
   </si>
   <si>
     <t>2881</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2881/projeto_de_lei_80_dnomina_praca_gerson_pereira_santana.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2881/projeto_de_lei_80_dnomina_praca_gerson_pereira_santana.doc</t>
   </si>
   <si>
     <t>NOMINAR DE PRAÇA GERSON PEREIRA SANTANA A NOVA PRAÇA NO BAIRRO CAIXA DÁGUA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2894</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2894/projeto_lei_suplementacao_mais_25._digitalizado.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2894/projeto_lei_suplementacao_mais_25._digitalizado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2895</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2895/projeto_de_lei_no40-_implantacao_do_piso_salarial_dos_agentes_comunitario_e_endemias.digitalizado.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2895/projeto_de_lei_no40-_implantacao_do_piso_salarial_dos_agentes_comunitario_e_endemias.digitalizado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IMPLANTAÇÃO DO PISO SALARIAL DOS AGENTES COMUNITÁRIOS DE SAÚDE E DOS AGENTES DE COMBATE ÀS ENDEMIAS NO ÂMBITO DO MUNICÍPIO DE JEQUIÉ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2900</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2900/projeto_de_lei_83.2022_considera_utilidade_publica_o_instituto_faca-se_no_curral_novo_-_autor_san_david_2.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2900/projeto_de_lei_83.2022_considera_utilidade_publica_o_instituto_faca-se_no_curral_novo_-_autor_san_david_2.docx</t>
   </si>
   <si>
     <t>CONSIDERA UTILIDADE PÚBLICA MUNICIPAL, A ASSOCIAÇÃO INSTITUTO SOCIAL FAÇA-SE.</t>
   </si>
   <si>
     <t>2909</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2909/proj._84.2022nomeacao_de_praca_1_-_copia.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2909/proj._84.2022nomeacao_de_praca_1_-_copia.doc</t>
   </si>
   <si>
     <t>DENOMINA-SE PRAÇA AUZENIL RODRIGUES A PRAÇA QUE ESPECIFICA, NO BAIRRO BOM SOSSEGO, LOCALIZADA NO MUNICÍPIO DE JEQUIÉ-BA.</t>
   </si>
   <si>
     <t>2936</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2936/projeto_de_lei_85.2022praca__candido_simpliciano_em_itajuru.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2936/projeto_de_lei_85.2022praca__candido_simpliciano_em_itajuru.doc</t>
   </si>
   <si>
     <t>Denomina de Praça Candido Simpliciano de Oliveira a Praça Dr. Coronel João Borges, localizada no Distrito de Itajuru.</t>
   </si>
   <si>
     <t>2980</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2980/projeto_de_lei_86.2022nomina_praca_edezio_ana.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2980/projeto_de_lei_86.2022nomina_praca_edezio_ana.doc</t>
   </si>
   <si>
     <t>DENOMINA DE PRAÇA EDEZIO SANTANA DE ALMEIDA, A PRAÇA QUE VAI SER CONSTRUIDA ENTRE AS RUAS B, C, E, F NO LOTEAMENTO PARQUE DAS ALGAROBAS III, BAIRRO POMPILIO SAMPAIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2983</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2983/pl_41-revogacao_da_lei_2211-_digitalizado.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2983/pl_41-revogacao_da_lei_2211-_digitalizado.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI Nº 2.211 DE 25 DE FEVEREIRO DE 2022.</t>
   </si>
   <si>
     <t>3026</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3026/projeto_de_lei_no_42-_suplementacao.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3026/projeto_de_lei_no_42-_suplementacao.pdf</t>
   </si>
   <si>
     <t>3027</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3027/projeto_de_lei_no43-autoriza_a_abertura_de_credito_suplementar-_excesso_de_arrecadacao.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3027/projeto_de_lei_no43-autoriza_a_abertura_de_credito_suplementar-_excesso_de_arrecadacao.pdf</t>
   </si>
   <si>
     <t>3035</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3035/pl_90-2022_obrigado_aos_centro_de_formacao_de_condutores_reservar_cinco_porcento_de_sua_frota_para_pcd.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3035/pl_90-2022_obrigado_aos_centro_de_formacao_de_condutores_reservar_cinco_porcento_de_sua_frota_para_pcd.docx</t>
   </si>
   <si>
     <t>PLO - OBRIGA AOS CENTROS DE FORMAÇÃO DE CONDUTORES A ADAPTAR 5% (CINCO POR CENTRO) DE SUA FROTA PARA O APRENDIZADO DE PESSOAS PORTADORAS DE DEFICIÊNCIA FÍSICA, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3062</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3062/projeto_de_lei_shoppimg_walmick_.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3062/projeto_de_lei_shoppimg_walmick_.doc</t>
   </si>
   <si>
     <t>DENOMINAR DE GALERIA MUNICIPAL WALMICK ALMEIDA ANDRADE O NOVO SHOPPING POPULAR QUE VEM SENDO CONSTRUÍDO AO LADO DO MERCADO MUNICIPAL ARMANDO CARDOSO, LOCALIZADO NO CENTRO DA CIDADE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3070</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3070/projeto_lei_moana_meira_cariotipo.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3070/projeto_lei_moana_meira_cariotipo.docx</t>
   </si>
   <si>
     <t>AUTORIZA A OBRIGATORIEDADE DA REALIZAÇÃO DO EXAME DE CARIÓTIPO EM TODOS OS RECÉM-NASCIDOS QUE APRESENTAREM SINAIS INDICATIVOS DA SÍNDROME DE DOWN.</t>
   </si>
   <si>
     <t>3073</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3073/projeto_cep_urbis.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3073/projeto_cep_urbis.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de Lei para a regularização da nomenclatura dos caminhos da Urbis IV, Bairro Espírito Santo/Jequiezinho.</t>
   </si>
   <si>
     <t>3074</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3074/proj._94.2022nomeacao_de_praca_alfredo_valverde.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3074/proj._94.2022nomeacao_de_praca_alfredo_valverde.doc</t>
   </si>
   <si>
     <t>DENOMINA-SE PRAÇA ALFREDO VALVERDE A PRAÇA LOCALIZADA NA AVENIDA ARTUR MORAES, NO BAIRRO DO JEQUIEZINHO, NO MUNICÍPIO DE JEQUIÉ-BA.</t>
   </si>
   <si>
     <t>3091</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3091/projeto_de_lei_no47-altera_a_lei_2222-_iprej_1.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3091/projeto_de_lei_no47-altera_a_lei_2222-_iprej_1.pdf</t>
   </si>
   <si>
     <t>RENUMERA O PARÁGRAFO ÚNICO PARA §3º, E INCLUI OS §§1º E 2º NO ARTIGO 10 DA LEI N.º 2.222, DE 18 DE MAIO DE 2022.</t>
   </si>
   <si>
     <t>3092</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3092/projeto_de_lei_no96.2022-estabele_novos_criterios_de_produtividade_alterado_1.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3092/projeto_de_lei_no96.2022-estabele_novos_criterios_de_produtividade_alterado_1.docx</t>
   </si>
   <si>
     <t>ESTABELECE NOVOS CRITÉRIOS PARA O CÁLCULO DA GRATIFICAÇÃO POR PRODUTIVIDADE FISCAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3093</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3093/projeto_de_lei_no45-institui_o_pgv_1.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3093/projeto_de_lei_no45-institui_o_pgv_1.pdf</t>
   </si>
   <si>
     <t>INSTITUI A PLANTA GENÉRICA DE VALORES – PGV, FIXANDO OS VALORES UNITÁRIOS PADRÃO DE TERRENOS (VUPT) E DE CONSTRUÇÕES (VUPC), PARA EFEITO DE AVALIAÇÃO DE UNIDADE IMOBILIÁRIA, DEFINE PARÂMETROS PARA O LANÇAMENTO DO IMPOSTO SOBRE A PROPRIEDADE PREDIAL E TERRITORIAL URBANA – IPTU DOS EXERCÍCIOS DE 2023 E 2024, CONCEDE BENEFÍCIOS FISCAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3103</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3103/projeto_de_lei_no50-renda_forte_jequie.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3103/projeto_de_lei_no50-renda_forte_jequie.pdf</t>
   </si>
   <si>
     <t>INSTITUI O "RENDA FORTE JEQUIÉ", COM O OBJETIVO DE GARANTIR AOS COMERCIANTES DE FRUTAS, LEGUMES E VERDURAS DO CEAVIG AS CONDIÇÕES MÍNIMAS DE SOBREVIVÊNCIA DIANTE DA SITUAÇÃO DE EMERGÊNCIA DEVIDO AS INTENSAS CHUVAS E AS CHEIAS DO RIO DE CONTAS E DO RIO JEQUIEZINHO NA FORMA QUE INDICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1742</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1742/projeto_de_resolucao_01.2022_banco_brb.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1742/projeto_de_resolucao_01.2022_banco_brb.doc</t>
   </si>
   <si>
     <t>AUTORIZA A MESA DIRETORA DA CÂMARA MUNICIPAL DE JEQUIÉ CELEBRAR CONVÊNIO COM O BRB – BANCO DE BRASÍLIA S/A.</t>
   </si>
   <si>
     <t>2419</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2419/projeto_de_resolucao_altera_art_141regimento_interno.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2419/projeto_de_resolucao_altera_art_141regimento_interno.docx</t>
   </si>
   <si>
     <t>ALTERA A RESOLUÇÃO N° 01/2010 - REGIMENTO INTERNO. ACRESCENTA O § 3° NO CAPUT DO ART. 141: GRANDE EXPEDIENTE.</t>
   </si>
   <si>
     <t>2649</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2649/projeto_de_resolucao_03.2022criando_a_condecoracao_as_mulheres_com_relevantes_servicos_prestados_a_sociedade_jequieense_2.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2649/projeto_de_resolucao_03.2022criando_a_condecoracao_as_mulheres_com_relevantes_servicos_prestados_a_sociedade_jequieense_2.doc</t>
   </si>
   <si>
     <t>ALTERA A RESOLUÇÃO N° 01/2010 - REGIMENTO INTERNO. ACRESCENTA O INCISO VI AO ARTIGO 155: COMENDA ANÉSIA CAUAÇU.</t>
   </si>
   <si>
     <t>1747</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1747/cidadania_ze_coca.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1747/cidadania_ze_coca.doc</t>
   </si>
   <si>
     <t>Título de cidadão jequieense ao Sr. Zenildo Brandão Santana.</t>
   </si>
   <si>
     <t>1759</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1759/projeto_decreto_02.2022_titulo_cidadao_deraldino_cunha._1.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1759/projeto_decreto_02.2022_titulo_cidadao_deraldino_cunha._1.doc</t>
   </si>
   <si>
     <t>CONDEDE TÍTULO DE CIDADÃO JEQUIEENSE AO SR. DERALDINO CUNHA SANTOS</t>
   </si>
   <si>
     <t>1909</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1909/projeto_de_decreto_no_003.2022_-_nomes_do_jari.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1909/projeto_de_decreto_no_003.2022_-_nomes_do_jari.doc</t>
   </si>
   <si>
     <t>Ficam referendadas as indicações dos 03 (três) membros titulares e 03 (três) membros suplentes para a composição da JARI – Junta Administrativa de Recursos e Infrações</t>
   </si>
   <si>
     <t>2201</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2201/proj_decreto_04.2022titulo_de_cidadao_jequieense_sergipe.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2201/proj_decreto_04.2022titulo_de_cidadao_jequieense_sergipe.doc</t>
   </si>
   <si>
     <t>1ª Discussão- CONCEDE TÍTULO DE CIDADÃO JEQUIEENSE AO SR. MANOEL DA COSTA PORTO (SERGIPE).</t>
   </si>
   <si>
     <t>2441</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2441/titulo_de_cidadao_jequieense_ao_senhor_jeronimo.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2441/titulo_de_cidadao_jequieense_ao_senhor_jeronimo.doc</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADÃO JEQUIEENSE AO SENHOR JERÔNIMO RODRIGUES</t>
   </si>
   <si>
     <t>2538</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2538/titulo_de_cidadao_jequieense_ao_juiz_valnei_mota_alves.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2538/titulo_de_cidadao_jequieense_ao_juiz_valnei_mota_alves.doc</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº /2022_x000D_
 _x000D_
 CONCEDE TITULO DE CIDADÃO JEQUIEENSE AO JUIZ SENHOR VALNEI MOTA DE SOUZA</t>
   </si>
   <si>
     <t>2553</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2553/titulo_de_cidadao_pe._janio.12.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2553/titulo_de_cidadao_pe._janio.12.docx</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO JEQUIEENSE AO PADRE JÂNIO SANTOS DA CUNHA.</t>
   </si>
   <si>
     <t>2585</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2585/projeto_decreto_comenda_ao_dr._tasso.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2585/projeto_decreto_comenda_ao_dr._tasso.doc</t>
   </si>
   <si>
     <t>OUTORGA A COMENDA ‘DR. MILTON COUTO MUNIZ – AO DR. Tasso Carvalho Barberino de Souza.</t>
   </si>
   <si>
     <t>2609</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2609/proj_decreto__09.2022__titulo_de_cidadao_ao_dr._nilson.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2609/proj_decreto__09.2022__titulo_de_cidadao_ao_dr._nilson.doc</t>
   </si>
   <si>
     <t>CONDEDE TÍTULO DE CIDADÃO JEQUIEENSE DESEMBARGADOR DR. NILSON SOARES CASTELO BRANCO .</t>
   </si>
   <si>
     <t>2735</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2735/projeto_decreto_comenda_ao_sr._diego_ferreira_dos_santos.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2735/projeto_decreto_comenda_ao_sr._diego_ferreira_dos_santos.doc</t>
   </si>
   <si>
     <t>OUTORGA A COMENDA SR. VALTER GOMES DE SANTANA AO SR. DIEGO FERREIRA DOS SANTOS.</t>
   </si>
   <si>
     <t>2949</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2949/projeto_decreto_11.2022_-_titulo_cidadao_norberto_curvelo.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2949/projeto_decreto_11.2022_-_titulo_cidadao_norberto_curvelo.doc</t>
   </si>
   <si>
     <t>TÍTULO DE CIDADÃO JEQUIEENSE AO SR. NORBERTO CURVELO DO ROSÁRIO</t>
   </si>
   <si>
     <t>2970</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2970/proj_decreto_12.2022_helena_do_tropical.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2970/proj_decreto_12.2022_helena_do_tropical.doc</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO JEQUIEENSE A SRA. MARIA HELENA SANTOS.</t>
   </si>
   <si>
     <t>3058</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3058/projeto_de_decreto_13.2022_concede_titulo_de_cidadao_jequieense_ao_padre_roberto_oliveira_da_silva.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3058/projeto_de_decreto_13.2022_concede_titulo_de_cidadao_jequieense_ao_padre_roberto_oliveira_da_silva.docx</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO JEQUIEENSE AO PADRE ROBERTO OLIVEIRA DA SILVA.</t>
   </si>
   <si>
     <t>1806</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1806/parecer_projeto_de_lei_20_2022_esporte.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1806/parecer_projeto_de_lei_20_2022_esporte.docx</t>
   </si>
   <si>
     <t>PARECER DO VERADOR SOLDADO GILVAN SOBRE A CRIAÇÃO DO SISTEMA MUNICIPAL DE ESPORTE E LAZER</t>
   </si>
   <si>
     <t>1830</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1830/parecer_comissao_justica_projeto_permuta_algarobas.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1830/parecer_comissao_justica_projeto_permuta_algarobas.doc</t>
   </si>
   <si>
     <t>PARECER DO PROJETO DE LEI PARA DESAFETAÇÃO A ALIENAÇÃO DE BENS IMÓVEIS PÚBLICA MUNIPAL</t>
   </si>
   <si>
     <t>3094</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3094/projeto_de_lei_no46-altera_o_codigo_tributario_1.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3094/projeto_de_lei_no46-altera_o_codigo_tributario_1.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR N° 2.168, DE 28 DE SETEMBRO DE 2021 - CÓDIGO TRIBUTÁRIO E DE RENDAS DO MUNICÍPIO DE JEQUIÉ.</t>
   </si>
   <si>
     <t>2318</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Projeto Emenda a Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2318/emenda_lei_organica_2vice_presidente.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2318/emenda_lei_organica_2vice_presidente.docx</t>
   </si>
   <si>
     <t>ALTERA ART. 39 DA LEI ORGÂNICA DO MUNICÍPIO DE JEQUIÉ - O 2º VICE PRESIDENTE SUBSTITUIRÁ O 1º VICE PRESIDENTE NAS SUAS FALTAS.</t>
   </si>
   <si>
     <t>2343</t>
   </si>
   <si>
     <t>RFPLO</t>
   </si>
   <si>
     <t>Redação Final PLO</t>
   </si>
   <si>
     <t>CLJR - Comissão de Legislação, Justiça e Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2343/projeto_de_lei_no29.2022-_redacao_final.autoriza_abertura_de_creditos_adicionais_suplementares.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2343/projeto_de_lei_no29.2022-_redacao_final.autoriza_abertura_de_creditos_adicionais_suplementares.docx</t>
   </si>
   <si>
     <t>“AUTORIZA A ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
     <t>PCP</t>
   </si>
   <si>
     <t>Parecer de Comissão Permanente</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1538/parecer_projeto_de_resolucao_no_06.2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1538/parecer_projeto_de_resolucao_no_06.2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução 06/2021 - Altera a RESOLUÇÃO Nº. 01/2010 - Regimento Interno, instituindo os Processos Administrativo e Legislativo Eletrônicos e regulamentando o uso das Ferramentas Tecnológicas no âmbito da Câmara Municipal de Jequié – Ba e da outras providencias.</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1539/parecer_projeto_de_lei_no_001.2022.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1539/parecer_projeto_de_lei_no_001.2022.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 01/2022 - ALTERA O ART 9º DA LEI Nº 1.903/2013, QUE REESTRUTUROU A SECRETARIA ADMINISTRATIVA DA CÂMARA MUNICIPAL DE JEQUIÉ, CRIANDO CARGOS DE PROVIMENTO COMISSIONADOS.</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1540/parecer_projeto_de_lei_no_002.2022.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1540/parecer_projeto_de_lei_no_002.2022.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 02/2022 - ALTERA A LEI N° 2.168, DE 28 DE SETEMBRO DE 2021 - CÓDIGO TRIBUTÁRIO E DE RENDAS DO MUNICÍPIO DE ¬¬¬JEQUIÉ.</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1541/parecer_projeto_de_lei_no_003.2022.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1541/parecer_projeto_de_lei_no_003.2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei 03/2022 - onde concede dispensa integral de multa e juros de mora incidentes sobre preços públicos devidos por permissionários e institui parcelamento especial para permissionários</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1542/parecer_projeto_de_lei_no_004.2022.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1542/parecer_projeto_de_lei_no_004.2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei 04.2022 - onde institui o Programa incentivo de retomada cultural de concessão de benefícios fiscal para ao setor cultural.</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1543/parecer_projeto_de_lei_no_005.2022.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1543/parecer_projeto_de_lei_no_005.2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei 05/2022 - onde autoriza o Poder Executivo a contratar operação de crédito, oferecendo garantias e dá outras providências</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1544/parecer_projeto_de_lei_no_006.2022.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1544/parecer_projeto_de_lei_no_006.2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei 06/2022 - ALTERA O ARTIGO 2º DA LEI Nº 1658, DE 13 DE OUTUBRO DE 2005, QUE AUTORIZOU A CONTRATAÇÃO TEMPORÁRIA DE PESSOAL SOB O REGIME DO REDA, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1545/parecer_projeto_de_lei_no_007.2022.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1545/parecer_projeto_de_lei_no_007.2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei 07/2022 - ALTERA A LEI Nº 2.152 DE 30 DE DEZEMBRO DE 2020, QUE DENOMINA DE CRECHE JORGE LUIZ OLIVEIRA DE JESUS, A CONSTRUÇÃO LOCALIZADA NA RUA CIDADE DE BRASÍLIA - BRASIL NOVO, PARA CENTRO DE EDUCAÇÃO INFANTIL JORGE LUIZ OLIVEIRA DE JESUS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1546/parecer_projeto_de_lei_no_008.2022.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1546/parecer_projeto_de_lei_no_008.2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei 08/2022 - AUTORIZA A DESAFETAÇÃO E ALIENAÇÃO DE BEM IMÓVEL PÚBLICO MUNICIPAL, NOS TERMOS DO ARTIGO 75, XVIII, C/C ARTIGOS 8º, I, 16, XXI, 38, §8º, C DA LEI ORGÂNICA DO MUNICÍPIO DE JEQUIÉ - BA E DETERMINA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1547/parecer_projeto_de_lei_no_009.2022.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1547/parecer_projeto_de_lei_no_009.2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei 09/2022 - DISPÕE SOBRE A ALTERAÇÃO DO QUADRO DE CARGOS EM COMISSÃO DO ANEXO UNICO DA LEI Nº 1.552/2002 ALTERADA PELA LEI Nº 1.632/2004, NOS TERMOS EM QUE ESPECIFICA A LEI 1.992/2016, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>1807</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1807/parecer_projeto_de_lei_no_020.2022.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1807/parecer_projeto_de_lei_no_020.2022.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO DE JUSTIÇA_x000D_
 PROJETO DE LEI Nº. 20/2022</t>
   </si>
   <si>
     <t>1808</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1808/parecer_projeto_de_resolucao_01_2022_brb.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1808/parecer_projeto_de_resolucao_01_2022_brb.docx</t>
   </si>
   <si>
     <t>Trata de Projeto de Resolução que autoriza a Mesa Diretora da Câmara Municipal de Jequié celebrar convênio com o BRB – Banco de Brasília S/A., e dá outras providencias.</t>
   </si>
   <si>
     <t>1811</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1811/parecer_projeto_de_lei_no_012.2022.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1811/parecer_projeto_de_lei_no_012.2022.pdf</t>
   </si>
   <si>
     <t>Trata de Projeto de Lei de autoria do Vereador João Paulo Fernandes que dispõe sobre a denominação de Rua Miguel Coelho Xavier a atual Rua Arnaldo Evangelista Souza, e dá outras providencias.</t>
   </si>
   <si>
     <t>1817</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1817/parecer_projeto_de_lei_no_017.2022.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1817/parecer_projeto_de_lei_no_017.2022.pdf</t>
   </si>
   <si>
     <t>onde autoriza a abertura de créditos adicionais suplementares, mediante utilização do Superavit Financeiro e do excesso de arrecadação provenientes de recursos vinculados a fonte-10 Fundo de Cultura do Estado da Bahia-FCBA</t>
   </si>
   <si>
     <t>1818</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1818/parecer_instituto_maos..._1.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1818/parecer_instituto_maos..._1.doc</t>
   </si>
   <si>
     <t>onde autoriza o Chefe do Poder Executivo Municipal a transferir, por intermédio de doação, um terreno urbano, para o Instituto Mãos, e dá outras providências.</t>
   </si>
   <si>
     <t>1881</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1881/parecer_projeto_de_lei_no_011.2022.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1881/parecer_projeto_de_lei_no_011.2022.pdf</t>
   </si>
   <si>
     <t>Trata-se de Projeto de Lei 011/2022 de autoria do nobre parlamentar Ramon Fernandes, cujo objetivo: “DENOMINA DE AVENIDA ADELINO MELO OLIVEIRA A ATUAL AVENIDA BARRAGEM DA PEDRA”.</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1992/parecer_projeto_de_lei_no_18.2022.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1992/parecer_projeto_de_lei_no_18.2022.pdf</t>
   </si>
   <si>
     <t>Trata-se de Projeto de Lei de autoria do Executivo Municipal propondo Emenda à Lei Orgânica nº 1.130, de 05 de abril, de 1990  visando modificar o art. 19 e estabelecer regras para o Regime Próprio de Previdência Social do Município de Jequié, de acordo com a Emenda Constitucional n. 103 de 2019.</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2013/parecer_projeto_de_lei_no_019.2022.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2013/parecer_projeto_de_lei_no_019.2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei de autoria do Executivo Municipal que “MODIFICA A LEI N. 1.800 DE 23 DE DEZEMBRO DE 2008, REFERENDA AS PREVISÕES DA EMENDA CONSTITUCIONAL N. 103 DE 2019, RELATIVAS AO REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DO MUNICÍPIO DE JEQUIÉ, DISPÕE SOBRE O REPARCELAMENTO E PARCELAMENTO DE DÉBITOS DO MUNICÍPIO DE JEQUIÉ COM SEU REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL – RPPS, DE QUE TRATA A EMENDA CONSTITUCIONAL Nº 113, DE 2021, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2115</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2115/parecer__denomina_deraldino.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2115/parecer__denomina_deraldino.doc</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo 02/2022 de autoria do nobre edil Gutinha, Título de Cidadão Jequieense ao Sr. Deraldino Cunha Santos, popularmente conhecido como (Deraldino do Bar Estação).</t>
   </si>
   <si>
     <t>2266</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2266/parecer_projeto_de_lei_no_28.2022.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2266/parecer_projeto_de_lei_no_28.2022.pdf</t>
   </si>
   <si>
     <t>Analisando o Projeto de Lei 28/2022 de autoria do nobre edil Marcio Oliveira Melo, onde Denomina de Praça Maria Odília Pereira Santos, a nova Praça localizada ao lado da quadra poliesportiva, entre as ruas Aroeira e Baraúna, no Bairro Amaralina, no Município de Jequié.</t>
   </si>
   <si>
     <t>2322</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2322/parecer_projeto_de_lei_no_26.2022.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2322/parecer_projeto_de_lei_no_26.2022.pdf</t>
   </si>
   <si>
     <t>onde Altera a Redação dos Artigos 1º, 2º e 4º, acrescentando o art 5, 6 e 7 da Lei n. 2.070 de 13 de dezembro de 2018 que  disciplina o horário de funcionamento e institui o serviço de plantão de atendimento das Farmácias e Drogarias mediante sistema de rodizio, no município de Jequié.</t>
   </si>
   <si>
     <t>2323</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2323/parecer_projeto_de_lei_no_29.2022.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2323/parecer_projeto_de_lei_no_29.2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 29/2022 de autoria do Executivo Municipal onde autoriza a abertura de créditos adicionais suplementares, sendo o mesmo legal e constitucional, somos favoráveis ao referido Projeto de Lei,</t>
   </si>
   <si>
     <t>2324</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2324/parecer_projeto_de_lei_no_31.2022.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2324/parecer_projeto_de_lei_no_31.2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 31/2022 de autoria do nobre Edil bui Bulhões, onde autoriza o Município de Jequié e instalar e utilizar a extensão temporária de passeio público, denominada Parkelet,</t>
   </si>
   <si>
     <t>2325</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2325/parecer_projeto_de_lei_no_39.2022.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2325/parecer_projeto_de_lei_no_39.2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 39/2022 de autoria do Executivo Municipal, onde de Regulamenta o funcionamento do Polo Presencial Rio das Contas da Universidade Aberta do Brasil, no Município de Jequié. Sendo o mesmo legal e constitucional. Somos favoráveis ao referido Projeto de Lei .</t>
   </si>
   <si>
     <t>2326</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2326/parecer_projeto_de_lei_no_40.2022.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2326/parecer_projeto_de_lei_no_40.2022.pdf</t>
   </si>
   <si>
     <t>Ao analisarmos o Projeto de Lei nº 40/2022 de autoria do nobre edil Walmiral Marinho, onde Denomina de Praça Antônio Soares dos Santos a Praça localizada no Povoado de Tamarindo, nesta Cidade.</t>
   </si>
   <si>
     <t>2370</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2370/parecer_projeto_de_lei_no_42.2022.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2370/parecer_projeto_de_lei_no_42.2022.pdf</t>
   </si>
   <si>
     <t>PARECER DO PROJETO DE LEI DE AUTORIA DO VEREADOR JUNIOR BRAGA FEITO POR VEREADOR SOLDADO GILVAN SOBRE A DENOMINAÇÃO DA PRAÇA JOSÉ TEIXEIRA DOS SANTOS LOCALIZADA NA RUA DAS LARANJEIRAS, BAIRRO AGENOR DE ARAGÃO.</t>
   </si>
   <si>
     <t>2371</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2371/parecer_projeto_de_lei_no_023.2022.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2371/parecer_projeto_de_lei_no_023.2022.pdf</t>
   </si>
   <si>
     <t>PARACER DO PROJETO DE LEI DE AUTORIA DO VEREADOR EMANUEL CAMPOS, FEITO POR VEREADOR SOLDADO GILVAN SOBRE DENOMINAÇÃO DA RUA IGOR PINTO MATTOS, A ANTIGA RUA 9 LOCALIZADA NO BAIRRO POMPÍLIO SAMPAIO.</t>
   </si>
   <si>
     <t>2374</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2374/parecer_projeto_de_emenda_a_lei_organica_no_01.2022.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2374/parecer_projeto_de_emenda_a_lei_organica_no_01.2022.pdf</t>
   </si>
   <si>
     <t>PARACER DO PROJETO DE EMENDA LEI ORGÂNICA 01/2022 FEITO PELO VEREADOR SOLDADO GILVAN QUE BUSCA INSERIR NOS QUADROS DA MESA DIRETORA DA CÂMARA MUNICIPAL O 2º VICE PRESIDENTE, COM A CRESCIMO DO 4º.</t>
   </si>
   <si>
     <t>2375</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2375/parecer_pl_no_25.2022.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2375/parecer_pl_no_25.2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A LEI DE DIRETRIZES ORÇAMENTÁRIAS (LDO) PARA O EXERCICIO DE 2023 DO MUNICIPIO DE JEQUIÉ- ESTADO DA BAHIA.</t>
   </si>
   <si>
     <t>2376</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2376/parecer_projeto_de_lei_no_33.2022.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2376/parecer_projeto_de_lei_no_33.2022.pdf</t>
   </si>
   <si>
     <t>Trata-se de Projeto de Lei de autoria do Vereador Junior Braga que institui a obrigatoriedade do exame de mamografia no prazo máximo de 30 dias da solicitação Médica.</t>
   </si>
   <si>
     <t>2380</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2380/parecer_04_projeto_decreto.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2380/parecer_04_projeto_decreto.doc</t>
   </si>
   <si>
     <t>PARECER DO PROJETO DE DECRETO LEGISLATIVO FEITO POR VEREADOR SOLDADO GILVAN, AUTOR MOANA MEIRA SOBRE O TITULO CIDADÃO DO SR. MANOEL DA COSTA PORTO</t>
   </si>
   <si>
     <t>2382</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2382/parecer_45_comissao_justica.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2382/parecer_45_comissao_justica.doc</t>
   </si>
   <si>
     <t>PARECER DO PROJETO 45/2022 FEITO PELO VEREADOR SOLDADO GILVAN SOBRE O USO DO ESPAÇO PÚBLICO DESCRITO NESTA LEI.</t>
   </si>
   <si>
     <t>2381</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2381/parecer_projeto_de_lei_no_43.2022.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2381/parecer_projeto_de_lei_no_43.2022.pdf</t>
   </si>
   <si>
     <t>PARECER DO PROJETO DE LEI 43/2022 FEITO PELO VEREADOR SOLDADO GILVAN, SOBRE ALTERAR O ARTIGO 3º DA LEI 2.182 QUE CRIA PROGRAMA EM JEQUIÉ DO FUTURO NO AMBITO DO MUNICIPIO DE JEQUIÉ.</t>
   </si>
   <si>
     <t>2426</t>
   </si>
   <si>
     <t>Gabinete do Prefeito Municipal - GPM</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2426/parecer_projeto_de_lei_no_44.2022.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2426/parecer_projeto_de_lei_no_44.2022.pdf</t>
   </si>
   <si>
     <t>Trata-se de Projeto de Lei de autoria do Executivo Municipal que inclui o inciso XIX ao parágrafo 7º da Lei 2.211 de 2022 e seus anexos e dá outras providências..</t>
   </si>
   <si>
     <t>2427</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2427/parecer_projeto_de_lei_no_41.2022.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2427/parecer_projeto_de_lei_no_41.2022.pdf</t>
   </si>
   <si>
     <t>Trata-se de Projeto de Lei de autoria da Vereadora Moana Meira que Institui a Semana do Brincar no Município de Jequié e dá outras providências.</t>
   </si>
   <si>
     <t>2428</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2428/parecer_projeto_de_resolucao_no_02.2022.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2428/parecer_projeto_de_resolucao_no_02.2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução 02/2022 de autoria da Mesa Diretora onde acrescenta o parágrafo 3º no caput do art. 141 no Regimento Interno. _x000D_
 Isto posto, esse Relator opina pela legalidade e constitucionalidade do referido Projeto de Lei, por atender pressupostos necessários para a sua apreciação e, por conseguinte, aprovação pela Câmara.</t>
   </si>
   <si>
     <t>2447</t>
   </si>
   <si>
     <t>CLJR - Comissão de Legislação, Justiça e Redação Final, CFOFF - Comissão de Finanças, Orçamento e Fiscalização Financeira</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2447/parecer_em_conjunto_pl_no_46.2022.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2447/parecer_em_conjunto_pl_no_46.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adequação do vencimento básico da Classe Docente do Quadro do Magistério da Educação Básica ao Piso Salarial Nacional do Magistério Público da Educação Básica e dá outras providências.</t>
   </si>
   <si>
     <t>2448</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2448/parecer_projeto_de_lei_no_47.2022.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2448/parecer_projeto_de_lei_no_47.2022.pdf</t>
   </si>
   <si>
     <t>2470</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2470/parecer_projeto_de_lei_no_49.2022.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2470/parecer_projeto_de_lei_no_49.2022.pdf</t>
   </si>
   <si>
     <t>PARECER DO PROJETO DE LEI  AUTORIZA O CHEFE EXECUTIVO MUNICIPAL A CONCEDER O USO DO IMÓVEL QUE FICA NA PARTE SUPERIOR DO PRÉDIO DO MERCADO MUNICIPAL ARMANDO SANTOS CARDOSO.</t>
   </si>
   <si>
     <t>2471</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2471/parecer_projeto_de_lei_no_48.2022.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2471/parecer_projeto_de_lei_no_48.2022.pdf</t>
   </si>
   <si>
     <t>PARECER DO PROJETO DE LEI 09/2022 QUE AUTORIZA AO CHEFE EXECUTIVO MUNICIPAL A DESAFETAR E DOAR UMA ÁREA DE TERRAS PERTECENTES AO MUNICIPIO A ASSOCIAÇÃO DESPORTIVA DE JEQUIÉ ADJ</t>
   </si>
   <si>
     <t>2478</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2478/parecer_projeto_de_lei_no_53.2022.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2478/parecer_projeto_de_lei_no_53.2022.pdf</t>
   </si>
   <si>
     <t>PARECER CONJUNTO DE JUSTIÇA E FINANÇAS, PROJETO DE LEI 53/2022, AUTORIA EXECUTIVO QUE ALTERA O ARTIGO 4º DA LEI MUNICIPAL Nº 2.203 DE 29 DE DEZEMBRO DE 2021.</t>
   </si>
   <si>
     <t>2479</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2479/parecer_projeto_de_lei_no_54.2022.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2479/parecer_projeto_de_lei_no_54.2022.pdf</t>
   </si>
   <si>
     <t>PARECER CONJUNTO COMISSÕES DE JUSTIÇA E FINANÇAS, PROJETO DE LEI 54/2022 AUTORIA EXECUTIVO MUNICIPAL QUE INCLUI O INCISO XX AO PARÁGRAFO 7º DA LEI 2.221 DE 2022.</t>
   </si>
   <si>
     <t>2480</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2480/parecer_projeto_de_lei_no_50.2022.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2480/parecer_projeto_de_lei_no_50.2022.pdf</t>
   </si>
   <si>
     <t>PARECER CONJUNTO DE JUSTIÇA E FINANCAS, PROJETO DE LEI 50/2022 AUTORIA DE EXECUTIVO MUNICIPAL QUE CONCEDE OS BENEFÍCIOS FISCAIS ATRAVÉS DO PROGRAMA DE INCENTIVO A REGULAROZAÇÃO CADASTRAL IMOBILIÁRIA.</t>
   </si>
   <si>
     <t>2481</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2481/parecer_projeto_de_lei_no_52.2022.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2481/parecer_projeto_de_lei_no_52.2022.pdf</t>
   </si>
   <si>
     <t>PARECER CONJUNTO DE COMISSÕES DE JUSTIÇA E FINANÇAS, PROJETO DE LE 52/2022 AUTORIA DO EXECUTIVO MUNICIPAL E AUTORIZA A UTILIZAÇÃO DO EXCESSO DE ARRECADAÇÃO PROVENIENTE DE RECURSOS DA CESSÃO ONEROSA.</t>
   </si>
   <si>
     <t>2482</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2482/parecer_projeto_de_lei_no_51.2022.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2482/parecer_projeto_de_lei_no_51.2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Nº 51 de autoria do Executivo Municipal que autoriza O Poder Executivo a contratar operação de crédito com o Banco do Brasil S. A e á outras providências.</t>
   </si>
   <si>
     <t>2650</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2650/parecer_proj_decreto_09.2022_desembargador_nilson_soares.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2650/parecer_proj_decreto_09.2022_desembargador_nilson_soares.doc</t>
   </si>
   <si>
     <t>onde concede Título de Cidadão Jequieense ao Desembargador Dr. Nilson Soares Castelo Branco.</t>
   </si>
   <si>
     <t>2651</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2651/parecer_projeto_de_lei_no_58.2022.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2651/parecer_projeto_de_lei_no_58.2022.pdf</t>
   </si>
   <si>
     <t>modifica e aLTERA A LEI</t>
   </si>
   <si>
     <t>2653</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2653/titulo_de_cidadao_jequieense_ao_desembargador.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2653/titulo_de_cidadao_jequieense_ao_desembargador.doc</t>
   </si>
   <si>
     <t>CONCEDE O TITULO CIDADÃO JEQUIEENSE AO DESEMBARGADOR DR NILSON SOARES CASTELO BRANCO</t>
   </si>
   <si>
     <t>2657</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2657/parecer_cj_e_transporte_-_moto_taxi.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2657/parecer_cj_e_transporte_-_moto_taxi.pdf</t>
   </si>
   <si>
     <t>INSTITUI E REGULAMENTA O SERVIÇO DE TRANSPORTE INDIVIDUAL DE PASSAGEIROS POR MOTOCICLETA, DENOMINADSO MOTO TAXI, NO MUNICIPIO DE JEQUIÉ ESTADO DA BAHIA LOCAL QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2737</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2737/parecer_projeto_de_resolucao_no_03.2022.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2737/parecer_projeto_de_resolucao_no_03.2022.pdf</t>
   </si>
   <si>
     <t>Trata do Projeto de Resolução nº 03/2022 que altera o Art. 155 do Regimento Interno, que cria a COMENDA ANÉSIA CAUAÇU, para mulheres com relevantes serviços prestados à sociedade Jequieense.</t>
   </si>
   <si>
     <t>2738</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2738/parecer_cjrf_pl_064.2022.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2738/parecer_cjrf_pl_064.2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REESTRUTURAÇÃO ADMINISTRATIVA DA CÂMARA MUNICIPAL DE JEQUIÉ E DA OUTRAS PROVIDENCIAS",</t>
   </si>
   <si>
     <t>2763</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2763/parecer_projeto_de_lei_no_66.2022.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2763/parecer_projeto_de_lei_no_66.2022.pdf</t>
   </si>
   <si>
     <t>onde Institui censo inclusão para a identificação do perfil socioeconômico das pessoas com deficiência no âmbito do Município de Jequié.</t>
   </si>
   <si>
     <t>2767</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2767/parecer_projeto_de_lei_no_68.2022.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2767/parecer_projeto_de_lei_no_68.2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REESTRUTURAÇÃO DA ASSESSORIA PARLAMENTAR DA CÂMARA MUNICIPAL DE JEQUIÉ E DA OUTRAS PROVIDENCIAS",</t>
   </si>
   <si>
     <t>2768</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2768/parecer_projeto_de_lei_no_69.2022.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2768/parecer_projeto_de_lei_no_69.2022.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o Processo de Seleção para o Exercício das Funções Gratificadas de Diretor e Vice-Diretor Escolar das Escolas Públicas do Sistema Municipal de Ensino de Jequié-Ba., e dá outras providências”,</t>
   </si>
   <si>
     <t>2769</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2769/parecer_moto_taxi.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2769/parecer_moto_taxi.docx</t>
   </si>
   <si>
     <t>PARECER DOS MOTOTAXISTA FEITO POR SOLDADO GILVAN</t>
   </si>
   <si>
     <t>2855</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2855/parecer_projeto_de_lei_no_75.2022.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2855/parecer_projeto_de_lei_no_75.2022.pdf</t>
   </si>
   <si>
     <t>onde altera o art. 3º da Lei n.º 2.064 de 22 de novembro de 2018 que dispõe sobre o Poder Executivo Municipal conceder incentivos às empresas sediadas e as que queiram instalar-se no Município de Jequié-Bahia e dá outras providências.</t>
   </si>
   <si>
     <t>2862</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2862/parecer_projeto_de_lei_no_72.2022.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2862/parecer_projeto_de_lei_no_72.2022.pdf</t>
   </si>
   <si>
     <t>onde denomina de Praça Senhor do a Praça que está sendo construída na Rua Duque de Caxias em frente à sede da Paroquia Senhor do Bonfim, no Bairro da Caixa D´água.</t>
   </si>
   <si>
     <t>2864</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2864/parecer_projeto_de_lei_no_74.2022.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2864/parecer_projeto_de_lei_no_74.2022.pdf</t>
   </si>
   <si>
     <t>, onde autoriza abertura de créditos suplementares e dá outras providências .</t>
   </si>
   <si>
     <t>2902</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2902/parecer_projeto_de_lei_no_79.2022.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2902/parecer_projeto_de_lei_no_79.2022.pdf</t>
   </si>
   <si>
     <t>onde dispõe sobre a criação de Lei para a regularização da nomenclatura das ruas do Loteamento Sunville 2.</t>
   </si>
   <si>
     <t>2904</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2904/parecer_projeto_de_lei_no_70.2022.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2904/parecer_projeto_de_lei_no_70.2022.pdf</t>
   </si>
   <si>
     <t>Denomina-se de Rua Antônio Roque de Carvalho a Rua C, INOCOOP, Bairro do Jequiezinho, Jequié/BA.</t>
   </si>
   <si>
     <t>2907</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2907/parecer_projeto_de_lei_no_78.2022.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2907/parecer_projeto_de_lei_no_78.2022.pdf</t>
   </si>
   <si>
     <t>Denomina de Praça Pedro Feitosa dos Santos a nova Praça no Bairro Caixa D’água e dá outras providências.</t>
   </si>
   <si>
     <t>2908</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2908/parecer_projeto_de_lei_no_80.2022.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2908/parecer_projeto_de_lei_no_80.2022.pdf</t>
   </si>
   <si>
     <t>Denomina de Praça Gerson Pereira Santana a Nova Praça no Bairro da Caixa D água e da outras providências</t>
   </si>
   <si>
     <t>2910</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2910/parecer_projeto_de_lei_no_81.2022.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2910/parecer_projeto_de_lei_no_81.2022.pdf</t>
   </si>
   <si>
     <t>Poder Executivo Municipal autorizado a abrir créditos adicionais suplementares ao Orçamento Municipal vigente</t>
   </si>
   <si>
     <t>2915</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2915/parecer_projeto_de_lei_no_77.2022.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2915/parecer_projeto_de_lei_no_77.2022.pdf</t>
   </si>
   <si>
     <t>onde denomina de Praça Zuleide Angélica Avila dos Santos a Praça que está sendo construída na Barragem da Pedra.</t>
   </si>
   <si>
     <t>2991</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2991/parecer_projeto_de_lei_no_83.2022.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2991/parecer_projeto_de_lei_no_83.2022.pdf</t>
   </si>
   <si>
     <t>onde Considera de Utilidade Pública Municipal a Associação Instituto Social Faça-se.</t>
   </si>
   <si>
     <t>3029</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3029/parecer_projeto_de_lei_no_84.2022.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3029/parecer_projeto_de_lei_no_84.2022.pdf</t>
   </si>
   <si>
     <t>onde Denomina de Praça Auzenil Rodrigues  a Praça que especifica, no Bairro Bom Sossego, localizada no Município de Jequié. Bairro do Jequiezinho, Jequié/BA.</t>
   </si>
   <si>
     <t>3031</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3031/parecer_projeto_de_decreto_no_12.2022.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3031/parecer_projeto_de_decreto_no_12.2022.pdf</t>
   </si>
   <si>
     <t>onde concede Título de Cidadão Jequieense a Sr.ª Maria Helena Santos..</t>
   </si>
   <si>
     <t>3063</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3063/parecer_projeto_de_lei_no_88.2022.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3063/parecer_projeto_de_lei_no_88.2022.pdf</t>
   </si>
   <si>
     <t>onde autoriza abertura de créditos adicionais suplementares ao orçamento vigente e dá outras providências</t>
   </si>
   <si>
     <t>3064</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3064/parecer_projeto_de_lei_no_89.2022.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3064/parecer_projeto_de_lei_no_89.2022.pdf</t>
   </si>
   <si>
     <t>Onde autoriza abertura de créditos adicionais suplementares ao orçamento vigente e dá outras providências.</t>
   </si>
   <si>
     <t>3065</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3065/parecer_projeto_de_lei_no_87.2022.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3065/parecer_projeto_de_lei_no_87.2022.pdf</t>
   </si>
   <si>
     <t>onde Revoga a Lei n.º 2.211 de 25 de fevereiro de 2022,</t>
   </si>
   <si>
     <t>3068</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3068/parecer_projeto_de_lei_no_86.2022.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3068/parecer_projeto_de_lei_no_86.2022.pdf</t>
   </si>
   <si>
     <t>Denomina de Praça Edezio Santana de Almeida, a nova Praça a ser construída na localidade entre as ruas B, C, E, F, no Loteamento Parque das Algarobas III, Bairro Pompilio Sampaio.</t>
   </si>
   <si>
     <t>3069</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3069/parecer_projeto_de_decreto_no_13.2022.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3069/parecer_projeto_de_decreto_no_13.2022.pdf</t>
   </si>
   <si>
     <t>PARECER DO PDL 13/2022 - CONCEDE TITULO DE CIDADÃO JEQUIEENSE AO PADRE ROBERTO OLIVEIRA DA SILVA</t>
   </si>
   <si>
     <t>3071</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3071/parecer_projeto_de_lei_85.2022.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3071/parecer_projeto_de_lei_85.2022.doc</t>
   </si>
   <si>
     <t>onde denomina de Praça Candido Simpliciano de Oliveira a antiga Praça Dr. Coronel João Borges, localizada no Distrito de Itajuru.</t>
   </si>
   <si>
     <t>3090</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3090/parecer_projeto_de_lei_no_82.2022.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3090/parecer_projeto_de_lei_no_82.2022.pdf</t>
   </si>
   <si>
     <t>PARECER DE COMISSÃO DE JUSTIÇA FEITA POR GILVAN SOUZA SOBRE IMPLANTAÇÃO DO PISO SALARIAL DOS AGENTES COMUNITÁRIOS DE SAÚDE E DOS AGENTES DE COMBATE AS ENDEMIAS.</t>
   </si>
   <si>
     <t>3095</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3095/parecer_projeto_de_lei_no_94.2022.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3095/parecer_projeto_de_lei_no_94.2022.pdf</t>
   </si>
   <si>
     <t>onde Denomina de Praça Alfredo Valverde a Praça localizada na Avenida Artur Moraes, no Bairro do Jequiezinho, no Município de Jequié.</t>
   </si>
   <si>
     <t>3096</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3096/parecer_projeto_de_lei_no_91.2022.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3096/parecer_projeto_de_lei_no_91.2022.pdf</t>
   </si>
   <si>
     <t>onde Denomina de Praça Walmick Almeida Andrade a nova Praça que vem sendo construída ao lado do Mercado Municipal, também conhecida como Shopping Popular,no Município de Jequié.</t>
   </si>
   <si>
     <t>3097</t>
   </si>
   <si>
     <t>CFOFF - Comissão de Finanças, Orçamento e Fiscalização Financeira</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3097/parecer_conjunto_plo_76.2022.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3097/parecer_conjunto_plo_76.2022.pdf</t>
   </si>
   <si>
     <t>“ESTIMA A RECEITA E FIXA A DESPESA DO ORÇAMENTO ANUAL DO MUNICÍPIO DE JEQUIÉ PARA O EXERCÍCIO DE 2023 E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>3098</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3098/parecer__valter_gomes.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3098/parecer__valter_gomes.doc</t>
   </si>
   <si>
     <t>onde outorga a Comenda Sr. Valter Gomes de Santana – ao Sr. Diego Ferreira dos Santos.</t>
   </si>
   <si>
     <t>3099</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3099/parecer_projeto_de_lei_no_95.2022.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3099/parecer_projeto_de_lei_no_95.2022.pdf</t>
   </si>
   <si>
     <t>onde remunera o parágrafo único para inciso 3º e inclui os incisos 1º e 2ºdo artigo 10 da Lei 2.222 de 18 de maio de 2022.</t>
   </si>
   <si>
     <t>3100</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3100/parecer_projeto_lei_complementar_003_do_executivo_.2022.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3100/parecer_projeto_lei_complementar_003_do_executivo_.2022.doc</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n. 2.168 de 28 de setembro de 2021 – Código Tributário e de Rendas do Município de Jequié</t>
   </si>
   <si>
     <t>3101</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3101/parecer_projeto_de_lei_no_97.2022.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3101/parecer_projeto_de_lei_no_97.2022.pdf</t>
   </si>
   <si>
     <t>PARECER DO PROJETO DE LEI 97/2022 QUE INSTITUI PLANTA GENÉRICA DE VALORES-PGV</t>
   </si>
   <si>
     <t>3102</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3102/parecer_projeto_de_lei_no_96.2022.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3102/parecer_projeto_de_lei_no_96.2022.pdf</t>
   </si>
   <si>
     <t>“Estabelece novos critérios para o cálculo da gratificação por produtividade fiscal e dá outras providências”.</t>
   </si>
   <si>
     <t>3104</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3104/parecer_projeto_de_lei_no_98.2022.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3104/parecer_projeto_de_lei_no_98.2022.pdf</t>
   </si>
   <si>
     <t>O "RENDA FORTE JEQUIÉ" consiste em apoio financeiro, em pecúnia, com o objetivo de garantir aos comerciantes de frutas, legumes e verduras do CEAVIG e do seu entorno as condições mínimas de sobrevivência e de recuperação assegurando o direito à segurança alimentar e nutricional, o direito à renda, visando ao suprimento das necessidades básicas, o direito de escolha dos bens que mais necessitar, de acordo com o perfil familiar e o direito a oportunidade de iniciar a recuperação de seu negócio.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -15119,67 +15119,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1497/ind._01.2022_-_ambulancia_para_o_distrito_de_florestal_e_itajuru.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1563/ind._02.2022_-_reformas_das_qquadra_polesportiva_de_florestal_itajuru_e__cansancao.odt" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1499/ind._03.2022_-_internet_banda_larga_no_distrito_de_florestal_e_itajuru.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1500/ijnd._04.2022_-_psf_loteamento_jardim_eldorado.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1501/ind._05.2022_-_pavimentacao_ruas_do_itaigara.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1502/ind._06.2021_-_praca_no_mutirao_sao_judas_tadeu..docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1503/ind._07.2022_-_construcao_da_ponte_1a_trav._argemiro_melo.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1504/ind._08.2022_-_pavimentacao_da_rua_02_joao_aguiar_ribeiro_e_rua_imbui_-_sao_judas_tadeu.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1505/ind._09.2022_-_construcao_de_uma_praca_no_sao_judas_tadeu.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1506/ind._10.2022_-_construcao_de_uma_praca_no_bairro_amaralina.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1507/ind._11.2022_-_implantacao_de_uma_maternidade_em_florestal.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1509/ind._12.2022_-_aumento_do_numero_de_marcacao_de_exames_nas_unidades_de_saude.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1510/ind._13.2022_-_tombamento_da_ponte_de_newton.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1522/ind._14.2022_-_construcao_de_um_centro_de_educacao_infantil.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1523/ind._15.2022_-_criacao_de_uma_upa_24_horas_no_jequiezinho.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1524/projeto_de_16.2022_pr_jess_carlos_-_protocola.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1526/ind._17.2022_-_asfaltamento_da_via_de_acesso_aos_residenciais_mandacaru_i_e_ii.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1527/ind._18.2022_-_pavimentacao_rua_e_travessa_ademario_pinheiro_-_joaquim_romao..docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1528/19.2022_-_construcao_de_uma_creche_no_mandacaru.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1529/ind._20.2022_-_criacao_de_uma_farmacia_de_manipulacao_no_municipio_de_jequie.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1530/ind._21.2022_-_pavimentacao_asfaltica_rua_c_jequiezinho.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1531/ind._22.2022_-_pavimentacao_rua_joao_rosa_jequiezinho..doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1533/ind._23.2022_-_instalacao_de_um_redutor_de_velocidade_na_rua_flores_do_campo..doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1534/ind._24.2022_-_reforma_do_posto_de_saude_sebastiao_guedes_na_cachoeirinha...doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1535/ind._25.2022_-_iluminacao_a_led_da_via_de_acesso_ao_conjunto_mandacaru_i.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1536/ind._26.2022_-_construcao_de_um_centro_oncologico_em_jequie.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1537/ind._27.2022_-_construcao_de_uma_construcao_de_uma_creche_no_cohim.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1548/ind._28.2022_-_canal_no_pompilio_sampaio.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1552/ind._29.2022_-_sistema_de_saneamento_basico_no_zibrune.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1553/ind._30.2022_-_construcao_de_uma_praca_no_loteamento_mirassol_-_jequiezinho.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1554/ind._31.2022_-_praca_no_loteamento_maracana..docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1555/ind._32.2022_-_construcao_de_uma_praca_em_frente_ao_posto_aurelio_sciarretta..docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1556/ind._33.2022_-_criacao_de_uma_uai_em_jequie.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1557/ind._34.2022_-_implantacao_de_lampadas_led_no_assentamento_volta_do_rio.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1558/ind._35.2022_-_corrimao_escadaria_travessa_magalhaes_caetite.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1559/ind._36.2022_-_praca_na_rua_g_loteamento_agua_branca_-_jequiezinho.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1560/ind._37.2022_-_banheiros_quimicos_na_avenida_cesar_borges.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1561/ind._38.2022_-_semaforos_no_pompilio_sampaio.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1562/ind._39.2022_-_construcao_de_uma_academia_ao_ar_livre_no_povoado_de_monte_branco.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1564/ind._40.2022_-__reformas_das_quadras_poliesportivas_na_baixa_do_bonfim_e_cachoeirinha.odt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1566/ind._41.2022_-_ecoturismo__em_florestal.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1568/ind._43.2022_-_legalizacao_fundiaria_vila_vitoria.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1571/ind._44.2022_-_pavimentacao_de_ruas_do_itaigara.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1572/ind._45.2022_-_pavimentacao_de_ruas_do_zibruni.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1573/iind._46.2022_-_pavimentacao_ruas_do_itaigara.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1574/ind._47.2022_-_pav_imentacao_da_rua_goias_-_mandacaru.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1575/ind._48.2022_-_passarela_na_rua_cel._erotildes_soares_-__ponte_que_liga_o_sao_jose_ao_pompilio_sampaio.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1578/iind._51.2022_-_instalacao_de_torre_de_celular_para_o_povoado_de_itamarindo_-_corrigido.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1579/ind._52.2022_-_patrolamento_e_encascalhamento_da_regiao_de_florestal.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1580/ind._53.2022_-_asfaltamento_da_avenida_presidente_vargas_da_rua_mongoios_e_da_rua_carlota_sa_-_bairro_jequiezinho.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1581/ind._54.2022_-_rede_de_esgotamento_sanirario_e_pavimentacao_do_loteamento_vila_aeroporto.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1582/ind._55.2022_-_pavimentacao_asfatica_e_esgotamento_sanitario_do_vila_rodoviaria.docm" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1584/ind._57.2022_-_requalificacao_da_usf_virgilio_de_paula_tourinho_i_e_ii__-_cidade_nova.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1585/ind._582022_-_esgotamento_sanitario_do_loteamento_itaigara_-_mandacaru.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1586/ind._59.2022_-_regularizacao_fundiaria_mutirao_do_curral_novo.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1588/ind._61.2022_-_reforma_da_praca_da_rua_vitoria_-_bairro_mandacaru.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1589/ind._62.2022_-_pavimentacao_da_rua_do_alto_rua_natal_e_1a_trav._alto_do_cruzeiro_cidade_nova.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1590/ind._63.2022_-_asfaltamento_da_entrada_do_conjunto_beira_rio.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1591/ind._64.2022_-_construcao_de_praca_no_sao_judas.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1592/ind._65.2022_-_loteamento_novo_horizonte_correto.1.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1593/ind._66.2022_-_implantacao_de_cras_na_agua_branca_e_vila_vitoria.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1594/ind._67.2022_-_impaltacao_de_academia_ao_ar_livre_no_conjunto_habitacional_brasil_novo.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1595/ind._68.2022_-_implantacao_de_cras_para_atender_os_bairros_km_3_km_4_e_curral_novo.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1596/ind._69.2022_-_instalacao_de_placas_de_cargas__e_descargas_na_avenida_professora_virginia_ribeiro.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1597/ind._70.2022_-_pavimentacao_asfaltica_travessa_acm.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1598/ind._71.2022.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1599/ind._72.2022_n-_drenagem_e_pavimentacao_loteamento_novo_horizonte.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1601/ind._74.2022_-_construcao_de_um_parque_na_rua_baixa_do_bonfim.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1602/ind._75.2022_-_drenagem_e_pavimentacao_rua_alves_cardoso_no_cansancao.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1605/ind._77.2022_-_paviemnatacao_flamboyant_e_beta_ville.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1607/ind._78.2022.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1608/ind._79.2022.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1609/ind._80.2022_-_revitalizacao_da_praca_elza_leone_caixa_d_agua.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1611/ind._82.2022_-_praca_no_sol_nascente.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1613/ind._83.2022_-_torre_de_telefonia_celular_cachoeirinha.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1614/ind._84.2022_-_reforma_da_quadra_da_barragem.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1615/ind._85.2022_-_construcao_de_uma_praca_com_academia_ao_ar_livre_na_localidade_alto_do_amor_-_bairro_caixa_d_agua.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1617/ind._86.2022_-_reforma_posto_padre_hilario_terrossi_-_inocoop.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1618/ind._87.2022_-_ampliacao_cemiterio_cachoeirinha.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1619/ind._88.2022_-_construcao_do_canal_de_aguas_pluviais_no_fundo_condominio_almerinda_lomanto_-_jequiezinho.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1620/ind._89.2022_-_reforma_da_quadra_poliesportiva_do_km_03_em_frente_ao_navarro_de_brito.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1621/ind._90.2022_-_retorno_convenio_hospital_do_amor_de_barretos....docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1622/ind._91.2022_-_instituicao_do_marco_-_combate_cancer_de_utero.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1623/ind._92.2022_-_plano_de_arborizacao_urbana.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1624/ind._93.2022_-_construcao_de_uma_usf_no_bairro_caixa_d_agua_2.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1625/ind._94.2022_-_concessao_de_escrituras_imoveis_mutiroes_sao_judas_judas_e_curral_novo..doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1626/ind._95.2022_-_cascalhamento_da_estrada_povoado_rio_preto_do_costa.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1627/ind._96.2022_-_cascalhamento_rio_do_mutum.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1628/ind._97.2022_-_pavimentacao_asfaltica_da_antiga_cachoeirinha.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1629/ind._98.109.2022_-_construcao_sistema_de_abastecimento_de_agua_para_santa_clara_e_jiboinha.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1630/ind._99.2022_-_reforma_do_posto_de_saude_de_santa_clara...docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1631/ind._100.2022_-_praca_na_barragem_de_pedras.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1632/ind._101.2022_-_revitalizacao_e_modernizacao_da_passarela_que_liga_o_bairro_joaquim_romao_ao_distrito_industrial_de_jequie.docx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1633/ind._102.2022_-_pavimentacao_rua_bahia_-_inocoop.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1634/ind._103.2022.docx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1635/ind._104.2022_-_instalacao_de_agua_potavel_na_barragem_de_pedras.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1636/ind._105..2022_-_unidade_de_saude_da_familia_no_sol_nascente.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1637/ind._106.2022_-_construcao_de_uma_quadra_coberta_em_nova_esperanca.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1639/ind._108.2022_-_reforma_da_praca_miguel_bahiense_campo_do_america.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1642/ind._111.2022_-_construcao_de_creche_no_pompilio_sampaio.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1643/ind._112.2022_-_construcao_de_um_centro_de_zoonoses_no_municipio_de_jequie.docx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1644/ind._113.2022_-_implantacao_de_usina_de_residuos_em_jequie.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1645/ind._114.2022_-_pavimentacao_da_rua_desembargador_andrade_teixeira.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1646/ind._115.2022_-_pavimentacao_asfaltica_da_rua_jean_torres_de_oliveira.docx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1647/ind._116.2022_-_implantacao_de_uma_via_de_retorno_proximo_ao_assai_atacadista...docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1648/ind._117._2022_-_construcao_de_creche_para_atender_a_populacao_do_km_03_e_04._...doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1649/ind._118.2022_-_reforma_da_quadra_do_loteamento_parque_do_sol.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1650/ind._119_-_construcao_de_arquibancada_para_o_campo_de_futebol_de_florestal.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1651/ind._120.2022_-_implantacao_de_programa_morar_melhor.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1652/ind._121.2022_-_iluminacao_led_na_avenida_parque_exposicao.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1653/ind._122.2022_-_conserto_da_pavimentacao_da_rua_stela_camara_dubois..doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1655/ind._124.2022_-_ampliacacao_da_creche_antonio_astolpho_bairro_amaralina.docx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1656/ind._125.2022_-_pavimentacao_de_vias_da_caixa_d_agua.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1658/ind.126.2022_-_revitalizacao_da_praca_de_tamarindo.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1659/ind._127.2022_-_pavimentacao_do_assentamento_flor_da_terra_em_tamarindo.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1660/ind._128.2022_-_campanha_de_incentivo_ao_plantio_de_arvores_frutiferas_em_nosso_municipio.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1661/ind._229.2022_-_ampliacao_do_estacionamento_do_terminal_rodoviario.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1662/ind._130.2022_-_reforma_do_posto_de_saude_dr._maximiliano_no_agarradinho..doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1663/ind._131.2022_-_implantacao_de_um_ponto_de_onibus_na_rua_iolanda_pires.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1664/ind._132.2022_-_instalacao_de_semaforo_no_cruzamento_da_princesa_isabel_com_a_avenida_junior.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1665/ind._133.2022_-_concretagem_da_rua_idelfonso_guedes_no_mandacaru.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1666/ind._134_-_joaquim_ind.pavimentacao_da_rua_bolivar_reis_km_03.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1667/ind._135.2022_-_construcao_de_um_a_ubs_no_jardim_eldorado.docx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1668/ind._136.2022_-_construcao_de_um_posto_de_saude_ou_ubs_no_jardim_tropical.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1669/ind._137.2022_-_instalacao_da_casa_do_homem_do_campo...doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1670/ind._138.2022_-_passarela_no_rio_jequiezinho_na_rua_antonio_orrico.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1672/ind._104.2022_-_pavimentacao_rua_principal_de_itajuru.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1673/ind._141.2022_festival_gastronomico..doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1674/ind._142.2022_-_incremento_ao_turismo_transformando_a_pedra_do_curral_novo_em_atracao_turistica.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1675/ind._143.2022_-_ambulancia_para_o_povoado_riacho_dantas.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1676/ind._144.2022__-_construcao_de_um_centro_de_educacao_infantil.docx" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1677/ind._145.2022_-_revitalizacao_da_praca_do_brinco_de_ouro_-_jequiezinho.docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1678/ind._146.2022_-_pavimentacao_das_ruas_c_d_e_faraildes_localizadas_no_loteamento_paqueta.docx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1679/ind._147.2022_-_cobertura_de_pontos_de_taxi_no_centro_de_jequie.docx" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1680/ind._148.2022_-_pavimentacao_da_rua_professora_adelaide_ribeiro_e_sinha_rodrigues_no_jardim_paqueta.docx" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1681/ind._149.2022_-_calcamento_das_ruas_do_raio_de_luz.doc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1682/150.2022_-_calcamento_ruas_do_raio_de_luz.doc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1683/ind.151.2022_-_limpeza_do_canal_da_rua_jose_portugues_no_pompilio_sampaio.doc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1684/ind._152.2022_-_reforma_da_praca_nossa_senhora_aparecida_no_bairro_cidade_nova.doc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1685/ind._153.2022_-_instalacao_de_uma_casa_de_menor_infrator_em_jequie.doc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1687/ind._154.2022_-_construcao_de_ponto_de_onibus_no_pompilio_sampaio.doc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1688/ind._155.2022_-_concretagem_beco_dos_dourados.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1689/ind._156.2022_-_casa_de_acolhimento_ao_idoso.docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1690/ind._157.2022_-__torre_de_iluminacao_na_vovo_camila_-_saida_de_acesso_ao_anel_viario.docx" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1691/ind._158.2022_-_construcao_de_creche_na_vovo_camila.doc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1692/ind._159.2022_-_asfaltamento_da_rua_lelis_piedade.doc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1693/academia_ao_ar_livre_no_parque_do_sol.docx" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1694/ind._161.2022_-_construcao_de_praca_no_parque_das_algarobas.doc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1696/ind._162.2022_-_construcao_de_creche_e_escola_no_distrito_de_florestal.doc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1697/ind._162.2022_-_instalacao_de_um_escritorio_publico_de_engenharia_em_jequie.doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1699/ind._164.2022_-__implantacao_de_redutor_de_velocidade_na_praca_juracy_magalhaes_no_jequiezinho.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1703/ind._166.2022_-_ciclovia_e_imuninacao_do_trecho_do_entroncamento_da_barragem.doc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1705/ind._168.2022_-_construcao_de_sede_para_a_usf_doralize_vidal..doc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1706/ind._169.2022_-_pontos_de_onibus_no_centro.doc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1707/ind._170.2022_-_construcao_de_um_ginasio_de_esportes_no_mandacaru.doc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1708/ind._171.2022_-_pavimentacao_asfaltiva_princesa_isabel_-_largo_do_cedil.doc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1709/ind._172.2022_-_canteiro_central_na_duque_de_caxias.doc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1710/ind._173.2022_-_criacao_de_subprefeituras_em_distritos.docx" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1712/ind._174.2022_-_construcao_de_posto_de_saude_no_povoado_da_fazenda_velha.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1713/ind._175.2022_-_construcao_de_uma_praca_no_loteamento_vila_aeroporto.doc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1714/ind._176.2022_-_revitalizacao_de_praca_em_itajuru.doc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1715/ind._177.2022_-_implantacao_de_creche_na_cahoeirinha.doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1837/ind._178.2022_-_projeto_de_viticultura_em_nosso_municipio...._1.doc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1717/ind._179.2022_-_limpeza_do_caminho_50_-_urbis_iv.doc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1718/ind._180.2022_-_acessibilidade_cemiterios.docx" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1719/ind._181.2022_-_posto_de_saude_no_cajueiro....doc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1720/ind._182.2022_-_pavimentacao_asfaltica_rua_a_b_e_c_loteamento_felicidade.doc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1721/ind._183.2022_-_construcao_de_uma_quadra_de_futevolei_e_uma_arquibancada_para_a_pista_de_skate.doc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1722/ind._184.2022_-_restauracao_da_praca_localizada_no_alto_do_cemiterio.doc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1723/ind._185.2022_-_restauracao_de_rampas_de_acessibilidade....doc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1724/ind._186.2022_-_pavimentacao_em_vias_do_loteamento_novo_horizonte.docx" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1725/ind._187_-_servico_de_drenagem_do_canal_de_aguas_pluviais_da_rua_a_b_e_c_-_casas_populares.docx" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1726/ind._188.2022_-_construcao_de_posto_de_saude_em_jiboinha_regiao_da_caatinga..docx" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1727/ind._189.2022_cascalhamento_e_patrolamento_da_estrada_do_cajueiro.doc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1728/ind._190.2022_-_criacao_de_projeto_de_limpeza_das_aguadas.docx" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1729/ind._191.2022_-_revitalizacao_da_lagoa_do_derba.doc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1730/192.2022_-_pavimentacao_da_rua_eufrosino_almeida_-_jequiezinho.docx" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1732/ind._194.2022_-_medidas_de_seguranca_no_semianel_rodoviario_no_bairro_amaralina.....docx" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1734/ind._196.2022_-_recuperacao_da_estrada_vicinal_do_povoado_da_frisuba_ao_bairro_cachoeirinha..docx" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1735/ind._197.2022_-_construcao_de_praca_no_cansancao..doc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1736/ind._198.2022_-_implantacao_de_programa_fibriomialgia.....doc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1737/ind._199.2022_-_censo_da_pessoa_com_deficiencia_fisica_em_jequie..docx" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1739/ind._201._2022_-_praca_na_rua_ituacu.docx" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1740/ind._202.2022_-_ladeira_do_vai_quem_quer.doc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1741/ind._203.2022_-_projeto_de_lei_indicacao_intolerancia_a_lactose_e_alergia.doc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1743/ind._204.2022_-_implantacao_de_torres_de_celular_para_os_povoados_barraquinha_e_boa_vista..docx" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1744/ind._205.2022_-_canal_de_aguas_pluviais_ao_lado_do_campo_do_sao_judas.docx" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1750/ind._207.2022_-_requalificacao_da_praca_da_bandeira.doc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1754/ind._208.2022_-_construcao_de_quebra-molas.doc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1755/ind._209.2022_-_construcao_de_um_posto_de_saude_no_povoado_do_canoao.doc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1756/ind._210.2022_-_revitalizacao_praca_santo_antonio_em_itaibo.doc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1757/ind._211.2022_-_cumprimento_do_piso_salarial_para_os_professores_do_municipio.doc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1758/ind._212.2022_-_calcamento_da_avenida_nazare_-_barro_preto_-_joaquim_romao.doc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1762/ind._215.2022_-_calcamento_das_ruas_do_loteamento_raio_de_luz_bairro_sao_judas..doc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1763/ind._216.2022_-_calcamento_duas_ruas_do_loteamento_raio_de_luz_luz.doc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1764/ind._217.2022_-_pavimentacao_ruas_cidade_nova.doc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1765/ind._218.2022_-_calcamento_das_ruas_do_loteamento_raio_de_luz.doc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1766/ind._219.2022_-_servico_de_correios_para_o_residencial_mandacaru_i_e_ii_e_residencial_segredo.doc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1767/ind._220.2022_-_intensificacao_da_linha_do_km_3_centro_industrial.doc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1768/ind._221.2022_-_construcao_novo_shopping_popular.doc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1771/ind._223.2022_-_unidade_movel_odontologica_em_jequie.doc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1772/ind._224.2022_-_praca_de_entretenimento_com_academia.doc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1773/ind._225.2022_-_cracao_de_politica_publica_de_atendimento_integrado_a_pessoa_com_transtorno_do_espectro_autista.doc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1774/ind._226.2022_-_intervecao_na_avenida_lomanto_junior.doc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1775/ind._227.20222_-_cobertura_do_canal_no_brasil_novo.docx" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1776/ind._228.2022_-_construcao_de_um_cemiterio_no_jequiezinho_-_jequie.doc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1777/ind._229.2022_-_requalificacao__e_restauracao_da_br_116.doc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1778/ind._230.2022_-_laboratorio..doc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1779/ind._231.2022_-_iluminacao_publica_na_antonio_tourinho.doc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1780/ind._232.2022_-_criacao_de_um_sistema_de_protocolo_pacientes_sus.doc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1781/ind._233.2022_-_nocoes_basicas_sobre_a_lei_maria_da_penha_em_escolas_municipais.doc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1782/ind._234.2022_-_implantacao_de_programa_de_prevencao_e_tratamento_da_obedidade.doc" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1783/ind._235.2022_-_passagem_elevada_em_frente_a_igreja_batista_nova_jerusalem.doc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1784/ind._236.2022_-_iluminacao_da_cesar_borges.doc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1785/ind._237.2022_-_avenida_brigadeiro_sa_bittencourt.docx" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1786/ind._238.2022_-_praca_do_bom_sossego.docx" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1787/ind._239.2022_-_praca_residencial_vida_jequie.docx" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1789/ind._240.2022_-_instalacao_de_energia_solar_nas_escolas_do_municipio....docx" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1790/ind._241.2022_-_concretagem_rua_q_e_caminhos_58_e_59_-_bairro_espirito_santo.docx" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1791/ind._242.2022_-_reforma_da_usf_do_itaigara.doc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1793/ind._244.2022_-_servico_de_concretagem_e_pavimentacao_ruas_bairro_joaquim_romao.docx" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1794/ind._245._2022_-_instalacao_de_redutor_de_velocidade_na_rua_da_banca_-_jequiezinho.docx" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1797/ind._248.2022_-__construcao_de_posto_de_saude_nas_queimadas_e_poco_dantas_1.docx" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1798/ind._249.2022instalacao_do_abastecimento_de_agua_potavel__para_os_povoados_de_salina_e_chacara_aroeira.docx" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1799/ind._250.2022_-_centro_de_oncologia.doc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1800/ind._251.2022_-_campo_de_futebol_cachoeirinha.doc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1801/ind._252.2022_-_iluminacao_campo_de_chicao_no_barro_preto....doc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1802/ind._253.2022_-_cep_em_ruas_do_sunville_2....doc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1803/ind._254.2022_-_instalacao_de_sinais_sonoros.doc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1804/ind._255.2022_-__placas_de_identificacao_de_ruas_no_pompilio_sampaio.doc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1805/ind._256.2022_-_pavimentacao_ruas_pompilio_sampaio.doc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1813/ind._257.2022_-_desobrigacao_do_uso_de_mascaras.doc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1816/258.2022_-_implantacao_de_uma_estrada_vicinal_e_construcao_de_passagem_no_percurso_da_ferrovia_em_jequie....docx" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1819/ind._259.2022_-_implantacao_de_uma_feira_livre_no_distrito_de_florestal.docx" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1821/ind._261.2022_-_praca_da_juventude_em_jequie.docx" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1822/ind._262.2022__construcao_de_uma_nova_upa_24h_no_bairro_mandacaru..docx" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1823/ind._263.2022_-_secretarias_intinerantes....doc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1824/ind._264.2022_-_elaboracao_de_projeto_de_lei_para_designar_ajuda_de_custo_para_atiradores_do_tg....docx" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1825/ind._265.2022_-_requalificacao_do_semianel_rodoviario_de_jequie.doc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1828/ind._268.2022_-_academia_ao_ar_livre_em_itaibo.doc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1829/ind._269.2022_-_patrolamento_estrada_emiliano_i_e_ii.docx" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1833/ind._271.2022_-_atividades_culturais_acessiveis_ao_deficiente.doc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1834/ind._272.2022_-_pavimentacao_asfaltica_rua_antonio_brandao.doc" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1835/ind._273.2022_-_pavimentacao_rua_miguel_gomes_rua_manoel_gomes_e_exuperio_miranda.docx" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1838/ind._275.2022_-_curso_de_cuidador.doc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1840/ind._277.2022_-_requalificacao_praca_papa_joao_xxiii.doc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1832/oficio_no_141_camara-_indicacao_dos_representantes_da_jari.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1841/ind._279.2022._passagem_elevada_cesar_borges.doc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1842/ind._280.2022_-_instalacao_de_semaforo_na_saida_de_jequie.doc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1843/ind._281.2022_-_cursos_profissionalizantes_em_jequie.....doc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1844/ind._282.2022_-_academia_terceira_idade.doc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1845/ind._283.2022_-_construcao_da_praca_do_algarobas.doc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1846/ind._284.2022_-_calcamento_de_ruas_do_jequiezinho_sao_judas_e_campo_do_america.doc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1848/ind._286.2022_-_pavimentacao_vias_proximo_ao_velatorio_da_pax_internacional_-_jequiezinho.doc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1850/ind._288.2022_-_patrolamento_estradas_assentamentos.doc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1851/ind._289.2022_-_praca_no_loteamento_tropical.doc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1852/ind._290.2022__-_instalacao_de_torre_de_telefonia_celular.docx" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1853/ind._291.2022_-_pavimentacao_na_avenida_de_acesso_-_mandacaru.doc" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1854/ind._292.2022_-_projeto_doacao_de_racoes_de_gatos_e_cachorros.doc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1855/ind._293.2022_-_redutor_de_velocidade_proxima_a_igreja_lirios_e_o_convento.doc" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1856/ind._294.20225_-_cadeiras_de_rodas_nas_reparticooes_publicas.doc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1858/ind._296.2022_-_recuperacao_estradas_zona_rural.docx" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1859/ind._297.2022_-_praca_da_banca.docx" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1860/ind._298.2022_-_ruas_betaville.docx" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1861/ind._299.2022_-_concretagem_de_vias_da_urbis_iii_e_iv_-_bairro_espirito_santo.docx" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1864/ind._301.2022_-_redutor_de_velocidade_e_sinalizacao_na_rua_cidade_de_brasilia.doc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1865/ind._302.2022_-_campo_do_vila_vitoria.doc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1866/ind._303.2022_-_escola_municipal_curral_novo.doc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1867/ind._304.2022_-_iluminacao_cenica.doc" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1868/ind._305.2022_-_farmacia_24_horas.doc" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1869/ind._306.2022_-_servicos_no_alto_da_bela_vista.doc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1870/ind._307.2022_-_pavimentacao_barra_avenida.doc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1871/ind._308.2022_-_pavimentacao_de_ruas_do_jardim_tropical.....doc" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1872/ind._309.2022_-_torre_de_telefonia_povoados.docx" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1873/ind._310.2022_-_saneamento_basico_parque_da_colina.doc" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1874/ind._311._2022_-_extensao_de_energia_eletrica_barra_do_mutum.docx" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1875/ind._312.2022_-_melhorias_na_unidade_de_saude_no_povoado_do_limoeiro.docx" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1876/ind._313.2022_-_pavimentacao_da_rua_internacional_-_mandacaru.docx" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1877/ind._314.2022_-_estacionamento_em_padarias.docx" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1878/ind._315.2022_-_academia_ao_ar_livre_cachoeirinha.doc" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1879/ind._316.2022_-_melhorias_para_o_cemiterio_de_florestal.doc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1880/parecer_do_pl_11-2022_-_denomina_de_avenida_adelino_melo_oliveira_a_atual_rodovia_ou_avenida_barragem_da_pedra_-_autor_ramon_fernandes_-_relator_san_david.docx" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1882/ind._318.2022_-_pavimentacao_rua_galicia_ipiranga_-_mandacaru........_1.docx" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1883/ind._319.2022_-_pavimentacao_asfaltica_da_rua_maria_julia_maria_de_jesus_rua_do_boiadeiro_e_rua_cruzeiro.....docx" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1884/ind._320.2022_-_implantacao_de_passagem_elevada_no_curral_novo....docx" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1885/ind._321.2022_-_asfaltamento_do_cohim_ate_o_trecho_da_br_330_-_cidade_nova.doc" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1886/ind._322.2022_-_pavimentacao_bra-330_-_da_cidade_nova_ao_residencial_segredo_no_curral_novo.....doc" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1887/ind._323.2022_-_ind._revitalizacao_campo_de_futebol_dos_povoados_da_regiao_da_caatinga.docx" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1888/ind._324.2022_-_troca_da_tubulacao_do_encanamento_de_agua_no_distrito_de_itajuru.doc" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1889/ind._325.2022_-_realizar_tratamento_de_agua_de_modo_simplificado_no_distrito_de_itajuru.doc" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1946/ind_326.2022.doc" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1892/ind._328.2022_-_passagem_elevada_no_joaquim_romao_e_no_bairro_espirito_santo.doc" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1893/ind._329.2022_-_revitalizacao_da_praca_manoel_bonfim_moura.docx" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1894/ind._330.2022_-_implantacao_de_pasec_em_itajuru_e_florestal.docx" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1895/ind._331.2022_-_criacao_da_romu_-_ronda_ostensiva_municipal.docx" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1896/ind._332.2022_-_pavimentacao_asfaltica_da_pedro_sessenta_bairro_joaquim_romao..doc" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1898/ind._334.2022.doc" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1899/ind._335.2022.doc" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1900/ind._336.2022_-_infraestrutura_para_a_pedra_santa.doc" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1901/ind._337.2022.docx" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1902/ind._2022__semaforo_para_a_br_116_-_ifba.docx" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1903/ind._339.2022.docx" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1904/indicacao_340.2022..docx" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1906/ind._342.2022_revitalizacao_do_cururu.doc" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1907/ind._343.2022.docx" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1911/ind._345.2022.doc" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1912/ind_346.2022.docx" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1913/ind._347.2022.docx" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1914/ind._348.2022.docx" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1915/ind._349.2022.doc" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1917/ind._351.2022_-_praca_no_algarobas.doc" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1918/ind._352.2022.doc" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1920/ind._354.2022.docx" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1921/ind._355.2022_-_veiculo_para_a_comunidade_rio_do_antonio.doc" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1922/ind._356.2022_-_patrolamento_da_estrada_do_brejo_novo.doc" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1923/ind._357.2022.doc" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1924/ind._358.2022.docx" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1925/ind._359.2022.doc" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1927/ind._361.2022_-_intervencoes_de_mobilidade_urbana_na_avenida_cesar_borges.doc" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1928/ind._362.2022_-_quadra_de_esporte_do_inocoop.docx" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1929/ind._363.2022_-_comissao_para_elaborar_projetode_construcao_sede_ongs.doc" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1930/ind._364.2022.doc" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1948/ind._365.2022.docx" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1935/ind._368.2022_-_canteiro_da_avenida_tote_lomanto.doc" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1936/ind._369.2022_-_construcao_de_passarela_sobre_o_rio_de_contas.doc" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1937/ind._370.2022.docx" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1938/ind._371.2022_-_internet_banda_larga_em_boacu.doc" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1939/ind._372.2022.docx" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1940/ind._373.2022_-_construcao_de_sede_do_campe.docx" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1947/ind._374.2022_-restaurante_popular.doc" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1942/ind._375.2022.docx" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1943/ind._376.2022.docx" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1944/ind._377.2022.docx" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1945/ind._378.2022_-_construcao_de_praca_no_povoado_da_fazenda_velha.doc" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1949/379.2022_-_academia_ao_ar_livre_e_iluminacao_lions_club_1.doc" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1950/ind._380.2022.doc" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1951/ind._381.2022_-_criacao_de_campanha_de_conscientizacao__e_de_combate_a_meningite.doc" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1952/ind._382.2022_-.docx" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1955/ind._383.2022.doc" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1957/ind._385.2022.doc" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1960/ind._387.2022.doc" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1961/ind.388.2022.doc" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1962/ind._389.2022.docx" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1963/ind._390.2022.docx" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1964/ind._391.2022.docx" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1966/ind._393.2022.doc" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1967/ind._394.2022_-_colegio_vilma_brito_sarmento.docx" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1969/ind._396.2022.doc" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1971/ind._398.2022.doc" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1973/ind._400.2022.doc" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1974/ind._401.2022_-_construcao_de_uma_quadra_na_vila_rodoviaria.docx" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1975/ind._402.2022_-_campanha_jequie_cidade_limpa.doc" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2005/ind_403.2022_torre_telefonica_tamariondo_e_volta_do_rio.doc" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1977/ind._404.2022_-_criacao_de_ceasa_em_jequie.doc" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1978/ind._405.2022_-_criacao_do_parque_da_cidade_em_jequie.doc" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1979/ind._406.2022_-_patrulha_mecanica.doc" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1980/ind._407.2022_-_academia_ao_ar_livre_no_alto_da_bela_vista.doc" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1981/ind._408.2022_-_vistoria_nas_pontes_e_no_viaduto_do_municipio.doc" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1982/ind._409.2022_-_pavimentacao_de_vias_do_centro_-_rua_ariston_barbosa_riachuelo_e_pedro_sessenta.doc" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1983/ind._410.2022.doc" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1984/ind._411.2022_-_asfaltamento_da_rua_a_e_rua_c_-_agarradinho.docx" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1985/ind._412.2022.docx" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1986/ind._413.2022.doc" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1987/ind._414.2022.doc" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1989/ind._415.2022.docx" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1990/ind._416.2022.docx" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1991/ind._417.2022_-_construcao_da_pca_ou_reforma_da_pca_do_resgate.docx" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1993/ind._418.2022_-_pavimentacao_asfaltica_das_ruas_bangu_e_corintias_no_mandacaru_1.docx" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1994/ind._419.2022.doc" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1995/ind._420.2022.doc" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1996/ind._421.2022_-_regularizacao_do_servico_de_uber_em_jequie.docx" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1999/ind._422.2022_-_concretagem_urbis_iv.docx" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2000/ind._423.2022_-_disponibilizar_toucas_para_moto_taxistas.....docx" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2001/ind._424.2022_-_pavimentacao_de_vias_da_cidade_nova.docx" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2002/ind._425.2022_-concretagem_do_caminho_5_-_bairro_espirito_santo.docx" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2003/ind._426.2022_-_reabertura_do_posto_policial_em_florestal.docx" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1954/ind._427.2022_-_asfaltamento_estacionamento_aeroporto.doc" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2007/ind._429.2022_-_pavimenhtacao_asfaltica_de_vias_do_loteamento_jardim_paqueta_-_correta.doc" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2008/ind._430.2022_-_calcamento_de_ruas_do_sol_nascente.doc" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1959/ind._431.2022_-_requalificacao_da_pracinha_da_cidade_nova.doc" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2009/ind._432.2022.docx" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2010/ind._433.2022_-_pavimentacao_asfaltica_anibal_anjos.doc" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2012/parecer_comissao-_projeto_de_lei_no_19-2022_-_definitivo_-_13.04.2022.docx" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2014/ind._435.2022_-_internet_wi-fi_em_reparticoes_publicas.doc" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2015/ind._436.2022_-_rede_wi-fi_em_pracas_publicas....doc" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2016/ind._437.2022_-_instalacao_de_uma_academia_de_saude_em_jequie..doc" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2018/ind._438.2022_-_reforma_da_praca_do_viveiro.docx" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2020/ind._440.2022_-_criacao_do_projeto_escolas_de_lutas.doc" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2021/ind._441.2022_-_calcamento_da_rua_botafogo.doc" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2022/ind._442.2022_-_rua_candinha_barreto.doc" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2026/ind._446.2022_-_recuperacao_e_iluminacao_da_quadra_do_agarrajao.doc" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2031/ind._451.2022_-_revitalizacao_e_modernizacao_do_terminal_da_praca_da_bandeira.doc" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2032/ind._452.2022_-_passagem_elevada_em_frente_ao_presidente_medice.doc" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2063/ind._453._2022_-_reforma_das_pracas_do_bondoso_na_caixa_dagua.docx" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2034/ind._454.2022_-_lanches_para_os_pacientes_em_tratamento_fora_do_municipio.doc" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2035/ind._455.2022_-_limpeza_e_organizacao_da_fiacao_na_avenida_rio_branco.doc" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2036/ind._456.2022_-_construcao_de_praca_na_baixa_do_bonfim.doc" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2037/ind._457.2022_-_reforma_usf_dr._milton_rabello.doc" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2038/ind._458.2022.docx" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2062/ind._459.2022_-_trnaformar_unidadesdde_saude_em_upa__em_florestal_e_itajuru.docx" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2040/ind_460.2022_-_substituicao_de_lampadas_led_em_itajuru.doc" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2042/ind._462.2022.docx" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2043/ind._463.2022_-_redutor_de_velocidade_na_rua_da_bandinha.doc" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2044/indi._464.2022_-_vestiario_campo_km_4.doc" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2046/ind._466.2022_-_rua_campo_belo_rua_das_flores_e_rua_pedro_novaes.docx" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2047/ind._467.2022_-_fanfarras....docx" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2048/ind._468.20222_-_semaforo_no_cruzamento_da_moreira_sobrinho_e_antonio_carlos_magalhaes.docx" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2049/ind._469.2022_-_cosntrucao_de_usf_em_residenciais.docx" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2050/ind._470.2022_-_restauracao_das_quadras_em_residenciais_-_segredo_e_vida_nova.docx" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2054/ind._474.2022.docx" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2055/ind._475.2022.docx" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2056/ind._476.2022_-_redutor_de_velocidade_rua_antonio_brandao.docx" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2057/ind._477.2022_implantacao_de_um_cras_no_bom_sossego.docx" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2066/ind._478.2022_-_onibus_com_banheiro_para_tdf.doc" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2068/indicacao_colocacao_semaforo_avenida_lomanto_junior_2022.doc" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2069/ind._484.2022__internet_nas_reparticoes_publicas_do_municipio_de_jequie.doc" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2070/ind._481.2022_-_calcamento_das_ruas_do_loteamento_beta_ville.doc" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2071/ind._482.2022_-_calcamento_das_ruas_pompilio_sampaio.doc" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2072/ind._483.2022_-_asfaltamento_da_desembargador_andrade_teixeira.doc" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2073/ind._484.2022_-_placas_e_sinalizacao_cruzamento_sao_judas_tadeu....doc" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2173/ind._485.2022_-_pavimentacao_ruas_beta_ville_e_flamboyant_....doc" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2075/ind._486.2022_-_pavimentacao_asfaltica_da_rua_cidade_de_brasilia_-_brasil_novo.doc" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2076/ind._487.2022_-_criacao_de_clinica_para_mulheres_dependentes_quiimicas.doc" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2079/ind._489.2022_-_posto_da_guarda_municipal_florestal.doc" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2172/ind._490.2022_-_pavimentacao_bela_ville_e_flamboyant.doc" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2081/ind._491.2020_-_posto_guarda_itajuru.doc" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2082/ind._492.2022_-_climatizacao_das_salas_de_aulas_das_escolas_publicas_.docx" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2084/ind._494.2022_-_calcamento_da_rua_gustavo_santos.doc" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2085/ind.495.2022.doc" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2086/ind._496.2022_-_concretagem_da_urbis_iii_-_caminhos__9_e_18_-_bairro_espirito_santo.docx" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2088/ind._497.2022_-_pavimentacao_travessas_lomanto_junior.doc" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2089/ind._498.2022_-_praca_no_brasil_novo.doc" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2091/ind._500.2022_-_limpeza_do_beta_ville.doc" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2092/ind._501.2022_-_concessao_de_reajuste_salarial_aos_servidores_municipais..doc" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2137/ind._502.2022__-_pavimentacao_rua_de_acesso_ao_brasil_novo.doc" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2104/ind._503.2022_-_implantacao_guarda_floretal_em_jequie.docx" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2096/ind._505._2022_-_energia_solar_orgaos_publicos.doc" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2097/ind.506.2022_-_lousa_digital.doc" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2098/ind._507.2022_-_organizacao_do_transito_proximo_ao_hgpv.doc" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2146/ind._509.2022_-_limpeza_e_iluminacao_ruas_beta_ville_e_flamboyant.doc" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2103/ind._510.2022_-_maio_amarelo.doc" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2105/ind._511.2022.docx" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2106/ind._512.2022_-_reforma_do_centro_de_cultura_antonio_sales.docx" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2107/ind._513.2022_-_pavimentacao_rua_do_moco_jose_ferreira_e_rua_do_caboclo_no_km_4.docx" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2110/ind._515.2022.docx" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2111/ind._516.2022.docx" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2112/ind_517.2022__-_ampliacao_da_rede_de_esgoto_ao_lado_do_campo_do_sao_judas.docx" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2113/ind._518.2022.docx" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2114/ind._519.2022.doc" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2116/ind._520.2022.docx" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2117/ind._521.2022.docx" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2118/ind._522.2022.docx" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2119/ind._523.2022.docx" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2120/ind._524.2022.doc" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2121/ind._525.2022.doc" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2122/ind._526.2022_-_servicos_de_limpeza_nas_pracas_da_urbis_i_-_casas_populares.docx" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2123/ind._527.2022_-_calcamento_das_ruas_1_2_e_caminho_a_-_urbis_i.docx" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2124/ind_528.2022.docx" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2125/ind._529.2022.docx" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2147/ind._530.2022_-_limpeza_e_iluminacao_ruas_flamboyant.doc" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2127/ind._531.2022.docx" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2130/ind._532.2022_-_tinho.docx" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2131/ind._533.2022.doc" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2132/ind._534.2022.doc" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2133/ind._535.2022.doc" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2134/ind_536.2022.docx" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2138/ind._537.2022.docx" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2141/ind._540.2022.docx" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2142/ind._541.2022.docx" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2144/ind._542.2022.doc" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2145/ind._543.2022.doc" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2148/ind._544.2022.docx" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2153/ind._545.2022.doc" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2156/ind._548.2022.doc" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2157/ind._549.2022.doc" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2158/ind._550.2022.docx" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2159/ind._551.2022.doc" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2160/ind._552.2022.docx" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2161/ind._553.2022.docx" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2163/ind._555.2022.doc" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2165/ind._557.2022.doc" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2167/ind._559.2022_-_redutor_de_velocidade_na_rua_jacobina_de_brito.doc" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2168/ind._560.2022.doc" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2169/indicacao_561.2022semaforos_itermitentes-cidades.doc" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2174/ind._564.2022_-_asfaltamento_da_rua_m_urbis_iii_-_espirito_santo.docx" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2177/ind._567.2022_-_construcao_muro_assentamento_santa_cruz.docx" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2178/ind._568.2022_-_academia_no_loteamento_mirassol..doc" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2179/ind._569.2022_-_programa_horta_escolar_nas_escolas.doc" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2180/ind._570.2022_-_creche_vila_aeroporto.doc" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2182/ind._572.2022_-__travessia_elevada_proximo_ao_sac_e_a_policlinica.doc" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2183/ind._573.2022_-_semaforo_faculdade_pitagoras_no_joaquim_romao.doc" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2184/ind._574.2022_-_quebra-mola_em_frente_ao_bar_pantanal.doc" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2185/ind._575.2022.doc" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2186/ind._576.2022_-_pavimentacao_rua_g_agua_branca.docx" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2188/ind._578.2022_-_praca_no_bom_sossego.docx" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2189/ind._579.2022_-_velatorio_comunitario.docx" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2190/ind._580.2022_-_revitalizacao_praca.docx" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2192/ind._581.2022_-.docx" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2194/ind._583.2022_-_pavimentacao_da_rua_laudelino_barreto_joana_angelica_e_antonio_mendes.docx" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2195/ind._584.2022_-_revitalizacao_da_praca_da_biblia.doc" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2196/ind._585.2022_-_pavimentacao_rua_almeida_couto_-_no_centro.docx" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2197/ind._586.2022_-_poda_arvores_canteiro_central_arthur_moraes.docx" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2199/ind._588.2022_-_aquisicao_de_veiculos_para_a_guarda_municipal.doc" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2200/ind._589.2022_-_aulao_de_revisao_vestibular_da_uesb.doc" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2202/590.2020_-_pavimentacao_rua_antonio_orrico.doc" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2203/ind._591.2022_-_revitalizacao_de_praca.docx" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2206/ind._594.2022_-_unidade_de_atendimento_de_primeiros_socorros.doc" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2209/ind._597.2022_realizacao_de_teste_ergometrico_em_escolas_publicas_do_municipio....doc" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2211/ind._599.2022_-_reforma_da_escola.doc" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2212/ind._600.2022_-_oavimentacao_ruas_km_03.doc" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2213/ind._601.2022_-_reforma_do_posto_de_saude.doc" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2214/ind._602.2022_-_lavanderia_comunitaria.doc" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2215/ind._603.2022_-_cep_em_vias_do_sunville.doc" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2216/ind._604.2022_-_ceps_para_vias_do_sunville_2....doc" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2217/605.2022_-_redutor_de_velocidade_na_landulfo_caribe.doc" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2218/ind._606.2022_-_sinalizacao_cruzamento_franz_gedeon....doc" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2219/ind._607.2022_-_construcao_de_abrigo_de_animais.doc" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2220/ind._608.2022_-_pavimentacao_da_rua_florestal_no_santa_luz.doc" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2221/ind._609.2022_-_inclusao_da_leitura_da_biblia_nas_escolas_publicas_municipais.doc" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2223/ind._611.2022_-_reforma_e_ampliacao_do_colegio_curral_novo_antigo_maiza_andrade.docx" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2224/ind._612.2022_-_construcao_de_praca_com_academia_no_bairro_km_3.doc" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2226/ind._614.2022_-_pavimentacao_da_avenida_lindolfo_guedes_de_araujo.doc" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2227/ind._615.2022_-_pavimentacao_rua_antonio_michele.doc" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2228/ind._616.2022_-_anel_rodoviario.docx" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2229/ind._617.2022_-_criacao_de_uma_casa_criacao_de_uma_casa_do_estudante_no_municipio.docx" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2230/ind._618.2022_-_cursinho_pre-vestibular_para_pessoas_de_baixa_renda.....doc" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2231/ind._619.2022_-_inclusao_de_interprete_de_libras_em_eventos_oficiais_de_jequie.doc" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2233/ind._621.2022_-_censo_da_pessoa_idosa.docx" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2234/ind._622.2022_-_implantacao_do_programa_federal_juventude_viva_no_municipio.docx" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2236/624.2022_-_ambulatorio_veterinario.doc" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2238/ind._626.2022_-_pavimentacao_da_rua_e_travessa_wanderly_malta_veiga.doc" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2239/ind._627.2022_-_pavimentacao_ruas_vila_vitoria.doc" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2240/ind._628.2022_-_pavimentacao_da_rua_da_pracinha_e_rua_da_pedreira.docx" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2241/ind._629.2022_-_rotatoria_largo_do_cedil.doc" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2242/ind._630.2022_-pavimentacao_rua_jose_ferreira.docx" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2243/ind._631.2022_-_reformas_banheiros_publicos_no_distrito_de_oriente.docx" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2244/ind._632.2022_-_instalacao_de_uma_academia_ao_ar_livre_no_parque_do_sol.docx" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2245/ind._633.2022_-_pavimentacao_vias_loteamento.docx" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2246/ind._634.2022.docx" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2247/ind._635.2022_-_pavimentacao_vila_vitorio.docx" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2248/ind._636.2022_-_pavimentacao_ruas_do_santa_luz.docx" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2250/ind.637.2022_-_conclusao_esgotamento_sanitario_amaralina.docx" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2251/ind._638.2022_-_reforma_da_praca_do_inocoop.docx" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2252/639.2022_-_instalacao_hidrometro_para_carros_pipas.docx" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2254/ind._641.2022_-_limpeza_do_canteiro_da_jose_moreira_sobrinho.docx" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2255/ind._642.2022_-_reforma_da_escola_aurino_nery_no_sol_nascente.docx" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2256/ind._643.2022_-_realizacao_de_curos_profissionalizantes_nos_espacos_de_servico_de_convivencias.docx" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2258/ind._645.2022_-_calcamento_das_ruas_pompilio_sampaio.doc" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2259/ind._646.2022-_lixeiras_comun_itarias_mandacaru_i_e_ii.doc" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2260/ind._647.2022_-__crianca_com_boa_visao.doc" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2262/ind._649.2022_-__reabertura_sede_coren.docx" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2263/ind._650.2022_-_centro_de_comercializacao_de_animais.doc" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2264/ind._651.2022_-_reforma__do_mercado_municipal_de_itaibo.doc" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2271/ind._651.2022_-_revitalcizacao_da_creche_juju_borges.doc" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2272/ind._653.2022_-_vela_cultural_do_joaquim_romao.doc" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2273/ind._654.2022_-_pavimentacao_asfaltica_da_capitao_silvino.doc" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2274/ind._655.2022_-_realizacao_de_uma_feira_gastronomica_em_nosso_municipio.doc" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2275/ind._656.2022_-_iluminacao_publica_a_led_na_tote_lomanto.doc" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2277/ind._658.2022_-_pavimentacao_da_rua_ana_delma_no_curral_novo.doc" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2279/ind._660.2022_-_patrolamento_e_encascalhamento_do_vila_rodoviarias_e_chacara_provisao.doc" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2280/ind._661.2022_-_reforma_da_ubs_sebastiao_azevedo.doc" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2281/ind._662.2022_-_mastro_para_hasteamento_da_pca_da_bandeira.doc" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2283/ind._664.2022_-_pavimentacao_rua_itaigara.docx" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2284/ind._665.2022_pavimentacao_da_rua_eliana_maria_teixeira_de_almeida_localizada_no_itaigara..docx" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2285/ind._666.2022_-_pavimentacao_asfaltica_da_rua_washington_navarro_de_pinto.docx" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2287/ind._668.2022_-_pavimentacao_rua_amilton_dias.docx" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2288/ind._669.2022_-_pavimentacao_avenida_antonia_garcia_ribeiro_-_sao_judas_tadeu.docx" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2289/ind._670.20252_-_realizacao_de_exame_cariotipo_em_jequie.doc" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2290/ind._671.2022_-_realiazacao_de_exame_bera.doc" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2291/ind._672.2022_-_calcamento_ruas_bom_sossego.doc" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2293/ind._674.2022_-_casa_de_acolhimento_em_salvador.doc" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2294/ind._675.2022_-_reforma_da_quadra_de_futebol_no_sao_luiz.doc" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2295/ind._676.2022.doc" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2296/ind._677.2022_-_atendimento_educacional_especializado_na_zona_rural.doc" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2297/ind._678.2022_-_ambulatorio_para_tratamento_de_dores_cronicas.doc" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2302/ind._682.2022.doc" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2303/ind._683.2022_-_pavimentacao_asfaltica_da_rua_da_india.doc" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2304/ind._684.2022_-_ciclovias_em_nossa_cidade.doc" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2306/ind._686.2022_-_requalificacao_da_praca_em_frente_ao_aeroporto.docx" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2307/ind._687.2022_-_pavimentacao_e_esgotamento_sanitario_no_vila_rodoviaria.docx" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2310/ind._690.2022_-_esgotamento_sanitario_para_vias_do_itaigara.docx" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2315/ind._692.2022.docx" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2327/ind._693.2022.doc" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2330/ind._696.2022.doc" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2332/ind._698.2022.doc" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2333/ind._699.2022.doc" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2334/ind._700.2022.docx" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2335/ind._701.2022_indicacao24.05.22.doc" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2336/ind._702.2022.doc" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2337/ind._703.2022_-_desconto_do_iptu_a_adocao_de_animais_de_rua_2022.doc" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2338/ind._704.2022_-_ind._pavimentacao_rua_11_eldorado.docx" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2341/ind._707.2022.doc" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2342/ind.708.2022_-_posto_policial_ceavig.doc" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2344/ind._709.2022.doc" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2345/ind._710.2022.doc" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2348/ind._712.2022_-_indicacao_construcao_da_ponte_do_bairro_pompilio_sampaio_2022.doc" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2349/ind._713.2022.docx" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2350/ind._714.2022_-_reforrma_ou_alargamento_da_ponte_p._sampaio_2022.doc" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2351/ind._715.2022.doc" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2352/ind._716.2022_-_carro_fumace.doc" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2353/ind._717.2022.docx" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2355/ind._718.2022_-_semaforo_avenida_lomanto_junior.doc" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2356/ind._719.2022.doc" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2357/ind._720.2022__escola_marques_monteiro.docx" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2358/ind._721.2022_-_hospital_do_cancer_soraia_argolo.docx" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2359/ind._722.2022.docx" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2360/ind._723.2022.docx" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2361/ind._724.2022.docx" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2362/ind._725.2022.doc" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2364/ind._pav._jasmin_branco.docx" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2365/ind._727.2022_-_posto_em_morro_verde.doc" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2366/ind._728.2022.docx" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2368/ind._729.2022.docx" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2369/ind._730.2022.doc" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2372/ind._731.2022.docx" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2383/ind._732.2022_-_calcamento_das_ruas_senhor_do_bonfim.doc" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2385/ind._734.2022_calcamento_da_rua_c_-_no_loteamento_parque_da_colina_bairro_pompilio_sampaio..doc" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2386/ind._735.20252_-_pavimentacao_da_rua_cidade_rio_de_contas.doc" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2388/ind._737.2022_-_transformar_escola_desativada_no_povoado_agua_vermelha_em_posto_de_saude.doc" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2389/ind._738.2022_-__criacao_projeto_de_isencao_iptu_pacientes_de_com_cancer_e_portadores_de_hiv.docx" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2390/ind._739.2022_-_medidas_para_o_transito_da_franz_gedeon_-_proximo_a_panificadora.doc" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2391/ind._740.2022_reforma_da_praca_localizada_na_euflozina_pereira_gomes_no_mandacaru.docx" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2392/ind._741.2022_-_recuperacao_da_estrada_de_agua_vermelha.doc" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2393/742.2022_-_revitalizacao_da_praca_das_donas_de_casa_-_jequiezinho..doc" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2394/ind._743.2022_-_construcao_de_civlovia_do_mandacaru_ao_km_03.doc" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2396/ind._745.20225_-_construcao_clinica_veterinaria_municipal.doc" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2398/ind._746.2022_-_cameras_filmadoras_em_eventos.doc" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2403/ind._747.2022_-_servicos_de_psicologos_nas_escolas_municipais.doc" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2404/ind._748.2022_-_construcao_de_um_monumento_da_biblia_na_praca_da_biblia_jequiezinho.docx" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2405/ind._749.2022_-_requalificacao_e_modernizacao_da_praca_dr._waldir_pires_jequiezinho..docx" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2406/ind._750.2022_-_instalacao_de_semaforos_em_vias_do_centro.docx" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2407/ind._751.2022_-_benfeitorias_para_o_antigo_campo_da_rua_a_parque_das_algarobas.doc" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2410/ind._754.2022_-_construcao_de_praca_no_bairro_agenor_de_aragao.doc" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2412/ind._755.2022_-_modernizacao_da_iluminacao_com_placas_de_leds_no_loteamento_felicidade.docx" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2413/ind._756.2022_-_construcao_de_uma_quadra_society_no_loteamento_eldorado.docx" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2414/ind._757.2022_-_modernizacao_da_iluminacao_com_placas_de_led_no_sao_judas.docx" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2346/ind._758.2022_-_construcao_de_uma_escola_de_ensino_fundamental_no_loteamento_amaralina.doc" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2417/ind._761.2022_-_ciclovia_na_avenida_franz_gedeon.docx" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2423/ind._763.2022_-_asfaltamento_da_estrata_da_barragem_de_pedras.doc" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2424/ind._764.2022__-_associacao_de_surdos.docx" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2429/ind._765.2022_-_pavimentacao_asfaltica_ruas_do_loteamento_ipanema_-_curral_novo.docx" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2430/ind._766.2022_-_aquisicao_de_um_veiculo_para_a_adefij.docx" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2431/ind._767.2022_-_pavimentacao_asfaltica_das_ruas_i_largo_da_igreja_e_rua_tiburcio_silva_-_curral_novo.docx" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2432/ind._lot._silvany.docx" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2434/ind._770.2022._pavimentacao_via_do_sao_luis.doc" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2435/ind._771.2022_-_pavimentacao_asfaltica_da_rua_curral_novo_travessa_santa_rita_de_cassia_e_manoel_tiburcio_silva.docx" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2436/ind._772.2022_-_escola_publica_de_transito.doc" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2437/ind._773.2022_-_construcao_pista_bicicross_em_jequie.doc" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2439/ind._775.2022_-_farmacia_movel.doc" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2440/ind._776.2022_-_pavimentacao_avenida_nazare.doc" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2443/ind._777.2022_-_alargamento_da_ponte_na_avenida_landulfo_caribe.doc" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2444/ind._778.2022_-_implantacao_de_nucleo_de_vilma_brito.doc" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2445/ind._779.2022_-_cobertura_do_rio_jequiezinho_-_entre_as_pontes_das_avenidas_franz_gedeon_e_joao_goulart.doc" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2446/ind._780.2022_-_cobertura_do_canal_da_rua_pernambuco_-_vovo_camila.doc" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2449/ind._781.2022_-_ubs_nos_residenciais.docx" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2450/ind._782.2022_-_pavimentacao_sunville.doc" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2451/ind._783.2022_-_construcao_de_ubs_no_tropical....docx" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2452/ind._784.2022_-_pavimentacao_rua_sebastiao_azevedo.docx" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2453/ind._785.2022_-_escola_de_tempo_integral_no_zibrune.doc" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2454/ind._786.2022_-_implantacao_de_torre_de_telefonia_movel_para_o_limoeiro_e_riachao.docx" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2455/ind._787.2022_-_rampas_de_acessibilidade_nas_quadras_municipais.doc" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2456/ind._788.2022_-_pavimentacao_da_rua_vereador_valdeci_de_jesus_silva_-_no_cansancao.docx" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2457/ind._789.2022_-_construcao_de_quadra_oficial_para_futebol_de_cegos.docx" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2458/ind._790.2022_-_construcao_de_uma_passarela_entre_os_povoados_fazenda_velha_e_barragem_de_pedras.doc" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2459/ind._791.2022.docx" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2460/ind._792.2022_-_instalacao_de_placar_eletronico_no_waldomirao.docx" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2461/ind._793.2022_-_modernizacao_de_semaforos.docx" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2462/ind._794.2022_-_instalacao_de_corrimaos_na_escadaria_da_avenida_dos_operarios.docx" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2464/ind._796.2022_-_limpeza_da_rua_joao_costa.docx" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2465/ind._797.2022_-_recuperacao_da_estrada_de_acesso_ao_campo_largo.docx" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2468/ind._799.2022_-_limpeza_da_rua_wilson_novais.docx" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2483/ind._800.2022_-_iluminacao_e_limpeza_da_candinha_barreto.doc" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2484/ind._801.2022_-_abertura_de_pocos_artesianos_na_santa_helena_-_regiao_da_caatinga.doc" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2485/ind_802.2022.doc" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2487/ind._804.2022_-_pavimentacao_ruas_do_itaigara.doc" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2488/ind._805.2022.doc" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2489/ind._806.2022_-_reforma_da_escola_municipal_romualdo_bispo.doc" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2490/ind._807.2022_-_reforma_do_salao_de_eventos_e_veletorio_dos_residenciais_cachoeirinha_i_ii_iii.doc" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2491/ind._808.2022_-_praca_do_curral_novo_no_residencial_segredo.doc" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2492/ind._809.2022.doc" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2493/ind._810.2022.doc" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2494/ind._811.2022_-_academia_a_ceu_aberto_na_avenida_beira_rio.doc" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2496/ind._812.2022.doc" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2497/ind._813.2022.doc" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2498/ind._814.2022_-_praca_na_avenida_parque_exposicoes.doc" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2499/ind._815.2022_-_iluminacao_de_led_na_rua_a_-_proximo_ao_caic.doc" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2500/ind._816.2022_-_criacao_de_projeto_de_leis_temas_transversais_na_rede_publica.doc" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2501/ind._817.2022_-_reforma_da_da_praca_das_algarobas.doc" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2503/ind._819.2022_-_implantacao_de_usina_de_residuos_em_jequie.doc" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2505/ind._821.2022_-_asfaltamento_do_entorno_do_cemiterio.doc" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2507/ind._822.2022_-_pavimentacao_rua_maiane_guimaraes.doc" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2509/ind._824.2022_-_asfaltamento_da_rua_sao_domingos_bairro_mandacaru.docx" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2510/ind._825.2022_-_passagem_elevadas_em_frente_as_escolas.doc" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2514/ind._829.2022_-_pavimentacao_da_rua_d_e_e_no_loteamento_santa_luz.docx" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2515/ind._830.2022_-_duplicacao_de_via.docx" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2516/ind._831.2022_-_sede_para_a_guarda_municipal.doc" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2518/ind._832.2022_-_escola_de_tempo_integral_no_caic.docx" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2520/ind._833.2022_-_asfaltamento_da_rua_marcos_vieira_na_caixa_d_agua.docx" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2521/ind._834.2022_-_macro_feira_de_saude_em_florestal.doc" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2522/ind._835.2022_-_instalacao_de_sem_parar_nos_veiculos_municipais.doc" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2524/ind._836.2022_-_loteamento_eva.docx" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2527/ind._839.2022_-_construcao_de_praca_no_pompilio_sampaio.doc" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2528/ind._840.2022_-_reforma_do_posto_de_boa_vista.doc" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2529/ind._841.2022_-_bueiro_em_frente_a_escola_romualdo_bispo.doc" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2530/ind._842.2022_-_rua_jose_alfredo_guimaraes.doc" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2531/ind._843.2022_-_reforma_do_cemiterio_sao_joao_batista.doc" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2532/ind._844.2022_-_redutor_de_velocidade_rua_e_e_s_-_loteamento_agua_branca.doc" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2534/ind._846.2022_fornecimento_de_coletores_e_absorventes_higienico.doc" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2537/ind._849.2022_-_praca_urbis_i_-_casas_pupulares.docx" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2539/ind._850.2022_-_local_para_realizacao_de_aulas_e_provas_praticas_do_ciretran.doc" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2540/ind._851.2022_-_calcamento_da_rua_alecio_.doc" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2542/ind._853.2022_-_construcao_de_parque_infantil.doc" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2543/ind._854.2022_-_pca_sol_nascente.doc" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2544/ind._855.2022_-_reforma_da_quadra_do_residencial_cachoeirinha_i_ii_e_iii.doc" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2545/ind._856.2022_iluminacao_de_led_na_cachoerinha.doc" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2549/ind._860.2022_-_educacao_financeira_nas_escolas_municipais.docx" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2550/ind._861.2022_-_paviemntacao_rua_perdizes_no_recanto_dos_passaros.docx" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2551/ind._862.2022_-_criacao_de_museu_virtual.doc" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2552/ind._863.2022_-_instalacao_de_bicicletario_nas_proximidades_dos_orgaos_publicos_em_nossa_cidade.doc" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2554/ind._864.2022_-_implantacao_de_pontos_de_coleta_de_lixo_eletronico.doc" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2555/ind._865.2022_-_reforma_do_ponto_onibus_no_polivalente.docx" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2556/ind._866._2022_asfaltamento_vias_jequiezinho.docx" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2558/ind._868.2022_-_revitalizacao_da_praca_localizada_na_avenida_jose_moreira_sobrinho_-_urbis_i.docx" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2561/ind._871.2022_-_construcao_de_nova_quadra_poliesportiva_no_bairro_curral_novo.docx" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2569/ind._874.2022_-_asfaltamento_da_rua_da_linha.doc" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2570/ind._875.2022_pavimentacao_ruas_a_b_e_c_-_loteamento_mirassol.doc" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2571/ind._876.2022_-_piso_salarial_enfermagem.doc" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2573/ind._878.2022_ind.2021__fiscalizacao__sinalizacao_para_pessoas_com_deficiencia.doc" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2574/ind._879.2022_-_pavimentacao_da_rua_do_predio_em_itaibo.doc" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2575/ind._880.2022_-_pavimentacao_via_de_itaibo.doc" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2576/ind._881.2022_-_criacao_da_carteira_de_identificacao_da_pessoa_com_fibromialgia.doc" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2577/ind._882.2022_-_pavimentacao_das_ruas_do_loteamento_mirassol.doc" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2578/ind._883.2022_-_pavimentacao_de_ruas_do_loteamento_mirassol.doc" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2579/ind._884.2022_-_construcao_de_uma_passagem_elevada_na_frente_da_escola_municipal_anisio_teixeira_-_na_avenida_jose_moreira_sobrinho.doc" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2580/ind._885.2022_-_centro_de_educacao_infantil_no_algarobas.doc" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2581/ind._886.2022_-_recuperacao_da_requalificacao_da_praca_vasco_filho.doc" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2582/ind._887.2022_-_construcao_de_uma_biblioteca_publica_no_jequiezinho.doc" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2583/ind._888.2022_-_semaforo_na_rua_bertino_passos_-_proximo_ao_posto_maringa.doc" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2584/ind._889.2022_-_implantacao_de_rondas_policiais_em_campo_largo.doc" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2587/ind._891.2022_-_reforma_da_praca_localizada_em_frente_ao_restaurante_delicias_e_cia_urbis_i.docx" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2588/ind._892.2022_-_reforma_da_quadra_da_escola_municipal_stela_camara_dubois.docx" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2589/ind._893.2022_-_asfaltamento_rua_humberto_ferreira.docx" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2590/ind._894.2022_-_aumento_de_linhas_de_transporte_coletivo.docx" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2593/ind._896.2022_-_divulgacao_isencao_pagamento_iptu.doc" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2601/ind._902.2022_-_que_se_faca_cumprir_a_lei_1992._sobre_lista_de_medicamentos.doc" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2602/indicacao_corrego_do_currl_novo.doc" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2603/ind._904.2022_-_paveimentacao_da_rua_l_loteamento_santa_luz.docx" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2604/ind._905.2022_-_iluminacao_da_rua_l_-_loteamento_santa_luz.docx" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2605/ind._906.2022_-_construcao_de_nova_quadra_poliesportiva_em_monte_branco.docm" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2606/ind._907.2022_-_colocacao_de_guard_rail_na_otavio_mangabeira__e_reabertura_da_avenida_beira_rio.doc" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2608/ind.909.2022_-_construcao_de_uma_usf_nos_residenciais_cachoeirinha_i_ii_e_iii.....doc" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2611/ind._910.2022_-_praca_em_itajuru.docx" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2612/ind._911.2022_-_pavimentacao_de_via.docx" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2613/ind._912.2022_-_quadra_poliesportiva_no_fernando_barreto.docx" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2614/ind._913.2022.docx" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2615/ind._914.2022.docx" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2621/ind._915.2022_-_carro_para_pacientes_de_hemodialise.doc" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2622/ind_916.2022_-_passagem_elevada_tote_lomanto.doc" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2623/ind._917.2022_-_pavimentacao_vias_da_cidade_nova.doc" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2625/ind._918.2022_-_esgotamento_sanitario_da_rua_l_no_loteamento_santa_luzia.docx" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2626/ind._919.2022_-_licenca_pecunia.docx" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2628/ind._920.2022_-_sugerindo_a_criacao_de_um_projeto_de_lei_instituindo_a_obrigatoriedade_de_afixar_placas_em_banheiros_femininos.docx" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2629/ind._921.2022_-_iluminacao_led_na_ponte_teodoro_sampaio.doc" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2630/ind._922.2022_-_requalificacao_da_praca_iolanda_pires.doc" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2631/ind._923.2022_-_pavimentacao_asfaltica_da_rua_iris_branco.doc" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2632/ind._924.2022_-_reforma_do_posto_de_saude_de_nova_esperanca.doc" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2633/ind._925.2022._construcao_de_praca_no_bairro_caixa_dagua.doc" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2634/ind._926.2022_-_postes_de_energia_na_travessa_everaldo_santos.docx" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2635/ind._927.2022_-_passagem_elevada_em_frente_ao_georgina.docx" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2636/ind._928.20225_-_refletores_campo_cahoeirinha_iv.doc" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2637/ind._929.2022_-_parque_e_academia_na_baixa_do_bonfim....doc" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2638/ind._930.2022_-_lombadas_na_cidade_de_brasilia_-_no_brasil_novo.docx" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2640/ind._932.2022_-_rotatoria_no_aeroporto.docx" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2641/ind._933.2022_-_construcao_de_praca_na_candinha_barreto.docx" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2642/ind._934.2022_-_asfaltamento_vias_jequiezinho.docx" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2643/ind._935.2022_-_reforma_da_creche_juju_borges_no_bom_sossego.doc" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2644/936.2022_-_pocos_artesianos_no_povoado_de_poco_dantas.docx" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2645/ind._937.2022_-_reforma_da_praca_proximo_ao_ministerio_do_trabalho.docx" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2646/ind._938.2022_-_concretagem_da_rua_valdemar_cosme_dos_santos.doc" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2647/ind._939.2022_-_pavimentacao_rua_santa_maria_primeiro_de_maio_e_manoel_pinto.doc" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2648/ind._940.2022_-_implantacao_programa_ouvindo_nosso_bairro....docx" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2652/ind._941.2022_-_placas_indicativas_do_tea_em_orgaos_publicos.docx" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2659/ind._942.2022_-_pavimentacao_asfaltica_da_rua_professora_ferreirinha.doc" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2660/ind._943.2022_-_ponto_de_onibus_na_baixa_do_bonfim.doc" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2661/ind._944_-_iluminacao_na_rua_h.docx" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2662/ind._945.2022_-_passarelas_elevadas.doc" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2663/ind._946.2022_-_concretagem_da_travessa_sao_jose_-_bairro_jequiezinho.docx" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2664/ind._947.2022_-_limpeza_na_otavio_mangabeira_na_antiga_escola_de_menores_-_mandacaru.docx" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2665/ind._948.2022_-_reforma_e_ampliacao_da_usf_senhorinha_ferreira_no_curral_novo.docx" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2666/ind._949.2022__-_pavimentacao_asfaltica_de_ruas_da_cidade_nova.docx" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2668/ind.___951.2022_-_internet_no_mercadao.doc" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2669/ind._952.2022__-_campeonato_de_voley.doc" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2671/ind._953.2022_-_projeto_de_lei_protecao_lei_maria_da_penha.doc" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2672/ind._954.2022_-_construcao_de_um_alambrado_no_campo_da_rua_d_-_jequiezinho.doc" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2673/ind._955.2022_-_iluminacao_rua_moises_caroso.doc" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2674/ind._956.2022_-_construcao_de_lombada_na_escola_adelaide.doc" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2675/ind._957.2022_-_requalificacao_da_praca_gov._valdir_pires_-_jequiezinho.doc" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2676/ind._958.2022_-_requalificacao_da_praca_da_oasis_-_jequiezinho....doc" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2677/ind._959.2022_._construcao_de_praca_no_vila_vitoria.doc" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2678/ind._960.2022_-_redutor_de_velocidade_rua_dr._joao_braga.doc" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2680/ind._962.2022_-_requalificacao_da_pavimentacao_asfaltica_da_rua_aroeira.docx" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2683/ind._965.2022_-_retorno_dos_torneios_de_futebol_nos_distritos_e_povoados.docx" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2684/ind._966.2022_-_passagem_elevada_na_rua_min._helio_de_almeida_e_rua_sao_luis_-_mandacaru.doc" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2689/ind._971.2022_-_drenagem_da_rua_08_e_rua_01_-_amaralina.docx" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2690/ind._972.2022_-_pavimentacao_da_avenida_tropical.doc" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2691/ind._973.2022_-_iluminacao_de_lampadas_led_no_jequiezinho.docx" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2692/ind._974.2022_-_pavimentacao_asfaltica_e_iluminacao_publica_da_rua_jatoba_rosario.doc" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2693/ind._975.2022__-_quebra-molas_na_professora_virginia_ribeiro.docx" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2694/ind._976.2022_-_instalacao_de_camera_sinaleira.docx" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2700/ind._977.2022_-_poco_artesiano_no_povoado_de_barrinha.docx" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2701/ind._978.2022_-_parques_infantis.docx" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2703/ind._980.2022_-_construcao_de_um_posto_de_saude_no_distrito_de_barrinha.docx" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2704/ind._981.2022_-_construcao_de_abrigos_nas_escolas_municipais.doc" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2705/ind._982.2022_-_construcao_da_praca_no_distrito_da_barrinha.docx" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2706/ind._983.2022_-_asfalto_da_rua_h_no_loteamento_gustavo_-_bairro_jequiezinho.doc" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2708/ind._985.2022_-_construcao_de_uma_praca_na_rua_cidade_de_brasilia_-_brasil_novo.docx" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2711/ind._987.2022_-_campanha_setembro_amarelo.doc" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2713/ind._988.2022_-_feira_macro_de_saude_nos_povoados....doc" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2714/ind._989.2022_-_construcao_de_uma_quadra_poliesportiva_no_agua_branca.doc" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2716/ind._990.2022_-_rua_ari_barroso....doc" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2719/ind._993.2022_-_modernizacao_da_iluminacao_com_placas_led_nas_algarobas.docx" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2720/ind._994.2022_-_realizacao_de_campeonatos_de_futsal_nas_quadras_poliesportivas_e_nos_bairros_de_jequie..docx" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2721/ind.995.2022_-_posto_itaibo.doc" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2722/ind._996.2022_-_reparos_na_grama_da_quadra_society_do_estadio_do_mandacaru.doc" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2723/ind._997.2022_-_transformar_o_posto_de_itaibo_em_psf.doc" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2725/ind._998.2022_-_modernizacao_do_ponto_de_onibus_do_cilion.docx" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2726/ind._999.2022_-_pavimentacao_das_vias_do_km_03.docx" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2727/ind._1000.2022_-_pavimentacao_vias_do_km_03.docx" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2728/ind._1001.2022_-.docx" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2729/ind._1.002.2022_-_reforma_da_praca_fiat.docx" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2732/ind._1004._2022_-_pavimentacao_de_via.docx" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2733/ind._1005_-_pavimentacao_ruas_do_loteamento_jardim_oriente.docx" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2734/ind._1006.2022_-_ruas_parques_da_colina_-_jardim_oriente.docx" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2740/ind._1.007.2022_-_construcao_de_um_centro_esportivo_nos_residenciais_i_ii_e_ii.doc" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2741/ind._1008.2022_-_realizacao_de_uma_macro_feira_de_saude_na_chacara_provisao.doc" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2742/ind._1.009_-_semaforos_na_rua_nestor_ribeiro.doc" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2743/ind._1.010.2022_-_reforma_da_escola_presidente_medici.doc" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2744/ind._1.011.2022_-_realizacao_de_uma_feira_de_saude_no_parque_do_sol_e_eldorado.doc" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2745/ind._1.012.2022_-_implantacao_de_painel_eletronico_nas_usbs_de_jequie.docx" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2747/ind._1.014.2022_-_oferecer_vale_gas_nos_cras_do_municipio.doc" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2748/ind._1015.2022_-_identificacao_das_ruas_do_loteamento_mirassol_-_jequiezinho.doc" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2749/ind._1.016.2022_-_placas_de_sinalizacao_do_loteamento_mirassol_-_jequiezinho.doc" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2750/ind._1017.2022_-_reforma_da_quadra_poliesportiva_e_quadra_coberta.docx" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2751/ind._1.018.2022_-_calcamento_da_rua_joventino_rocha.doc" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2752/ind._1.019.2022_-_pavimentacao_da_rua_da_pracinha.doc" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2754/ind._1.020.2022_-_equipar_biblioteca_municipal_com_computadores_tablets_e_wi-fi.doc" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2756/ind._1.022.2022_-_reforma_da_praca_da_brigadeiro_sa_bittencourt.docx" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2757/ind._1.023.2022_-_requalificacao_dos_canteiros_de_vias_do_jequiezinho.docx" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2758/ind._1.024.2022_-_criacao_e_implantacao_da_feira_livre_da_agricultura_familiar_no_bairro_mandacaru.docx" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2759/ind._1.025.2022_-_reforma_da_entrada_de_florestal....doc" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2760/ind._1.026.2022_-_reforma_da_delagacia_de_florestal.doc" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2761/ind._1.027.2022_-_pavimentacao_asfaltica_da_rua_alves_cardoso_e_rua_da_paroquia.docx" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2762/ind._1.028.2022_-_pavimentacao_e_torres_de_iluminacao_cemiterio_curral_novo.docx" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2764/ind._1.029.2022_-_criacao_de_prejeto_de_lei_sugerindo_a_implantacao_de_um_grupamento_ambiente_da_guarda_municipal.docx" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2731/ind._1.030.2022_-_pavimentacao_vias_do_agua_branca.docx" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2770/ind._1031.2022_-_redutor_de_velocidade_no_inocoop.docx" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2771/ind._1032.2022_-_guarda_corpo_na_ponte_do_mandacaru.docx" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2772/ind._1033.2022_-_pavimentacao_asfaltica_da_segunda_trav_da_paroquia_-_cidade_nova.doc" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2773/ind._1034.2022_-_prevencao_contra_o_sedentarismo.doc" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2774/ind._1035.2022_-_instalacao_de_cameras_de_seguranca_nas_escolas_municipais.docx" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2775/ind._1036.2022_-_pavimentacao_asfaltica_da_rua_c.doc" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2777/ind.1.083.2022_pavimentacao_das_ruas_de_florestal_-_2022.doc" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2778/ind._1039.2022_-_passarela_no_centro_industrial_para_a_lomanto_junior.doc" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2779/ind._1045.2022_-_construcao_de_ponte...doc" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2780/ind._1041.2022_-_servicos_no_sao_judas_tadeu.docx" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2781/ind._1042.2022_-_projeto_de_lei_reivindicando_obrigatoriedade_de_cadeira_de_rodas_em_orgaos_publicos.doc" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2782/ind._1043.2022_-_construcao_de_ponte_sobre_o_rio_jequiezinho_na_altura_do_colegio_paulo_freire.doc" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2783/ind._1044.2022_-_rotatoria_da_oasis.docx" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2784/ind._1040.2022_-_construcao_de_ponte...doc" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2785/ind._1046.2022_-_instalacao_de_energia_solar_em_predios_publicos_do_municipio.docx" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2786/ind._1047.2022_-_recapeamento_da_avenida_franz_gedeon.docx" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2787/ind._1048.2022_-_pavimentacao_ruas_de_florestal.doc" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2788/ind_1049.docx" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2790/indicacao_rua_manoel_francisco_curral_novo.doc" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2797/ind._1052.2022.docx" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2798/1053.2022comcretagem_i_ii_iii_vicente_leone.doc" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2799/ind_.um_plano_para_a_criacao_de_uma_via_alternativa_de_transito_na_rua_urbano_de_almeida_neto..doc" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2800/ind._1055.2022.docx" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2801/ind._1056.2022.docx" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2802/ind.___ampliacao_do_horario_de_atendimento_no_setor_de_encomendas_dos_correios.doc" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2803/ind._1058.2022.docx" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2805/ind._1060.2022.docx" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2806/ind.2021_pavimentacao_asfaltica___na_rua_padre_altino_freita_e_rua_tiradentes.doc" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2807/indicacao_-_faixa_ciclovia_av._arthur_moraes_jequiezinho.docx" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2808/ind._retidara_de_entulho_algarobas.docx" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2809/ind._1064.2022.docx" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2810/ind._1065.2022.docx" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2811/ind._1066.2022.docx" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2812/indicacao_...infra_asfaltamento_joaquim_romao.docx" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2815/ind._1070.2022.docx" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2816/ind._1071.2022.docx" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2818/indi_-_troca_de_lampada_do_poste_lot._espaco_nobre_jequiezinho.docx" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2819/ind._asfalto_rua_prudente_de_moraes.doc" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2820/creche_alto_da_bela_vista.doc" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2821/indicacao_1.076-2022_-_reforma_e_ampliacao_da_sede_do_samu_192_em_jequie.docx" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2822/indicacao_1.077-2022_-_iluminacao_em_led_na_br_330_trecho_urbano_entre_cidade_nova_e_curral_novo.docx" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2823/indicacao_1.076-2022_-_iluminacao_em_rosa_e_azul_nos_predios_publicos_apoiando_as_campanhas_outubro_rosa_e_novembro_azul_em_jequie.docx" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2824/ind_infra_asfaltamento_sao_judas_tadeu.docx" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2829/054_-_indicacao_no_054-_pavimentacao_asfaltica_da_travessa_governador_lomanto_junior_joaquim_romao.docx" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2830/ind._1.0822022-_pavimentacao_asfaltica_da_rua_flavio_guedes_joaquim_romao.docx" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2831/ind._1.083.2022-calcamento_das_prof.malta_veiga.doc" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2832/ind._1.084__rua_antonio_soares_pereira_no_bairro_jequiezinho.doc" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2834/ind._1.086_2022_sopao.doc" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2838/ind._1.090_2022_-__recuperacao_da_estrada_baixinha.doc" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2840/ind._1.092_ruas_do_tanbaquis_e_beco_dos_dourados_j._romao_-_copia.doc" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2841/indicacao_sanville.doc" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2843/ind._1.095_implantacao_quer_escola_de_idiomas_com_cursos_gratuitos.doc" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2845/ind._1.097.2022_implantacao_de_uni._policia_federal.doc" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2846/ind._1.098.2022_imlantacao_de_um_psf_na_regiao_da_bateia_e_mutum.doc" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2847/ind.1.099_recanto_dos_passaros.docx" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2848/ind_1.100.2022_rua_dos_uirapurus_1.docx" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2849/ind._1.101_-_modernizacao_da_praca_ao_lado_da_panificadora_polivalente.docx" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2850/ind._1.102.2022_complexo_em_tempo_integral.doc" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2851/ind_1.103_implantacao__de_quiosques_na_pca_que_esta_sendo_construida_no_bom_sossego.docx" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2852/ind_1.104_infra_camera_de_vigilancia.docx" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2853/ind._1.1052022_infra_sinalizacao_de_transito.docx" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2856/indi1.106_eta_2022.doc" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2858/indicacao_infra_dogs_park_1.docx" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2859/ind_1.109_embasa_2022.doc" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2860/ind._1.110.2022_implantacao_de_paisagismo_do_rio_jequiezinho_1.docx" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2861/ind._1.111.2022_-_regularizacao_fundiaria.docx" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2865/ind._1.112_asfalto_pq_do_sol.doc" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2866/ind._1.113.2022__telefonia_movel_barragem_de_pedras.doc" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2867/ind_1.114._outubro_2022_florestal.doc" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2868/ind._1.115.2022_sanville.doc" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2871/ind._1.116.2022_pavimentacao_asfaltica_na_travessa_idailton_nascimento_ribeiro-joaquim_romao.doc" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2872/42_indicacao_1.117__iluminacao__vovo_camila_saida_que_da_acesso_ao_anel_viario-_copia.docx" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2873/indicacao_1.118.2022-_implantacao_hospital_de_base.docx" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2874/indicacao_1.119.2022-_emenda_parlamentar_dep._fed_e_dep._est_pav_vovo_camila.docx" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2875/ind._1.120centro_de_autismo.docx" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2877/ind._1.121.2022parque_infantil.doc" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2878/ind_1.122.2022ponte_campo_do_indio.doc" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2880/ind.1.124.doc" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2883/ind._1.126.2022_infra_recapeamento_asfaltico_jequiezinho.docx" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2884/ind.1.127.2022_infra_asfaltamento_pompilio_sampaio.docx" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2886/ind_1.129.2022_infra_redutor_de_velocidade.docx" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2887/ind._1.130.2022criancas.doc" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2888/ind_1.131.2022_infra_camera_de_vigilancia_uesb.docx" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2889/ind._1.132.2022_infra_recapeamento_asfaltico_centro.docx" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2891/ind.1.134.2022_ao_prefeito_e_secretario_de_saude_para_destinar_veiculos_somente_para_pacientes_oncologicos_de_jequie.docx" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2896/ind._1.135.2022-_construcao_de_praca_ao_fundo_da_quadra_poliesportiva_do_cansancao_no_loteamento_santa_luz_na_lateral_da_upa_24h.docx" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2898/ind._1.137.2022concretagem.doc" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2899/ind._1.138.2022campo_de_florestal_1.doc" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2911/ind._1.140.2022embasa_sao_paulinho.doc" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2913/indicacao_1.143.2022sumtram_pdf.io.docx" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2917/ind_-1.145.2022-_a_construcao_de_uma_praca_no_distrito_de_santa_rita.doc" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2920/ind_1.148.2022canteiro_br_330.docx" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2923/indicacao_de_pavimentacao_nardy.doc" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2924/ind._1.157.2022rua_francisco_mendes.docx" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2926/ind_1.154.2022pav._rua_g_loteamento_belanopolis.docx" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2930/ind._1.158.2022servic_pub_ponto_de_onibus_detran.docx" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2931/ind._1.159.2022_infra_redutor_de_velocidade_centro_educacional.docx" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2932/ind._1.160.2022baixa_do_bomfim_nardy_123.doc" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2933/ind.1161_construcao_de_praca_no_loteamento_borda_da_mata.doc" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2934/ind._1.162reforma_da_quadra_do_conjunto_habitacional_segredo.doc" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2937/ind._1.163.2022rua_15_de_novembro.docx" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2938/ind._1.164.2022poco_artesiano_2022.doc" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2941/ind._1.167.2022_eta_itaibo.doc" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2942/ind.1.168.2022_marcacao_de_exames_olaine_1.doc" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2943/ind_1.169.2022_pavimentacao_das_ruas_parana_epernabuco_no_loteamento_bom_socesso_-_atualizada.doc" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2944/rua_1.170.2022jovino_brito_curral_novo_pavimentacao.doc" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2945/ind_1.171.2022_iluminacao_de_led-rua_urbano_de_almeida_neto.doc" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2946/ind._1.172.2022_reestruturacao_do_semi-anel_viario_de_jequie_parte_que_liga_a_av._cesar_borges_a_br_330..doc" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2947/ind.1.173.2022_rua_nova_taurino_bispo.docx" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2948/indi_1.174.2022-_redutor_de_velocidade_rua_prof_virg_ribeiro.docx" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2950/ind_.1.175.2022_.2022_seguranca_postos.doc" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2952/ind._1.177.2022-_patrolamento_na__regiao_de_fontinha_docx.docx" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2954/ind_1.179.2022_infra_recuperacao_asfaltica.docx" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2956/indi_1.181.2022infra_asfaltamento_joaquim_romao_1.docx" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2957/indi_1.182-2022_-_reforma_e_ampliacao_do_cemiterio_sao_sebastiao_no_curral_novo.docx" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2958/ind_1.183.2022_-_regionalizacao_do_inema_unidade_de_jequie.docx" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2961/ind.1.186.2022_ubs_residenciais_emendas.docx" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2962/ind._1.187.2022_espacos_para_a_utilizacao_de_apresentacoes_musicais..docx" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2964/ind._1.188.2022_pavimentacao_barragem_de_pedra.doc" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2965/ind.189.2022pavimentacao_avenida_barragem_de_pedra_2.doc" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2968/ind._inocoop.docx" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2969/ind._1.192.2022campo_urbis_3.doc" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2972/ind._1.193.2022canteiro_vovo_camila.docx" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2974/ind._1.195.2022pavimentacao_asfaltica_da_rua_c_e_i_do_ato_da_colina.doc" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2976/ind._1.197.2022escuta_protegida.docx" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2978/ind._1.199.2022pavimentacao_asfaltica_da_rua_c_do_ato_da_colina.doc" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2982/ind._1.200.2022pavimentacao_asfaltica.doc" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2984/ind_1.201.2022_infra_asfaltamento_centro.docx" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2985/ind.1.202construcao_de_psf_no_alto_da_colina_1.doc" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2987/ind._1.204lagoa_beira_rio.docx" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2989/indicacao_infra_escoamento_de_agua.docx" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2990/ind._1.206.2023servicos_publicos_2022_limpeza_rio_jequiezinho.docx" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2992/ind._1.207.2022_-_calcamento_campo_do_america.doc" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2993/ind.1.208.2022_pavimentacao_asfaltica_da_rua_f_do_ato_da_colina.doc" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2996/ind._1.211.2022redutor_de_velocidades_na_rua_da_banca.doc" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2999/ind._1.214.2022_-_calcamento_das_vicente_grilo.doc" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3000/ind_1.215.2022_do_cras_123.doc" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3001/ind_1.216.2022_do_cras_123nardy44.doc" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3030/ind_.1.217_.2022-_projeto_cisternas_1.doc" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3003/ind_._1.218.2022-_revitalizacao_passeio_publico_da_avenida_cesar_borges.doc" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3004/indi_._1.219.2023_infra_reforma_praca_do_polivalente.docx" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3006/ind._1.221.2022.._infra_asfaltamento_baixa_do_bonfim.docx" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3007/ind._1.222.2022requalificacao_na_usf_padre_hilario_terrosi_i_e_iilocalizado_na_rua_waldir_leite_sn-inocoop..doc" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3008/ind._1.223.2022amaralina.docx" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3009/ind._1.224.2022construcao_de_uma_passagem_elevada_e_pavimentacao_na_rua_da_escola_adolfo_ribeiro_2.doc" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3010/ind_1.225.2022o_bueiro_feirinha_e_rodoviaria_1.docx" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3012/ind.1.226.2022_limpeza_corrego.docx" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3014/ind._1.228.2022_iluminacao_da_avenida_almirante_tamandare_-_sao_judas.docx" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3017/1.231.2022concretagem_rua_mario_moreira_no_curral_novo.doc" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3018/ind._1.232.2022o_onibus_feirinha.docx" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3019/ind_1.233.2022_ponte_entre_sao_jose_e_jardim_paqueta_1.docx" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3021/indi_1.235.2022_-_braco_de_luz.docx" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3023/ind._1.237.2022_-_reforma_da_praca_hilario_terrosi.docx" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3025/ind._1.239_.iluminacao_led_tote_lomanto_alto_do_cemiterio.doc" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3033/ind._1.241.2022_agricultura.doc" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3037/iluminacao_de_led_na_praca_governador_de_waldir_pires_localizada_na_rua_yolanda_pires-jequiezinho..doc" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3038/24.11.22_indicacao_reforma_desinterdicao_iluminacao_cenica_e_tombamento_ponte_de_newton.doc" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3039/ind._1.245.2022centro_de_diagnostico_de_imagem_municipal_voltados_para_colonoscopia_e_endoscopia.docx" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3040/ind_1.246.2022_instalacao_de_faixa_de_pedrestre_em_frente_ao_cafe_preferido_e_casa_das_antenas_e_reabertura_em_frente_a_bela_iluminacao_e_henet.doc" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3041/ind_-1.247_2022_-_praca_na_urbis.doc" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3042/indi1.248.2022_de_campo_de_grama_sintetica.doc" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3043/ind._1.249.2022asfalto_dom_climerio_e_1_tv_dom_climerio.doc" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3045/ind._1.251.2022__neuro.doc" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3046/ind._1.252.2022__home_care_odontologico.doc" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3048/ind._1.254.2023quadra_1.doc" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3051/ind._1.257.2023-_pavimentacao_caminho_2_vila_rodov._jard._eudorado.docx" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3052/ind_1.258.2022icacao_-_concretagem_rua_babatimao_amaralina.docx" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3053/indi1.259.2022cacao_-__guarda_municipal.docx" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3054/in1.260.2022dicacao_p_estruturante.docx" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1511/req._01.2022_-_audiencia_publica_para_discutirmos_sobre__a_problematica_enfrentadas_pela_pessoa_com_autismo.doc" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1512/req._02.2022_-_audiencia_publica_pessoas_com_deficiencia_e_idosos.doc" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1606/req._03.2022_-_audiencia_publica_politicas_da_juventude.doc" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1612/req._04.2022_-_audiencia_publica_para_discutirmos_sobre__a_problematica_relacionados_a_embasa..doc" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1698/req._05.2022_-_audiencia_publica_com_os_mototaxistas.docx" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1933/requerimento_audiencia_publica_mobilidade_urbana_na_avenida_cesar_borges.doc" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2004/req._09.2022_-_audiencia_publica_rio_de_contas.docx" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2379/requerimento_de_convocacao...doc" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2397/req._13.2022_-_convocacao_secretaria_educacao_helvia_sampaio_e_sampaio.doc" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2566/requerimento_-_audiencia_publica_seguranca.doc" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2592/req._15.2022_-_retorno_do_coren.docx" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2627/req._16.2022_-_audiencia_publica_agentes_comunitarios.docx" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2795/req._17.2022_-_audiencia_publica_cachorros.doc" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2869/055_-_requerimento_audiencia_publica.docx" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3060/req.21.2022o_audiencia_publica.docx" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1616/mocao_01.2022_-_dia_internacional_da_mulher.doc" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1753/mocao_de_aplausos_02.2022_-_castramovel.doc" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1910/mocao_03.2022_-_geop.doc" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2078/mocao_de_aplausos-_maes.doc" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2135/mocao_de_aplausos_05.2022_-_gilson_brito.doc" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2314/mocao_de_aplausos_-_ronda_maria_da_penha_2_anos_em_jequie.doc" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2377/mocao_de_aplausos__07.2022_-_tonho_e_lili.doc" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2411/mocao_08.2022_-_mocao_de_aplausos_guarda_municipal.doc" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2466/14.06.22_-_mocao_de_aplausos_-_ao_atleta_diego_santos_pela_conquiista_de_medalha_de_ouro.doc" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2523/mocao_10.2022_-_mocao_de_aplausos_para_a_ramarim.docx" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2616/mocao_11._2022-_centro_artistico_luara_brandao.doc" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2617/mocao_de_aplausos_12.2022_-_equoterapia.doc" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2620/mocao_13.2022_-_dia_do_psicologo.doc" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2655/23.08.22_-_mocao_de_aplausos_-_dia_do_evangelico.doc" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2828/mocao_de_aplausos_dia_do_agente_comunitario.doc" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2893/mocao_de_aplausos_16.2022doutor_bento_chaves.doc" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2901/mocao_de_aplausos_17.2022operacao_janus.doc" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2914/mocao_de_aplauso_18.22_desbr.docx" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2935/mocao_de_aplausos_aatae.docx" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2967/mocao_de_aplausos_20.2022-_igreja_batista_hosana_1.doc" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2971/mocao_de_aplausos_alunos.doc" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2988/mocao_31.2018_consciencia_negra.doc" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3055/mocao_de_aplausos_23.2022m.doc" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3059/mocao_de_aplausos_orquestra.docx" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3061/mocao_de_aplausos_25.2022.doc" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3066/mocao_de_aplausos_filipe_cardoso.doc" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3072/mocao_de_aplausos_27.2022sgt_bm_magnolia.doc" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3075/mocao_de_aplausos_28.2022-_apae.docx" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3076/mocao_de_aplausos_primeira_igreja_batista_data_certa.doc" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1815/mocao_de_pesar_dr.__paulo_sobreira..doc" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2061/mocao_de_pesar_-_02.2022_-_pelo_falecimento_do_sr._meira.docx" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2067/mocao_de_pesar_professor_boery.doc" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2265/mocao_de_pesar_-_04.2022_-_sr._antonio.docx" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2654/mocao_de_pesar_05.2022.doc" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2792/mocao_de_pesar_06.2022_-_falecimento_da_crianca_guilherme_santos_sena.doc" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3034/mocao_de_pesar_valter_sampaio._1.doc" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2519/mocao.doc" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2656/mocao_02.2022_-_congratulacoes_pelo_dia_do_soldado.doc" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2793/mocao_03.2022_-_aabb_jequie.doc" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1513/projeto_de_lei_001_2022.docx" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1514/projeto_de_lei_no_02-_altera_a_lei_2168_do_ctm.docx" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1515/projeto_02.22_parcelamento_especial_para_permissionario.pdf" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1516/projeto_03_2022_-_incentivo_a_cultura.pdf" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1517/projeto_05.22_operacao_de_credito_1.pdf" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1518/projeto_06_reda.pdf" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1519/projeto_07_2022_-_creche_jorge_luiz.pdf" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1520/projeto_08_2022_-_alienacao_imovel_publico_.pdf" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1521/projeto_de_lei_09-2022_criacao_de_cargos_atualizado.pdf" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1565/projeto_de_lei_que_denomina_avenida_adelino_melo_oliveira.doc" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1569/projeto_de_lei12.2022_denomina_rua_miguel_coelho_xavier..doc" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1657/projeto_de_lei_instituto_maos.pdf" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1686/projeto_de_lei__-_denomina_praca__maria_das_gracas_oliveira_melo..docx" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1695/projeto_de_lei_-_auxilio_aluguel_vitimas_violencia_domestica._bui_bulhoes.doc" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1711/projeto_de_16.2022_pr_jess_carlos_-_corrigido.docx" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1745/projeto_de_lei_no_10-_fundo_de_cultura_digitalizado.pdf" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1748/pl_no_11-_emenda_a_lei_organica-_rpps_digitalizado_-_atual.pdf" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1749/pl_no_12-_modifica_a_lei_1800-_rpps_digitalizado_-_atual.pdf" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1751/pl13-sistema_municipal_de_esporte._digitalizado.pdf" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1752/projeto_cria_grupo_fazendario_-novo.pdf" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1788/projeto_de_lei__-_denomina_rua__igor_pinto_mattos.docx" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1814/pl15-desafetacao_parque_dos_algarobas-digitalizado.pdf" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1953/projeto_de_lei_no_16_-ldo_2023_-_pm_jequie._digital.pdf" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1988/projeto_de_le_26.2022estabelece_regime_de_plantao_das_farmacias_localizadas_no_centro._bui_bulhoes.doc" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1997/projeto_de_lei_27.2022praca_inocoop.doc" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1998/proj._282022lo_praca_da_amaralina.docx" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2011/projeto_de_lei_no_17-_credito_suplementar_da_educacao._digitalizado.pdf" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2058/projeto_de_lei_no_18-_credito_adicional_suplementar._digitalizado.pdf" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2059/projeto_de_lei_parklet.docx" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2101/projeto_de_lei32.2022_prioridade_ramarim.doc" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2149/projeto_de_lei_33.2022.doc" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2249/proj.__obriga_as_escolas_publicas_e_privadas_a_execultarem_o_hino_nacional_-_copia.doc" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2267/projeto_de_lei_praca_tamarindo.doc" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2268/projeto_de_lei_no_19-_reajuste_salarial_dos_servidores_municipais-_digitalizado.pdf" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2269/projeto_de_lei_no_20-_reajuste_dos_professores.pdf" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2270/projeto_de_lei_no_21-_regulamenta_o_polo_rio_de_contas_universidade_aberta_do_brasil.pdf" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2312/projeto_de_lei_40.2022_praca_tamarindo.doc" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2316/projeto_de_lei_-_semana_do_brincar.doc" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2317/projeto__42.2022_praca_bairro_agenor_aragao.doc" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2319/projeto_de_lei_no_23-_altera_o_programa_jequie_do_futuro.pdf" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2320/projeto_de_lei_no_22-cria_08_cargos_de_gerente_medico_samu.pdf" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2321/projeto_de_lei_no_24-_concede_o_uso_do_meercado_municipal_ao_senac.pdf" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2420/projeto_de_lei_25-_adequacao_do_piso_salarial_do_magisterio_ass.pdf" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2421/projeto_de_lei_26-_fixa_o_salario_dos_aces_e_endemias_s.pdf" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2422/projeto_de_lei_no_09-_doacao_de_terras_para_o_adj.pdf" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2425/projeto_de_lei_no_24-_concede_o_uso_do_mercado_municipal_para_o_senac_-_novo_1.pdf" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2472/projeto_de_lei_no29-_refim_2022.pdf" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2473/projeto_de_lei_no31-emprestimo.pdf" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2474/projeto_de_lei_no27-_credito_adicional-_cessao_onerosa.pdf" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2475/projeto_de_lei_no28-_suplementacao_de_30_com_anexo.pdf" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2476/projeto_de_lei_no_32-_cria_cargo_de_enfermeiro_de_saude_do_trabalhador.pdf" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2504/projeto_de_lei__-_denomina_praca__maria__isabel_nascimento.docx" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2517/projeto_de_lei__-_denomina_praca_carlito_moura_de_oliveira..docx" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2564/projeto_de_lei_57.2022_atendimento_preferencial_portador_de_fibromialgia_1.doc" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2565/projeto_de_emenda_a_lei_1.217.doc" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2567/projeto_de_lei_59.2022_denomina_praca_nininh.docx" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2610/pl_no_33-_reajuste_de_servidores_municipais.pdf" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2618/projeto_de_lei_61.2022_que_antecipa_matriculas_pessoas_com_deficiencia..docx" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2619/projeto_de_lei_62.2022_praca_feliciano_sampaio.docx" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2624/projeto_de_lei_que_denomina_rua_maicon_xavier_paixao.doc" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2658/projeto_de_lei__no_reestruturacao_da_camara_de_jequie_pronta_1.docx" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2670/projeto_de_lei_65.2022_nego_vado.docx" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2710/projeto_de_lei_para_criacao_do_censo_da_pessoa_com_deficiencia.docx" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2712/projeto_de_lei_no34-emprestimo_com_a_caixa_1.pdf" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2715/projeto_de_lei_68.2022_lei_que_reestrutura_a_assessoria_parlamentar_1.doc" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2736/projeto_de_lei_no35-dispoe_sobre_o_processo_de_selecao_dos_professores_para_direcao_escolar_-digital.pdf" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2753/projeto_dea.docx" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2765/plo_praca_do_mutirao_sao_judas_1.docx" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2766/projeto_de_lei_72.2022__-_denomina_praca_senhor_do_bonfim.docx" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2791/projeto_73.2022_cachorros_feroz..docx" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2794/projeto_de_lei_no37-autoriza_abertura_de_credito_adicional_superavit-_educacao2.pdf" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2796/projeto_de_lei_no36-alteracao_da_lei_2064_-_incentivo_as_empresas_sediadas_e_as_que_queiram_instalar_no_municipio-_digital.pdf" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2827/ploa_2023.pdf" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2863/projeto_de_lei_77.2022-denomina_praca_zuleide_angelica_avila_dos_santos.docx" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2870/projeto_de_lei_nomina_praca_pedro_feitosa.doc" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2876/projeto_79.2022__cep_sanville.docx" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2881/projeto_de_lei_80_dnomina_praca_gerson_pereira_santana.doc" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2894/projeto_lei_suplementacao_mais_25._digitalizado.pdf" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2895/projeto_de_lei_no40-_implantacao_do_piso_salarial_dos_agentes_comunitario_e_endemias.digitalizado.pdf" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2900/projeto_de_lei_83.2022_considera_utilidade_publica_o_instituto_faca-se_no_curral_novo_-_autor_san_david_2.docx" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2909/proj._84.2022nomeacao_de_praca_1_-_copia.doc" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2936/projeto_de_lei_85.2022praca__candido_simpliciano_em_itajuru.doc" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2980/projeto_de_lei_86.2022nomina_praca_edezio_ana.doc" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2983/pl_41-revogacao_da_lei_2211-_digitalizado.pdf" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3026/projeto_de_lei_no_42-_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3027/projeto_de_lei_no43-autoriza_a_abertura_de_credito_suplementar-_excesso_de_arrecadacao.pdf" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3035/pl_90-2022_obrigado_aos_centro_de_formacao_de_condutores_reservar_cinco_porcento_de_sua_frota_para_pcd.docx" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3062/projeto_de_lei_shoppimg_walmick_.doc" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3070/projeto_lei_moana_meira_cariotipo.docx" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3073/projeto_cep_urbis.docx" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3074/proj._94.2022nomeacao_de_praca_alfredo_valverde.doc" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3091/projeto_de_lei_no47-altera_a_lei_2222-_iprej_1.pdf" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3092/projeto_de_lei_no96.2022-estabele_novos_criterios_de_produtividade_alterado_1.docx" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3093/projeto_de_lei_no45-institui_o_pgv_1.pdf" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3103/projeto_de_lei_no50-renda_forte_jequie.pdf" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1742/projeto_de_resolucao_01.2022_banco_brb.doc" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2419/projeto_de_resolucao_altera_art_141regimento_interno.docx" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2649/projeto_de_resolucao_03.2022criando_a_condecoracao_as_mulheres_com_relevantes_servicos_prestados_a_sociedade_jequieense_2.doc" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1747/cidadania_ze_coca.doc" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1759/projeto_decreto_02.2022_titulo_cidadao_deraldino_cunha._1.doc" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1909/projeto_de_decreto_no_003.2022_-_nomes_do_jari.doc" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2201/proj_decreto_04.2022titulo_de_cidadao_jequieense_sergipe.doc" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2441/titulo_de_cidadao_jequieense_ao_senhor_jeronimo.doc" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2538/titulo_de_cidadao_jequieense_ao_juiz_valnei_mota_alves.doc" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2553/titulo_de_cidadao_pe._janio.12.docx" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2585/projeto_decreto_comenda_ao_dr._tasso.doc" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2609/proj_decreto__09.2022__titulo_de_cidadao_ao_dr._nilson.doc" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2735/projeto_decreto_comenda_ao_sr._diego_ferreira_dos_santos.doc" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2949/projeto_decreto_11.2022_-_titulo_cidadao_norberto_curvelo.doc" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2970/proj_decreto_12.2022_helena_do_tropical.doc" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3058/projeto_de_decreto_13.2022_concede_titulo_de_cidadao_jequieense_ao_padre_roberto_oliveira_da_silva.docx" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1806/parecer_projeto_de_lei_20_2022_esporte.docx" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1830/parecer_comissao_justica_projeto_permuta_algarobas.doc" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3094/projeto_de_lei_no46-altera_o_codigo_tributario_1.pdf" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2318/emenda_lei_organica_2vice_presidente.docx" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2343/projeto_de_lei_no29.2022-_redacao_final.autoriza_abertura_de_creditos_adicionais_suplementares.docx" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1538/parecer_projeto_de_resolucao_no_06.2021.pdf" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1539/parecer_projeto_de_lei_no_001.2022.pdf" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1540/parecer_projeto_de_lei_no_002.2022.pdf" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1541/parecer_projeto_de_lei_no_003.2022.pdf" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1542/parecer_projeto_de_lei_no_004.2022.pdf" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1543/parecer_projeto_de_lei_no_005.2022.pdf" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1544/parecer_projeto_de_lei_no_006.2022.pdf" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1545/parecer_projeto_de_lei_no_007.2022.pdf" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1546/parecer_projeto_de_lei_no_008.2022.pdf" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1547/parecer_projeto_de_lei_no_009.2022.pdf" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1807/parecer_projeto_de_lei_no_020.2022.pdf" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1808/parecer_projeto_de_resolucao_01_2022_brb.docx" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1811/parecer_projeto_de_lei_no_012.2022.pdf" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1817/parecer_projeto_de_lei_no_017.2022.pdf" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1818/parecer_instituto_maos..._1.doc" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1881/parecer_projeto_de_lei_no_011.2022.pdf" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1992/parecer_projeto_de_lei_no_18.2022.pdf" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2013/parecer_projeto_de_lei_no_019.2022.pdf" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2115/parecer__denomina_deraldino.doc" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2266/parecer_projeto_de_lei_no_28.2022.pdf" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2322/parecer_projeto_de_lei_no_26.2022.pdf" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2323/parecer_projeto_de_lei_no_29.2022.pdf" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2324/parecer_projeto_de_lei_no_31.2022.pdf" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2325/parecer_projeto_de_lei_no_39.2022.pdf" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2326/parecer_projeto_de_lei_no_40.2022.pdf" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2370/parecer_projeto_de_lei_no_42.2022.pdf" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2371/parecer_projeto_de_lei_no_023.2022.pdf" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2374/parecer_projeto_de_emenda_a_lei_organica_no_01.2022.pdf" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2375/parecer_pl_no_25.2022.pdf" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2376/parecer_projeto_de_lei_no_33.2022.pdf" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2380/parecer_04_projeto_decreto.doc" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2382/parecer_45_comissao_justica.doc" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2381/parecer_projeto_de_lei_no_43.2022.pdf" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2426/parecer_projeto_de_lei_no_44.2022.pdf" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2427/parecer_projeto_de_lei_no_41.2022.pdf" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2428/parecer_projeto_de_resolucao_no_02.2022.pdf" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2447/parecer_em_conjunto_pl_no_46.2022.pdf" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2448/parecer_projeto_de_lei_no_47.2022.pdf" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2470/parecer_projeto_de_lei_no_49.2022.pdf" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2471/parecer_projeto_de_lei_no_48.2022.pdf" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2478/parecer_projeto_de_lei_no_53.2022.pdf" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2479/parecer_projeto_de_lei_no_54.2022.pdf" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2480/parecer_projeto_de_lei_no_50.2022.pdf" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2481/parecer_projeto_de_lei_no_52.2022.pdf" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2482/parecer_projeto_de_lei_no_51.2022.pdf" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2650/parecer_proj_decreto_09.2022_desembargador_nilson_soares.doc" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2651/parecer_projeto_de_lei_no_58.2022.pdf" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2653/titulo_de_cidadao_jequieense_ao_desembargador.doc" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2657/parecer_cj_e_transporte_-_moto_taxi.pdf" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2737/parecer_projeto_de_resolucao_no_03.2022.pdf" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2738/parecer_cjrf_pl_064.2022.pdf" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2763/parecer_projeto_de_lei_no_66.2022.pdf" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2767/parecer_projeto_de_lei_no_68.2022.pdf" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2768/parecer_projeto_de_lei_no_69.2022.pdf" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2769/parecer_moto_taxi.docx" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2855/parecer_projeto_de_lei_no_75.2022.pdf" TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2862/parecer_projeto_de_lei_no_72.2022.pdf" TargetMode="External"/><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2864/parecer_projeto_de_lei_no_74.2022.pdf" TargetMode="External"/><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2902/parecer_projeto_de_lei_no_79.2022.pdf" TargetMode="External"/><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2904/parecer_projeto_de_lei_no_70.2022.pdf" TargetMode="External"/><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2907/parecer_projeto_de_lei_no_78.2022.pdf" TargetMode="External"/><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2908/parecer_projeto_de_lei_no_80.2022.pdf" TargetMode="External"/><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2910/parecer_projeto_de_lei_no_81.2022.pdf" TargetMode="External"/><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2915/parecer_projeto_de_lei_no_77.2022.pdf" TargetMode="External"/><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2991/parecer_projeto_de_lei_no_83.2022.pdf" TargetMode="External"/><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3029/parecer_projeto_de_lei_no_84.2022.pdf" TargetMode="External"/><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3031/parecer_projeto_de_decreto_no_12.2022.pdf" TargetMode="External"/><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3063/parecer_projeto_de_lei_no_88.2022.pdf" TargetMode="External"/><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3064/parecer_projeto_de_lei_no_89.2022.pdf" TargetMode="External"/><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3065/parecer_projeto_de_lei_no_87.2022.pdf" TargetMode="External"/><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3068/parecer_projeto_de_lei_no_86.2022.pdf" TargetMode="External"/><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3069/parecer_projeto_de_decreto_no_13.2022.pdf" TargetMode="External"/><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3071/parecer_projeto_de_lei_85.2022.doc" TargetMode="External"/><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3090/parecer_projeto_de_lei_no_82.2022.pdf" TargetMode="External"/><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3095/parecer_projeto_de_lei_no_94.2022.pdf" TargetMode="External"/><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3096/parecer_projeto_de_lei_no_91.2022.pdf" TargetMode="External"/><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3097/parecer_conjunto_plo_76.2022.pdf" TargetMode="External"/><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3098/parecer__valter_gomes.doc" TargetMode="External"/><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3099/parecer_projeto_de_lei_no_95.2022.pdf" TargetMode="External"/><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3100/parecer_projeto_lei_complementar_003_do_executivo_.2022.doc" TargetMode="External"/><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3101/parecer_projeto_de_lei_no_97.2022.pdf" TargetMode="External"/><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3102/parecer_projeto_de_lei_no_96.2022.pdf" TargetMode="External"/><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3104/parecer_projeto_de_lei_no_98.2022.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1497/ind._01.2022_-_ambulancia_para_o_distrito_de_florestal_e_itajuru.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1563/ind._02.2022_-_reformas_das_qquadra_polesportiva_de_florestal_itajuru_e__cansancao.odt" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1499/ind._03.2022_-_internet_banda_larga_no_distrito_de_florestal_e_itajuru.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1500/ijnd._04.2022_-_psf_loteamento_jardim_eldorado.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1501/ind._05.2022_-_pavimentacao_ruas_do_itaigara.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1502/ind._06.2021_-_praca_no_mutirao_sao_judas_tadeu..docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1503/ind._07.2022_-_construcao_da_ponte_1a_trav._argemiro_melo.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1504/ind._08.2022_-_pavimentacao_da_rua_02_joao_aguiar_ribeiro_e_rua_imbui_-_sao_judas_tadeu.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1505/ind._09.2022_-_construcao_de_uma_praca_no_sao_judas_tadeu.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1506/ind._10.2022_-_construcao_de_uma_praca_no_bairro_amaralina.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1507/ind._11.2022_-_implantacao_de_uma_maternidade_em_florestal.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1509/ind._12.2022_-_aumento_do_numero_de_marcacao_de_exames_nas_unidades_de_saude.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1510/ind._13.2022_-_tombamento_da_ponte_de_newton.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1522/ind._14.2022_-_construcao_de_um_centro_de_educacao_infantil.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1523/ind._15.2022_-_criacao_de_uma_upa_24_horas_no_jequiezinho.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1524/projeto_de_16.2022_pr_jess_carlos_-_protocola.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1526/ind._17.2022_-_asfaltamento_da_via_de_acesso_aos_residenciais_mandacaru_i_e_ii.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1527/ind._18.2022_-_pavimentacao_rua_e_travessa_ademario_pinheiro_-_joaquim_romao..docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1528/19.2022_-_construcao_de_uma_creche_no_mandacaru.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1529/ind._20.2022_-_criacao_de_uma_farmacia_de_manipulacao_no_municipio_de_jequie.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1530/ind._21.2022_-_pavimentacao_asfaltica_rua_c_jequiezinho.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1531/ind._22.2022_-_pavimentacao_rua_joao_rosa_jequiezinho..doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1533/ind._23.2022_-_instalacao_de_um_redutor_de_velocidade_na_rua_flores_do_campo..doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1534/ind._24.2022_-_reforma_do_posto_de_saude_sebastiao_guedes_na_cachoeirinha...doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1535/ind._25.2022_-_iluminacao_a_led_da_via_de_acesso_ao_conjunto_mandacaru_i.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1536/ind._26.2022_-_construcao_de_um_centro_oncologico_em_jequie.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1537/ind._27.2022_-_construcao_de_uma_construcao_de_uma_creche_no_cohim.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1548/ind._28.2022_-_canal_no_pompilio_sampaio.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1552/ind._29.2022_-_sistema_de_saneamento_basico_no_zibrune.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1553/ind._30.2022_-_construcao_de_uma_praca_no_loteamento_mirassol_-_jequiezinho.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1554/ind._31.2022_-_praca_no_loteamento_maracana..docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1555/ind._32.2022_-_construcao_de_uma_praca_em_frente_ao_posto_aurelio_sciarretta..docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1556/ind._33.2022_-_criacao_de_uma_uai_em_jequie.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1557/ind._34.2022_-_implantacao_de_lampadas_led_no_assentamento_volta_do_rio.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1558/ind._35.2022_-_corrimao_escadaria_travessa_magalhaes_caetite.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1559/ind._36.2022_-_praca_na_rua_g_loteamento_agua_branca_-_jequiezinho.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1560/ind._37.2022_-_banheiros_quimicos_na_avenida_cesar_borges.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1561/ind._38.2022_-_semaforos_no_pompilio_sampaio.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1562/ind._39.2022_-_construcao_de_uma_academia_ao_ar_livre_no_povoado_de_monte_branco.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1564/ind._40.2022_-__reformas_das_quadras_poliesportivas_na_baixa_do_bonfim_e_cachoeirinha.odt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1566/ind._41.2022_-_ecoturismo__em_florestal.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1568/ind._43.2022_-_legalizacao_fundiaria_vila_vitoria.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1571/ind._44.2022_-_pavimentacao_de_ruas_do_itaigara.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1572/ind._45.2022_-_pavimentacao_de_ruas_do_zibruni.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1573/iind._46.2022_-_pavimentacao_ruas_do_itaigara.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1574/ind._47.2022_-_pav_imentacao_da_rua_goias_-_mandacaru.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1575/ind._48.2022_-_passarela_na_rua_cel._erotildes_soares_-__ponte_que_liga_o_sao_jose_ao_pompilio_sampaio.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1578/iind._51.2022_-_instalacao_de_torre_de_celular_para_o_povoado_de_itamarindo_-_corrigido.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1579/ind._52.2022_-_patrolamento_e_encascalhamento_da_regiao_de_florestal.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1580/ind._53.2022_-_asfaltamento_da_avenida_presidente_vargas_da_rua_mongoios_e_da_rua_carlota_sa_-_bairro_jequiezinho.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1581/ind._54.2022_-_rede_de_esgotamento_sanirario_e_pavimentacao_do_loteamento_vila_aeroporto.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1582/ind._55.2022_-_pavimentacao_asfatica_e_esgotamento_sanitario_do_vila_rodoviaria.docm" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1584/ind._57.2022_-_requalificacao_da_usf_virgilio_de_paula_tourinho_i_e_ii__-_cidade_nova.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1585/ind._582022_-_esgotamento_sanitario_do_loteamento_itaigara_-_mandacaru.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1586/ind._59.2022_-_regularizacao_fundiaria_mutirao_do_curral_novo.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1588/ind._61.2022_-_reforma_da_praca_da_rua_vitoria_-_bairro_mandacaru.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1589/ind._62.2022_-_pavimentacao_da_rua_do_alto_rua_natal_e_1a_trav._alto_do_cruzeiro_cidade_nova.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1590/ind._63.2022_-_asfaltamento_da_entrada_do_conjunto_beira_rio.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1591/ind._64.2022_-_construcao_de_praca_no_sao_judas.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1592/ind._65.2022_-_loteamento_novo_horizonte_correto.1.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1593/ind._66.2022_-_implantacao_de_cras_na_agua_branca_e_vila_vitoria.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1594/ind._67.2022_-_impaltacao_de_academia_ao_ar_livre_no_conjunto_habitacional_brasil_novo.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1595/ind._68.2022_-_implantacao_de_cras_para_atender_os_bairros_km_3_km_4_e_curral_novo.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1596/ind._69.2022_-_instalacao_de_placas_de_cargas__e_descargas_na_avenida_professora_virginia_ribeiro.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1597/ind._70.2022_-_pavimentacao_asfaltica_travessa_acm.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1598/ind._71.2022.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1599/ind._72.2022_n-_drenagem_e_pavimentacao_loteamento_novo_horizonte.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1601/ind._74.2022_-_construcao_de_um_parque_na_rua_baixa_do_bonfim.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1602/ind._75.2022_-_drenagem_e_pavimentacao_rua_alves_cardoso_no_cansancao.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1605/ind._77.2022_-_paviemnatacao_flamboyant_e_beta_ville.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1607/ind._78.2022.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1608/ind._79.2022.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1609/ind._80.2022_-_revitalizacao_da_praca_elza_leone_caixa_d_agua.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1611/ind._82.2022_-_praca_no_sol_nascente.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1613/ind._83.2022_-_torre_de_telefonia_celular_cachoeirinha.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1614/ind._84.2022_-_reforma_da_quadra_da_barragem.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1615/ind._85.2022_-_construcao_de_uma_praca_com_academia_ao_ar_livre_na_localidade_alto_do_amor_-_bairro_caixa_d_agua.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1617/ind._86.2022_-_reforma_posto_padre_hilario_terrossi_-_inocoop.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1618/ind._87.2022_-_ampliacao_cemiterio_cachoeirinha.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1619/ind._88.2022_-_construcao_do_canal_de_aguas_pluviais_no_fundo_condominio_almerinda_lomanto_-_jequiezinho.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1620/ind._89.2022_-_reforma_da_quadra_poliesportiva_do_km_03_em_frente_ao_navarro_de_brito.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1621/ind._90.2022_-_retorno_convenio_hospital_do_amor_de_barretos....docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1622/ind._91.2022_-_instituicao_do_marco_-_combate_cancer_de_utero.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1623/ind._92.2022_-_plano_de_arborizacao_urbana.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1624/ind._93.2022_-_construcao_de_uma_usf_no_bairro_caixa_d_agua_2.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1625/ind._94.2022_-_concessao_de_escrituras_imoveis_mutiroes_sao_judas_judas_e_curral_novo..doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1626/ind._95.2022_-_cascalhamento_da_estrada_povoado_rio_preto_do_costa.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1627/ind._96.2022_-_cascalhamento_rio_do_mutum.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1628/ind._97.2022_-_pavimentacao_asfaltica_da_antiga_cachoeirinha.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1629/ind._98.109.2022_-_construcao_sistema_de_abastecimento_de_agua_para_santa_clara_e_jiboinha.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1630/ind._99.2022_-_reforma_do_posto_de_saude_de_santa_clara...docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1631/ind._100.2022_-_praca_na_barragem_de_pedras.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1632/ind._101.2022_-_revitalizacao_e_modernizacao_da_passarela_que_liga_o_bairro_joaquim_romao_ao_distrito_industrial_de_jequie.docx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1633/ind._102.2022_-_pavimentacao_rua_bahia_-_inocoop.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1634/ind._103.2022.docx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1635/ind._104.2022_-_instalacao_de_agua_potavel_na_barragem_de_pedras.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1636/ind._105..2022_-_unidade_de_saude_da_familia_no_sol_nascente.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1637/ind._106.2022_-_construcao_de_uma_quadra_coberta_em_nova_esperanca.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1639/ind._108.2022_-_reforma_da_praca_miguel_bahiense_campo_do_america.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1642/ind._111.2022_-_construcao_de_creche_no_pompilio_sampaio.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1643/ind._112.2022_-_construcao_de_um_centro_de_zoonoses_no_municipio_de_jequie.docx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1644/ind._113.2022_-_implantacao_de_usina_de_residuos_em_jequie.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1645/ind._114.2022_-_pavimentacao_da_rua_desembargador_andrade_teixeira.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1646/ind._115.2022_-_pavimentacao_asfaltica_da_rua_jean_torres_de_oliveira.docx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1647/ind._116.2022_-_implantacao_de_uma_via_de_retorno_proximo_ao_assai_atacadista...docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1648/ind._117._2022_-_construcao_de_creche_para_atender_a_populacao_do_km_03_e_04._...doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1649/ind._118.2022_-_reforma_da_quadra_do_loteamento_parque_do_sol.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1650/ind._119_-_construcao_de_arquibancada_para_o_campo_de_futebol_de_florestal.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1651/ind._120.2022_-_implantacao_de_programa_morar_melhor.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1652/ind._121.2022_-_iluminacao_led_na_avenida_parque_exposicao.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1653/ind._122.2022_-_conserto_da_pavimentacao_da_rua_stela_camara_dubois..doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1655/ind._124.2022_-_ampliacacao_da_creche_antonio_astolpho_bairro_amaralina.docx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1656/ind._125.2022_-_pavimentacao_de_vias_da_caixa_d_agua.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1658/ind.126.2022_-_revitalizacao_da_praca_de_tamarindo.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1659/ind._127.2022_-_pavimentacao_do_assentamento_flor_da_terra_em_tamarindo.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1660/ind._128.2022_-_campanha_de_incentivo_ao_plantio_de_arvores_frutiferas_em_nosso_municipio.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1661/ind._229.2022_-_ampliacao_do_estacionamento_do_terminal_rodoviario.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1662/ind._130.2022_-_reforma_do_posto_de_saude_dr._maximiliano_no_agarradinho..doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1663/ind._131.2022_-_implantacao_de_um_ponto_de_onibus_na_rua_iolanda_pires.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1664/ind._132.2022_-_instalacao_de_semaforo_no_cruzamento_da_princesa_isabel_com_a_avenida_junior.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1665/ind._133.2022_-_concretagem_da_rua_idelfonso_guedes_no_mandacaru.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1666/ind._134_-_joaquim_ind.pavimentacao_da_rua_bolivar_reis_km_03.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1667/ind._135.2022_-_construcao_de_um_a_ubs_no_jardim_eldorado.docx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1668/ind._136.2022_-_construcao_de_um_posto_de_saude_ou_ubs_no_jardim_tropical.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1669/ind._137.2022_-_instalacao_da_casa_do_homem_do_campo...doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1670/ind._138.2022_-_passarela_no_rio_jequiezinho_na_rua_antonio_orrico.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1672/ind._104.2022_-_pavimentacao_rua_principal_de_itajuru.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1673/ind._141.2022_festival_gastronomico..doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1674/ind._142.2022_-_incremento_ao_turismo_transformando_a_pedra_do_curral_novo_em_atracao_turistica.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1675/ind._143.2022_-_ambulancia_para_o_povoado_riacho_dantas.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1676/ind._144.2022__-_construcao_de_um_centro_de_educacao_infantil.docx" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1677/ind._145.2022_-_revitalizacao_da_praca_do_brinco_de_ouro_-_jequiezinho.docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1678/ind._146.2022_-_pavimentacao_das_ruas_c_d_e_faraildes_localizadas_no_loteamento_paqueta.docx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1679/ind._147.2022_-_cobertura_de_pontos_de_taxi_no_centro_de_jequie.docx" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1680/ind._148.2022_-_pavimentacao_da_rua_professora_adelaide_ribeiro_e_sinha_rodrigues_no_jardim_paqueta.docx" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1681/ind._149.2022_-_calcamento_das_ruas_do_raio_de_luz.doc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1682/150.2022_-_calcamento_ruas_do_raio_de_luz.doc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1683/ind.151.2022_-_limpeza_do_canal_da_rua_jose_portugues_no_pompilio_sampaio.doc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1684/ind._152.2022_-_reforma_da_praca_nossa_senhora_aparecida_no_bairro_cidade_nova.doc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1685/ind._153.2022_-_instalacao_de_uma_casa_de_menor_infrator_em_jequie.doc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1687/ind._154.2022_-_construcao_de_ponto_de_onibus_no_pompilio_sampaio.doc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1688/ind._155.2022_-_concretagem_beco_dos_dourados.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1689/ind._156.2022_-_casa_de_acolhimento_ao_idoso.docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1690/ind._157.2022_-__torre_de_iluminacao_na_vovo_camila_-_saida_de_acesso_ao_anel_viario.docx" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1691/ind._158.2022_-_construcao_de_creche_na_vovo_camila.doc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1692/ind._159.2022_-_asfaltamento_da_rua_lelis_piedade.doc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1693/academia_ao_ar_livre_no_parque_do_sol.docx" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1694/ind._161.2022_-_construcao_de_praca_no_parque_das_algarobas.doc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1696/ind._162.2022_-_construcao_de_creche_e_escola_no_distrito_de_florestal.doc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1697/ind._162.2022_-_instalacao_de_um_escritorio_publico_de_engenharia_em_jequie.doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1699/ind._164.2022_-__implantacao_de_redutor_de_velocidade_na_praca_juracy_magalhaes_no_jequiezinho.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1703/ind._166.2022_-_ciclovia_e_imuninacao_do_trecho_do_entroncamento_da_barragem.doc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1705/ind._168.2022_-_construcao_de_sede_para_a_usf_doralize_vidal..doc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1706/ind._169.2022_-_pontos_de_onibus_no_centro.doc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1707/ind._170.2022_-_construcao_de_um_ginasio_de_esportes_no_mandacaru.doc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1708/ind._171.2022_-_pavimentacao_asfaltiva_princesa_isabel_-_largo_do_cedil.doc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1709/ind._172.2022_-_canteiro_central_na_duque_de_caxias.doc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1710/ind._173.2022_-_criacao_de_subprefeituras_em_distritos.docx" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1712/ind._174.2022_-_construcao_de_posto_de_saude_no_povoado_da_fazenda_velha.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1713/ind._175.2022_-_construcao_de_uma_praca_no_loteamento_vila_aeroporto.doc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1714/ind._176.2022_-_revitalizacao_de_praca_em_itajuru.doc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1715/ind._177.2022_-_implantacao_de_creche_na_cahoeirinha.doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1837/ind._178.2022_-_projeto_de_viticultura_em_nosso_municipio...._1.doc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1717/ind._179.2022_-_limpeza_do_caminho_50_-_urbis_iv.doc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1718/ind._180.2022_-_acessibilidade_cemiterios.docx" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1719/ind._181.2022_-_posto_de_saude_no_cajueiro....doc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1720/ind._182.2022_-_pavimentacao_asfaltica_rua_a_b_e_c_loteamento_felicidade.doc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1721/ind._183.2022_-_construcao_de_uma_quadra_de_futevolei_e_uma_arquibancada_para_a_pista_de_skate.doc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1722/ind._184.2022_-_restauracao_da_praca_localizada_no_alto_do_cemiterio.doc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1723/ind._185.2022_-_restauracao_de_rampas_de_acessibilidade....doc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1724/ind._186.2022_-_pavimentacao_em_vias_do_loteamento_novo_horizonte.docx" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1725/ind._187_-_servico_de_drenagem_do_canal_de_aguas_pluviais_da_rua_a_b_e_c_-_casas_populares.docx" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1726/ind._188.2022_-_construcao_de_posto_de_saude_em_jiboinha_regiao_da_caatinga..docx" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1727/ind._189.2022_cascalhamento_e_patrolamento_da_estrada_do_cajueiro.doc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1728/ind._190.2022_-_criacao_de_projeto_de_limpeza_das_aguadas.docx" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1729/ind._191.2022_-_revitalizacao_da_lagoa_do_derba.doc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1730/192.2022_-_pavimentacao_da_rua_eufrosino_almeida_-_jequiezinho.docx" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1732/ind._194.2022_-_medidas_de_seguranca_no_semianel_rodoviario_no_bairro_amaralina.....docx" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1734/ind._196.2022_-_recuperacao_da_estrada_vicinal_do_povoado_da_frisuba_ao_bairro_cachoeirinha..docx" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1735/ind._197.2022_-_construcao_de_praca_no_cansancao..doc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1736/ind._198.2022_-_implantacao_de_programa_fibriomialgia.....doc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1737/ind._199.2022_-_censo_da_pessoa_com_deficiencia_fisica_em_jequie..docx" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1739/ind._201._2022_-_praca_na_rua_ituacu.docx" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1740/ind._202.2022_-_ladeira_do_vai_quem_quer.doc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1741/ind._203.2022_-_projeto_de_lei_indicacao_intolerancia_a_lactose_e_alergia.doc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1743/ind._204.2022_-_implantacao_de_torres_de_celular_para_os_povoados_barraquinha_e_boa_vista..docx" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1744/ind._205.2022_-_canal_de_aguas_pluviais_ao_lado_do_campo_do_sao_judas.docx" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1750/ind._207.2022_-_requalificacao_da_praca_da_bandeira.doc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1754/ind._208.2022_-_construcao_de_quebra-molas.doc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1755/ind._209.2022_-_construcao_de_um_posto_de_saude_no_povoado_do_canoao.doc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1756/ind._210.2022_-_revitalizacao_praca_santo_antonio_em_itaibo.doc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1757/ind._211.2022_-_cumprimento_do_piso_salarial_para_os_professores_do_municipio.doc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1758/ind._212.2022_-_calcamento_da_avenida_nazare_-_barro_preto_-_joaquim_romao.doc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1762/ind._215.2022_-_calcamento_das_ruas_do_loteamento_raio_de_luz_bairro_sao_judas..doc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1763/ind._216.2022_-_calcamento_duas_ruas_do_loteamento_raio_de_luz_luz.doc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1764/ind._217.2022_-_pavimentacao_ruas_cidade_nova.doc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1765/ind._218.2022_-_calcamento_das_ruas_do_loteamento_raio_de_luz.doc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1766/ind._219.2022_-_servico_de_correios_para_o_residencial_mandacaru_i_e_ii_e_residencial_segredo.doc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1767/ind._220.2022_-_intensificacao_da_linha_do_km_3_centro_industrial.doc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1768/ind._221.2022_-_construcao_novo_shopping_popular.doc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1771/ind._223.2022_-_unidade_movel_odontologica_em_jequie.doc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1772/ind._224.2022_-_praca_de_entretenimento_com_academia.doc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1773/ind._225.2022_-_cracao_de_politica_publica_de_atendimento_integrado_a_pessoa_com_transtorno_do_espectro_autista.doc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1774/ind._226.2022_-_intervecao_na_avenida_lomanto_junior.doc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1775/ind._227.20222_-_cobertura_do_canal_no_brasil_novo.docx" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1776/ind._228.2022_-_construcao_de_um_cemiterio_no_jequiezinho_-_jequie.doc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1777/ind._229.2022_-_requalificacao__e_restauracao_da_br_116.doc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1778/ind._230.2022_-_laboratorio..doc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1779/ind._231.2022_-_iluminacao_publica_na_antonio_tourinho.doc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1780/ind._232.2022_-_criacao_de_um_sistema_de_protocolo_pacientes_sus.doc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1781/ind._233.2022_-_nocoes_basicas_sobre_a_lei_maria_da_penha_em_escolas_municipais.doc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1782/ind._234.2022_-_implantacao_de_programa_de_prevencao_e_tratamento_da_obedidade.doc" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1783/ind._235.2022_-_passagem_elevada_em_frente_a_igreja_batista_nova_jerusalem.doc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1784/ind._236.2022_-_iluminacao_da_cesar_borges.doc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1785/ind._237.2022_-_avenida_brigadeiro_sa_bittencourt.docx" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1786/ind._238.2022_-_praca_do_bom_sossego.docx" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1787/ind._239.2022_-_praca_residencial_vida_jequie.docx" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1789/ind._240.2022_-_instalacao_de_energia_solar_nas_escolas_do_municipio....docx" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1790/ind._241.2022_-_concretagem_rua_q_e_caminhos_58_e_59_-_bairro_espirito_santo.docx" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1791/ind._242.2022_-_reforma_da_usf_do_itaigara.doc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1793/ind._244.2022_-_servico_de_concretagem_e_pavimentacao_ruas_bairro_joaquim_romao.docx" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1794/ind._245._2022_-_instalacao_de_redutor_de_velocidade_na_rua_da_banca_-_jequiezinho.docx" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1797/ind._248.2022_-__construcao_de_posto_de_saude_nas_queimadas_e_poco_dantas_1.docx" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1798/ind._249.2022instalacao_do_abastecimento_de_agua_potavel__para_os_povoados_de_salina_e_chacara_aroeira.docx" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1799/ind._250.2022_-_centro_de_oncologia.doc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1800/ind._251.2022_-_campo_de_futebol_cachoeirinha.doc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1801/ind._252.2022_-_iluminacao_campo_de_chicao_no_barro_preto....doc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1802/ind._253.2022_-_cep_em_ruas_do_sunville_2....doc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1803/ind._254.2022_-_instalacao_de_sinais_sonoros.doc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1804/ind._255.2022_-__placas_de_identificacao_de_ruas_no_pompilio_sampaio.doc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1805/ind._256.2022_-_pavimentacao_ruas_pompilio_sampaio.doc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1813/ind._257.2022_-_desobrigacao_do_uso_de_mascaras.doc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1816/258.2022_-_implantacao_de_uma_estrada_vicinal_e_construcao_de_passagem_no_percurso_da_ferrovia_em_jequie....docx" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1819/ind._259.2022_-_implantacao_de_uma_feira_livre_no_distrito_de_florestal.docx" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1821/ind._261.2022_-_praca_da_juventude_em_jequie.docx" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1822/ind._262.2022__construcao_de_uma_nova_upa_24h_no_bairro_mandacaru..docx" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1823/ind._263.2022_-_secretarias_intinerantes....doc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1824/ind._264.2022_-_elaboracao_de_projeto_de_lei_para_designar_ajuda_de_custo_para_atiradores_do_tg....docx" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1825/ind._265.2022_-_requalificacao_do_semianel_rodoviario_de_jequie.doc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1828/ind._268.2022_-_academia_ao_ar_livre_em_itaibo.doc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1829/ind._269.2022_-_patrolamento_estrada_emiliano_i_e_ii.docx" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1833/ind._271.2022_-_atividades_culturais_acessiveis_ao_deficiente.doc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1834/ind._272.2022_-_pavimentacao_asfaltica_rua_antonio_brandao.doc" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1835/ind._273.2022_-_pavimentacao_rua_miguel_gomes_rua_manoel_gomes_e_exuperio_miranda.docx" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1838/ind._275.2022_-_curso_de_cuidador.doc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1840/ind._277.2022_-_requalificacao_praca_papa_joao_xxiii.doc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1832/oficio_no_141_camara-_indicacao_dos_representantes_da_jari.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1841/ind._279.2022._passagem_elevada_cesar_borges.doc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1842/ind._280.2022_-_instalacao_de_semaforo_na_saida_de_jequie.doc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1843/ind._281.2022_-_cursos_profissionalizantes_em_jequie.....doc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1844/ind._282.2022_-_academia_terceira_idade.doc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1845/ind._283.2022_-_construcao_da_praca_do_algarobas.doc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1846/ind._284.2022_-_calcamento_de_ruas_do_jequiezinho_sao_judas_e_campo_do_america.doc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1848/ind._286.2022_-_pavimentacao_vias_proximo_ao_velatorio_da_pax_internacional_-_jequiezinho.doc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1850/ind._288.2022_-_patrolamento_estradas_assentamentos.doc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1851/ind._289.2022_-_praca_no_loteamento_tropical.doc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1852/ind._290.2022__-_instalacao_de_torre_de_telefonia_celular.docx" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1853/ind._291.2022_-_pavimentacao_na_avenida_de_acesso_-_mandacaru.doc" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1854/ind._292.2022_-_projeto_doacao_de_racoes_de_gatos_e_cachorros.doc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1855/ind._293.2022_-_redutor_de_velocidade_proxima_a_igreja_lirios_e_o_convento.doc" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1856/ind._294.20225_-_cadeiras_de_rodas_nas_reparticooes_publicas.doc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1858/ind._296.2022_-_recuperacao_estradas_zona_rural.docx" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1859/ind._297.2022_-_praca_da_banca.docx" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1860/ind._298.2022_-_ruas_betaville.docx" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1861/ind._299.2022_-_concretagem_de_vias_da_urbis_iii_e_iv_-_bairro_espirito_santo.docx" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1864/ind._301.2022_-_redutor_de_velocidade_e_sinalizacao_na_rua_cidade_de_brasilia.doc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1865/ind._302.2022_-_campo_do_vila_vitoria.doc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1866/ind._303.2022_-_escola_municipal_curral_novo.doc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1867/ind._304.2022_-_iluminacao_cenica.doc" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1868/ind._305.2022_-_farmacia_24_horas.doc" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1869/ind._306.2022_-_servicos_no_alto_da_bela_vista.doc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1870/ind._307.2022_-_pavimentacao_barra_avenida.doc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1871/ind._308.2022_-_pavimentacao_de_ruas_do_jardim_tropical.....doc" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1872/ind._309.2022_-_torre_de_telefonia_povoados.docx" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1873/ind._310.2022_-_saneamento_basico_parque_da_colina.doc" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1874/ind._311._2022_-_extensao_de_energia_eletrica_barra_do_mutum.docx" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1875/ind._312.2022_-_melhorias_na_unidade_de_saude_no_povoado_do_limoeiro.docx" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1876/ind._313.2022_-_pavimentacao_da_rua_internacional_-_mandacaru.docx" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1877/ind._314.2022_-_estacionamento_em_padarias.docx" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1878/ind._315.2022_-_academia_ao_ar_livre_cachoeirinha.doc" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1879/ind._316.2022_-_melhorias_para_o_cemiterio_de_florestal.doc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1880/parecer_do_pl_11-2022_-_denomina_de_avenida_adelino_melo_oliveira_a_atual_rodovia_ou_avenida_barragem_da_pedra_-_autor_ramon_fernandes_-_relator_san_david.docx" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1882/ind._318.2022_-_pavimentacao_rua_galicia_ipiranga_-_mandacaru........_1.docx" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1883/ind._319.2022_-_pavimentacao_asfaltica_da_rua_maria_julia_maria_de_jesus_rua_do_boiadeiro_e_rua_cruzeiro.....docx" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1884/ind._320.2022_-_implantacao_de_passagem_elevada_no_curral_novo....docx" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1885/ind._321.2022_-_asfaltamento_do_cohim_ate_o_trecho_da_br_330_-_cidade_nova.doc" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1886/ind._322.2022_-_pavimentacao_bra-330_-_da_cidade_nova_ao_residencial_segredo_no_curral_novo.....doc" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1887/ind._323.2022_-_ind._revitalizacao_campo_de_futebol_dos_povoados_da_regiao_da_caatinga.docx" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1888/ind._324.2022_-_troca_da_tubulacao_do_encanamento_de_agua_no_distrito_de_itajuru.doc" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1889/ind._325.2022_-_realizar_tratamento_de_agua_de_modo_simplificado_no_distrito_de_itajuru.doc" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1946/ind_326.2022.doc" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1892/ind._328.2022_-_passagem_elevada_no_joaquim_romao_e_no_bairro_espirito_santo.doc" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1893/ind._329.2022_-_revitalizacao_da_praca_manoel_bonfim_moura.docx" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1894/ind._330.2022_-_implantacao_de_pasec_em_itajuru_e_florestal.docx" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1895/ind._331.2022_-_criacao_da_romu_-_ronda_ostensiva_municipal.docx" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1896/ind._332.2022_-_pavimentacao_asfaltica_da_pedro_sessenta_bairro_joaquim_romao..doc" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1898/ind._334.2022.doc" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1899/ind._335.2022.doc" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1900/ind._336.2022_-_infraestrutura_para_a_pedra_santa.doc" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1901/ind._337.2022.docx" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1902/ind._2022__semaforo_para_a_br_116_-_ifba.docx" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1903/ind._339.2022.docx" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1904/indicacao_340.2022..docx" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1906/ind._342.2022_revitalizacao_do_cururu.doc" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1907/ind._343.2022.docx" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1911/ind._345.2022.doc" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1912/ind_346.2022.docx" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1913/ind._347.2022.docx" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1914/ind._348.2022.docx" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1915/ind._349.2022.doc" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1917/ind._351.2022_-_praca_no_algarobas.doc" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1918/ind._352.2022.doc" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1920/ind._354.2022.docx" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1921/ind._355.2022_-_veiculo_para_a_comunidade_rio_do_antonio.doc" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1922/ind._356.2022_-_patrolamento_da_estrada_do_brejo_novo.doc" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1923/ind._357.2022.doc" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1924/ind._358.2022.docx" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1925/ind._359.2022.doc" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1927/ind._361.2022_-_intervencoes_de_mobilidade_urbana_na_avenida_cesar_borges.doc" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1928/ind._362.2022_-_quadra_de_esporte_do_inocoop.docx" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1929/ind._363.2022_-_comissao_para_elaborar_projetode_construcao_sede_ongs.doc" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1930/ind._364.2022.doc" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1948/ind._365.2022.docx" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1935/ind._368.2022_-_canteiro_da_avenida_tote_lomanto.doc" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1936/ind._369.2022_-_construcao_de_passarela_sobre_o_rio_de_contas.doc" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1937/ind._370.2022.docx" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1938/ind._371.2022_-_internet_banda_larga_em_boacu.doc" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1939/ind._372.2022.docx" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1940/ind._373.2022_-_construcao_de_sede_do_campe.docx" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1947/ind._374.2022_-restaurante_popular.doc" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1942/ind._375.2022.docx" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1943/ind._376.2022.docx" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1944/ind._377.2022.docx" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1945/ind._378.2022_-_construcao_de_praca_no_povoado_da_fazenda_velha.doc" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1949/379.2022_-_academia_ao_ar_livre_e_iluminacao_lions_club_1.doc" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1950/ind._380.2022.doc" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1951/ind._381.2022_-_criacao_de_campanha_de_conscientizacao__e_de_combate_a_meningite.doc" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1952/ind._382.2022_-.docx" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1955/ind._383.2022.doc" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1957/ind._385.2022.doc" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1960/ind._387.2022.doc" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1961/ind.388.2022.doc" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1962/ind._389.2022.docx" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1963/ind._390.2022.docx" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1964/ind._391.2022.docx" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1966/ind._393.2022.doc" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1967/ind._394.2022_-_colegio_vilma_brito_sarmento.docx" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1969/ind._396.2022.doc" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1971/ind._398.2022.doc" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1973/ind._400.2022.doc" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1974/ind._401.2022_-_construcao_de_uma_quadra_na_vila_rodoviaria.docx" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1975/ind._402.2022_-_campanha_jequie_cidade_limpa.doc" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2005/ind_403.2022_torre_telefonica_tamariondo_e_volta_do_rio.doc" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1977/ind._404.2022_-_criacao_de_ceasa_em_jequie.doc" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1978/ind._405.2022_-_criacao_do_parque_da_cidade_em_jequie.doc" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1979/ind._406.2022_-_patrulha_mecanica.doc" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1980/ind._407.2022_-_academia_ao_ar_livre_no_alto_da_bela_vista.doc" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1981/ind._408.2022_-_vistoria_nas_pontes_e_no_viaduto_do_municipio.doc" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1982/ind._409.2022_-_pavimentacao_de_vias_do_centro_-_rua_ariston_barbosa_riachuelo_e_pedro_sessenta.doc" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1983/ind._410.2022.doc" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1984/ind._411.2022_-_asfaltamento_da_rua_a_e_rua_c_-_agarradinho.docx" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1985/ind._412.2022.docx" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1986/ind._413.2022.doc" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1987/ind._414.2022.doc" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1989/ind._415.2022.docx" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1990/ind._416.2022.docx" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1991/ind._417.2022_-_construcao_da_pca_ou_reforma_da_pca_do_resgate.docx" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1993/ind._418.2022_-_pavimentacao_asfaltica_das_ruas_bangu_e_corintias_no_mandacaru_1.docx" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1994/ind._419.2022.doc" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1995/ind._420.2022.doc" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1996/ind._421.2022_-_regularizacao_do_servico_de_uber_em_jequie.docx" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1999/ind._422.2022_-_concretagem_urbis_iv.docx" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2000/ind._423.2022_-_disponibilizar_toucas_para_moto_taxistas.....docx" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2001/ind._424.2022_-_pavimentacao_de_vias_da_cidade_nova.docx" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2002/ind._425.2022_-concretagem_do_caminho_5_-_bairro_espirito_santo.docx" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2003/ind._426.2022_-_reabertura_do_posto_policial_em_florestal.docx" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1954/ind._427.2022_-_asfaltamento_estacionamento_aeroporto.doc" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2007/ind._429.2022_-_pavimenhtacao_asfaltica_de_vias_do_loteamento_jardim_paqueta_-_correta.doc" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2008/ind._430.2022_-_calcamento_de_ruas_do_sol_nascente.doc" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1959/ind._431.2022_-_requalificacao_da_pracinha_da_cidade_nova.doc" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2009/ind._432.2022.docx" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2010/ind._433.2022_-_pavimentacao_asfaltica_anibal_anjos.doc" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2012/parecer_comissao-_projeto_de_lei_no_19-2022_-_definitivo_-_13.04.2022.docx" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2014/ind._435.2022_-_internet_wi-fi_em_reparticoes_publicas.doc" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2015/ind._436.2022_-_rede_wi-fi_em_pracas_publicas....doc" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2016/ind._437.2022_-_instalacao_de_uma_academia_de_saude_em_jequie..doc" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2018/ind._438.2022_-_reforma_da_praca_do_viveiro.docx" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2020/ind._440.2022_-_criacao_do_projeto_escolas_de_lutas.doc" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2021/ind._441.2022_-_calcamento_da_rua_botafogo.doc" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2022/ind._442.2022_-_rua_candinha_barreto.doc" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2026/ind._446.2022_-_recuperacao_e_iluminacao_da_quadra_do_agarrajao.doc" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2031/ind._451.2022_-_revitalizacao_e_modernizacao_do_terminal_da_praca_da_bandeira.doc" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2032/ind._452.2022_-_passagem_elevada_em_frente_ao_presidente_medice.doc" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2063/ind._453._2022_-_reforma_das_pracas_do_bondoso_na_caixa_dagua.docx" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2034/ind._454.2022_-_lanches_para_os_pacientes_em_tratamento_fora_do_municipio.doc" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2035/ind._455.2022_-_limpeza_e_organizacao_da_fiacao_na_avenida_rio_branco.doc" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2036/ind._456.2022_-_construcao_de_praca_na_baixa_do_bonfim.doc" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2037/ind._457.2022_-_reforma_usf_dr._milton_rabello.doc" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2038/ind._458.2022.docx" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2062/ind._459.2022_-_trnaformar_unidadesdde_saude_em_upa__em_florestal_e_itajuru.docx" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2040/ind_460.2022_-_substituicao_de_lampadas_led_em_itajuru.doc" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2042/ind._462.2022.docx" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2043/ind._463.2022_-_redutor_de_velocidade_na_rua_da_bandinha.doc" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2044/indi._464.2022_-_vestiario_campo_km_4.doc" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2046/ind._466.2022_-_rua_campo_belo_rua_das_flores_e_rua_pedro_novaes.docx" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2047/ind._467.2022_-_fanfarras....docx" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2048/ind._468.20222_-_semaforo_no_cruzamento_da_moreira_sobrinho_e_antonio_carlos_magalhaes.docx" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2049/ind._469.2022_-_cosntrucao_de_usf_em_residenciais.docx" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2050/ind._470.2022_-_restauracao_das_quadras_em_residenciais_-_segredo_e_vida_nova.docx" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2054/ind._474.2022.docx" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2055/ind._475.2022.docx" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2056/ind._476.2022_-_redutor_de_velocidade_rua_antonio_brandao.docx" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2057/ind._477.2022_implantacao_de_um_cras_no_bom_sossego.docx" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2066/ind._478.2022_-_onibus_com_banheiro_para_tdf.doc" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2068/indicacao_colocacao_semaforo_avenida_lomanto_junior_2022.doc" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2069/ind._484.2022__internet_nas_reparticoes_publicas_do_municipio_de_jequie.doc" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2070/ind._481.2022_-_calcamento_das_ruas_do_loteamento_beta_ville.doc" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2071/ind._482.2022_-_calcamento_das_ruas_pompilio_sampaio.doc" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2072/ind._483.2022_-_asfaltamento_da_desembargador_andrade_teixeira.doc" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2073/ind._484.2022_-_placas_e_sinalizacao_cruzamento_sao_judas_tadeu....doc" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2173/ind._485.2022_-_pavimentacao_ruas_beta_ville_e_flamboyant_....doc" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2075/ind._486.2022_-_pavimentacao_asfaltica_da_rua_cidade_de_brasilia_-_brasil_novo.doc" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2076/ind._487.2022_-_criacao_de_clinica_para_mulheres_dependentes_quiimicas.doc" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2079/ind._489.2022_-_posto_da_guarda_municipal_florestal.doc" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2172/ind._490.2022_-_pavimentacao_bela_ville_e_flamboyant.doc" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2081/ind._491.2020_-_posto_guarda_itajuru.doc" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2082/ind._492.2022_-_climatizacao_das_salas_de_aulas_das_escolas_publicas_.docx" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2084/ind._494.2022_-_calcamento_da_rua_gustavo_santos.doc" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2085/ind.495.2022.doc" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2086/ind._496.2022_-_concretagem_da_urbis_iii_-_caminhos__9_e_18_-_bairro_espirito_santo.docx" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2088/ind._497.2022_-_pavimentacao_travessas_lomanto_junior.doc" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2089/ind._498.2022_-_praca_no_brasil_novo.doc" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2091/ind._500.2022_-_limpeza_do_beta_ville.doc" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2092/ind._501.2022_-_concessao_de_reajuste_salarial_aos_servidores_municipais..doc" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2137/ind._502.2022__-_pavimentacao_rua_de_acesso_ao_brasil_novo.doc" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2104/ind._503.2022_-_implantacao_guarda_floretal_em_jequie.docx" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2096/ind._505._2022_-_energia_solar_orgaos_publicos.doc" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2097/ind.506.2022_-_lousa_digital.doc" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2098/ind._507.2022_-_organizacao_do_transito_proximo_ao_hgpv.doc" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2146/ind._509.2022_-_limpeza_e_iluminacao_ruas_beta_ville_e_flamboyant.doc" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2103/ind._510.2022_-_maio_amarelo.doc" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2105/ind._511.2022.docx" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2106/ind._512.2022_-_reforma_do_centro_de_cultura_antonio_sales.docx" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2107/ind._513.2022_-_pavimentacao_rua_do_moco_jose_ferreira_e_rua_do_caboclo_no_km_4.docx" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2110/ind._515.2022.docx" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2111/ind._516.2022.docx" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2112/ind_517.2022__-_ampliacao_da_rede_de_esgoto_ao_lado_do_campo_do_sao_judas.docx" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2113/ind._518.2022.docx" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2114/ind._519.2022.doc" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2116/ind._520.2022.docx" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2117/ind._521.2022.docx" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2118/ind._522.2022.docx" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2119/ind._523.2022.docx" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2120/ind._524.2022.doc" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2121/ind._525.2022.doc" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2122/ind._526.2022_-_servicos_de_limpeza_nas_pracas_da_urbis_i_-_casas_populares.docx" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2123/ind._527.2022_-_calcamento_das_ruas_1_2_e_caminho_a_-_urbis_i.docx" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2124/ind_528.2022.docx" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2125/ind._529.2022.docx" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2147/ind._530.2022_-_limpeza_e_iluminacao_ruas_flamboyant.doc" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2127/ind._531.2022.docx" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2130/ind._532.2022_-_tinho.docx" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2131/ind._533.2022.doc" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2132/ind._534.2022.doc" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2133/ind._535.2022.doc" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2134/ind_536.2022.docx" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2138/ind._537.2022.docx" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2141/ind._540.2022.docx" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2142/ind._541.2022.docx" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2144/ind._542.2022.doc" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2145/ind._543.2022.doc" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2148/ind._544.2022.docx" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2153/ind._545.2022.doc" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2156/ind._548.2022.doc" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2157/ind._549.2022.doc" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2158/ind._550.2022.docx" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2159/ind._551.2022.doc" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2160/ind._552.2022.docx" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2161/ind._553.2022.docx" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2163/ind._555.2022.doc" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2165/ind._557.2022.doc" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2167/ind._559.2022_-_redutor_de_velocidade_na_rua_jacobina_de_brito.doc" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2168/ind._560.2022.doc" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2169/indicacao_561.2022semaforos_itermitentes-cidades.doc" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2174/ind._564.2022_-_asfaltamento_da_rua_m_urbis_iii_-_espirito_santo.docx" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2177/ind._567.2022_-_construcao_muro_assentamento_santa_cruz.docx" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2178/ind._568.2022_-_academia_no_loteamento_mirassol..doc" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2179/ind._569.2022_-_programa_horta_escolar_nas_escolas.doc" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2180/ind._570.2022_-_creche_vila_aeroporto.doc" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2182/ind._572.2022_-__travessia_elevada_proximo_ao_sac_e_a_policlinica.doc" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2183/ind._573.2022_-_semaforo_faculdade_pitagoras_no_joaquim_romao.doc" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2184/ind._574.2022_-_quebra-mola_em_frente_ao_bar_pantanal.doc" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2185/ind._575.2022.doc" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2186/ind._576.2022_-_pavimentacao_rua_g_agua_branca.docx" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2188/ind._578.2022_-_praca_no_bom_sossego.docx" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2189/ind._579.2022_-_velatorio_comunitario.docx" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2190/ind._580.2022_-_revitalizacao_praca.docx" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2192/ind._581.2022_-.docx" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2194/ind._583.2022_-_pavimentacao_da_rua_laudelino_barreto_joana_angelica_e_antonio_mendes.docx" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2195/ind._584.2022_-_revitalizacao_da_praca_da_biblia.doc" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2196/ind._585.2022_-_pavimentacao_rua_almeida_couto_-_no_centro.docx" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2197/ind._586.2022_-_poda_arvores_canteiro_central_arthur_moraes.docx" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2199/ind._588.2022_-_aquisicao_de_veiculos_para_a_guarda_municipal.doc" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2200/ind._589.2022_-_aulao_de_revisao_vestibular_da_uesb.doc" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2202/590.2020_-_pavimentacao_rua_antonio_orrico.doc" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2203/ind._591.2022_-_revitalizacao_de_praca.docx" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2206/ind._594.2022_-_unidade_de_atendimento_de_primeiros_socorros.doc" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2209/ind._597.2022_realizacao_de_teste_ergometrico_em_escolas_publicas_do_municipio....doc" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2211/ind._599.2022_-_reforma_da_escola.doc" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2212/ind._600.2022_-_oavimentacao_ruas_km_03.doc" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2213/ind._601.2022_-_reforma_do_posto_de_saude.doc" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2214/ind._602.2022_-_lavanderia_comunitaria.doc" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2215/ind._603.2022_-_cep_em_vias_do_sunville.doc" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2216/ind._604.2022_-_ceps_para_vias_do_sunville_2....doc" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2217/605.2022_-_redutor_de_velocidade_na_landulfo_caribe.doc" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2218/ind._606.2022_-_sinalizacao_cruzamento_franz_gedeon....doc" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2219/ind._607.2022_-_construcao_de_abrigo_de_animais.doc" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2220/ind._608.2022_-_pavimentacao_da_rua_florestal_no_santa_luz.doc" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2221/ind._609.2022_-_inclusao_da_leitura_da_biblia_nas_escolas_publicas_municipais.doc" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2223/ind._611.2022_-_reforma_e_ampliacao_do_colegio_curral_novo_antigo_maiza_andrade.docx" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2224/ind._612.2022_-_construcao_de_praca_com_academia_no_bairro_km_3.doc" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2226/ind._614.2022_-_pavimentacao_da_avenida_lindolfo_guedes_de_araujo.doc" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2227/ind._615.2022_-_pavimentacao_rua_antonio_michele.doc" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2228/ind._616.2022_-_anel_rodoviario.docx" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2229/ind._617.2022_-_criacao_de_uma_casa_criacao_de_uma_casa_do_estudante_no_municipio.docx" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2230/ind._618.2022_-_cursinho_pre-vestibular_para_pessoas_de_baixa_renda.....doc" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2231/ind._619.2022_-_inclusao_de_interprete_de_libras_em_eventos_oficiais_de_jequie.doc" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2233/ind._621.2022_-_censo_da_pessoa_idosa.docx" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2234/ind._622.2022_-_implantacao_do_programa_federal_juventude_viva_no_municipio.docx" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2236/624.2022_-_ambulatorio_veterinario.doc" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2238/ind._626.2022_-_pavimentacao_da_rua_e_travessa_wanderly_malta_veiga.doc" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2239/ind._627.2022_-_pavimentacao_ruas_vila_vitoria.doc" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2240/ind._628.2022_-_pavimentacao_da_rua_da_pracinha_e_rua_da_pedreira.docx" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2241/ind._629.2022_-_rotatoria_largo_do_cedil.doc" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2242/ind._630.2022_-pavimentacao_rua_jose_ferreira.docx" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2243/ind._631.2022_-_reformas_banheiros_publicos_no_distrito_de_oriente.docx" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2244/ind._632.2022_-_instalacao_de_uma_academia_ao_ar_livre_no_parque_do_sol.docx" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2245/ind._633.2022_-_pavimentacao_vias_loteamento.docx" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2246/ind._634.2022.docx" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2247/ind._635.2022_-_pavimentacao_vila_vitorio.docx" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2248/ind._636.2022_-_pavimentacao_ruas_do_santa_luz.docx" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2250/ind.637.2022_-_conclusao_esgotamento_sanitario_amaralina.docx" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2251/ind._638.2022_-_reforma_da_praca_do_inocoop.docx" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2252/639.2022_-_instalacao_hidrometro_para_carros_pipas.docx" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2254/ind._641.2022_-_limpeza_do_canteiro_da_jose_moreira_sobrinho.docx" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2255/ind._642.2022_-_reforma_da_escola_aurino_nery_no_sol_nascente.docx" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2256/ind._643.2022_-_realizacao_de_curos_profissionalizantes_nos_espacos_de_servico_de_convivencias.docx" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2258/ind._645.2022_-_calcamento_das_ruas_pompilio_sampaio.doc" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2259/ind._646.2022-_lixeiras_comun_itarias_mandacaru_i_e_ii.doc" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2260/ind._647.2022_-__crianca_com_boa_visao.doc" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2262/ind._649.2022_-__reabertura_sede_coren.docx" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2263/ind._650.2022_-_centro_de_comercializacao_de_animais.doc" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2264/ind._651.2022_-_reforma__do_mercado_municipal_de_itaibo.doc" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2271/ind._651.2022_-_revitalcizacao_da_creche_juju_borges.doc" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2272/ind._653.2022_-_vela_cultural_do_joaquim_romao.doc" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2273/ind._654.2022_-_pavimentacao_asfaltica_da_capitao_silvino.doc" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2274/ind._655.2022_-_realizacao_de_uma_feira_gastronomica_em_nosso_municipio.doc" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2275/ind._656.2022_-_iluminacao_publica_a_led_na_tote_lomanto.doc" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2277/ind._658.2022_-_pavimentacao_da_rua_ana_delma_no_curral_novo.doc" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2279/ind._660.2022_-_patrolamento_e_encascalhamento_do_vila_rodoviarias_e_chacara_provisao.doc" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2280/ind._661.2022_-_reforma_da_ubs_sebastiao_azevedo.doc" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2281/ind._662.2022_-_mastro_para_hasteamento_da_pca_da_bandeira.doc" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2283/ind._664.2022_-_pavimentacao_rua_itaigara.docx" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2284/ind._665.2022_pavimentacao_da_rua_eliana_maria_teixeira_de_almeida_localizada_no_itaigara..docx" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2285/ind._666.2022_-_pavimentacao_asfaltica_da_rua_washington_navarro_de_pinto.docx" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2287/ind._668.2022_-_pavimentacao_rua_amilton_dias.docx" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2288/ind._669.2022_-_pavimentacao_avenida_antonia_garcia_ribeiro_-_sao_judas_tadeu.docx" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2289/ind._670.20252_-_realizacao_de_exame_cariotipo_em_jequie.doc" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2290/ind._671.2022_-_realiazacao_de_exame_bera.doc" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2291/ind._672.2022_-_calcamento_ruas_bom_sossego.doc" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2293/ind._674.2022_-_casa_de_acolhimento_em_salvador.doc" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2294/ind._675.2022_-_reforma_da_quadra_de_futebol_no_sao_luiz.doc" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2295/ind._676.2022.doc" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2296/ind._677.2022_-_atendimento_educacional_especializado_na_zona_rural.doc" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2297/ind._678.2022_-_ambulatorio_para_tratamento_de_dores_cronicas.doc" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2302/ind._682.2022.doc" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2303/ind._683.2022_-_pavimentacao_asfaltica_da_rua_da_india.doc" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2304/ind._684.2022_-_ciclovias_em_nossa_cidade.doc" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2306/ind._686.2022_-_requalificacao_da_praca_em_frente_ao_aeroporto.docx" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2307/ind._687.2022_-_pavimentacao_e_esgotamento_sanitario_no_vila_rodoviaria.docx" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2310/ind._690.2022_-_esgotamento_sanitario_para_vias_do_itaigara.docx" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2315/ind._692.2022.docx" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2327/ind._693.2022.doc" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2330/ind._696.2022.doc" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2332/ind._698.2022.doc" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2333/ind._699.2022.doc" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2334/ind._700.2022.docx" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2335/ind._701.2022_indicacao24.05.22.doc" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2336/ind._702.2022.doc" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2337/ind._703.2022_-_desconto_do_iptu_a_adocao_de_animais_de_rua_2022.doc" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2338/ind._704.2022_-_ind._pavimentacao_rua_11_eldorado.docx" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2341/ind._707.2022.doc" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2342/ind.708.2022_-_posto_policial_ceavig.doc" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2344/ind._709.2022.doc" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2345/ind._710.2022.doc" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2348/ind._712.2022_-_indicacao_construcao_da_ponte_do_bairro_pompilio_sampaio_2022.doc" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2349/ind._713.2022.docx" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2350/ind._714.2022_-_reforrma_ou_alargamento_da_ponte_p._sampaio_2022.doc" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2351/ind._715.2022.doc" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2352/ind._716.2022_-_carro_fumace.doc" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2353/ind._717.2022.docx" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2355/ind._718.2022_-_semaforo_avenida_lomanto_junior.doc" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2356/ind._719.2022.doc" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2357/ind._720.2022__escola_marques_monteiro.docx" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2358/ind._721.2022_-_hospital_do_cancer_soraia_argolo.docx" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2359/ind._722.2022.docx" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2360/ind._723.2022.docx" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2361/ind._724.2022.docx" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2362/ind._725.2022.doc" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2364/ind._pav._jasmin_branco.docx" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2365/ind._727.2022_-_posto_em_morro_verde.doc" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2366/ind._728.2022.docx" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2368/ind._729.2022.docx" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2369/ind._730.2022.doc" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2372/ind._731.2022.docx" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2383/ind._732.2022_-_calcamento_das_ruas_senhor_do_bonfim.doc" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2385/ind._734.2022_calcamento_da_rua_c_-_no_loteamento_parque_da_colina_bairro_pompilio_sampaio..doc" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2386/ind._735.20252_-_pavimentacao_da_rua_cidade_rio_de_contas.doc" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2388/ind._737.2022_-_transformar_escola_desativada_no_povoado_agua_vermelha_em_posto_de_saude.doc" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2389/ind._738.2022_-__criacao_projeto_de_isencao_iptu_pacientes_de_com_cancer_e_portadores_de_hiv.docx" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2390/ind._739.2022_-_medidas_para_o_transito_da_franz_gedeon_-_proximo_a_panificadora.doc" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2391/ind._740.2022_reforma_da_praca_localizada_na_euflozina_pereira_gomes_no_mandacaru.docx" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2392/ind._741.2022_-_recuperacao_da_estrada_de_agua_vermelha.doc" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2393/742.2022_-_revitalizacao_da_praca_das_donas_de_casa_-_jequiezinho..doc" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2394/ind._743.2022_-_construcao_de_civlovia_do_mandacaru_ao_km_03.doc" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2396/ind._745.20225_-_construcao_clinica_veterinaria_municipal.doc" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2398/ind._746.2022_-_cameras_filmadoras_em_eventos.doc" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2403/ind._747.2022_-_servicos_de_psicologos_nas_escolas_municipais.doc" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2404/ind._748.2022_-_construcao_de_um_monumento_da_biblia_na_praca_da_biblia_jequiezinho.docx" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2405/ind._749.2022_-_requalificacao_e_modernizacao_da_praca_dr._waldir_pires_jequiezinho..docx" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2406/ind._750.2022_-_instalacao_de_semaforos_em_vias_do_centro.docx" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2407/ind._751.2022_-_benfeitorias_para_o_antigo_campo_da_rua_a_parque_das_algarobas.doc" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2410/ind._754.2022_-_construcao_de_praca_no_bairro_agenor_de_aragao.doc" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2412/ind._755.2022_-_modernizacao_da_iluminacao_com_placas_de_leds_no_loteamento_felicidade.docx" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2413/ind._756.2022_-_construcao_de_uma_quadra_society_no_loteamento_eldorado.docx" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2414/ind._757.2022_-_modernizacao_da_iluminacao_com_placas_de_led_no_sao_judas.docx" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2346/ind._758.2022_-_construcao_de_uma_escola_de_ensino_fundamental_no_loteamento_amaralina.doc" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2417/ind._761.2022_-_ciclovia_na_avenida_franz_gedeon.docx" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2423/ind._763.2022_-_asfaltamento_da_estrata_da_barragem_de_pedras.doc" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2424/ind._764.2022__-_associacao_de_surdos.docx" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2429/ind._765.2022_-_pavimentacao_asfaltica_ruas_do_loteamento_ipanema_-_curral_novo.docx" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2430/ind._766.2022_-_aquisicao_de_um_veiculo_para_a_adefij.docx" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2431/ind._767.2022_-_pavimentacao_asfaltica_das_ruas_i_largo_da_igreja_e_rua_tiburcio_silva_-_curral_novo.docx" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2432/ind._lot._silvany.docx" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2434/ind._770.2022._pavimentacao_via_do_sao_luis.doc" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2435/ind._771.2022_-_pavimentacao_asfaltica_da_rua_curral_novo_travessa_santa_rita_de_cassia_e_manoel_tiburcio_silva.docx" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2436/ind._772.2022_-_escola_publica_de_transito.doc" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2437/ind._773.2022_-_construcao_pista_bicicross_em_jequie.doc" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2439/ind._775.2022_-_farmacia_movel.doc" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2440/ind._776.2022_-_pavimentacao_avenida_nazare.doc" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2443/ind._777.2022_-_alargamento_da_ponte_na_avenida_landulfo_caribe.doc" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2444/ind._778.2022_-_implantacao_de_nucleo_de_vilma_brito.doc" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2445/ind._779.2022_-_cobertura_do_rio_jequiezinho_-_entre_as_pontes_das_avenidas_franz_gedeon_e_joao_goulart.doc" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2446/ind._780.2022_-_cobertura_do_canal_da_rua_pernambuco_-_vovo_camila.doc" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2449/ind._781.2022_-_ubs_nos_residenciais.docx" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2450/ind._782.2022_-_pavimentacao_sunville.doc" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2451/ind._783.2022_-_construcao_de_ubs_no_tropical....docx" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2452/ind._784.2022_-_pavimentacao_rua_sebastiao_azevedo.docx" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2453/ind._785.2022_-_escola_de_tempo_integral_no_zibrune.doc" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2454/ind._786.2022_-_implantacao_de_torre_de_telefonia_movel_para_o_limoeiro_e_riachao.docx" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2455/ind._787.2022_-_rampas_de_acessibilidade_nas_quadras_municipais.doc" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2456/ind._788.2022_-_pavimentacao_da_rua_vereador_valdeci_de_jesus_silva_-_no_cansancao.docx" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2457/ind._789.2022_-_construcao_de_quadra_oficial_para_futebol_de_cegos.docx" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2458/ind._790.2022_-_construcao_de_uma_passarela_entre_os_povoados_fazenda_velha_e_barragem_de_pedras.doc" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2459/ind._791.2022.docx" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2460/ind._792.2022_-_instalacao_de_placar_eletronico_no_waldomirao.docx" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2461/ind._793.2022_-_modernizacao_de_semaforos.docx" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2462/ind._794.2022_-_instalacao_de_corrimaos_na_escadaria_da_avenida_dos_operarios.docx" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2464/ind._796.2022_-_limpeza_da_rua_joao_costa.docx" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2465/ind._797.2022_-_recuperacao_da_estrada_de_acesso_ao_campo_largo.docx" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2468/ind._799.2022_-_limpeza_da_rua_wilson_novais.docx" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2483/ind._800.2022_-_iluminacao_e_limpeza_da_candinha_barreto.doc" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2484/ind._801.2022_-_abertura_de_pocos_artesianos_na_santa_helena_-_regiao_da_caatinga.doc" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2485/ind_802.2022.doc" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2487/ind._804.2022_-_pavimentacao_ruas_do_itaigara.doc" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2488/ind._805.2022.doc" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2489/ind._806.2022_-_reforma_da_escola_municipal_romualdo_bispo.doc" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2490/ind._807.2022_-_reforma_do_salao_de_eventos_e_veletorio_dos_residenciais_cachoeirinha_i_ii_iii.doc" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2491/ind._808.2022_-_praca_do_curral_novo_no_residencial_segredo.doc" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2492/ind._809.2022.doc" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2493/ind._810.2022.doc" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2494/ind._811.2022_-_academia_a_ceu_aberto_na_avenida_beira_rio.doc" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2496/ind._812.2022.doc" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2497/ind._813.2022.doc" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2498/ind._814.2022_-_praca_na_avenida_parque_exposicoes.doc" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2499/ind._815.2022_-_iluminacao_de_led_na_rua_a_-_proximo_ao_caic.doc" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2500/ind._816.2022_-_criacao_de_projeto_de_leis_temas_transversais_na_rede_publica.doc" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2501/ind._817.2022_-_reforma_da_da_praca_das_algarobas.doc" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2503/ind._819.2022_-_implantacao_de_usina_de_residuos_em_jequie.doc" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2505/ind._821.2022_-_asfaltamento_do_entorno_do_cemiterio.doc" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2507/ind._822.2022_-_pavimentacao_rua_maiane_guimaraes.doc" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2509/ind._824.2022_-_asfaltamento_da_rua_sao_domingos_bairro_mandacaru.docx" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2510/ind._825.2022_-_passagem_elevadas_em_frente_as_escolas.doc" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2514/ind._829.2022_-_pavimentacao_da_rua_d_e_e_no_loteamento_santa_luz.docx" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2515/ind._830.2022_-_duplicacao_de_via.docx" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2516/ind._831.2022_-_sede_para_a_guarda_municipal.doc" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2518/ind._832.2022_-_escola_de_tempo_integral_no_caic.docx" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2520/ind._833.2022_-_asfaltamento_da_rua_marcos_vieira_na_caixa_d_agua.docx" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2521/ind._834.2022_-_macro_feira_de_saude_em_florestal.doc" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2522/ind._835.2022_-_instalacao_de_sem_parar_nos_veiculos_municipais.doc" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2524/ind._836.2022_-_loteamento_eva.docx" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2527/ind._839.2022_-_construcao_de_praca_no_pompilio_sampaio.doc" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2528/ind._840.2022_-_reforma_do_posto_de_boa_vista.doc" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2529/ind._841.2022_-_bueiro_em_frente_a_escola_romualdo_bispo.doc" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2530/ind._842.2022_-_rua_jose_alfredo_guimaraes.doc" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2531/ind._843.2022_-_reforma_do_cemiterio_sao_joao_batista.doc" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2532/ind._844.2022_-_redutor_de_velocidade_rua_e_e_s_-_loteamento_agua_branca.doc" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2534/ind._846.2022_fornecimento_de_coletores_e_absorventes_higienico.doc" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2537/ind._849.2022_-_praca_urbis_i_-_casas_pupulares.docx" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2539/ind._850.2022_-_local_para_realizacao_de_aulas_e_provas_praticas_do_ciretran.doc" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2540/ind._851.2022_-_calcamento_da_rua_alecio_.doc" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2542/ind._853.2022_-_construcao_de_parque_infantil.doc" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2543/ind._854.2022_-_pca_sol_nascente.doc" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2544/ind._855.2022_-_reforma_da_quadra_do_residencial_cachoeirinha_i_ii_e_iii.doc" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2545/ind._856.2022_iluminacao_de_led_na_cachoerinha.doc" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2549/ind._860.2022_-_educacao_financeira_nas_escolas_municipais.docx" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2550/ind._861.2022_-_paviemntacao_rua_perdizes_no_recanto_dos_passaros.docx" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2551/ind._862.2022_-_criacao_de_museu_virtual.doc" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2552/ind._863.2022_-_instalacao_de_bicicletario_nas_proximidades_dos_orgaos_publicos_em_nossa_cidade.doc" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2554/ind._864.2022_-_implantacao_de_pontos_de_coleta_de_lixo_eletronico.doc" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2555/ind._865.2022_-_reforma_do_ponto_onibus_no_polivalente.docx" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2556/ind._866._2022_asfaltamento_vias_jequiezinho.docx" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2558/ind._868.2022_-_revitalizacao_da_praca_localizada_na_avenida_jose_moreira_sobrinho_-_urbis_i.docx" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2561/ind._871.2022_-_construcao_de_nova_quadra_poliesportiva_no_bairro_curral_novo.docx" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2569/ind._874.2022_-_asfaltamento_da_rua_da_linha.doc" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2570/ind._875.2022_pavimentacao_ruas_a_b_e_c_-_loteamento_mirassol.doc" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2571/ind._876.2022_-_piso_salarial_enfermagem.doc" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2573/ind._878.2022_ind.2021__fiscalizacao__sinalizacao_para_pessoas_com_deficiencia.doc" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2574/ind._879.2022_-_pavimentacao_da_rua_do_predio_em_itaibo.doc" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2575/ind._880.2022_-_pavimentacao_via_de_itaibo.doc" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2576/ind._881.2022_-_criacao_da_carteira_de_identificacao_da_pessoa_com_fibromialgia.doc" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2577/ind._882.2022_-_pavimentacao_das_ruas_do_loteamento_mirassol.doc" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2578/ind._883.2022_-_pavimentacao_de_ruas_do_loteamento_mirassol.doc" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2579/ind._884.2022_-_construcao_de_uma_passagem_elevada_na_frente_da_escola_municipal_anisio_teixeira_-_na_avenida_jose_moreira_sobrinho.doc" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2580/ind._885.2022_-_centro_de_educacao_infantil_no_algarobas.doc" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2581/ind._886.2022_-_recuperacao_da_requalificacao_da_praca_vasco_filho.doc" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2582/ind._887.2022_-_construcao_de_uma_biblioteca_publica_no_jequiezinho.doc" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2583/ind._888.2022_-_semaforo_na_rua_bertino_passos_-_proximo_ao_posto_maringa.doc" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2584/ind._889.2022_-_implantacao_de_rondas_policiais_em_campo_largo.doc" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2587/ind._891.2022_-_reforma_da_praca_localizada_em_frente_ao_restaurante_delicias_e_cia_urbis_i.docx" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2588/ind._892.2022_-_reforma_da_quadra_da_escola_municipal_stela_camara_dubois.docx" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2589/ind._893.2022_-_asfaltamento_rua_humberto_ferreira.docx" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2590/ind._894.2022_-_aumento_de_linhas_de_transporte_coletivo.docx" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2593/ind._896.2022_-_divulgacao_isencao_pagamento_iptu.doc" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2601/ind._902.2022_-_que_se_faca_cumprir_a_lei_1992._sobre_lista_de_medicamentos.doc" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2602/indicacao_corrego_do_currl_novo.doc" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2603/ind._904.2022_-_paveimentacao_da_rua_l_loteamento_santa_luz.docx" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2604/ind._905.2022_-_iluminacao_da_rua_l_-_loteamento_santa_luz.docx" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2605/ind._906.2022_-_construcao_de_nova_quadra_poliesportiva_em_monte_branco.docm" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2606/ind._907.2022_-_colocacao_de_guard_rail_na_otavio_mangabeira__e_reabertura_da_avenida_beira_rio.doc" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2608/ind.909.2022_-_construcao_de_uma_usf_nos_residenciais_cachoeirinha_i_ii_e_iii.....doc" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2611/ind._910.2022_-_praca_em_itajuru.docx" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2612/ind._911.2022_-_pavimentacao_de_via.docx" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2613/ind._912.2022_-_quadra_poliesportiva_no_fernando_barreto.docx" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2614/ind._913.2022.docx" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2615/ind._914.2022.docx" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2621/ind._915.2022_-_carro_para_pacientes_de_hemodialise.doc" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2622/ind_916.2022_-_passagem_elevada_tote_lomanto.doc" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2623/ind._917.2022_-_pavimentacao_vias_da_cidade_nova.doc" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2625/ind._918.2022_-_esgotamento_sanitario_da_rua_l_no_loteamento_santa_luzia.docx" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2626/ind._919.2022_-_licenca_pecunia.docx" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2628/ind._920.2022_-_sugerindo_a_criacao_de_um_projeto_de_lei_instituindo_a_obrigatoriedade_de_afixar_placas_em_banheiros_femininos.docx" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2629/ind._921.2022_-_iluminacao_led_na_ponte_teodoro_sampaio.doc" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2630/ind._922.2022_-_requalificacao_da_praca_iolanda_pires.doc" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2631/ind._923.2022_-_pavimentacao_asfaltica_da_rua_iris_branco.doc" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2632/ind._924.2022_-_reforma_do_posto_de_saude_de_nova_esperanca.doc" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2633/ind._925.2022._construcao_de_praca_no_bairro_caixa_dagua.doc" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2634/ind._926.2022_-_postes_de_energia_na_travessa_everaldo_santos.docx" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2635/ind._927.2022_-_passagem_elevada_em_frente_ao_georgina.docx" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2636/ind._928.20225_-_refletores_campo_cahoeirinha_iv.doc" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2637/ind._929.2022_-_parque_e_academia_na_baixa_do_bonfim....doc" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2638/ind._930.2022_-_lombadas_na_cidade_de_brasilia_-_no_brasil_novo.docx" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2640/ind._932.2022_-_rotatoria_no_aeroporto.docx" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2641/ind._933.2022_-_construcao_de_praca_na_candinha_barreto.docx" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2642/ind._934.2022_-_asfaltamento_vias_jequiezinho.docx" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2643/ind._935.2022_-_reforma_da_creche_juju_borges_no_bom_sossego.doc" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2644/936.2022_-_pocos_artesianos_no_povoado_de_poco_dantas.docx" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2645/ind._937.2022_-_reforma_da_praca_proximo_ao_ministerio_do_trabalho.docx" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2646/ind._938.2022_-_concretagem_da_rua_valdemar_cosme_dos_santos.doc" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2647/ind._939.2022_-_pavimentacao_rua_santa_maria_primeiro_de_maio_e_manoel_pinto.doc" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2648/ind._940.2022_-_implantacao_programa_ouvindo_nosso_bairro....docx" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2652/ind._941.2022_-_placas_indicativas_do_tea_em_orgaos_publicos.docx" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2659/ind._942.2022_-_pavimentacao_asfaltica_da_rua_professora_ferreirinha.doc" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2660/ind._943.2022_-_ponto_de_onibus_na_baixa_do_bonfim.doc" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2661/ind._944_-_iluminacao_na_rua_h.docx" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2662/ind._945.2022_-_passarelas_elevadas.doc" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2663/ind._946.2022_-_concretagem_da_travessa_sao_jose_-_bairro_jequiezinho.docx" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2664/ind._947.2022_-_limpeza_na_otavio_mangabeira_na_antiga_escola_de_menores_-_mandacaru.docx" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2665/ind._948.2022_-_reforma_e_ampliacao_da_usf_senhorinha_ferreira_no_curral_novo.docx" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2666/ind._949.2022__-_pavimentacao_asfaltica_de_ruas_da_cidade_nova.docx" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2668/ind.___951.2022_-_internet_no_mercadao.doc" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2669/ind._952.2022__-_campeonato_de_voley.doc" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2671/ind._953.2022_-_projeto_de_lei_protecao_lei_maria_da_penha.doc" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2672/ind._954.2022_-_construcao_de_um_alambrado_no_campo_da_rua_d_-_jequiezinho.doc" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2673/ind._955.2022_-_iluminacao_rua_moises_caroso.doc" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2674/ind._956.2022_-_construcao_de_lombada_na_escola_adelaide.doc" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2675/ind._957.2022_-_requalificacao_da_praca_gov._valdir_pires_-_jequiezinho.doc" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2676/ind._958.2022_-_requalificacao_da_praca_da_oasis_-_jequiezinho....doc" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2677/ind._959.2022_._construcao_de_praca_no_vila_vitoria.doc" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2678/ind._960.2022_-_redutor_de_velocidade_rua_dr._joao_braga.doc" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2680/ind._962.2022_-_requalificacao_da_pavimentacao_asfaltica_da_rua_aroeira.docx" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2683/ind._965.2022_-_retorno_dos_torneios_de_futebol_nos_distritos_e_povoados.docx" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2684/ind._966.2022_-_passagem_elevada_na_rua_min._helio_de_almeida_e_rua_sao_luis_-_mandacaru.doc" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2689/ind._971.2022_-_drenagem_da_rua_08_e_rua_01_-_amaralina.docx" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2690/ind._972.2022_-_pavimentacao_da_avenida_tropical.doc" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2691/ind._973.2022_-_iluminacao_de_lampadas_led_no_jequiezinho.docx" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2692/ind._974.2022_-_pavimentacao_asfaltica_e_iluminacao_publica_da_rua_jatoba_rosario.doc" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2693/ind._975.2022__-_quebra-molas_na_professora_virginia_ribeiro.docx" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2694/ind._976.2022_-_instalacao_de_camera_sinaleira.docx" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2700/ind._977.2022_-_poco_artesiano_no_povoado_de_barrinha.docx" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2701/ind._978.2022_-_parques_infantis.docx" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2703/ind._980.2022_-_construcao_de_um_posto_de_saude_no_distrito_de_barrinha.docx" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2704/ind._981.2022_-_construcao_de_abrigos_nas_escolas_municipais.doc" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2705/ind._982.2022_-_construcao_da_praca_no_distrito_da_barrinha.docx" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2706/ind._983.2022_-_asfalto_da_rua_h_no_loteamento_gustavo_-_bairro_jequiezinho.doc" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2708/ind._985.2022_-_construcao_de_uma_praca_na_rua_cidade_de_brasilia_-_brasil_novo.docx" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2711/ind._987.2022_-_campanha_setembro_amarelo.doc" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2713/ind._988.2022_-_feira_macro_de_saude_nos_povoados....doc" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2714/ind._989.2022_-_construcao_de_uma_quadra_poliesportiva_no_agua_branca.doc" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2716/ind._990.2022_-_rua_ari_barroso....doc" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2719/ind._993.2022_-_modernizacao_da_iluminacao_com_placas_led_nas_algarobas.docx" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2720/ind._994.2022_-_realizacao_de_campeonatos_de_futsal_nas_quadras_poliesportivas_e_nos_bairros_de_jequie..docx" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2721/ind.995.2022_-_posto_itaibo.doc" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2722/ind._996.2022_-_reparos_na_grama_da_quadra_society_do_estadio_do_mandacaru.doc" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2723/ind._997.2022_-_transformar_o_posto_de_itaibo_em_psf.doc" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2725/ind._998.2022_-_modernizacao_do_ponto_de_onibus_do_cilion.docx" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2726/ind._999.2022_-_pavimentacao_das_vias_do_km_03.docx" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2727/ind._1000.2022_-_pavimentacao_vias_do_km_03.docx" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2728/ind._1001.2022_-.docx" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2729/ind._1.002.2022_-_reforma_da_praca_fiat.docx" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2732/ind._1004._2022_-_pavimentacao_de_via.docx" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2733/ind._1005_-_pavimentacao_ruas_do_loteamento_jardim_oriente.docx" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2734/ind._1006.2022_-_ruas_parques_da_colina_-_jardim_oriente.docx" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2740/ind._1.007.2022_-_construcao_de_um_centro_esportivo_nos_residenciais_i_ii_e_ii.doc" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2741/ind._1008.2022_-_realizacao_de_uma_macro_feira_de_saude_na_chacara_provisao.doc" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2742/ind._1.009_-_semaforos_na_rua_nestor_ribeiro.doc" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2743/ind._1.010.2022_-_reforma_da_escola_presidente_medici.doc" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2744/ind._1.011.2022_-_realizacao_de_uma_feira_de_saude_no_parque_do_sol_e_eldorado.doc" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2745/ind._1.012.2022_-_implantacao_de_painel_eletronico_nas_usbs_de_jequie.docx" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2747/ind._1.014.2022_-_oferecer_vale_gas_nos_cras_do_municipio.doc" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2748/ind._1015.2022_-_identificacao_das_ruas_do_loteamento_mirassol_-_jequiezinho.doc" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2749/ind._1.016.2022_-_placas_de_sinalizacao_do_loteamento_mirassol_-_jequiezinho.doc" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2750/ind._1017.2022_-_reforma_da_quadra_poliesportiva_e_quadra_coberta.docx" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2751/ind._1.018.2022_-_calcamento_da_rua_joventino_rocha.doc" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2752/ind._1.019.2022_-_pavimentacao_da_rua_da_pracinha.doc" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2754/ind._1.020.2022_-_equipar_biblioteca_municipal_com_computadores_tablets_e_wi-fi.doc" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2756/ind._1.022.2022_-_reforma_da_praca_da_brigadeiro_sa_bittencourt.docx" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2757/ind._1.023.2022_-_requalificacao_dos_canteiros_de_vias_do_jequiezinho.docx" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2758/ind._1.024.2022_-_criacao_e_implantacao_da_feira_livre_da_agricultura_familiar_no_bairro_mandacaru.docx" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2759/ind._1.025.2022_-_reforma_da_entrada_de_florestal....doc" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2760/ind._1.026.2022_-_reforma_da_delagacia_de_florestal.doc" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2761/ind._1.027.2022_-_pavimentacao_asfaltica_da_rua_alves_cardoso_e_rua_da_paroquia.docx" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2762/ind._1.028.2022_-_pavimentacao_e_torres_de_iluminacao_cemiterio_curral_novo.docx" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2764/ind._1.029.2022_-_criacao_de_prejeto_de_lei_sugerindo_a_implantacao_de_um_grupamento_ambiente_da_guarda_municipal.docx" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2731/ind._1.030.2022_-_pavimentacao_vias_do_agua_branca.docx" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2770/ind._1031.2022_-_redutor_de_velocidade_no_inocoop.docx" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2771/ind._1032.2022_-_guarda_corpo_na_ponte_do_mandacaru.docx" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2772/ind._1033.2022_-_pavimentacao_asfaltica_da_segunda_trav_da_paroquia_-_cidade_nova.doc" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2773/ind._1034.2022_-_prevencao_contra_o_sedentarismo.doc" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2774/ind._1035.2022_-_instalacao_de_cameras_de_seguranca_nas_escolas_municipais.docx" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2775/ind._1036.2022_-_pavimentacao_asfaltica_da_rua_c.doc" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2777/ind.1.083.2022_pavimentacao_das_ruas_de_florestal_-_2022.doc" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2778/ind._1039.2022_-_passarela_no_centro_industrial_para_a_lomanto_junior.doc" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2779/ind._1045.2022_-_construcao_de_ponte...doc" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2780/ind._1041.2022_-_servicos_no_sao_judas_tadeu.docx" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2781/ind._1042.2022_-_projeto_de_lei_reivindicando_obrigatoriedade_de_cadeira_de_rodas_em_orgaos_publicos.doc" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2782/ind._1043.2022_-_construcao_de_ponte_sobre_o_rio_jequiezinho_na_altura_do_colegio_paulo_freire.doc" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2783/ind._1044.2022_-_rotatoria_da_oasis.docx" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2784/ind._1040.2022_-_construcao_de_ponte...doc" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2785/ind._1046.2022_-_instalacao_de_energia_solar_em_predios_publicos_do_municipio.docx" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2786/ind._1047.2022_-_recapeamento_da_avenida_franz_gedeon.docx" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2787/ind._1048.2022_-_pavimentacao_ruas_de_florestal.doc" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2788/ind_1049.docx" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2790/indicacao_rua_manoel_francisco_curral_novo.doc" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2797/ind._1052.2022.docx" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2798/1053.2022comcretagem_i_ii_iii_vicente_leone.doc" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2799/ind_.um_plano_para_a_criacao_de_uma_via_alternativa_de_transito_na_rua_urbano_de_almeida_neto..doc" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2800/ind._1055.2022.docx" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2801/ind._1056.2022.docx" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2802/ind.___ampliacao_do_horario_de_atendimento_no_setor_de_encomendas_dos_correios.doc" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2803/ind._1058.2022.docx" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2805/ind._1060.2022.docx" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2806/ind.2021_pavimentacao_asfaltica___na_rua_padre_altino_freita_e_rua_tiradentes.doc" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2807/indicacao_-_faixa_ciclovia_av._arthur_moraes_jequiezinho.docx" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2808/ind._retidara_de_entulho_algarobas.docx" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2809/ind._1064.2022.docx" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2810/ind._1065.2022.docx" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2811/ind._1066.2022.docx" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2812/indicacao_...infra_asfaltamento_joaquim_romao.docx" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2815/ind._1070.2022.docx" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2816/ind._1071.2022.docx" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2818/indi_-_troca_de_lampada_do_poste_lot._espaco_nobre_jequiezinho.docx" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2819/ind._asfalto_rua_prudente_de_moraes.doc" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2820/creche_alto_da_bela_vista.doc" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2821/indicacao_1.076-2022_-_reforma_e_ampliacao_da_sede_do_samu_192_em_jequie.docx" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2822/indicacao_1.077-2022_-_iluminacao_em_led_na_br_330_trecho_urbano_entre_cidade_nova_e_curral_novo.docx" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2823/indicacao_1.076-2022_-_iluminacao_em_rosa_e_azul_nos_predios_publicos_apoiando_as_campanhas_outubro_rosa_e_novembro_azul_em_jequie.docx" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2824/ind_infra_asfaltamento_sao_judas_tadeu.docx" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2829/054_-_indicacao_no_054-_pavimentacao_asfaltica_da_travessa_governador_lomanto_junior_joaquim_romao.docx" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2830/ind._1.0822022-_pavimentacao_asfaltica_da_rua_flavio_guedes_joaquim_romao.docx" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2831/ind._1.083.2022-calcamento_das_prof.malta_veiga.doc" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2832/ind._1.084__rua_antonio_soares_pereira_no_bairro_jequiezinho.doc" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2834/ind._1.086_2022_sopao.doc" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2838/ind._1.090_2022_-__recuperacao_da_estrada_baixinha.doc" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2840/ind._1.092_ruas_do_tanbaquis_e_beco_dos_dourados_j._romao_-_copia.doc" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2841/indicacao_sanville.doc" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2843/ind._1.095_implantacao_quer_escola_de_idiomas_com_cursos_gratuitos.doc" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2845/ind._1.097.2022_implantacao_de_uni._policia_federal.doc" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2846/ind._1.098.2022_imlantacao_de_um_psf_na_regiao_da_bateia_e_mutum.doc" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2847/ind.1.099_recanto_dos_passaros.docx" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2848/ind_1.100.2022_rua_dos_uirapurus_1.docx" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2849/ind._1.101_-_modernizacao_da_praca_ao_lado_da_panificadora_polivalente.docx" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2850/ind._1.102.2022_complexo_em_tempo_integral.doc" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2851/ind_1.103_implantacao__de_quiosques_na_pca_que_esta_sendo_construida_no_bom_sossego.docx" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2852/ind_1.104_infra_camera_de_vigilancia.docx" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2853/ind._1.1052022_infra_sinalizacao_de_transito.docx" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2856/indi1.106_eta_2022.doc" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2858/indicacao_infra_dogs_park_1.docx" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2859/ind_1.109_embasa_2022.doc" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2860/ind._1.110.2022_implantacao_de_paisagismo_do_rio_jequiezinho_1.docx" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2861/ind._1.111.2022_-_regularizacao_fundiaria.docx" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2865/ind._1.112_asfalto_pq_do_sol.doc" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2866/ind._1.113.2022__telefonia_movel_barragem_de_pedras.doc" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2867/ind_1.114._outubro_2022_florestal.doc" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2868/ind._1.115.2022_sanville.doc" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2871/ind._1.116.2022_pavimentacao_asfaltica_na_travessa_idailton_nascimento_ribeiro-joaquim_romao.doc" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2872/42_indicacao_1.117__iluminacao__vovo_camila_saida_que_da_acesso_ao_anel_viario-_copia.docx" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2873/indicacao_1.118.2022-_implantacao_hospital_de_base.docx" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2874/indicacao_1.119.2022-_emenda_parlamentar_dep._fed_e_dep._est_pav_vovo_camila.docx" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2875/ind._1.120centro_de_autismo.docx" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2877/ind._1.121.2022parque_infantil.doc" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2878/ind_1.122.2022ponte_campo_do_indio.doc" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2880/ind.1.124.doc" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2883/ind._1.126.2022_infra_recapeamento_asfaltico_jequiezinho.docx" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2884/ind.1.127.2022_infra_asfaltamento_pompilio_sampaio.docx" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2886/ind_1.129.2022_infra_redutor_de_velocidade.docx" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2887/ind._1.130.2022criancas.doc" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2888/ind_1.131.2022_infra_camera_de_vigilancia_uesb.docx" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2889/ind._1.132.2022_infra_recapeamento_asfaltico_centro.docx" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2891/ind.1.134.2022_ao_prefeito_e_secretario_de_saude_para_destinar_veiculos_somente_para_pacientes_oncologicos_de_jequie.docx" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2896/ind._1.135.2022-_construcao_de_praca_ao_fundo_da_quadra_poliesportiva_do_cansancao_no_loteamento_santa_luz_na_lateral_da_upa_24h.docx" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2898/ind._1.137.2022concretagem.doc" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2899/ind._1.138.2022campo_de_florestal_1.doc" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2911/ind._1.140.2022embasa_sao_paulinho.doc" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2913/indicacao_1.143.2022sumtram_pdf.io.docx" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2917/ind_-1.145.2022-_a_construcao_de_uma_praca_no_distrito_de_santa_rita.doc" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2920/ind_1.148.2022canteiro_br_330.docx" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2923/indicacao_de_pavimentacao_nardy.doc" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2924/ind._1.157.2022rua_francisco_mendes.docx" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2926/ind_1.154.2022pav._rua_g_loteamento_belanopolis.docx" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2930/ind._1.158.2022servic_pub_ponto_de_onibus_detran.docx" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2931/ind._1.159.2022_infra_redutor_de_velocidade_centro_educacional.docx" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2932/ind._1.160.2022baixa_do_bomfim_nardy_123.doc" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2933/ind.1161_construcao_de_praca_no_loteamento_borda_da_mata.doc" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2934/ind._1.162reforma_da_quadra_do_conjunto_habitacional_segredo.doc" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2937/ind._1.163.2022rua_15_de_novembro.docx" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2938/ind._1.164.2022poco_artesiano_2022.doc" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2941/ind._1.167.2022_eta_itaibo.doc" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2942/ind.1.168.2022_marcacao_de_exames_olaine_1.doc" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2943/ind_1.169.2022_pavimentacao_das_ruas_parana_epernabuco_no_loteamento_bom_socesso_-_atualizada.doc" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2944/rua_1.170.2022jovino_brito_curral_novo_pavimentacao.doc" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2945/ind_1.171.2022_iluminacao_de_led-rua_urbano_de_almeida_neto.doc" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2946/ind._1.172.2022_reestruturacao_do_semi-anel_viario_de_jequie_parte_que_liga_a_av._cesar_borges_a_br_330..doc" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2947/ind.1.173.2022_rua_nova_taurino_bispo.docx" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2948/indi_1.174.2022-_redutor_de_velocidade_rua_prof_virg_ribeiro.docx" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2950/ind_.1.175.2022_.2022_seguranca_postos.doc" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2952/ind._1.177.2022-_patrolamento_na__regiao_de_fontinha_docx.docx" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2954/ind_1.179.2022_infra_recuperacao_asfaltica.docx" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2956/indi_1.181.2022infra_asfaltamento_joaquim_romao_1.docx" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2957/indi_1.182-2022_-_reforma_e_ampliacao_do_cemiterio_sao_sebastiao_no_curral_novo.docx" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2958/ind_1.183.2022_-_regionalizacao_do_inema_unidade_de_jequie.docx" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2961/ind.1.186.2022_ubs_residenciais_emendas.docx" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2962/ind._1.187.2022_espacos_para_a_utilizacao_de_apresentacoes_musicais..docx" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2964/ind._1.188.2022_pavimentacao_barragem_de_pedra.doc" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2965/ind.189.2022pavimentacao_avenida_barragem_de_pedra_2.doc" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2968/ind._inocoop.docx" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2969/ind._1.192.2022campo_urbis_3.doc" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2972/ind._1.193.2022canteiro_vovo_camila.docx" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2974/ind._1.195.2022pavimentacao_asfaltica_da_rua_c_e_i_do_ato_da_colina.doc" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2976/ind._1.197.2022escuta_protegida.docx" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2978/ind._1.199.2022pavimentacao_asfaltica_da_rua_c_do_ato_da_colina.doc" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2982/ind._1.200.2022pavimentacao_asfaltica.doc" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2984/ind_1.201.2022_infra_asfaltamento_centro.docx" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2985/ind.1.202construcao_de_psf_no_alto_da_colina_1.doc" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2987/ind._1.204lagoa_beira_rio.docx" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2989/indicacao_infra_escoamento_de_agua.docx" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2990/ind._1.206.2023servicos_publicos_2022_limpeza_rio_jequiezinho.docx" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2992/ind._1.207.2022_-_calcamento_campo_do_america.doc" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2993/ind.1.208.2022_pavimentacao_asfaltica_da_rua_f_do_ato_da_colina.doc" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2996/ind._1.211.2022redutor_de_velocidades_na_rua_da_banca.doc" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2999/ind._1.214.2022_-_calcamento_das_vicente_grilo.doc" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3000/ind_1.215.2022_do_cras_123.doc" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3001/ind_1.216.2022_do_cras_123nardy44.doc" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3030/ind_.1.217_.2022-_projeto_cisternas_1.doc" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3003/ind_._1.218.2022-_revitalizacao_passeio_publico_da_avenida_cesar_borges.doc" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3004/indi_._1.219.2023_infra_reforma_praca_do_polivalente.docx" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3006/ind._1.221.2022.._infra_asfaltamento_baixa_do_bonfim.docx" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3007/ind._1.222.2022requalificacao_na_usf_padre_hilario_terrosi_i_e_iilocalizado_na_rua_waldir_leite_sn-inocoop..doc" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3008/ind._1.223.2022amaralina.docx" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3009/ind._1.224.2022construcao_de_uma_passagem_elevada_e_pavimentacao_na_rua_da_escola_adolfo_ribeiro_2.doc" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3010/ind_1.225.2022o_bueiro_feirinha_e_rodoviaria_1.docx" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3012/ind.1.226.2022_limpeza_corrego.docx" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3014/ind._1.228.2022_iluminacao_da_avenida_almirante_tamandare_-_sao_judas.docx" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3017/1.231.2022concretagem_rua_mario_moreira_no_curral_novo.doc" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3018/ind._1.232.2022o_onibus_feirinha.docx" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3019/ind_1.233.2022_ponte_entre_sao_jose_e_jardim_paqueta_1.docx" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3021/indi_1.235.2022_-_braco_de_luz.docx" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3023/ind._1.237.2022_-_reforma_da_praca_hilario_terrosi.docx" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3025/ind._1.239_.iluminacao_led_tote_lomanto_alto_do_cemiterio.doc" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3033/ind._1.241.2022_agricultura.doc" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3037/iluminacao_de_led_na_praca_governador_de_waldir_pires_localizada_na_rua_yolanda_pires-jequiezinho..doc" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3038/24.11.22_indicacao_reforma_desinterdicao_iluminacao_cenica_e_tombamento_ponte_de_newton.doc" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3039/ind._1.245.2022centro_de_diagnostico_de_imagem_municipal_voltados_para_colonoscopia_e_endoscopia.docx" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3040/ind_1.246.2022_instalacao_de_faixa_de_pedrestre_em_frente_ao_cafe_preferido_e_casa_das_antenas_e_reabertura_em_frente_a_bela_iluminacao_e_henet.doc" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3041/ind_-1.247_2022_-_praca_na_urbis.doc" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3042/indi1.248.2022_de_campo_de_grama_sintetica.doc" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3043/ind._1.249.2022asfalto_dom_climerio_e_1_tv_dom_climerio.doc" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3045/ind._1.251.2022__neuro.doc" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3046/ind._1.252.2022__home_care_odontologico.doc" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3048/ind._1.254.2023quadra_1.doc" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3051/ind._1.257.2023-_pavimentacao_caminho_2_vila_rodov._jard._eudorado.docx" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3052/ind_1.258.2022icacao_-_concretagem_rua_babatimao_amaralina.docx" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3053/indi1.259.2022cacao_-__guarda_municipal.docx" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3054/in1.260.2022dicacao_p_estruturante.docx" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1511/req._01.2022_-_audiencia_publica_para_discutirmos_sobre__a_problematica_enfrentadas_pela_pessoa_com_autismo.doc" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1512/req._02.2022_-_audiencia_publica_pessoas_com_deficiencia_e_idosos.doc" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1606/req._03.2022_-_audiencia_publica_politicas_da_juventude.doc" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1612/req._04.2022_-_audiencia_publica_para_discutirmos_sobre__a_problematica_relacionados_a_embasa..doc" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1698/req._05.2022_-_audiencia_publica_com_os_mototaxistas.docx" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1933/requerimento_audiencia_publica_mobilidade_urbana_na_avenida_cesar_borges.doc" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2004/req._09.2022_-_audiencia_publica_rio_de_contas.docx" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2379/requerimento_de_convocacao...doc" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2397/req._13.2022_-_convocacao_secretaria_educacao_helvia_sampaio_e_sampaio.doc" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2566/requerimento_-_audiencia_publica_seguranca.doc" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2592/req._15.2022_-_retorno_do_coren.docx" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2627/req._16.2022_-_audiencia_publica_agentes_comunitarios.docx" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2795/req._17.2022_-_audiencia_publica_cachorros.doc" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2869/055_-_requerimento_audiencia_publica.docx" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3060/req.21.2022o_audiencia_publica.docx" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1616/mocao_01.2022_-_dia_internacional_da_mulher.doc" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1753/mocao_de_aplausos_02.2022_-_castramovel.doc" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1910/mocao_03.2022_-_geop.doc" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2078/mocao_de_aplausos-_maes.doc" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2135/mocao_de_aplausos_05.2022_-_gilson_brito.doc" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2314/mocao_de_aplausos_-_ronda_maria_da_penha_2_anos_em_jequie.doc" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2377/mocao_de_aplausos__07.2022_-_tonho_e_lili.doc" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2411/mocao_08.2022_-_mocao_de_aplausos_guarda_municipal.doc" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2466/14.06.22_-_mocao_de_aplausos_-_ao_atleta_diego_santos_pela_conquiista_de_medalha_de_ouro.doc" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2523/mocao_10.2022_-_mocao_de_aplausos_para_a_ramarim.docx" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2616/mocao_11._2022-_centro_artistico_luara_brandao.doc" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2617/mocao_de_aplausos_12.2022_-_equoterapia.doc" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2620/mocao_13.2022_-_dia_do_psicologo.doc" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2655/23.08.22_-_mocao_de_aplausos_-_dia_do_evangelico.doc" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2828/mocao_de_aplausos_dia_do_agente_comunitario.doc" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2893/mocao_de_aplausos_16.2022doutor_bento_chaves.doc" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2901/mocao_de_aplausos_17.2022operacao_janus.doc" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2914/mocao_de_aplauso_18.22_desbr.docx" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2935/mocao_de_aplausos_aatae.docx" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2967/mocao_de_aplausos_20.2022-_igreja_batista_hosana_1.doc" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2971/mocao_de_aplausos_alunos.doc" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2988/mocao_31.2018_consciencia_negra.doc" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3055/mocao_de_aplausos_23.2022m.doc" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3059/mocao_de_aplausos_orquestra.docx" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3061/mocao_de_aplausos_25.2022.doc" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3066/mocao_de_aplausos_filipe_cardoso.doc" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3072/mocao_de_aplausos_27.2022sgt_bm_magnolia.doc" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3075/mocao_de_aplausos_28.2022-_apae.docx" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3076/mocao_de_aplausos_primeira_igreja_batista_data_certa.doc" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1815/mocao_de_pesar_dr.__paulo_sobreira..doc" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2061/mocao_de_pesar_-_02.2022_-_pelo_falecimento_do_sr._meira.docx" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2067/mocao_de_pesar_professor_boery.doc" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2265/mocao_de_pesar_-_04.2022_-_sr._antonio.docx" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2654/mocao_de_pesar_05.2022.doc" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2792/mocao_de_pesar_06.2022_-_falecimento_da_crianca_guilherme_santos_sena.doc" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3034/mocao_de_pesar_valter_sampaio._1.doc" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2519/mocao.doc" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2656/mocao_02.2022_-_congratulacoes_pelo_dia_do_soldado.doc" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2793/mocao_03.2022_-_aabb_jequie.doc" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1513/projeto_de_lei_001_2022.docx" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1514/projeto_de_lei_no_02-_altera_a_lei_2168_do_ctm.docx" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1515/projeto_02.22_parcelamento_especial_para_permissionario.pdf" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1516/projeto_03_2022_-_incentivo_a_cultura.pdf" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1517/projeto_05.22_operacao_de_credito_1.pdf" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1518/projeto_06_reda.pdf" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1519/projeto_07_2022_-_creche_jorge_luiz.pdf" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1520/projeto_08_2022_-_alienacao_imovel_publico_.pdf" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1521/projeto_de_lei_09-2022_criacao_de_cargos_atualizado.pdf" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1565/projeto_de_lei_que_denomina_avenida_adelino_melo_oliveira.doc" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1569/projeto_de_lei12.2022_denomina_rua_miguel_coelho_xavier..doc" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1657/projeto_de_lei_instituto_maos.pdf" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1686/projeto_de_lei__-_denomina_praca__maria_das_gracas_oliveira_melo..docx" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1695/projeto_de_lei_-_auxilio_aluguel_vitimas_violencia_domestica._bui_bulhoes.doc" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1711/projeto_de_16.2022_pr_jess_carlos_-_corrigido.docx" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1745/projeto_de_lei_no_10-_fundo_de_cultura_digitalizado.pdf" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1748/pl_no_11-_emenda_a_lei_organica-_rpps_digitalizado_-_atual.pdf" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1749/pl_no_12-_modifica_a_lei_1800-_rpps_digitalizado_-_atual.pdf" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1751/pl13-sistema_municipal_de_esporte._digitalizado.pdf" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1752/projeto_cria_grupo_fazendario_-novo.pdf" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1788/projeto_de_lei__-_denomina_rua__igor_pinto_mattos.docx" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1814/pl15-desafetacao_parque_dos_algarobas-digitalizado.pdf" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1953/projeto_de_lei_no_16_-ldo_2023_-_pm_jequie._digital.pdf" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1988/projeto_de_le_26.2022estabelece_regime_de_plantao_das_farmacias_localizadas_no_centro._bui_bulhoes.doc" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1997/projeto_de_lei_27.2022praca_inocoop.doc" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1998/proj._282022lo_praca_da_amaralina.docx" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2011/projeto_de_lei_no_17-_credito_suplementar_da_educacao._digitalizado.pdf" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2058/projeto_de_lei_no_18-_credito_adicional_suplementar._digitalizado.pdf" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2059/projeto_de_lei_parklet.docx" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2101/projeto_de_lei32.2022_prioridade_ramarim.doc" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2149/projeto_de_lei_33.2022.doc" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2249/proj.__obriga_as_escolas_publicas_e_privadas_a_execultarem_o_hino_nacional_-_copia.doc" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2267/projeto_de_lei_praca_tamarindo.doc" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2268/projeto_de_lei_no_19-_reajuste_salarial_dos_servidores_municipais-_digitalizado.pdf" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2269/projeto_de_lei_no_20-_reajuste_dos_professores.pdf" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2270/projeto_de_lei_no_21-_regulamenta_o_polo_rio_de_contas_universidade_aberta_do_brasil.pdf" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2312/projeto_de_lei_40.2022_praca_tamarindo.doc" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2316/projeto_de_lei_-_semana_do_brincar.doc" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2317/projeto__42.2022_praca_bairro_agenor_aragao.doc" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2319/projeto_de_lei_no_23-_altera_o_programa_jequie_do_futuro.pdf" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2320/projeto_de_lei_no_22-cria_08_cargos_de_gerente_medico_samu.pdf" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2321/projeto_de_lei_no_24-_concede_o_uso_do_meercado_municipal_ao_senac.pdf" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2420/projeto_de_lei_25-_adequacao_do_piso_salarial_do_magisterio_ass.pdf" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2421/projeto_de_lei_26-_fixa_o_salario_dos_aces_e_endemias_s.pdf" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2422/projeto_de_lei_no_09-_doacao_de_terras_para_o_adj.pdf" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2425/projeto_de_lei_no_24-_concede_o_uso_do_mercado_municipal_para_o_senac_-_novo_1.pdf" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2472/projeto_de_lei_no29-_refim_2022.pdf" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2473/projeto_de_lei_no31-emprestimo.pdf" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2474/projeto_de_lei_no27-_credito_adicional-_cessao_onerosa.pdf" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2475/projeto_de_lei_no28-_suplementacao_de_30_com_anexo.pdf" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2476/projeto_de_lei_no_32-_cria_cargo_de_enfermeiro_de_saude_do_trabalhador.pdf" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2504/projeto_de_lei__-_denomina_praca__maria__isabel_nascimento.docx" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2517/projeto_de_lei__-_denomina_praca_carlito_moura_de_oliveira..docx" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2564/projeto_de_lei_57.2022_atendimento_preferencial_portador_de_fibromialgia_1.doc" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2565/projeto_de_emenda_a_lei_1.217.doc" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2567/projeto_de_lei_59.2022_denomina_praca_nininh.docx" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2610/pl_no_33-_reajuste_de_servidores_municipais.pdf" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2618/projeto_de_lei_61.2022_que_antecipa_matriculas_pessoas_com_deficiencia..docx" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2619/projeto_de_lei_62.2022_praca_feliciano_sampaio.docx" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2624/projeto_de_lei_que_denomina_rua_maicon_xavier_paixao.doc" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2658/projeto_de_lei__no_reestruturacao_da_camara_de_jequie_pronta_1.docx" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2670/projeto_de_lei_65.2022_nego_vado.docx" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2710/projeto_de_lei_para_criacao_do_censo_da_pessoa_com_deficiencia.docx" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2712/projeto_de_lei_no34-emprestimo_com_a_caixa_1.pdf" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2715/projeto_de_lei_68.2022_lei_que_reestrutura_a_assessoria_parlamentar_1.doc" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2736/projeto_de_lei_no35-dispoe_sobre_o_processo_de_selecao_dos_professores_para_direcao_escolar_-digital.pdf" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2753/projeto_dea.docx" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2765/plo_praca_do_mutirao_sao_judas_1.docx" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2766/projeto_de_lei_72.2022__-_denomina_praca_senhor_do_bonfim.docx" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2791/projeto_73.2022_cachorros_feroz..docx" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2794/projeto_de_lei_no37-autoriza_abertura_de_credito_adicional_superavit-_educacao2.pdf" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2796/projeto_de_lei_no36-alteracao_da_lei_2064_-_incentivo_as_empresas_sediadas_e_as_que_queiram_instalar_no_municipio-_digital.pdf" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2827/ploa_2023.pdf" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2863/projeto_de_lei_77.2022-denomina_praca_zuleide_angelica_avila_dos_santos.docx" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2870/projeto_de_lei_nomina_praca_pedro_feitosa.doc" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2876/projeto_79.2022__cep_sanville.docx" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2881/projeto_de_lei_80_dnomina_praca_gerson_pereira_santana.doc" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2894/projeto_lei_suplementacao_mais_25._digitalizado.pdf" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2895/projeto_de_lei_no40-_implantacao_do_piso_salarial_dos_agentes_comunitario_e_endemias.digitalizado.pdf" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2900/projeto_de_lei_83.2022_considera_utilidade_publica_o_instituto_faca-se_no_curral_novo_-_autor_san_david_2.docx" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2909/proj._84.2022nomeacao_de_praca_1_-_copia.doc" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2936/projeto_de_lei_85.2022praca__candido_simpliciano_em_itajuru.doc" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2980/projeto_de_lei_86.2022nomina_praca_edezio_ana.doc" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2983/pl_41-revogacao_da_lei_2211-_digitalizado.pdf" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3026/projeto_de_lei_no_42-_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3027/projeto_de_lei_no43-autoriza_a_abertura_de_credito_suplementar-_excesso_de_arrecadacao.pdf" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3035/pl_90-2022_obrigado_aos_centro_de_formacao_de_condutores_reservar_cinco_porcento_de_sua_frota_para_pcd.docx" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3062/projeto_de_lei_shoppimg_walmick_.doc" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3070/projeto_lei_moana_meira_cariotipo.docx" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3073/projeto_cep_urbis.docx" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3074/proj._94.2022nomeacao_de_praca_alfredo_valverde.doc" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3091/projeto_de_lei_no47-altera_a_lei_2222-_iprej_1.pdf" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3092/projeto_de_lei_no96.2022-estabele_novos_criterios_de_produtividade_alterado_1.docx" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3093/projeto_de_lei_no45-institui_o_pgv_1.pdf" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3103/projeto_de_lei_no50-renda_forte_jequie.pdf" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1742/projeto_de_resolucao_01.2022_banco_brb.doc" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2419/projeto_de_resolucao_altera_art_141regimento_interno.docx" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2649/projeto_de_resolucao_03.2022criando_a_condecoracao_as_mulheres_com_relevantes_servicos_prestados_a_sociedade_jequieense_2.doc" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1747/cidadania_ze_coca.doc" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1759/projeto_decreto_02.2022_titulo_cidadao_deraldino_cunha._1.doc" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1909/projeto_de_decreto_no_003.2022_-_nomes_do_jari.doc" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2201/proj_decreto_04.2022titulo_de_cidadao_jequieense_sergipe.doc" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2441/titulo_de_cidadao_jequieense_ao_senhor_jeronimo.doc" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2538/titulo_de_cidadao_jequieense_ao_juiz_valnei_mota_alves.doc" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2553/titulo_de_cidadao_pe._janio.12.docx" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2585/projeto_decreto_comenda_ao_dr._tasso.doc" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2609/proj_decreto__09.2022__titulo_de_cidadao_ao_dr._nilson.doc" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2735/projeto_decreto_comenda_ao_sr._diego_ferreira_dos_santos.doc" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2949/projeto_decreto_11.2022_-_titulo_cidadao_norberto_curvelo.doc" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2970/proj_decreto_12.2022_helena_do_tropical.doc" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3058/projeto_de_decreto_13.2022_concede_titulo_de_cidadao_jequieense_ao_padre_roberto_oliveira_da_silva.docx" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1806/parecer_projeto_de_lei_20_2022_esporte.docx" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1830/parecer_comissao_justica_projeto_permuta_algarobas.doc" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3094/projeto_de_lei_no46-altera_o_codigo_tributario_1.pdf" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2318/emenda_lei_organica_2vice_presidente.docx" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2343/projeto_de_lei_no29.2022-_redacao_final.autoriza_abertura_de_creditos_adicionais_suplementares.docx" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1538/parecer_projeto_de_resolucao_no_06.2021.pdf" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1539/parecer_projeto_de_lei_no_001.2022.pdf" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1540/parecer_projeto_de_lei_no_002.2022.pdf" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1541/parecer_projeto_de_lei_no_003.2022.pdf" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1542/parecer_projeto_de_lei_no_004.2022.pdf" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1543/parecer_projeto_de_lei_no_005.2022.pdf" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1544/parecer_projeto_de_lei_no_006.2022.pdf" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1545/parecer_projeto_de_lei_no_007.2022.pdf" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1546/parecer_projeto_de_lei_no_008.2022.pdf" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1547/parecer_projeto_de_lei_no_009.2022.pdf" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1807/parecer_projeto_de_lei_no_020.2022.pdf" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1808/parecer_projeto_de_resolucao_01_2022_brb.docx" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1811/parecer_projeto_de_lei_no_012.2022.pdf" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1817/parecer_projeto_de_lei_no_017.2022.pdf" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1818/parecer_instituto_maos..._1.doc" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1881/parecer_projeto_de_lei_no_011.2022.pdf" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/1992/parecer_projeto_de_lei_no_18.2022.pdf" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2013/parecer_projeto_de_lei_no_019.2022.pdf" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2115/parecer__denomina_deraldino.doc" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2266/parecer_projeto_de_lei_no_28.2022.pdf" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2322/parecer_projeto_de_lei_no_26.2022.pdf" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2323/parecer_projeto_de_lei_no_29.2022.pdf" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2324/parecer_projeto_de_lei_no_31.2022.pdf" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2325/parecer_projeto_de_lei_no_39.2022.pdf" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2326/parecer_projeto_de_lei_no_40.2022.pdf" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2370/parecer_projeto_de_lei_no_42.2022.pdf" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2371/parecer_projeto_de_lei_no_023.2022.pdf" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2374/parecer_projeto_de_emenda_a_lei_organica_no_01.2022.pdf" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2375/parecer_pl_no_25.2022.pdf" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2376/parecer_projeto_de_lei_no_33.2022.pdf" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2380/parecer_04_projeto_decreto.doc" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2382/parecer_45_comissao_justica.doc" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2381/parecer_projeto_de_lei_no_43.2022.pdf" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2426/parecer_projeto_de_lei_no_44.2022.pdf" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2427/parecer_projeto_de_lei_no_41.2022.pdf" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2428/parecer_projeto_de_resolucao_no_02.2022.pdf" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2447/parecer_em_conjunto_pl_no_46.2022.pdf" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2448/parecer_projeto_de_lei_no_47.2022.pdf" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2470/parecer_projeto_de_lei_no_49.2022.pdf" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2471/parecer_projeto_de_lei_no_48.2022.pdf" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2478/parecer_projeto_de_lei_no_53.2022.pdf" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2479/parecer_projeto_de_lei_no_54.2022.pdf" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2480/parecer_projeto_de_lei_no_50.2022.pdf" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2481/parecer_projeto_de_lei_no_52.2022.pdf" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2482/parecer_projeto_de_lei_no_51.2022.pdf" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2650/parecer_proj_decreto_09.2022_desembargador_nilson_soares.doc" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2651/parecer_projeto_de_lei_no_58.2022.pdf" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2653/titulo_de_cidadao_jequieense_ao_desembargador.doc" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2657/parecer_cj_e_transporte_-_moto_taxi.pdf" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2737/parecer_projeto_de_resolucao_no_03.2022.pdf" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2738/parecer_cjrf_pl_064.2022.pdf" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2763/parecer_projeto_de_lei_no_66.2022.pdf" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2767/parecer_projeto_de_lei_no_68.2022.pdf" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2768/parecer_projeto_de_lei_no_69.2022.pdf" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2769/parecer_moto_taxi.docx" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2855/parecer_projeto_de_lei_no_75.2022.pdf" TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2862/parecer_projeto_de_lei_no_72.2022.pdf" TargetMode="External"/><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2864/parecer_projeto_de_lei_no_74.2022.pdf" TargetMode="External"/><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2902/parecer_projeto_de_lei_no_79.2022.pdf" TargetMode="External"/><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2904/parecer_projeto_de_lei_no_70.2022.pdf" TargetMode="External"/><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2907/parecer_projeto_de_lei_no_78.2022.pdf" TargetMode="External"/><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2908/parecer_projeto_de_lei_no_80.2022.pdf" TargetMode="External"/><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2910/parecer_projeto_de_lei_no_81.2022.pdf" TargetMode="External"/><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2915/parecer_projeto_de_lei_no_77.2022.pdf" TargetMode="External"/><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/2991/parecer_projeto_de_lei_no_83.2022.pdf" TargetMode="External"/><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3029/parecer_projeto_de_lei_no_84.2022.pdf" TargetMode="External"/><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3031/parecer_projeto_de_decreto_no_12.2022.pdf" TargetMode="External"/><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3063/parecer_projeto_de_lei_no_88.2022.pdf" TargetMode="External"/><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3064/parecer_projeto_de_lei_no_89.2022.pdf" TargetMode="External"/><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3065/parecer_projeto_de_lei_no_87.2022.pdf" TargetMode="External"/><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3068/parecer_projeto_de_lei_no_86.2022.pdf" TargetMode="External"/><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3069/parecer_projeto_de_decreto_no_13.2022.pdf" TargetMode="External"/><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3071/parecer_projeto_de_lei_85.2022.doc" TargetMode="External"/><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3090/parecer_projeto_de_lei_no_82.2022.pdf" TargetMode="External"/><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3095/parecer_projeto_de_lei_no_94.2022.pdf" TargetMode="External"/><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3096/parecer_projeto_de_lei_no_91.2022.pdf" TargetMode="External"/><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3097/parecer_conjunto_plo_76.2022.pdf" TargetMode="External"/><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3098/parecer__valter_gomes.doc" TargetMode="External"/><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3099/parecer_projeto_de_lei_no_95.2022.pdf" TargetMode="External"/><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3100/parecer_projeto_lei_complementar_003_do_executivo_.2022.doc" TargetMode="External"/><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3101/parecer_projeto_de_lei_no_97.2022.pdf" TargetMode="External"/><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3102/parecer_projeto_de_lei_no_96.2022.pdf" TargetMode="External"/><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2022/3104/parecer_projeto_de_lei_no_98.2022.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H1279"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="110.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="227.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="226.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>