--- v0 (2026-01-29)
+++ v1 (2026-04-07)
@@ -54,10736 +54,10736 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Ivan de Oliveira Santos (Ivan do Leite)</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/510/indicacao_-_01_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/510/indicacao_-_01_-_2021.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Zé Cocá extensivo, ao Secretario Municipal de Infraestrutura, para adotarem providencias quanto reivindicação dos moradores do Pompílio Sampaio , no sentido de estabelecer o calcamento ou pavimentação asfáltica das ruas José Gomes Guimarães ,  Segunda  Travessa Everaldo Santos  e , José Bento  Costa ,pois as mesmas estão intransitáveis.</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Valdemir Souza Braga Junior (Júnior Braga)</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/709/indicacao_-_03_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/709/indicacao_-_03_-_2021.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito , Zenildo Brandão Santana, extensivo ao Secretário de Infraestrutura ,Lucindo Tomás Vasconcelos Menezes, aos Deputados Federais, Antonio Brito, Paulo Magalhães, Leur Lomanto Júnior e Cacá Leão, e ao Deputado Estadual Euclides Fernandes ,sentido de adotar providências, para realizar a pavimentação asfáltica da Rua 05 (Aroeira) , Rua 06 (Baraúna) e Rua 07 (Barbatimão) , localizadas no bairro Amaralina.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Joaquim Caires Rocha (Joaquim Caires)</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/602/indicacao_-_05_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/602/indicacao_-_05_-_2021.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Zenildo Brandão, extensivo ao Secretário Municipal de Infraestrutura Lucindo Meneses, solicitando a realização de obras de pavimentação ,no Loteamento Água Branca  ,das ruas P,Q,R , levando-se em consideração o estado precário em que se encontram as mesmas, pugnando pela presença  do Poder Público , que há muitos anos se mantém afastado.</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Gilvan Souza Santana (Soldado Gilvan)</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/781/indicacao_-_06_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/781/indicacao_-_06_-_2021.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Zenildo Brandão Santana, no sentido de adotar providencias, para realizar a inclusão dos seguintes logradouros na lista das_x000D_
 localidades as serem pavimentadas com asfalto, nesta cidade.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>José Augusto de Aguiar Brito Filho (Gutinha)</t>
-[...2 lines deleted...]
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/207/ind._07.2021__pavimentacao_asfaltica_da_rua_miguelgomes_e_travessaexuperiomiranda_nomandacaru.doc</t>
+    <t>José Augusto Aguiar Brito Filho (Gutinha)</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/207/ind._07.2021__pavimentacao_asfaltica_da_rua_miguelgomes_e_travessaexuperiomiranda_nomandacaru.doc</t>
   </si>
   <si>
     <t>Prefeito Municipal Sr. Zenildo Brandão, extensivo ao Deputado Federal Leur Lomanto Junior, no sentido de realizar o asfaltamento da Rua Miguel Gomes e Travessa Exuperio Miranda, no Bairro do Mandacaru.</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Emanuel Campos Silva (Tinho)</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/811/indicacao_-_08_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/811/indicacao_-_08_-_2021.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Excelentíssimo Prefeito Zenildo Brandão Santana, extensivo ad Secretário de Infraestrutura e Services Públicos, Lucindo Tomás Vasconcelos Menezes, aos Deputados Federais Leur Lomanto, Antonio Britto, Jorge Solla e Caca Leão, providenciar aquisição de uma Usina de Asfalto no Município de Jequi,. no sentido de realizar asfaltamento na Rua Dr. Ivan José da Silva, acesso  aos conjuntos habitacional Mandacaru I e Mandacaru II.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Maria Aparecida Souza Santos de Deus (Cida)</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/415/indicacao_-_09_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/415/indicacao_-_09_-_2021.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor, Prefeito Municipal Zenildo Brandão_x000D_
 Santana, solicitar da Secretaria de Infraestrutura e Serviços Públicos, representada_x000D_
 Lucindo Tomaz Vasconcelos Menezes, vistoriar o Loteamento Água Branca, Vila_x000D_
 Rodoviária, Bom Sossego, Loteamento Jardim Eldorado e adjacências, identificando os postes_x000D_
 que necessitam da substituição das lâmpadas.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/416/indicacao_-_10_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/416/indicacao_-_10_-_2021.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor, Prefeito Municipal Zenildo Brandão Santana_x000D_
 autoriza^ao ao Secretário Municipal de Infraestrutura e Services Públicos, Sr. Lucindo Tomaz_x000D_
 Vasconcelos Menezes medidas cabíveis e necessárias para a pavimentação com massa asfáltica_x000D_
 da AV. EXISTENTE 1, ELDORADO e as Ruas M. N, do Loteamento Áqua Branca localizada no Bairro do Jequiézinho.</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Sidney Magal Rodrigues de Souza (Sidney Magal)</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/764/indicacao_-_11_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/764/indicacao_-_11_-_2021.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Municipal Zenildo Brandão (Zé Coca), adotar providencias junto a SUMTRAN, para instalar um conjunto semafórico no cruzamento da Rua Professora Virginia Ribeiro, com a Rua Dr João Braga, no Jequiézinho, nas proximidades do Posto de Saúde Julia Magalhães.</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/766/indicacao_-_12_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/766/indicacao_-_12_-_2021.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Municipal Zenildo Brandão (Zé Coca), adotar providências para instalar um conjunto semafórico no cruzamento da Rua Professora Virginia Ribeiro, com a Avenida Franz Gedeon, esquina com a panificadora Polivalente, no bairro Jequiézinho.</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Ramon Andrade Fernandes (Ramon Fernandes)</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/742/indicacao_-_13_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/742/indicacao_-_13_-_2021.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Municipal, extensivo ao Secretário de Infraestrutura, no sentido realizar o calçamento da Rua da Pedreira km 4.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Walmiral Pacheco Marinho Neto (Walmiral)</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/163/ind._14.2021_construcao_de_uma_parque_infantil_na_rua_teixeira_de_freitas.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/163/ind._14.2021_construcao_de_uma_parque_infantil_na_rua_teixeira_de_freitas.docx</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, Zenildo Brandão, extensivo ao Secretário de Infraestrutura, no sentido de implantar um Parque Infantil na Rua Teixeira de Freitas no Pau Ferro.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/167/ind._15.2021_construcao_de_uma_parque_na_rua_baixa_do_bonfim.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/167/ind._15.2021_construcao_de_uma_parque_na_rua_baixa_do_bonfim.docx</t>
   </si>
   <si>
     <t>Prefeito Municipal, Zenildo Brandão, extensivo ao Secretário de Infraestrutura, no sentido de implantar um Parque com academia ao ar livre na Rua Baixa do Bonfim.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/574/ingrid_-_16_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/574/ingrid_-_16_-_2021.pdf</t>
   </si>
   <si>
     <t>Prefeito Zé Cocá, extensivo ao Secretario Municipal de Infraestrutura, para adotarem providencias ,quanto reivindicação dos moradores do Loteamento Amaralina, no sentido de estabelecer a Pavimentação Asfáltica, das ruas: Aurora e Baraúna , no bairro da AMARALINA.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/204/ind_18.2021_limpeza_e_cobertura_canal_pluvial_na_carlota_sa_jequiezinho.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/204/ind_18.2021_limpeza_e_cobertura_canal_pluvial_na_carlota_sa_jequiezinho.doc</t>
   </si>
   <si>
     <t>Prefeito Municipal, Zenildo Brandão Santana, extensivo ao Secretário de Infraestrutura, Sr. Lucindo Menezes, no sentido realizar a cobertura e limpeza do canal de esgoto de água pluvial situado entre as Ruas Carlota Sá e Rua Mongoiós, localizadas no bairro do Jequiezinho, município de Jequié/BA.</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Márcio Oliveira Melo (Marcinho)</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/711/indicacao_-_19_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/711/indicacao_-_19_-_2021.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito , Zenildo Brandão Santana, extensivo ao Secretário de Infraestrutura, Lucindo Tomás Vasconcelos Menezes, aos Deputados Federais, Antonio Brito, Paulo Magalhães, Leur Lomanto Júnior e Cacá Leão, e ao Deputado Estadual Euclides Fernandes, no sentido de adotar providências, para realizar a pavimentação asfáltica da Rua 05 (Aroeira), Rua 06 (Baraúna) e Rua 07 (Barbatimão) , localizadas no bairro Amaralina.</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/712/indicacao_-_20_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/712/indicacao_-_20_-_2021.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito, Zenildo Brandão Santana, extensivo ao Secretário de Infraestrutura ,Lucindo Tomás Vasconcelos Menezes, aos Deputados Federais, Antonio Brito, Paulo Magalhães, Leur Lomanto Júnior e Cacá Leão, e ao Deputado Estadual Euclides Fernandes, no sentido de adotar providências, para realizar a pavimentação asfáltica da Rua João Aguiar Ribeiro, entre os bairros Mutirão São Judas Tadeu e São Judas Tadeu. E da Rua Adolfo Ribeiro , no São Judas Tadeu até a Rua Imbui , no bairro Amaralina.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/469/indicacao_-21_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/469/indicacao_-21_-_2021.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Prefeito Municipal, Zenildo Brandão Santana, extensivo ao Secretario Municipal de Infraestrutura e Serviços Públicos, Sr. Lucindo Tomaz Vasconcelos Menezes, providenciar a construção de LOMBADAS OU REDUTORES DE VELOCIDADE na Avenida Professora Virginia Ribeiro e na Rua A_x000D_
 do Loteamento Água Banca  (sentido Vila Rodoviária) , ambas localizadas no Bairro do Jequiézinho.</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/782/indicacao_-_22_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/782/indicacao_-_22_-_2021.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Zenildo Brandão, extensivo ao Secretário de Infraestrutura Lucindo Tomas Vasconcelos Menezes ,no sentido de adotar providências para realizar o calçamento ou  asfaltamento das seguintes Ruas de nossa cidade. situadas no Bairro Itaigara :_x000D_
 &gt; Rua João Araújo Garcia;_x000D_
 &gt; Rua Antônio Alves de Melo._x000D_
 &gt; Rua Manoelito Rebouças.</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/698/indicacao-23-2021-junior_braga.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/698/indicacao-23-2021-junior_braga.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Excelentíssimo prefeito Zenildo Brandão Santana, extensivo ao Secretário de Infraestrutura e Serviços Públicos Sr. Lucindo Tomás Vasconcelos Menezes, no Sentido de realizar Asfaltamento das Ruas do Bairro do KM 3._x000D_
 • Rua Antonio Camilo_x000D_
 • Rua Santiago_x000D_
 • Rua Ulisses Coelho Lima</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/699/indicacao-24-2021-junior_braga.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/699/indicacao-24-2021-junior_braga.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Excelentíssimo Prefeito Zenildo Brandão Santana, extensivo ao Secretário de Infraestrutura e Services Públicos Sr. Lucindo Tomás Vasconcelos Menezes, no Sentido de realizar Asfaltamento das Ruas do Bairro do KM 3._x000D_
 • Rua Dr. Domingos Alcântara_x000D_
 • Rua Salvas Vidas_x000D_
 • Rua Canteiro da Coelba</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/417/indicacao_-_25_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/417/indicacao_-_25_-_2021.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Prefeito Municipal Zenildo Brandão Santana, autorizar ao Secretario Municipal de Infraestrutura e Services Públicos, Sr. Lucindo Tomaz Vasconcelos Menezes, adotar medidas cabíveis e necessárias para a pavimentação com massa asfáltica das Ruas: Rua S do Loteamento Áqua Branca e Rua Vovó Camila, todas localizadas no bairro do Jequiézinho.</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/743/indicacao_-_26_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/743/indicacao_-_26_-_2021.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Zenildo Brandão, extensivo ao Secretário de Infraestrutura , no sentido realizar o calçamento da Rua Maria Angelica Oliveira Luna,loteamento Santa Luz, no Bairro do Cansanção.</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/783/indicacao_-_28_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/783/indicacao_-_28_-_2021.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Municipal Zenildo Brandão, no sentido de autorizar ao Secretário de Infraestrutura, Senhor Lucindo Vasconcelos Menezes, realizar o calçamento ou pavimentação asfáltica das seguintes localidades. nesta cidade._x000D_
 &gt; Rua Idelfonso Guedes, Bairro Pompílio Sampaio_x000D_
 &gt; Rua Nossa Senhora do Carmo, Bairro Pompílio Sampaio</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/</t>
+    <t>http://sapl.jequie.ba.leg.br/media/</t>
   </si>
   <si>
     <t>Prefeito Zenildo Brandão Santana, extensivo ao Secretário de Infraestrutura, Sr. Lucindo Menezes, no sentido de realizar o Calçamento da Rua Botafogo, no Bairro do Mandacaru.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/512/indicacao_-_30_-2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/512/indicacao_-_30_-2021.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Zé Coca, extensivo ao Secretario Municipal de Infraestrutura, para adotarem providencias ,quanto reivindicação dos moradores do Pompílio Sampaio ou no sentido de estabelecer o calcamento, ou pavimentação asfáltica  das ruas Antonio de Jesus Pereira , até o Posto Ipiranga e Rua Almirante Tamandaré,pois as mesmas estão intransitáveis .</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/820/indicacao_-_31_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/820/indicacao_-_31_-_2021.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Excelentíssimo Prefeito Zenildo Brandão Santana ,extensivo extensivo aos Deputados Federais Antonio Brito, Leur Lomanto Júnior e Jorge Solla e,  extensivo à Secretaria Municipal de Infra Estrutura , solicitando a imediata recuperação das estradas vicinais dos Povoados de Santa Clara. Santa Rita. Jiboinha e Canoão localizadas na região da Caatinga de Jequié.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/513/indicacao_-_32_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/513/indicacao_-_32_-_2021.pdf</t>
   </si>
   <si>
     <t>Na forma do Regimento Interno, requeremos a Vossa Excelência que, depois de ouvido o Plenário, se oficie ao Governador do Estado Rui Costa, ao Deputado Federal Antonio Brito, ao Deputado Estadual Euclides Fernandes . extensivo ao Gerente da EMBASA, solicitando a implantação da rede de água no Povoado da Salgada depois do Loteamento Zibrune, também ampliação da rede de água do Povoado das Queimadas , até o Povoado de Poço Dantas .</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/418/indicacao_-_33_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/418/indicacao_-_33_-_2021.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Prefeito Municipal Zenildo Brandão Santana, autorizar ao Secretario Municipal de Infraestrutura Sr. Lucindo Tomaz Vasconcelos Menezes adotar as medidas cabíveis e necessárias para efetuar a revitalização da pavimentação com massa asfáltica da Av. Presidente Vargas. (CEP 45.208-189 - de 424/425 ao fim) no Bairro do Jequiézinho.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/419/indicacao_-_34_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/419/indicacao_-_34_-_2021.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Prefeito Municipal Zenildo Brandão Santana, autorizar ao Secretario Municipal de Infraestrutura, Sr. Lucindo Tomaz Vasconcelos Menezes,medidas cabíveis e necessárias para a pavimentação asfáltica das Ruas F. R e S do Loteamento Áqua Branca, localizadas no bairro Jequiézinho .</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/603/indicacao_-_35_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/603/indicacao_-_35_-_2021.pdf</t>
   </si>
   <si>
     <t>Prefeito Sr. Zenildo Brandão, extensivo ao Ministro das Cidades e Infraestruturas Tarcísio Gomes e aos Deputados , Leur Lomanto Júnior, e Antônio Brito, solicitando a reestruturação do semi - anel viário de Jequié .</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/750/indicacao_-_36_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/750/indicacao_-_36_-_2021.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Sr. Zenildo Brandão, extensivo ao Secretário de Infraestrutura, Sr. Lucindo Menezes, no sentido realizar o calçamento da Rua Teófilo Dantas e Rua Albertino Pereira , no Bairro Jequiézinho (Banca).</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>João Paulo Fernandes Silva (JP)</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/581/indicacao_-_37_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/581/indicacao_-_37_-_2021.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Prefeito Zenildo Brandão Santana ,extensivo ao Secretario de Infraestrutura e Serviços Públicos, Lucindo Tomas Vasconcelos Menezes_x000D_
 no sentido de realizar asfaltamento na Rua João Rosa, bairro Jequiézinho .</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/713/indicacao_-_38_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/713/indicacao_-_38_-_2021.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Excelentíssimo Prefeito , Zenildo Brandão Santana, para junto as Secretarias de Educação e Secretaria de Desenvolvimento Social do Município, providenciar a o retorno da Distribuição de Kits de Alimentação , a os Alunos da Rede Municipal de Ensino, e Cestas Básicas as Famílias Carentes.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/175/ind._39.2021__pavimentacao_da_rua_da_banca_altura_da_igreja_quadrangular.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/175/ind._39.2021__pavimentacao_da_rua_da_banca_altura_da_igreja_quadrangular.docx</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Municipal Zenildo Brandão Santana (Zé Coca),adotar providências junto a Secretaria de Infraestrutura e demais órgãos responsáveis para pavimentação da Rua da Banca, imediações da Igreja do Evangelho Quadrangular, bairro Jequiezinho.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/515/indicacao_-_43_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/515/indicacao_-_43_-_2021.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Municipal, autorizar a Secretaria de Infraestrutura, no sentido de adotar as medidas cabíveis para a instalação de dois semáforos interligando o bairro São José ao Pompílio Sampaio; e outro para pedestre próximo a passarela do Atacadão Assai, na Avenida Cesar Borges.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/517/indicacao_-_44_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/517/indicacao_-_44_-_2021.pdf</t>
   </si>
   <si>
     <t>Prefeito Zé Coca, extensivo ao Secretário Municipal de Infraestrutura, para adotarem providências quanto reivindicação dos moradores do Bairro Jardim Tropical, no sentido de estabelecer a Pavimentação Asfáltica das Ruas Q e S.</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/821/indicacao_-_45_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/821/indicacao_-_45_-_2021.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Excelentíssimo Prefeito Zenildo Brandão Santana, extensivo ao Secretario de Infraestrutura Sr. Lucindo Tomás Vasconcelos Menezes ,no sentido de realizar construção e instalação de Ciclofaixas, Ciclovias, Bicicletário e Faixa de Pedestres com massa Asfáltica Branca ,nas seguintes avenidas:_x000D_
 Avenida Luis Viana, localizada no Centro, Avenida Lomanto Junior, localizada  no Bairro do Joaquim Romão e Avenida Otávio Mangabeira, no bairro do Mandacaru.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/784/indicacao_-_46_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/784/indicacao_-_46_-_2021.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Municipal de Jequié, Senhor Zenildo Brandão, extensivo ao Secretario de infraestrutura, Lucindo Tomas Vasconcelos, solicitando o empenho necessário , no sentido de realizar vistoria, bem como a construção de um Dispositivo de Proteção aos Pedestres ,na Ponte Landulfo Caribe (Ponte sobre o Rio Jequiézinho) .</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/604/indicacao_-_48_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/604/indicacao_-_48_-_2021.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito, Zenildo Brandão, extensivo a Secretaria de Educação, no sentido de viabilizar a instalação de BIBLIOTECAS RURAIS em Jequié, pelo_x000D_
 intermédio do Programa Arca das Letras, do Ministério do Desenvolvimento Agrário.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/605/indicacao_-_49_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/605/indicacao_-_49_-_2021.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Zenildo Brandão, extensivo ao Secretário Municipal de Infraestrutura , Lucindo Meneses, solicitando a realização de obras de pavimentação  na Rua G, T, e U , no Loteamento Água Branca, levando-se em consideração o estado precário em que se encontra a mesma, pugnando pela presença do Poder Público, que há muitos anos se mantem afastado.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/519/indicacao_-_52_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/519/indicacao_-_52_-_2021.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Zé Cocá, extensivo ao Secretario Municipal de Infraestrutura, para adotarem providências quanto reivindicação dos moradores do “Pompílio Sampaio”, no sentido de estabelecer o calcamento ou pavimentação asfáltica das ruas , Adrião Borges , Doutor Antônio Astolfo, Everaldo Santos.</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/751/indicacao_-_53_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/751/indicacao_-_53_-_2021.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Sr. Zenildo Brandão, e a Secretaria de Saúde, Srª. Poliana Leandro, realizar a reforma da Unidade Básica de Saúde Senhorinha Ferreira de Araujo ,no Bairro do Curral Novo.</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/753/indicacao_-_54_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/753/indicacao_-_54_-_2021.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Zenildo Brandão, extensivo ao Secretário Esportes e laser, Sr. Matheus Roberto, no sentido realizar a Implantação de uma Academia ao Ar Livre, no Bairro KM 4.</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/714/indicacao_-_55_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/714/indicacao_-_55_-_2021.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito , Zenildo Brandão Santana, extensivo ao Secretário de Infraestrutura , Lucindo Tomás Vasconcelos Menezes, aos Deputados Federais, Antonio Brito, Paulo Magalhães, Leur Lomanto Júnior e Cacá Leão, e ao Deputado Estadual Euclides Fernandes, no sentido de adotar providências, para realizar a pavimentação asfáltica da Rua 08 (Buriti ) , Rua 09 (Cabreúvas)  ,e Rua 10 (Canelinha) localizadas , no bairro Amaralina.</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/736/indicacao_56_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/736/indicacao_56_-_2021.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Zenildo Brandão Santana, extensivo ao Secretário de Infraestrutura ,.Lucindo Tomás Vasconcelos Menezes, no sentido de adotar providências, para realizar a implantação de redutores de velocidade nas ruas recém pavimentadas com concreto usinado, no Mutirão São Judas Tadeu.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/700/indicacao-57-2021-junior_braga.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/700/indicacao-57-2021-junior_braga.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Zenildo Brandão Santana, extensivo ao Secretário de Infraestrutura, Sr Lucindo Tomás Vasconcelos Menezes e ao Secretário de Esportes e lazer, Sr. Mateus Oliveira Macedo Roberto ,no sentido de realizar a reforma geral de toda a Quadra de Esporte Valdemar_x000D_
 Souza Braga ,no bairro KM 3 que se encontra danificada e sem condições de uso para pratica de esportes.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/718/indicacao_-_59_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/718/indicacao_-_59_-_2021.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito , Zenildo Brandão Santana, extensivo ao Secretario de Infraestrutura ,Lucindo Tomás Vasconcelos Menezes, aos Deputados Federais, Antonio Brito, Paulo Magalhães, Leur Lomanto Júnior  e Cacá Leão, e ao Deputado Estadual Euclides Fernandes, no sentido de adotar providências, para realizar a pavimentação asfáltica , das Ruas Alvaro Miranda e Carlos Andrade, no Brinco de ouro. Bairro Jequiézinho.</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/767/indicacao_-_60_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/767/indicacao_-_60_-_2021.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Municipal Zenildo Brandão Santana (Zé Coca), adotar providências junto a Superintendência Municipal de Trânsito ,definir estacionamento apenas em lado da via em toda extensão da Rua Professora Virginia Ribeiro, no Jequiézinho</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/177/ind._61.2021_pavimentacao_da_rua_g_e_contrucao_de_uma_praca_em_frente_a_salao_de_eventos_da_escola_lazer_infantil.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/177/ind._61.2021_pavimentacao_da_rua_g_e_contrucao_de_uma_praca_em_frente_a_salao_de_eventos_da_escola_lazer_infantil.docx</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Municipal Zenildo Brandão Santana (Zé Coca),adotar providências junto a Secretaria de Infraestrutura para pavimentação da Rua G no INOCOOP e a Construção de uma Praça em frente ao Salão de eventos da Escola Lazer Infantil</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/582/indicaao_-_62_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/582/indicaao_-_62_-_2021.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Prefeito Zenildo Brandão Santana, extensivo ao Secretario de Infraestrutura e Services Públicos e Secretária de Educação, no sentido de realizar limpeza e roçagem do CAIC - Creche Professor Alaor Coutinho, no bairro Jequiézinho .</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/768/indicacao_-_63_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/768/indicacao_-_63_-_2021.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Municipal Zenildo Brandão Santana (Zé Coca),extensivo à Secretaria Competente, e a empresa ganhadora da licitação e executora da obra, solicitando a conclusão das obras de concretagem das ruas do Brasil Novo.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>Ladislau Muniz de Bulhões Filho (Bui Bulhões)</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/360/indicacao_-_64_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/360/indicacao_-_64_-_2021.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Excelentissimo Senhor Prefeito Municipal Zenildo Brandao Santana ,extensivo  a _x000D_
 Secretaria de Saúde, solicitando um veículo para ficar à disposição do Povoado de Morro Verde</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/201/ind._65.2021_-_calcamento_da_rua_eliel_cerqueira_mendes_-_brinco_de_ouro.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/201/ind._65.2021_-_calcamento_da_rua_eliel_cerqueira_mendes_-_brinco_de_ouro.doc</t>
   </si>
   <si>
     <t>o Prefeito Zenildo Brandão Santana, extensivo ao Secretário de Infraestrutura, Sr. Lucindo Menezes, no sentido de realizar o Calçamento da Rua Eliel Cerqueira Mendes, no Bairro do Brinco de Ouro.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>Josiel Cavalcante dos Santos (Ziel)</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/123/ind._66.2021_-_calcamento_da_avenida_nazare_-_j._romao.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/123/ind._66.2021_-_calcamento_da_avenida_nazare_-_j._romao.doc</t>
   </si>
   <si>
     <t>Ao Prefeito Zenildo Brandão e ao Secretário de Infraestrutura,  solicitar reparo no calçamento da Rua Belo Horizonte na altura da esquina com a Rua Santa Rita de Cássia, bairro São Luiz.</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/863/indicacao_-_67_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/863/indicacao_-_67_-_2021.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Zenildo Brandão e ao Secretário de Infraestrutura, solicitar reparo no calcamento da Rua Belo Horizonte, na altura da esquina com a Rua Santa Rita de Cassia, bairro São Luiz.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/173/ind70.2021__pavimentacao_das_ruas_d_o_e_u_no_agua_branca.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/173/ind70.2021__pavimentacao_das_ruas_d_o_e_u_no_agua_branca.docx</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Municipal Zenildo Brandão Santana (Zé Coca),adotar providências junto a Secretaria de Infraestrutura para pavimentação das Ruas D, O e U no Água Branca.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/420/indicacao_-_71_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/420/indicacao_-_71_-_2021.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Prefeito Municipal Zenildo Brandão Santana, autorizar ao Secretario Municipal de Infraestrutura Sr Lucindo Tomaz_x000D_
 Vasconcelos Menezes, medidas cabíveis e necessárias para efetuar a pavimentação da Vila Rodoviária no Bairro do Jequiézinho.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/421/indicacao_-_72_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/421/indicacao_-_72_-_2021.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito Municipal Zenildo Brandão Santana, autorizar ao Secretario Municipal de Infraestrutura Sr Lucindo Tomaz Vasconcelos Menezes, medidas cabíveis e necessárias para efetuar a pavimentação asfáltica do Loteamento Jardim Eldorado. Bairro do Jequiézinho.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>Moana dos Santos Meira Silva (Moana)</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/92/ind._73.2021.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/92/ind._73.2021.doc</t>
   </si>
   <si>
     <t>Ao  Prefeito Zenildo Brandão, extensivo ao Secretário de Serviços Públicos senhor Lucindo Tomaz a solicitação de um Container de Lixo para Rua Corredor Água Branca – Bairro do Jequiezinho.</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/754/indicacao__-_74_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/754/indicacao__-_74_-_2021.pdf</t>
   </si>
   <si>
     <t>Indicamos o Prefeito Zenildo Brandão, extensivo ao Secretário Esportes e laser, Sr. Matheus Roberto, no sentido realizar a Reforma Geral do Campo de Futebol do km 3.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/200/ind._75.2021reforma_do_campo_km_04.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/200/ind._75.2021reforma_do_campo_km_04.doc</t>
   </si>
   <si>
     <t>Prefeito Zenildo Brandão, extensivo ao Secretario Esportes e laser, Sr. Matheus Roberto, no sentido realizar a Construção do Vestiário, Alambrados e Iluminação do Campo de Futebol do KM 4.</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/785/indicacao_-_76_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/785/indicacao_-_76_-_2021.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Municipal Zenildo Brandão, no sentido de autorizar ao Secretário de Infraestrutura, Senhor Lucindo Vasconcelos Menezes, realizar o calçamento ou pavimentação asfáltica das seguintes localidades, nesta cidade._x000D_
 &gt; Rua Tocantins, Bairro Bom Sossego_x000D_
 &gt; Rua Piaui, Bairro Bom sossego_x000D_
 &gt; Rua Amazonas, Bairro Bom Sossego</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/786/indicacao_-_77_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/786/indicacao_-_77_-_2021.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Zenildo Brandão, extensivo ao Secretário de Serviços Públicos Vinicius Nogueira, no sentido de adotar providência para a iluminação e limpeza em geral da Rua Candinha Barreto, no Bairro Jequiézinho, desta cidade.</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/822/indicacao_-_79_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/822/indicacao_-_79_-_2021.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Excelentíssimo Prefeito Zenildo Brandão Santana, extensivo ao Secretário de Infraestrutura e Serviços Públicos, Lucindo Tomás Vasconcelos Menezes, no sentido de realizar a implantação das passagens elevadas em frente aos Colégios  CAIC e Colégio Estela D'Bouis , Localizado na Urbis III , bairro Espirito Santo.</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/823/indicacao_-_80_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/823/indicacao_-_80_-_2021.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Excelentíssimo Prefeito Zenildo Brandão Santana, extensivo  ao Secretario de Infraestrutura, no sentido da conclusão do asfaltamento do restante da Avenida Exupério Miranda , no bairro Mandacaru até o final do Zibrune.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/525/indicacao_-_81_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/525/indicacao_-_81_-_2021.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Zé Cocá, extensivo ao Secretario Municipal de Infraestrutura, adotar as medidas cabíveis e necessárias para a construção de uma academia ao ar livre , no Bairro do Pompílio Sampaio.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/530/indicacao_-_82_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/530/indicacao_-_82_-_2021.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Municipal, extensivo ao Secretario Municipal de Infraestrutura, para adotar as medidas cabíveis e necessárias para efetivar a pavimentação asfáltica ou o calçamento da Rua Santa Luzia e Beira Rio , localizadas no Distrito de Barra Avenida.</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/719/indicacao_-_83_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/719/indicacao_-_83_-_2021.pdf</t>
   </si>
   <si>
     <t>Prefeito Zenildo Brandão Santana, extensivo ao Secretário de Infraestrutura ,Lucindo Tomás Vasconcelos Menezes, no sentido de adotar providências, para realizar a Requalificação da Quadra Poliesportiva do Bairro Parque das Algarobas .</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/532/indicacao_-_84_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/532/indicacao_-_84_-_2021.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Municipal , extensivo ao Secretário Municipal de Infraestrutura, adotar as medidas cabíveis e necessárias ,para construção de_x000D_
 alguns quiosques na praça do Mutirão, ao lado da quadra poliesportiva, a fim de que os comerciantes possam vender os seus produtos e guloseimas,_x000D_
 transformando aquele local em uma praça de alimentação , no Bairro do Mutirão São Judas Tadeu.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/470/indicacao_85_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/470/indicacao_85_-_2021.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Prefeito Municipal Zenildo Brandão Santana,  ,autorizar ao Secretario Municipal de Infraestrutura , e Serviços Públicos: Sr Lucindo Tomaz Vasconcelos Menezes, medidas cabíveis e necessárias para, COLOCAR POSTES COM BRAÇOS DE LUZ NA RUA ITUAÇU  CEP 45. 208-153, NO BAIRRO DO JEQUIÉZINHO,</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/422/indicacao_-_86_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/422/indicacao_-_86_-_2021.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Prefeito Municipal: Zenildo Brandão Santana, autorizar ao Secretario Municipal de Esportes e Lazer, Sr. Matheus Roberto Oliveira Macedo, medidas cabíveis e necessárias para RESTAURAR A ILUMINACAO DA QUADRA_x000D_
 POLIESPORTIVA DO INOCOOP , no Bairro do Jequiézinho</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/362/indicacao_-_88_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/362/indicacao_-_88_-_2021.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Excelentíssimo Senhor Prefeito Municipal Zenildo Brandao Santana_x000D_
 setor competente, solicitando a construção de vestiário e arquibancadas para o campo de_x000D_
 futebol de Florestal. Esse obra sera de grande benefício para os desportistas da mencionada_x000D_
 localidade.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/610/indicacao_-_90_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/610/indicacao_-_90_-_2021.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Municipal, Zenildo Brandão Santana, extensivo ao Secretário de Infraestrutura a construção de redutores de velocidade em toda a extensão da Rua Vovó Camila, localizada no Loteamento Água Branca.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/627/indicacao_-91_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/627/indicacao_-91_-_2021.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Zenildo Brandão Santana, aos Secretários Municipais de Saúde, Infraestrutura e Serviços Públicos, no sentido de colocar em circulação pelas ruas de nossa cidade o carro de dedetização, mais conhecido como carro da fumaça, com a finalidade de COMBATER E ESPANTAR MOSQUITOS E LAVAS DA CULEX  QUINQUEFASCIATUS - MURIÇOCAS.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/199/ind._92.2021__pavimentacao_asfaltica_bela_vista.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/199/ind._92.2021__pavimentacao_asfaltica_bela_vista.doc</t>
   </si>
   <si>
     <t>Prefeito Municipal, Sr. Zenildo Brandão Santana, extensivo ao Secretário de Infraestrutura Lucindo Menezes e ao Deputado Federal Leur Lomanto Júnior, no sentido de realizar a Pavimentação Asfáltica da Rua Dep. Ademário Pinheiro, Tv. Dep. Ademário Pinheiro e Rua Osvaldo Souza Rocha,  no Loteamento Bela Vista  no Bairro Joaquim Romão.</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/871/indicacao_-93_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/871/indicacao_-93_-_2021.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Municipal, Zenildo Brandão Santana,extensivo ao Secretário de Infraestrutura, Lucindo Menezes ,no sentido de realizar a Pavimentação Asfáltica da Rua Demosthenes Pires; Rua Juracy Novato e Rua Miami Cohim, todas localizadas no Loteamento do Cohim, no Bairro Joaquim Romão.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/191/ind._94.2021__pavimentacao_asfaltica_pedreira.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/191/ind._94.2021__pavimentacao_asfaltica_pedreira.doc</t>
   </si>
   <si>
     <t>Prefeito Municipal, Zenildo Brandão Santana, extensivo ao Secretário de Infraestrutura Lucindo Menezes, no sentido de realizar a Pavimentação Asfáltica da Rua Felix Batista, Rua Professor Sá Nunes, Rua da Igrejinha, no loteamento da Pedreira no Bairro Joaquim Romão.</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/720/indicacao_-_96_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/720/indicacao_-_96_-_2021.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Zenildo Brandão Santana, extensivo ao Secretário de Infraestrutura , Lucindo Tomás Vasconcelos Menezes, no sentido de adotar providências, para realizar a Requalificação da Quadra Poliesportiva do Bairro Parque das Algarobas.</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/722/indicacao_-_97_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/722/indicacao_-_97_-_2021.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Zenildo Brandão Santana, extensivo ao Secretário de Infraestrutura , Lucindo Tomás Vasconcelos Menezes, aos Deputados Federais, Antonio Brito, Paulo Magalhães, Leur Lomanto Júnior e Cacá Leão, e ao Deputado Estadual Euclides Fernandes, no sentido de adotar providências, para realizar a drenagem e a pavimentação asfáltica da Rua  Professora Faraildes , Rua C e Rua D, localizadas no Loteamento Jardim Paquetá ,  Bairro São José.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/171/ind._98.2021_inclusao_dos_garis_no_grupo_prioritario_para_vacinacao_contra_covid-19.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/171/ind._98.2021_inclusao_dos_garis_no_grupo_prioritario_para_vacinacao_contra_covid-19.docx</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Municipal Zenildo Brandão Santana, adotar providências para inclusão de garis e demais profissionais da limpeza pública no grupo prioritário para vacinação contra covid-19.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/423/indicacao_-_99_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/423/indicacao_-_99_-_2021.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Prefeito Municipal Zenildo Bramdão Santana, extensivo a Secretaria de Saúde Poliana Leandro, no sentido de reformar a Unidade de Saúde_x000D_
 AMANDO BORGES, no Loteamento Áqua Branca. Bairro do Jequiézinho</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/424/indicacao_-_100_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/424/indicacao_-_100_-_2021.pdf</t>
   </si>
   <si>
     <t>Sr. Prefeito Municipal, Zenildo Brandão Santana ,extensivo Secretário Municipal de Infraestrutura,  e Serviços Públicos, Sr. Lucindo Tomaz Vasconcelos_x000D_
 Menezes providenciar a instalação de lixeiras denominadas “Contêineres”, para o Loteamento Jardim Eldorado, Residencial Jardim Eldorado e Parque  do Sol, no Bairro Jequiézinho.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/188/ind._101.2021_ruas_curral_novo_2021.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/188/ind._101.2021_ruas_curral_novo_2021.doc</t>
   </si>
   <si>
     <t>Prefeito Zenildo Brandão, extensivo ao Secretário de Infraestrutura Sr. Lucindo Menezes, no sentido de realizar a pavimentação asfáltica da ruas; Rua do Arame, Rua Elísio Lapa, Rua Augusto Cruz, no Bairro Curral Novo.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/186/ind._102.2021ruas_km_4_2021.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/186/ind._102.2021ruas_km_4_2021.doc</t>
   </si>
   <si>
     <t>Prefeito Zenildo Brandão, extensivo ao Secretário de Infraestrutura Sr. Lucindo Menezes, no sentido de realizar a pavimentação asfáltica da ruas; Rua Nova, Rua das Flores, no Bairro Km 4.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/119/ind._103.2021_-.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/119/ind._103.2021_-.doc</t>
   </si>
   <si>
     <t>ao Prefeito de Jequié Sr. Zenildo Brandão, extensivo ao Secretário de Infraestrutura Lucindo Menezes e ao Diretor de Serviços Públicos Vinícius Nogueira, solicitando a limpeza e capinagem dos Conjuntos Habitacionais Parque do Sol e Jardim Eldorado, como também, a requalificação da quadra poliesportiva do C. H Parque do Sol.</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/824/indicacao_-_105_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/824/indicacao_-_105_-_2021.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Municipal Prefeito Zenildo Brandão Santana , no sentido de adotar providências para o Calçamento da 2ª Travessa Ademar_x000D_
 Pinheiro, Rua João Costa e Rua Ademário Pinheiro, no bairro Joaquim Romão .</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/825/indicacao_-_106_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/825/indicacao_-_106_-_2021.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Municipal Zenildo Brandão Santana ,no sentido de adotar providências a pavimentação da Rua Frisuba, no povoado da Frisuba.</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/787/indicacao_-_107_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/787/indicacao_-_107_-_2021.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Municipal, Zenildo Brandão, no sentido de adotar providências para  melhorias, na parte superior do Viaduto Daniel Andrade, situado na Avenida Rio Branco , no Centro da cidade, colocando piso antiderrapante, iluminação e também corrimãos de ambos os lados.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/425/indicacao_-_108_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/425/indicacao_-_108_-_2021.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Prefeito Municipal Zenildo Brandão Santana, extensivo a Secretaria de Saúde Poliana Leandro, no sentido de reformar a USF PADRE HILÁRIO_x000D_
 TERROSI , no INOCOOP, Bairro do Jequiézinho.</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/723/indicacao_-_109_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/723/indicacao_-_109_-_2021.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito , Zenildo Brandão Santana, extensivo ao Secretário de Infraestrutura , Lucindo Tomás Vasconcelos Menezes, no sentido de adotar providências, para realizar o patrolamento das seguintes estradas vicinais:_x000D_
 • Estrada de acesso aos Povoados do Limoeiro/ Riachão_x000D_
 • Estrada de acesso aos Povoados das Queimadas / Poco Dantas / Baeta / Baixão_x000D_
 Estrada de acesso aos Povoados de Barraquinha / Boa Vista / Monte Branco .</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/788/indicacao_-_110_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/788/indicacao_-_110_-_2021.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Municipal Zenildo Brandão, no sentido de autorizar ao Secretário de Infraestrutura, Senhor Lucindo Tomas, realizar o calcamento ou pavimentação asfáltica das seguintes localidades. nesta cidade._x000D_
 &gt; Avenida Águas Claras, Loteamento Raio de Luz, Bairro São Judas._x000D_
 &gt; Rua das Acácias, Loteamento Raio de Luz, Bairro São Judas._x000D_
 &gt; Rua dos Girassóis, Loteamento Raio de Luz, Bairro São judas Tadeu.</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/789/indicacao_-_111_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/789/indicacao_-_111_-_2021.pdf</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/701/indicacao-112-2021-junior_braga.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/701/indicacao-112-2021-junior_braga.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Excelentíssimo Prefeito Zenildo Brandão Santana,extensivo ao Secretário de Infraestrutura e Serviços Públicos , Sr. Lucindo Tomás Vasconcelos Menezes, no sentido de realizar a pavimentação das seguintes ruas do Bairro KM 3._x000D_
 • Rua da Luz_x000D_
 • Rua Bolívar Reis</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>Eduardo José Oliveira Simões de Carvalho (Duda)</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/475/indicacao-115-2021-_duda_simoes.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/475/indicacao-115-2021-_duda_simoes.pdf</t>
   </si>
   <si>
     <t>Prefeito Municipal Zenildo Brandão, extensivo ao Secretário de Infraestrutura , Lucindo Tomaz Vasconcelos e, a Superintendente da SUNTRAN  Karla_x000D_
 Carine Rodrigues Geanbastiane, no sentido de adotar providencias para que sejam instalados quebra - molas na Praça Governador Juracy Magalhães no Bairro do Jequiézinho.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/611/indicacao_-_117_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/611/indicacao_-_117_-_2021.pdf</t>
   </si>
   <si>
     <t>Prefeito Sr. Zenildo Brandão , extensivo ao Secretário Municipal de Infraestrutura, no sentido de viabilizar a cobertura do canal localizado, na Rua Pernambuco, mediações do Largo da Quitanda do Jurandy , na Rua Vovó Camila, bairro Jequiézinho.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/614/indicacao_-_118_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/614/indicacao_-_118_-_2021.pdf</t>
   </si>
   <si>
     <t>Na forma do Regimento Interno, requeremos a Vossa Excelência que, depois de consultado o Plenário, se oficie ao Prefeito Zenildo Brandão Santana, extensivo ao Secretario Municipal de Infraestrutura, solicitando a realização da pavimentação asfáltica da 2ª Travessa D’Abruzzi , ambas localizadas no bairro da caixa D’Água , levando-se em consideração o estado precário em que se encontram as mesmas, pugnando pela presença do Poder Público que há muitos anos se mantem afastado</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/429/indicacao_-_119_-2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/429/indicacao_-_119_-2021.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Prefeito Municipal Zenildo Brandão Santana extensivo ao Secretario de Infraestrutura e Serviços Públicos, Lucindo Tomaz Vasconcelos Menezes,_x000D_
 instalar placas de identificação com nome e CEPs dos logradouros e Praças do Loteamento Jardim Eldorado, Bairro do Jequiézinho, nesta cidade.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/364/indicacao_-_120_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/364/indicacao_-_120_-_2021.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Municipal de Jequié, Sr, Zenildo Brandao, adotar providencias para_x000D_
 instalação do Wi-fi em praças públicas de Distritos e Povoados.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/414/requerimento_-_121_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/414/requerimento_-_121_-_2021.pdf</t>
   </si>
   <si>
     <t>0 Vereador que^este subscreve requer que,.após ouvir o Plenário na forma regimental, seja encaminhado oficio ao Excelentíssimo Senhor Prefeito Municipal Zenildo Brandão Santana extensivo ao Secretario de Esportes, Matheus Roberto Oliveira Macedo  no sentido realizar a revitalização das quadras do Distrito da Barragem da Pedra e do Viveiro.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/433/indicacao_-_125_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/433/indicacao_-_125_-_2021.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Prefeito Municipal Zenildo Brandão Santana, autorização Secretário Municipal de Infraestrutura e Serviços Públicos: Sr Lucindo Tomaz Vasconcelos Menezes , medidas necessárias encaminhando profissionais para vistoriar e IDENTIFICAR POSTES QUE NECESSITAM DE_x000D_
 SUBSTITUIÇÃO DAS LÂMPADAS, RUA CIDADE DE SÃO PAULO, CIDADE POÇOS DE CALDAS, CIDADE DE BRASILIA , NO BRASIL NOVO . BAIRRO DO JEQUIÉZINHO.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/370/indicacao_-_126_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/370/indicacao_-_126_-_2021.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Excelentissimo Senhor Prefeito Municipal Zenildo Brandão Santana, extensivo ao_x000D_
  Secretario Municipal de Infraestrutura, no sentido de fazer um estudo técnico e_x000D_
 elaborar um projeto para a implantação e funcionamento de uma feira livre.aos domingos , nos bairros do Mandacaru, Curral Novo,_x000D_
 e Inocoop</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/826/indicacao_-_127_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/826/indicacao_-_127_-_2021.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Excelentíssimo Prefeito Sr. Zenildo Brandão Santana, extensivo ao Secretario de Infraestrutura, no sentido da recuperação da Rua Almerinda Lomanto, no bairro Mandacaru.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/435/indicacao_-_128_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/435/indicacao_-_128_-_2021.pdf</t>
   </si>
   <si>
     <t>Excelentissimo Senhor Prefeito Municipal Zenildo Brandão Santana, autorizar ao Secretario Municipal de Infraestrutura e Serviços Públicos: Sr Lucindo Tomaz  Vasconcelos Menezes,medidas cabíveis e necessárias para efetivar , a Pavimentação Asfáltica para a Travessa ANTONIO BRANDÃQ . TRAVESSA_x000D_
 ARNALDO EVANGELISTA SOUSA,e TRAVESSA JUCA REBOUÇAS (Alto do DERBA - transversais da Lagoa do DERBA ) , no Bairro do Jequiézinho.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/534/indicacao_-_130_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/534/indicacao_-_130_-_2021.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Zé Cocá, extensivo ao Secretário Municipal de Infraestrutura , para adotarem providências quanto reivindicação dos moradores do distrito do Baixão , o patrolamento e cascalhamento e a limpeza gera do cemitério .</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/575/ndicacao_-_131_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/575/ndicacao_-_131_-_2021.pdf</t>
   </si>
   <si>
     <t>Prefeito Zé Cocá, extensivo ao Secretário Municipal de Infraestrutura, adotar as medidas cabíveis e necessárias para pavimentação asfáltica , nas Ruas Coronel João Borges  , Coronel Cicero Barreto e Dois de Julho , todas localizadas no distrito de Itajuru.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/190/ind._132.2021_mutirao_do_curral_novo.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/190/ind._132.2021_mutirao_do_curral_novo.doc</t>
   </si>
   <si>
     <t>Prefeito Zenildo Brandão, extensivo ao Secretário de Infraestrutura, Sr. Lucindo Menezes, no sentido realizar o calçamento das Ruas 7 e 8 do Mutirão do Curral Novo.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>ao Prefeito de Jequié Zenildo Brandão e ao Secretário de Infraestrutura Lucindo Menezes, solicitando reparo na pavimentação das imediações das Ruas Fenelon Freire Lima Gringo e Rua Elza Galvão Vaz, ambas no Jequiezinho</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/436/indicacao_-_134_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/436/indicacao_-_134_-_2021.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Prefeito Municipal, Zenildo Brandão Santana, extensivo ao Secretario Municipal de Infraestrutura e Serviços Públicos, Sr. Lucindo Tomaz Vasconcelos Menezes, providenciar a Construção de lombadas ou redutores de velocidade para a Rua E do Loteamento Água Banca, Bairro do Jequiézinho.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/535/indicacao_-_135_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/535/indicacao_-_135_-_2021.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Zenildo Brandão, extensivo ao Secretario Municipal de Infraestrutura, adotar as medidas cabíveis e necessárias para a construção de uma academia ao ar Livre no distrito de Barra Avenida.</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/538/indicacao_-_136_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/538/indicacao_-_136_-_2021.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Zenildo Brandão, extensivo ao Secretario Municipal de Infraestrutura, para adotarem providências, quanto reivindicação dos moradores do Povoado de Tamarindo, no sentido de estabelecer a Pavimentação Asfáltica , ou calcamento da Rua Principal, e também a Construção de uma praça e a instalação de , uma academia ao ar livre.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/192/ind._137.2021de_calcamento_curral_novo_1.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/192/ind._137.2021de_calcamento_curral_novo_1.doc</t>
   </si>
   <si>
     <t>Prefeito Zenildo Brandão, extensivo ao Secretário de Infraestrutura, Sr. Lucindo Menezes, no sentido realizar o calçamento da Rua Maura Santana Bairro Curral Novo.</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/844/indicacao_138_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/844/indicacao_138_-_2021.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Municipal Zenildo Brandão Santana Almeida, extensivo à Secretaria Competente, solicitar providências para que seja pintadas as Lombadas da Rua Antero Cícero, no Bairro do Mandacaru.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/193/ind_140.2021_limpeza_e_cobertura_canal_pluvial_na_baixa_do_bonfim.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/193/ind_140.2021_limpeza_e_cobertura_canal_pluvial_na_baixa_do_bonfim.doc</t>
   </si>
   <si>
     <t>Prefeito Municipal, Zenildo Brandão Santana, extensivo ao Secretário de Infraestrutura, Sr. Lucindo Menezes, no sentido realizar a cobertura e limpeza do canal de esgoto de água pluvial situado na Baixa do Bonfim, próximo ao CRÁS no bairro do Pau Ferro, município de Jequié/BA.</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/724/indicacao__-143_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/724/indicacao__-143_-_2021.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Zenildo Brandão Santana, extensivo ao Secretário de Infraestrutura , Lucindo Tomás Vasconcelos Menezes, aos Deputados Federais, Antonio Brito, Paulo Magalhães, Leur Lomanto Júnior e Cacá Leão, e ao Deputado Estadual Euclides Fernandes ,sentido de adotar providências, para realizar a Drenagem e a Pavimentação Asfáltica ,da Avenida de Acesso. Rua “D” e Rua “E”. localizadas no Bairro Parque das Algarobas.</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/790/indicacao_-_144_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/790/indicacao_-_144_-_2021.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Sr. Zenildo Brandão extensivo aos Secretários competentes ,no sentido de adotar providências, para realizar a pavimentação, limpeza e iluminação, para as Ruas do Loteamento Tropical, Bairro Jequiézinho, desta cidade.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/117/ind._145.2021calcamento_da_rua_belo_horizonte.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/117/ind._145.2021calcamento_da_rua_belo_horizonte.doc</t>
   </si>
   <si>
     <t>ao Prefeito Zenildo Brandão e ao Secretário de Infraestrutura Lucindo Menezes solicitar reparo no calçamento da Rua Belo Horizonte na altura da esquina com a Rua Santa Rita de Cásssia.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/374/indicacao_-_146_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/374/indicacao_-_146_-_2021.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Excelentíssimo Senhor Prefeito Municipal Zenildo Brandão Santana, extensivo ao_x000D_
 extensivo a Secretaria competente, solicitando a revitalizaçao da Praga Juraci Magalhães, bem_x000D_
 como, a implantação de passagem elevada no seu entorno.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/615/indicacao_-_147_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/615/indicacao_-_147_-_2021.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Municipal, Zenildo Brandão Santana ,extensivo ao Secretário de Infraestrutura a construção de redutores de velocidade em toda a extensão da Rua E , no , Loteamento Água Branca.</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/827/indicacao_-_148_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/827/indicacao_-_148_-_2021.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Excelentíssimo Prefeito  Zenildo Brandão Santana, extensivo à Secretaria Municipal de Infra Estrutura solicitando a imediata recuperação da estrada vicinal do Povoado da Marcela e Barrinha , localizadas  na região de Florestal, conforme emenda impositiva na LDO / 2021.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/195/ind._149.2021_reforma_do_mercado_municipal_2021.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/195/ind._149.2021_reforma_do_mercado_municipal_2021.doc</t>
   </si>
   <si>
     <t>Prefeito Zenildo Brandão, extensivo ao Secretario infraestrutura, Sr. Lucindo Menezes, solicitar a reforma do antigo Mercado Municipal de Itaibo.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/116/ind._150.2021passarela_no_rio_joao_goulart.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/116/ind._150.2021passarela_no_rio_joao_goulart.doc</t>
   </si>
   <si>
     <t>ao. Prefeito de Jequié Sr. Zenildo Brandão e ao Secretário de Infraestrutura Lucindo Menezes, a instalação de passarela sobre o Rio Jequiezinho na altura da Avenida João Goulart.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/584/indicacao_-_151_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/584/indicacao_-_151_-_2021.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Prefeito Zenildo Brandão Santana, extensivo ao Secretario de Infraestrutura e Serviços Públicos, Lucindo Tomás Vasconcelos Menezes, no sentido de realizar uma reforma estrutural na Creche Professor Alaor Coutinho e Escola Municipal Dr Joel Coelho Sá  - CAIC, situado na Avenida Antônio Tourinho , bairro  do Jequiézinho.</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/726/indicacao_-_152_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/726/indicacao_-_152_-_2021.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Zenildo Brandão Santana, extensivo ao Secretário de Infraestrutura , Lucindo Tomás Vasconcelos  Menezes, para realizar a construção de Banheiros Públicos, na Praça Artur Moraes, localizada no bairro Jequiézinho.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/194/ind._153.2021__calcamento_e_ou_asfalto_rubens_xavier.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/194/ind._153.2021__calcamento_e_ou_asfalto_rubens_xavier.doc</t>
   </si>
   <si>
     <t>Prefeito Zenildo Brandão Santana, extensivo ao Secretário de Infraestrutura, Sr. Lucindo Menezes, no sentido de realizar o Calçamento e/ou Pavimentação Asfáltica da Rua Rubens Xavier no, bairro do Joaquim Romão.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/197/ind.154.2021__calcamento_e_ou_asfalto__rua_paixao.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/197/ind.154.2021__calcamento_e_ou_asfalto__rua_paixao.doc</t>
   </si>
   <si>
     <t>Prefeito Zenildo Brandão Santana, extensivo ao Secretário de Infraestrutura, Sr. Lucindo Menezes, no sentido de realizar o Calçamento e/ou Pavimentação Asfáltica da Rua Paixão no bairro do Joaquim Romão.</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/828/indicacao_-_155_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/828/indicacao_-_155_-_2021.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Excelentíssimo Prefeito Sr. Zenildo Brandão Santana , extensivo ao Secretario de Infraestrutura Sr. Lucindo Tomás Vasconcelos Menezes ,_x000D_
 no sentido de proceder a instalação de passagem de pedestre elevada ,na avenida José Moreira Sobrinho ,próximo a rodinha de Lomanto, entre o restaurante das Marias e a Padaria Pão e Cia, no bairro do Jequiézinho .</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/829/indicacao_-_156_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/829/indicacao_-_156_-_2021.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Excelentíssimo Prefeito Zenildo Brandão Santana, extensivo aos Deputados Federais, Antonio Brito, Leur Lomanto Júnior, Jorge Solla e Cacá Leão, extensivo à Secretaria Municipal de Infraestrutura , solicitando a imediata recuperação das estradas vicinais, do Povoado do Cajueiro, localizada na região da Zona da Mata , em Jequié, conforme emenda impositiva na LDO / 2021.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/437/indicacao_-_157_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/437/indicacao_-_157_-_2021.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Prefeito Municipal Zenildo Brandão Santana, autorizar ao Secretario Municipal de Infraestrutura Sr Lucindo Tomaz Vasconcelos Menezes, medidas cabíveis e necessárias para efetuar A REVITALIZAÇÃO DA PAVIMENTAÇÃO COM MASSA ASFÁLTICA PARA: RUA WILSON CARLOS DE OLIVEIRA. RUA SENHOR BENTO PALMAS E RUA SALMÃO NO BAIRRO DO JOAQUIM ROMÃO.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>ao Prefeito de Jequié Zenildo Brandão Santana, Secretário de Infraestrutura Lucindo Menezes, Diretor de Serviços Públicos Vinícius Nogueira e Superintendente de Trânsito Karla Carine Geambastiane a requalificação do Largo do Maringá.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/198/ind.159.2021_calcamento_curral_novo_maria_amelia_e_tiburcio.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/198/ind.159.2021_calcamento_curral_novo_maria_amelia_e_tiburcio.doc</t>
   </si>
   <si>
     <t>Prefeito Zenildo Brandão, extensivo ao Secretário de Infraestrutura, Sr. Lucindo Menezes, no sentido realizar o calçamento das ruas Manoel Tibúrcio, Maria Amélia Bairro Curral Novo.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/375/indicacao_-_161_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/375/indicacao_-_161_-_2021.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Excelentíssimo Senhor Prefeito Municipal Zenildo Brandão Santana, extensivo a_x000D_
 Secretaria competente, solicitando a reabertura  do Posto Avançado da Guarda Municipal localizado na Praça Ruy Barbosa._x000D_
 Em nome da população, esperamos que o Poder Executivo Municipal, atenda essa nossa justa_x000D_
 reivindicação, trazendo maior segurança aos frequentadores da mencionada Praga.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/164/ind._162.2021_pavimentacao_asfaltica_das_ruas_manoel_rodrigues_e_2_travessa_afranio_peixoto_-_mandacaru.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/164/ind._162.2021_pavimentacao_asfaltica_das_ruas_manoel_rodrigues_e_2_travessa_afranio_peixoto_-_mandacaru.docx</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Municipal Zenildo Brandão Santana, adotar providências para pavimentação asfáltica das Ruas Manoel Rodrigues e 2° Travessa Afrânio Peixoto (Rua da Igreja Sagrado Coração de Jesus) no bairro Mandacaru.</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Municipal Zenildo Brandão Santana, Zé Coca, adotar providências junto à secretaria de serviços públicos, no sentido de lançar uma campanha de conscientização do horário da coleta de lixo na cidade, a fim de que se dê amplo conhecimento dos horários em cada comunidade e que seja penalizado o morador que colocar lixo fora do horário ou em local inapropriado, evitando desta forma amontoar detritos em toda cidade.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Municipal Sr. Zenildo Brandão, para que autorize o Secretario de_x000D_
 Infraestrutura. para que seja feita a cobertura do canal que corre ao lado do Campo Elza Leone,_x000D_
 no Bairro do Barro Preto.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/439/indicacao_-_167_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/439/indicacao_-_167_-_2021.pdf</t>
   </si>
   <si>
     <t>Exmo. Senhor Prefeito Municipal Zenildo Brandão Santana, autorizar ao Secretario Municipal de Infraestrutura Sr Lucindo Tomaz Vasconcelos Menezes medidas cabíveis e necessárias para PAVIMENTAÇÃO ASFÁLTICA DA RUA PARÁ . RUA SANTA CATARINA E , RUA PARANA NO BOM SOSSEGO. BAIRRO DO JEQUIÉZINHO</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/440/indicacao__169_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/440/indicacao__169_-_2021.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Prefeito Municipal Zenildo Brandão Santana ,autorizar ao Secretario Municipal de Infraestrutura e Serviços Públicos: Sr Lucindo Tomaz Vasconcelos Menezes , medidas cabíveis e necessárias para Complementação com Postes e Braço de Luz , para a Avenida Circular ( ao lado do muro do aeroporto ) , no Loteamento Vila Aeroporto , no Bairro do Jequiézinho.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/616/indicacao_-_170_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/616/indicacao_-_170_-_2021.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Zenildo Brandão, extensivo ao Secretário Municipal de Infraestrutura ,Lucindo Menezes, solicitando conserto de uma parte da Rua Felix Batista no Joaquim Romão.</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/617/indicacao_-_171_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/617/indicacao_-_171_-_2021.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Zenildo Brandão e ao Secretário de Infraestrutura, Senhor Lucindo Menezes, solicitando a revitalização da Rua Wanderly Malta Veiga , parte da Rua Urbano de Almeida Neto, Rua Durval Pires e Rua Humberto Brune Mariote , todas no Sol Nascente.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/442/indicacao_-_172_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/442/indicacao_-_172_-_2021.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito Municipal Zenildo Brandão Santana, autorizar ao Secretário Municipal de Infraestrutura Sr Lucindo Tomaz Vasconcelos Menezes e ao Secretario de Esporte e Lazer Sr. Matheus Macedo, medidas cabíveis e necessárias para REVITALIZAÇÃO DA PRAÇA DO BOM SOSSEGO ( Em frente a  Creche Juju Borges ) , com Implantação de PARQUE INFANTIL E ACADEMIA ao ar livre ), no Bairro do Jequiézinho .</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/89/ind._173.2021_limpeza_praca_amaralina.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/89/ind._173.2021_limpeza_praca_amaralina.doc</t>
   </si>
   <si>
     <t>Ao ao Prefeito Zenildo Brandão, extensivo ao Secretário de Serviços Públicos Senhor Lucindo Tomaz, solicitando imediatas providências para a limpeza geral da Praça e regagem das plantas, localizada entre  às ruas  Imbuí e Barbatimão na Amaralina.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/377/indicacao_-_174_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/377/indicacao_-_174_-_2021.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Municipal Sr. Zenildo Brandão. para que autorize o Secretario de Serviços_x000D_
 Públicos, para que seja feita a implantação das lampadas de LED na totalidade das avenidas :_x000D_
 Tote Lomanto, Lomanto Junior e São Bernardo. As localidades acima citadas encontram-se às_x000D_
 escuras, dificultando a locomoção dos moradores. Salientando ainda que a escuridão facilita a_x000D_
 ação de vândalos efetivando furtos e assaltos.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/110/ind._175.2021_recuperacao_estrada_de_acesso_a_regiao_do_brejo.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/110/ind._175.2021_recuperacao_estrada_de_acesso_a_regiao_do_brejo.doc</t>
   </si>
   <si>
     <t>ao Prefeito de Jequié Zenildo Brandão  e ao Secretário de Infraestrutura, solicitando a recuperação da estrada que dá acesso à Região do Brejo.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/585/indicacao_-_176_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/585/indicacao_-_176_-_2021.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Prefeito Zenildo Brandão Santana, extensivo a Secretaria de Saúde, Poliana Leandro, no sentido de incluir os a inclusão de profissionais de imprensa que desempenham serviço externo de cobertura jornalistica, no Plano de Imunização contra a COVID-19 da Cidade de Jequié.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/88/ind._179.2021_revitalizacao_do_espaco_agia_branca.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/88/ind._179.2021_revitalizacao_do_espaco_agia_branca.doc</t>
   </si>
   <si>
     <t>Ao Prefeito Zenildo Brandão, extensivo ao Secretário de Infraestrutura, solicitando a limpeza e revitalização do espaço localizado na Rua Corredor Água Branca – Bairro do Jequiezinho, frente à Igreja Batista Anatote.</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/792/indicacao_-_180_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/792/indicacao_-_180_-_2021.pdf</t>
   </si>
   <si>
     <t>Indicamos o Prefeito Zenildo Brandão extensivo aos Secretários competentes , no sentido de adotar providências, para realizar a pavimentação, limpeza e_x000D_
 iluminação para as Ruas do Loteamento Tropical, Bairro Jequiézinho, desta cidade.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/87/ind.181.2021_reforma_da_quadra_do_mandacaru.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/87/ind.181.2021_reforma_da_quadra_do_mandacaru.docx</t>
   </si>
   <si>
     <t>Ao Prefeito Zenildo Brandão Santana extensivo ao Secretário de Infraestrutura Sr. Lucindo Tomaz Vasconcelos Menezes no sentido de adotar providências para a reforma da Quadra, localizada na Rua Humaitá, no bairro do Mandacaru, em frente ao Supermercado Glória.</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/831/indicacao_-_182_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/831/indicacao_-_182_-_2021.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Excelentíssimo Prefeito Zenildo Brandão Santana , extensivo aos Deputados Federais Leur Lomanto Junior, Antonio Brito e Caca Leão, extensivo à Secretaria Competente , no sentido do asfaltamento da Rua Francisco Paulo Gomes, antiga Rua S, no bairro do Itaigara .</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>Prefeito Municipal, Zenildo Brandão Santana, extensivo ao Secretário de Infraestrutura Lucindo Menezes, no sentido de realizar a Pavimentação Asfáltica da   2ª Trav. Humberto de Campos; 6ª Trav. Humberto de Campos, no Loteamento Bom Vista no Bairro Joaquim Romão.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>ao Prefeito Municipal, Zenildo Brandão Santana, extensivo ao Secretário de Infraestrutura Lucindo Menezes, no sentido de realizar a Pavimentação Asfáltica da Rua Nelson Cerqueira; Rua Cravo Branco; 1ª Trav. São Lucas, no Loteamento Boa Vista  no Bairro Joaquim Romão.</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/832/indicacao_-_185_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/832/indicacao_-_185_-_2021.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Excelentíssimo Prefeito Zenildo Brandão Santana, extensivo ao Secretário de Infraestrutura, Lucindo Tomás Vasconcelos e Serviços Públicos,_x000D_
 Helder Souza Santos, no sentido de realizar a Concretagem da URBIS III e IV, dos Caminhos 48,52, e 54, no bairro do Espirito Santos.</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/845/indicacao_191_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/845/indicacao_191_-_2021.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Excelentíssimo Prefeito Zenildo Brandão Santana , extensivo ao Secretário de Infraestrutura , Sr. Lucindo Tomás Vasconcelos Menezes, e Serviços Públicos, Helder Souza Santos, no sentido de realizar a Pavimentação Asfáltica da URBIS III e IV, dos Caminhos 56,58 e 59, no bairro do Espirito Santos.</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/727/indicacao_-_192_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/727/indicacao_-_192_-_2021.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Zenildo Brandão Santana, extensivo a Superintendente Municipal de Trânsito - SUMTRAN, Srª. Karla Carine Geambastiane, no sentido de instalar um conjunto de Semáforos Sonoros ,com Cronômetro no cruzamento da Rua Princesa Isabel , com a Avenida Lomanto Junior.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/443/indicacao_-_194_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/443/indicacao_-_194_-_2021.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Prefeito Municipal, Zenildo Brandão Santana, autorizar ao Secretario Municipal de Infraestrutura: Sr Lucindo Tomaz Vasconcelos Menezes, medidas cabíveis e necessárias para CONCLUIR A PAVIMENTAÇÃO ASFÁLTICA DA RUA MAGALHÃES CAETITÉ E DA TRAVESSA PROFESSORA VIRGINIA RIBEIRO. NO BAIRRO DO JEQUIÉZINHO (Perto do OASIS).</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/109/ind._195.2021_usp_odorico_mota_barropreto.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/109/ind._195.2021_usp_odorico_mota_barropreto.doc</t>
   </si>
   <si>
     <t>ao Prefeito de Jequié Zenildo Brandão e Secretário de Infraestrutura Lucindo Menezes, solicitando a reforma reforma da USF Odorico Motta (Barro Preto).</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/593/indicacao_196_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/593/indicacao_196_-_2021.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Excelentíssimo Prefeito Zenildo Brandão Santana,extensivo ao Secretário de Infraestrutura; Lucindo Tomaz Vasconcelos Menezes,o cascalhamento e patrolamento das ruas A e J ,no loteamento Mirrasol , localizada no bairro Jequiézinho.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/86/ind._197.2021da_rua_osvaldo_tavares.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/86/ind._197.2021da_rua_osvaldo_tavares.doc</t>
   </si>
   <si>
     <t>Ao Prefeito Zenildo Brandão e em extensão ao Secretário de Infraestrutura Helder Souza Santos pavimentação da Rua Osvaldo Álvares Meira, Bairro do São Judas Tadeu, (segunda rua a esquerda depois do supermercado Rick).</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/541/indicacao_-_198_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/541/indicacao_-_198_-_2021.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Zenildo Brandão, extensivo ao Secretário Municipal de Infraestrutura, adotar as medidas cabíveis e necessárias para pavimentação_x000D_
 asfáltica da Rua Eufrosino Almeida , no Bairro do Jequiézinho.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/559/indicacao_-_199-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/559/indicacao_-_199-_2021.pdf</t>
   </si>
   <si>
     <t>Prefeito Zenildo Brandão, extensivo ao Secretário Municipal de Infraestrutura,adotar as medidas cabíveis e necessárias para a realizar a cobertura da Unidade de Saúde Gilson Pinheiro, localizada no bairro Pompílio Sampaio.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/619/indicacao_-_201_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/619/indicacao_-_201_-_2021.pdf</t>
   </si>
   <si>
     <t>Prefeito Zenildo Brandão, extensivo ao Excelentíssimo Governado da Bahia, Rui Costa e, aos Deputados Federais, Antonio Brito, Leur Lomanto Junior, Cacá Leão, e ao Estadual Euclides Fernandes , no sentido de envidarem esforços para a aquisição de um trator para atender o povoado do Rio do Antônio,  Distrito de Florestal</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/620/indicacao_-_202_-2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/620/indicacao_-_202_-2021.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Zenildo Brandão, e ao secretário Municipal de Infraestrutura a realização de patrolamento e encascalhamento das estradas no distrito do Humaitá , Piaus e todas região  que envolve o distrito do Humaitá.</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/833/indicacao_-_203_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/833/indicacao_-_203_-_2021.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Excelentíssimo Prefeito Zenildo Brandão Santana , extensivo ao Secretários de Infraestrutura, Lucindo Tomas Vasconcelos e Serviços Públicos Helder Souza Santos, no sentido de realizar a Pavimentação Asfáltica da URBIS III e IV, das Travessas e Becos 48, 57, 58, no bairro do Espirito Santos.</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/834/indicacao_-_204_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/834/indicacao_-_204_-_2021.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Excelentíssimo Prefeito Zenildo Brandão Santana,extensivo aos Secretários de Infraestrutura Lucindo Tomás Vasconcelos , e Serviços Públicos, Helder Souza Santos, no sentido de realizar a Pavimentação Asfáltica da URBIS III e IV das Travessas e Becos E e M, no bairro do Espirito Santo.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/586/indicacao_-_205_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/586/indicacao_-_205_-_2021.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Prefeito Zenildo Brandão Santana ,extensivo ao Secretario de Infraestrutura; Lucindo Tomás Vasconcelos Menezes e ao Secretário de Serviços Públicos , Helder Souza Santos para a revitalização da Praça da Bíblia, localizada na avenida João Goularte.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/158/ind._206.2021_priorizar_lederes_religiosos_de_qualquer_credo_na_vacinacao_contra_a_covid_19.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/158/ind._206.2021_priorizar_lederes_religiosos_de_qualquer_credo_na_vacinacao_contra_a_covid_19.docx</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Municipal Zenildo Brandão Santana, Zé Coca, adotar providências junto àSecretaria da Saúde, no sentido de priorizar líderes religiosos de qualquer credo na vacinação contra a COVID -19.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/161/ind.207.2021_faixa_de_pedestre_na_esquina_da_pib.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/161/ind.207.2021_faixa_de_pedestre_na_esquina_da_pib.docx</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Municipal Zenildo Brandão Santana, Zé Coca, adotar providências junto àSuperintendência Municipal de Trânsito (SUMTRAN), para colocação de faixas de pedestres no cruzamento das Ruas Nestor Ribeiro e Dom Pedro II, esquina com a Primeira Igreja Batista de Jequié.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/702/indicacao-208-2021-junior_bagra.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/702/indicacao-208-2021-junior_bagra.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Excelentíssimo Prefeito Zenildo Brandão Santana, extensivo ao Secretário de Infraestrutura, Sr. Lucindo Tomás Vasconcelos Menezes e Secretária de Saúde Polliana Leandro Oliveira, a reforma geral das Unidades de Saúde Familiar dos bairros Km 3 e Km 4._x000D_
 • USF Dra Isa Cleria Borges (localizado no Bairro Km 3)_x000D_
 • USF Dr. Milton Rabelo (localizado no Bairro Km 4)</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/444/indicacao_-_209_-2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/444/indicacao_-_209_-2021.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Prefeito Municipal Zenildo Brandão Santana, autorizar ao Secretário Municipal de Governo: Hassan lossef,medidas cabíveis e necessárias para IMPLANTAR. ATRAVÉS DA PREFEITURA MUNICIPAL DE JEQUIÉ, O PROJETO JOVEM APRENDIZ PARA ATENDER AOS JOVENS/ADOLESCENTES EM VULNERABILIDADE SOCIAL.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/85/ind._210.2021_sunville.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/85/ind._210.2021_sunville.docx</t>
   </si>
   <si>
     <t>Ao Secretário do Meio Ambiente, a solicitação de uma equipe da secretaria para que intervenha sobre tentativa de crime ambiental na lagoa do  Loteamento Sunville 2, nas proximidades do bairro Algarobas</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/108/ind._211.2021.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/108/ind._211.2021.doc</t>
   </si>
   <si>
     <t>ao Prefeito de Jequié Zenildo Brandão e Secretário de Infraestrutura Lucindo Menezes, solicitando Academia ao ar livre próximo Trevo do Poliduto.</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/728/indicacao_-_212_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/728/indicacao_-_212_-_2021.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Zenildo Brandão Santana, extensivo ao Secretário de Infraestrutura ,Lucindo Tomás Vasconcelos Menezes, no sentido de adotar providências, para realizar a requalificação da Quadra Poliesportiva do Cansanção.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/445/indicacao_-_215_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/445/indicacao_-_215_-_2021.pdf</t>
   </si>
   <si>
     <t>Prefeito Municipal, Exmo. Sr. Prefeito Municipal Zenildo Brandão Santana, extensivo a Secretária de Saúde Poliana Leandro, no SENTIDO DE REFORMAR A USF. DR RUBENS XAVIER. LOCALIZADO RUA AMERICANO DA COSTA. JOAQUIM ROMÃO.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/107/ind._217.2021_reforma_da_usf__da_frisuba.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/107/ind._217.2021_reforma_da_usf__da_frisuba.doc</t>
   </si>
   <si>
     <t>ao Prefeito de Jequié Zenildo Brandão, extensivo ao Secretário de Serviços Públicos, Helder Souza Santos, a modernização da iluminação pública das ruas Siqueira Campos e Duque de Caxias, no Joaquim Novo</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/446/indicacao_-_218_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/446/indicacao_-_218_-_2021.pdf</t>
   </si>
   <si>
     <t>Senhor. Prefeito Municipal Zenildo Brandão Santana, autorizar a Secretaria Municipal de Educação representada pela Professora Elvia Santana,medidas cabíveis e necessárias para REFORMAR A ESCOLA MUNICIPAL DR. JOAQUIM MARQUES MONTEIRO- NO BRASIL NOVO, BAIRRO DO JEQUIÉZINHO.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/576/ndicacao_-_219_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/576/ndicacao_-_219_-_2021.pdf</t>
   </si>
   <si>
     <t>Prefeito Zé Cocá, extensivo ao Secretario Municipal de Infraestrutura , adotar as medidas cabíveis e necessárias para realizar a construção de uma Creche no Bairro do Pompílio Sampaio.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/560/indicacao_-_220_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/560/indicacao_-_220_-_2021.pdf</t>
   </si>
   <si>
     <t>Prefeito Zé Cocá, extensivo ao Secretário Municipal de Infraestrutura, bem como ao secretário de Saúde, adotar as medidas cabíveis e necessárias para a_x000D_
 recuperação do Posto de Saúde Dr. João Caricchio Filho, localizado no Loteamento Amaralina.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/835/indicacao_-_221_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/835/indicacao_-_221_-_2021.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Excelentíssimo Prefeito Zenildo Brandão Santana, extensivo ao Secretários de Infraestrutura Lucindo Tomás Vasconcelos e Serviços Públicos Helder Souza Santos, no sentido de realizar a Pavimentação Asfáltica da URBIS III e IV, do Caminho 5, no bairro do Espirito Santo.</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/836/indicacao_-_222_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/836/indicacao_-_222_-_2021.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Municipal Prefeito Zenildo Brandão Santana , extensivo ao Secretário de Infraestrutura Lucindo Tomás Vasconcelos e Serviços Públicos Helder Souza Santos, no sentido de realizar a Pavimentação Asfáltica da Rua Miguel Gomes da Silva, subindo o supermercado Cidade Sol, no bairro do Mandacaru.</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/730/indicacao_-_223_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/730/indicacao_-_223_-_2021.pdf</t>
   </si>
   <si>
     <t>Prefeito Zenildo Brandão Santana, extensivo ao Secretário de Infraestrutura ,Lucindo Tomás Vasconcelos Menezes, ao presidente da Embasa, Sr. Rogério Costa Cedraz, extensivo ao Secretário de Desenvolvimento Urbano da Bahia , Nelson Pellegrino, ao deputado estadual Euclides Fernandes e, ao Governador Rui Costa, a instalação do abastecimento de água potável para os povoados de Salina e Chácara Aroeira.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/381/indicacao_-_224__-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/381/indicacao_-_224__-_2021.pdf</t>
   </si>
   <si>
     <t>indicamos ao Prefeito Municipal Sr. Zenildo Brandão, para que autorize o Secretário de Serviços Públicos , para que seja feita a implantação das lâmpadas de LED, no período urbano da BR 330, Cidade Nova ,e Curral Novo. As localidades acima citadas encontra- se às escuras_x000D_
 dificultando a locomoção dos moradores. Salientando ainda que a escuridão facilita a ação de _x000D_
 vândalos efetivando furtos e assaltos.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, Zenildo Brandão, extensivo ao Secretário de Serviços Públicos, solicitando um faxinaço e a limpeza do córrego na  Avenida Senhor do Bonfim.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/84/ind_226.2021_algarobas_2.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/84/ind_226.2021_algarobas_2.doc</t>
   </si>
   <si>
     <t>Ao Prefeito Zenildo Brandão e em extensão ao Secretário de Infraestrutura Sr. Lucindo Tomaz, a pavimentação da Rua D Loteamento Algarobas 2; Esta rua liga o Algarobas 2 ao bairro Sunville. Os moradores daquela localidade reclamam bastante da poeira e quando chove forma lamaçais causando transtornos as casas dos moradores.</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/837/indicacao_-_227_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/837/indicacao_-_227_-_2021.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Excelentíssimo Prefeito Zenildo Brandão Santana , extensivo ao Secretários de Infraestrutura Lucindo Tomás Vasconcelos e Serviços Públicos Helder Souza Santos, no sentido de realizar a Pavimentação Asfáltica das Ruas Corinthians e a Rua Bangu, no Bairro do Mandacaru.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/83/ind.229.2021_derba.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/83/ind.229.2021_derba.doc</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, solicitar o Secretário de Infraestrutura Lucindo Tomaz a solicitação o cascalhamento e o  patrolamento da 2ª Travessa que fica ao lado do cemitério  no Jequiezinho.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/82/ind._230.2021rua_f_itaigara.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/82/ind._230.2021rua_f_itaigara.doc</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, Zenildo Brandão solicitar  ao Secretário de Serviços Públicos senhor Lucindo cascalhamento e o patrolamento da Avenida Joana Augusta de Souza, Antiga Rua F- Bairro do Itaigara, Mandacaru.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, Zenildo Brandão, extensivo à Secretária e/ou órgão competente reivindicando a manutenção dos hidrantes constantes ao longo das ruas do nosso município.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/170/ind._234.2021_de_reforma_da_quadra_de_itaibo..doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/170/ind._234.2021_de_reforma_da_quadra_de_itaibo..doc</t>
   </si>
   <si>
     <t>Prefeito Zenildo Brandão, extensivo ao Secretário de Infraestrutura, Sr. Lucindo Menezes e ao Secretário Esportes e laser, Sr. Marcos Roberto, no sentido realizar a revitalização da Quadra de Esportes do Distrito de Itaibó.</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/731/indicacao_-_235_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/731/indicacao_-_235_-_2021.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Zenildo Brandão Santana  ,e a Secretária de Saúde, Poliana Leandro, extensivo ao Deputado Euclides Fernandes,a construção de uma Unidade de Saúde, para o Povoado de Queimadas.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/447/indicacao_-_236_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/447/indicacao_-_236_-_2021.pdf</t>
   </si>
   <si>
     <t>V. Exa. que encaminhe documento ao Poder Executivo Municipal, Exmo. Sr. Zenildo Brandão Santana, a Secretaria de Educação, Exma.-Sra. Elvia Santana para que possam atender esta  proposição: CONSTRUIR UM CENTRO DE EDUCAÇÃO INFANTIL, NO LOTEAMENTO JARDIM ELDORADO NO BAIRRO DO JEQUIÉZINHO.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/146/ind.__237.2021_faixa_de_pedestre_na_esquina_da_rua_proessora_virginia_com_dr._joao_braga.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/146/ind.__237.2021_faixa_de_pedestre_na_esquina_da_rua_proessora_virginia_com_dr._joao_braga.docx</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Municipal Zenildo Brandão Santana, Zé Coca, adotar providências junto àSuperintendência Municipal de Trânsito (SUMTRAN), para colocação de faixas de pedestresno cruzamento da Rua Professora Virginia Ribeiro, com a Rua Dr. João Braga, no Jequiezinho, nas proximidades do posto de saúde Júlia Magalhães.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/450/indicacao_-_238_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/450/indicacao_-_238_-_2021.pdf</t>
   </si>
   <si>
     <t>Exmo. Senhor Prefeito Municipal Zanildo Brandão Santana, autorizar a Secretaria Municipal de Educação representada pela Professora Elvia Santana _x000D_
 medidas cabíveis e necessárias  para REFORMAR A ESCOLA MUNICIPAL PROFESSORA GEORGINA MIRANDA PEREIRA , LOCALIZADA NO LOTEAMENTO JARDIM ELDORADO. BAIRRO DO JEQUIÉZINHO</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/451/indicacao_-_239_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/451/indicacao_-_239_-_2021.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Prefeito Municipal, Zenildo Brandão Santana, autorizar ao Secretario Municipal de Infraestrutura Sr Lucindo Tomaz Vasconcelos Menezes medidas cabíveis e necessárias para EFETUAR A PAVIMENTAÇÃO  DAS RUAS E, F , I , DO LOTEAMENTO BORDA DA MATA (FAZ DIVISA COM AS RUAS : CIDADE DE ITABUNA, CIDADE DE CURITIRA , E CIDADE DE FEIRA DE SANTANA NO BRASIL NOVO, TAMBÉM COM A RUA I ,  DO LOTEAMENTO ÁGUA BRANCA, NO BAIRRO DO JEQUIÉZINHO .</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/561/indicacao_-_240_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/561/indicacao_-_240_-_2021.pdf</t>
   </si>
   <si>
     <t>Prefeito Zenildo Brandão (Zé Cocá) Prefeito Municipal de Jequié ,extensivo ao ilustríssimo senhor Lucindo Menezes, Secretario Municipal de Infraestrutura no sentido de fazer uma programação para a colocação de placas, afixando-as nas estradas e saídas das vias com nomes de identificação de ruas, no  Bairro do Pompílio Sampaio.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/563/indicacao_-_241_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/563/indicacao_-_241_-_2021.pdf</t>
   </si>
   <si>
     <t>Prefeito Zenildo Brandão (Zé Cocá) Prefeito Municipal de Jequié , extensivo ao ilustríssimo senhor Lucindo Menezes, Secretario Municipal de Infraestrutura,adotar as medidas cabíveis necessárias para realizar a, recuperação da ponte da Avenida dos operários, localizada no bairro Pompílio Sampaio .</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>San David Pereira Aragão (San)</t>
   </si>
   <si>
     <t>Ao Prefeito Zenildo Brandão Santana, extensivo ao Secretário de Infraestrutura Sr. Lucindo Tomaz Vaconcelos Menezes, a SUMTRAN e ao DNIT no sentido de realizar implantação de passagem elevada, em frente a Distribuidora Souza na BR 330 no trecho urbano do bairro Curral Novo.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/183/ind._243.2021_jogos_e_recreacoes.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/183/ind._243.2021_jogos_e_recreacoes.doc</t>
   </si>
   <si>
     <t>Prefeito Municipal, Zenildo Brandão Santana, extensivo ao Secretário de Esportes e Lazer Mateus Roberto Macedo e a Secretária de Educação Elvia Sampaio o Retorno dos Jogos e Recreações nas Escolas do Município de Jequié.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/452/indicacao_-_244_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/452/indicacao_-_244_-_2021.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Prefeito Municipal Zenildo Brandão Santana, extensivo a Secretaria de Saúde Poliana Leandro , no SENTIDO DE REFORMAR AS USF (UNIDADE DE SAÚDE DA FAMÍLIA) ILDEFONSO GUEDES. NO BAIRRO  DO JOAQUIM ROMÃO , e DR. SEBASTIÃO  AZEVEDO, LOCALIZADA NO BAIRRO MANDACARU.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/130/ind._245.2021-_recuperacao_da_pavimentacao_asfaltica_da_exuperio_miranda_no_mandacaru.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/130/ind._245.2021-_recuperacao_da_pavimentacao_asfaltica_da_exuperio_miranda_no_mandacaru.docx</t>
   </si>
   <si>
     <t>Ao Prefeito Zenildo Brandão Santana, extensivo ao Secretário de Infraestrutura Sr. Lucindo Tomaz Vaconcelos Menezes, no sentido de realizar recuperação da pavimentação asfáltica no início da Avenida Exuperio Miranda, nas proximidades do Posto Ipiranga, no bairro Mandacaru.</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/703/indicacao-246-2021_junior_braga.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/703/indicacao-246-2021_junior_braga.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Zenildo Brandão Santana ,extensivo ao Secretário de Infraestrutura, Sr Lucindo Tomás Vasconcelos Menezes,que o poder executivo municipal viabilize a construção de um galpão para guardar  as mercadorias  dos vendedores ambulantes de nossa cidade.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/838/indicacao_-_247_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/838/indicacao_-_247_-_2021.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Excelentíssimo Prefeito Zenildo Brandão Santana ,extensivo a CERB - Companhia de Engenharia Ambiental e Recursos, e a Secretaria_x000D_
 Competente , solicitando a Construção do Sistema de Abastecimento de Água , simplificado no Povoado de Santa Clara e Jiboinha na região da Caatinga de Jequié - BA.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/839/indicacao_-_248_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/839/indicacao_-_248_-_2021.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Excelentíssimo Prefeito Zenildo Brandão Santana, se oficie ao Excelentíssimo Governador do Estado, Sr. Rui Costa , extensivo à Secretaria Competente , solicitando a revitalização do Campo Aníbal Pires, famoso Campo do Cururu,no bairro do Joaquim Romão.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/382/indicacao_-_249_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/382/indicacao_-_249_-_2021.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito de Jequié Zenildo Brandão e Secretario de Infraestrutura Lucindo Menezes, solicitando Academia ao ar livre ,no Barro Preto_x000D_
 no Bairro do Joaquim Romão</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/383/indicacao_-_250_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/383/indicacao_-_250_-_2021.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Sr. Zenildo Brandão extensivo ao Secretario de Infraestrutura, o_x000D_
 empenho necessário para implantar ciclovias/ciclo faixa no semi-anel rodoviário de Jequié.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/594/indicacao_-251_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/594/indicacao_-251_-_2021.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Excelentíssimo Prefeito Zenildo Brandão Santana, extensivo ao Secretário de Infraestrutura: Lucindo Tomaz Vasconcelos Menezes, Secretário de Serviços Públicos: Helder Souza Santos, no sentido que seja realizada a construção de uma praça esportiva pública para os moradores do Loteamento Mirassol.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/622/indicacao_-_252_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/622/indicacao_-_252_-_2021.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Zenildo Brandão Santana ,extensivo ao Secretário Municipal de Infraestrutura Lucindo Menezes ,solicitando conserto da cobertura do canal de águas pluviais das ruas: Álvaro Souto, João Nepomuceno e Pedro Teles, todas na localidade da Pedreira .</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/623/indicacao_-_253_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/623/indicacao_-_253_-_2021.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Zenildo Brandão Santana , extensivo ao Secretário Municipal de Infraestrutura, Senhor Lucindo Menezes, no sentido de solicitar providências para que seja construído , com urgência, um canal para escoamento de águas pluviais ,na Rua Dr. Vanderly Malta Veiga. localizada no Sol Nascente.</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/704/indicacao-254-2021-junior_braga.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/704/indicacao-254-2021-junior_braga.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Excelentíssimo Prefeito Zenildo Brandão Santana, extensivo ao Secretário Serviços Público, Sr. Helder Souza Santos, no sentido de realizar reparo e implantação de iluminação de Led, a ser iniciado do Trevo do Bairro Km 4 ,passando pela Avenida Ulisses Coelho Lima , até a Ponte Teodoro Sampaio (Ponte do Mandacaru) abrangendo toda a Avenida Otávio Mangabeira.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/105/ind._255.2021_construcao_de_sede_propria_da_usf_doralize_vidal..doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/105/ind._255.2021_construcao_de_sede_propria_da_usf_doralize_vidal..doc</t>
   </si>
   <si>
     <t>Prefeito de Jequié Zenildo Brandão, extensivo ao Secretário de Infraestrutura Lucindo Menezes, e ainda à Secretária de Saúde-do-Município,-Polliana-Leandro, envidarem esforços necessários para realizar a Construção de Unidade de Saúde da Família para atender à população do Loteamento Jardim Eldorado, Conjunto Habitacional-Parque-do-Sol-e-arredores.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/101/ind._256.2021_contratacao_de_agente_de_portaria_para_as_escolas_municipais..doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/101/ind._256.2021_contratacao_de_agente_de_portaria_para_as_escolas_municipais..doc</t>
   </si>
   <si>
     <t>Prefeito de Jequié Zenildo Brandão, ao Secretário de Infraestrutura Lucindo Menezes e  a Secretária de Educação Elvia Sampaio solicitando a contratação de Agente de Portaria para as Escolas Municipais</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/737/indicacao_257_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/737/indicacao_257_-_2021.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito de Jequié, Zenildo Brandão Santana, ao Secretário de Infraestrutura, Lucindo Tomás Vasconcelos Menezes, a instalação de cobertura dos pontos de táxi em frente ao Mega Mix, na Rua Francisco Alves Meira, e em frente ao Big Atacadão, na Travessa Francisco Alves Meira, no centra de Jequié.</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/793/indicacao_-_261_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/793/indicacao_-_261_-_2021.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Zenildo Brandão Santana , extensivo a Secretaria de Educação Elvia Sampaio e Sampaio, adotar as providências necessárias para a solicitação de uma biblioteca itinerante , nos Bairros desta cidade.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/359/indicaca0_262_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/359/indicaca0_262_-_2021.pdf</t>
   </si>
   <si>
     <t>Indicamos ao excelentíssimo senhor Prefeito Zenildo Brandao, Prefeilo Municipal de jequie ,extensive ao ilustríssimo Secretario Municipal de Infraestrutura e ao Secretario de Agricultura, no sentido de realizar a colocação de placas, afixando-as nas estradas vicinais, bem como. nos pontos turisticos da zona rural no município de Jequie</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Municipal Sr. Zenildo Brandão, para gue autorize o Secretário de Serviços_x000D_
 Públicos, para que seja feita a implantação do sistema de iluminação nos trevos que dão acesso_x000D_
 ao Povoado da Fazenda Velha, Trevo do semi-anel rodoviário que dá acesso ao Distrito de_x000D_
 Florestal e no trevo da BR-330 que da acesso ao Distrito de Itajuru. Salientando ainda que a_x000D_
 escuridão nestes locais facilita a causa de acidentes, bem como a ação de vândalos efetivando_x000D_
 furtos e assaltos.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/453/indicacao_-_267_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/453/indicacao_-_267_-_2021.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito Municipal Zenildo Brandão Santana, autorizar ao Secretario de Esporte e Laser: Matheus Roberto Oliveira Macedo,para o pronto atendimento desta preposição : CONSTRUIR : UMA PRAÇA (ESPAÇO FÍSICO) LOCALIZADA NA RUA 07, QUIOSQUE, ACADEMIA AO AR LIVRE, E IMPLANTAR PARQUE INFANTIL NA PRAÇA (ESPAÇO FÍSICO) LOCALIZADA NA RUA 8 (PRÓXIMO AOS NÚMEROS 27 E 47 FUNDO ESCOLA MUNICIPAL GEORGINA MIRANDA PEREIRA ) AMBAS NO LOTEAMENTO JARDIM ELDORADO. BAIRRO DO JEQUIÉZINHO.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/454/indicacao_-_268_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/454/indicacao_-_268_-_2021.pdf</t>
   </si>
   <si>
     <t>Exmo. Senhor Prefeito Municipal Zenildo Brandão Santana, extensivo Governador do Estado da Bahia, Exmo. Sr. Rui Costa , aos Deputados Federais: Jorge Sola, Leur Lomanto Junior ,  e ao GERENTE REGIONAL DA EMBASA: CESAR ABUD MELHEN, PARA IMPLANTAÇÃO DA REDE DE ESGOTAMENTO SANITÁRIO NA VILA RODOVIÁRIA E VILA AEROPORTO, NO BAIRRO DO JEQUIÉZINHO</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/102/ind._269.2021_academia_ao_ar_livre_na_praca_em_frente_ao_cemiterio_sao_joao_batista.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/102/ind._269.2021_academia_ao_ar_livre_na_praca_em_frente_ao_cemiterio_sao_joao_batista.doc</t>
   </si>
   <si>
     <t>ao Prefeito de Jequié Zenildo Brandão e Secretário de Infraestrutura Lucindo Menezes, solicitando a instalação de academia ao ar livre na praça em frente ao Cemitério São João Batista</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/840/indicacao_-_270_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/840/indicacao_-_270_-_2021.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Excelentíssimo Prefeito Zenildo Brandão Santana, extensivo à Secretaria Competente, a solicitação da instalação de iluminação (LED) da_x000D_
 Avenida Lions Club, no Bairro Jequiézinho.</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/841/indicacao_-_271_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/841/indicacao_-_271_-_2021.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Excelentíssimo Prefeito Zenildo Brandão Santana, extensivo à Secretaria Competente, a solicitação da instalação da iluminação (LED) da Avenida Senhor do Bonfim, no bairro Jequiézinho.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/174/ind._272.2021_da_praca_santo_antonio_em_itaibo.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/174/ind._272.2021_da_praca_santo_antonio_em_itaibo.doc</t>
   </si>
   <si>
     <t>Prefeito Municipal,  Zenildo Brandão, extensivo ao Secretário de Infraestrutura, Sr. Lucindo Menezes, no sentido realizar a reforma da Praça Santo Antônio no Distrito de Itaibó.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/455/indicacao_-_273_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/455/indicacao_-_273_-_2021.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor, Prefeito Municipal Zenildo Brandão Santana, autorizar ao Secretario Municipal de Infraestrutura Sr Lucindo Tomaz Vasconcelos Menezes, medidas cabíveis e necessárias para efetuar a pavimentação asfáltica das seguintes vias : Rua São Paulo. Maranhão e Pernambuco, todas localizadas no Loteamento Bom Sossego , no Bairro do Jequiézinho</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/129/ind._274.2021-_recuperacao_da_pavimentacao_chile_km_03.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/129/ind._274.2021-_recuperacao_da_pavimentacao_chile_km_03.docx</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/456/indicacao_-_275_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/456/indicacao_-_275_-_2021.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito Indicamos Exmo. Municipal Zenildo Brandão Santana, autorizar ao Secretario Municipal de Infraestrutura, Sr Lucindo Tomaz Vasconcelos Menezes, ao Diretor de Serviços Públicos, Sr. Helder Souza Santos, medidas cabíveis e necessárias para efetiva, limpeza , iluminação e pavimentação asfáltica das seguintes vias: Rua Rio Grande do Sul e Rua Ceara , ambas localizadas no Loteamento Bom Sossego, no bairro Jequiézinho.</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/732/indicacao_-_276_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/732/indicacao_-_276_-_2021.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito de Jequié, Zenildo Brandão Santana, ao Secretário de Infraestrutura, Lucindo Tomás Vasconcelos Menezes, ao Diretor-Geral do_x000D_
 Departamento Nacional de Infraestrutura de Transportes ( DNIT ), Antonio Leite dos Santos Filho, extensivo ao Superintendente Regional do( DNIT) no Estado da Bahia, Amauri Souza Lima, para que juntos façam a elaboração de um estudo técnico que viabilize medidas de segurança para a travessia de pedestres e veículos no semi anel rodoviário de Jequié, mais precisamente no trecho entre a Avenida Cesar Borges e o bairro Amaralina.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/587/indicacao_-_278_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/587/indicacao_-_278_-_2021.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Prefeito Zenildo Brandão Santana, extensivo ao Secretario de Infraestrutura, Lucindo Tomaz Vasconcelos Menezes e ao Secretário de Serviços Públicos ,Helder Souza Santos para a revitalização estrutural da Praça Luiz Gonzaga, Caminho I, localizada na Urbis, Jequiézinho.</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/794/indicacao_-_279_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/794/indicacao_-_279_-_2021.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Municipal, Zenildo Brandão, no sentido para adotar providência para _x000D_
 colocação de Sinalização Semafórica na interseção , Avenida Rio Branco com a Avenida Lomanto Júnior - em frente ao antigo Colégio Da Policia Militar, no bairro do Joaquim Romão, nesta cidade .</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/795/indicacao_-_280_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/795/indicacao_-_280_-_2021.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Zenildo Brandão Santana, extensivo a Secretaria de Educação , Elvia Sampaio e Sampaio, adotar as providências necessárias para reforma do telhado da Escola Edivaldo Machado Boaventura, Núcleo V, no Povoado do Emiliano.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/81/ind._281.2021_sunville_postes.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/81/ind._281.2021_sunville_postes.docx</t>
   </si>
   <si>
     <t>Ao Diretor de Serviços Públicos Helder Souza Santos, adotar as medidas necessárias para realizar a troca de lâmpadas comuns por lâmpadas de Led em todos os postes da Praça do Loteamento Sunville II, localizado próximo ao Parque das Algarobas.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/142/ind._282.2021_pavimentacao_da_primeira_travessa_vicente_leone__-_joaquim_romao_1.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/142/ind._282.2021_pavimentacao_da_primeira_travessa_vicente_leone__-_joaquim_romao_1.docx</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Municipal Zenildo Brandão Santana, Zé Coca, determinar à Secretaria de Infraestrutura, que proceda a pavimentação da Primeira Travessa Vicente Leone no Joaquim Romão.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Sr. Zenildo Brandão ,extensivo ao Secretário de Infraestrutura,empenho necessário para implantar_x000D_
  um bicicletários pelas ruas da cidade de Jequié.</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/733/indicacao_-_284_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/733/indicacao_-_284_-_2021.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito, Zenildo Brandão Santana ,extensivo ao Secretário de Infraestrutura,Lucindo Tomás Vasconcelos Menezes, para Instalação de 30 braços de lâmpadas completos para postes novos, nos Lotes Amilton próximo ao local conhecido como ladeira de São Pedro, na estrada para o povoado do Poço Dantas</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/139/ind.285.2021_conserto_e_construcao_das_pontes_do_bom_sossego_e_corredor_agua_branca.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/139/ind.285.2021_conserto_e_construcao_das_pontes_do_bom_sossego_e_corredor_agua_branca.docx</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Municipal Zenildo Brandão Santana, Zé Coca, determinar à Secretaria de Infraestrutura que proceda a recuperação da ponte da Rua Pernambucono Bom Sossego e construção de três pontes na rua Corredor Agua Branca.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/137/ind._286.2021_retirada_de_postes_no_bom_sossego_-_infraestrutura_e_coelba.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/137/ind._286.2021_retirada_de_postes_no_bom_sossego_-_infraestrutura_e_coelba.docx</t>
   </si>
   <si>
     <t>Indicamos aSecretaria de Infraestrutura fazer gestão junto a Companhia de Eletricidade do Estado da Bahia (COELBA)que proceda a remoção de um poste instalado em frente à garagem de um morador na Rua Pará na alturan° 55 e outro com a fiação muito próxima a residência na Rua Pernambuco, em frente à casa de N° 3, ambos no Bom Sossego.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/629/indicocao_-_287_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/629/indicocao_-_287_-_2021.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Zenildo Brandão Santana ,extensivo ao Secretário Municipal de Infraestrutura , Lucindo Menezes, solicitando a intervenção do poder público na Av. Lomanto Júnior.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/624/indicacao_-_288_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/624/indicacao_-_288_-_2021.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Zenildo Brandão Santana, extensivo , ao Secretário Municipal de Infraestrutura, Lucindo Menezes, solicitando a complementação da passagem elevada e/ou redutor de velocidade da via que liga o bairro do Mandacaru a ponte Teodora Sampaio .</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/457/indicacao_-_290_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/457/indicacao_-_290_-_2021.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito Municipal Zenildo Brandão Santana, autorizar ao Secretario Municipal de Infraestrutura Sr Lucindo Tomaz Vasconcelos Menezes,_x000D_
 medidas cabíveis e necessárias para EFETUAR A PAVIMENTAÇÃO ASFÁLTICA DAS RUAS, ARLINDO JOSÉ DA CRUZ. RUA GEMINIANO SABACK , E RUA C (FUNDO DO PARQUE DE EXPOSIÇÃO) , NO LOTEAMENTO VICENTE GRILO, BAIRRO DO JEQUIÉZINHO.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/140/ind._291.2021_pavimentacao_da_rua_do_coqueiro_barro_preto_-_joaquim_romao.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/140/ind._291.2021_pavimentacao_da_rua_do_coqueiro_barro_preto_-_joaquim_romao.docx</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Municipal Zenildo Brandão Santana (Zé Coca),adotar providências junto a Secretaria de Infraestrutura e demais órgãos responsáveis para pavimentação da Rua do Coqueiro, Barro Preto, Joaquim Romão</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/132/ind._292.2021_pavimentacao_da_primeira_travessa_vicente_leone__-_joaquim_romao.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/132/ind._292.2021_pavimentacao_da_primeira_travessa_vicente_leone__-_joaquim_romao.docx</t>
   </si>
   <si>
     <t>Na forma do Regimento Interno requeremos a Vossa Excelência que, após ouvir o Plenário desta Casa de Leis, se oficie ao Prefeito de Jequié Zenildo Brandão, extensivo ao Secretário de Infraestrutura Lucindo Menezes, à Secretária de Desenvolvimento Social Patrícia Brandão, ao Deputado Federal Leur Júnior, e ao excelentíssimo Governador da Bahia Rui Costa, no sentido de somarem esforços com vistas à reforma de residências em estado crítico de higiene e segurança no município de Jequié.</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/796/indicacao_-_293_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/796/indicacao_-_293_-_2021.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Zenildo Brandão Santana, extensivo a Secretaria de Educação Elvia Sampaio e Sampaio, adotar as providências necessárias para reforma do telhado da Escola Edivaldo Machado Boaventura. Núcleo V, no Povoado do Emiliano.</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/734/indicacao_-_294_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/734/indicacao_-_294_-_2021.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Zenildo Brandão Santana, e a Secretária de Saúde Poliana Leandro, extensivo ao Deputado Euclides Fernandes, a construção de uma Unidade de Saúde, para atender os Povoados de Barraquinha e Boa Vista.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/385/indicacao_-_296_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/385/indicacao_-_296_-_2021.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito de Jequié , Zenildo Brandão e Secretario de Infraestrutura Lucindo_x000D_
 Menezes, solicitando a retomada da construção da quadra coberta com vestiário na Unidade_x000D_
 Escolar Municipal Curral Novo.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/588/indicacao_-_298_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/588/indicacao_-_298_-_2021.pdf</t>
   </si>
   <si>
     <t>Prefeito Municipal Zenildo Brandão, extensivo ao Secretário de Serviços Públicos, Helder Souza Santos, no sentido de adotar providencias para a reposição da iluminação pública adequada na rua Damião Vieira.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/589/indicacao_-_299_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/589/indicacao_-_299_-_2021.pdf</t>
   </si>
   <si>
     <t>Prefeito Municipal Zenildo Brandão, extensivo ao Secretario de Serviços Públicos, Helder Souza Santos, no sentido de adotar providências para a implantação de  um ponto de ônibus , na Baixa do Bonfim próximo ao residencial Vida Nova 1; ponto de referenda: ao lado do mercadinho Califórnia.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/166/ind._300.2021_de_implantacao_de_academia_de_barra_avenida_2019.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/166/ind._300.2021_de_implantacao_de_academia_de_barra_avenida_2019.doc</t>
   </si>
   <si>
     <t>Prefeito Zenildo Brandão, extensivo ao Secretario Esportes e laser, no sentido realizar a Implantação de uma Academia ao Ar Livre do Distrito de Itaibó.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/458/indicacao_-_302_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/458/indicacao_-_302_-_2021.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito Municipal , Zenildo Brandão Santana, extensivo a Secretaria Municipal de Educação Professora Elvia Santana, medidas cabíveis e necessárias para REVITALIZAR E EQUIPAR AS BIBLIOTECAS ITINERANTES PARA ATENDER A POPULAÇÃO DOS DISTRITOS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Municipal Sr. Zenildo Brandão. para que autorize o Secretario de_x000D_
 Infraestrutura, para que seja feita um bueiro na Avenida que da acesso ao Residencial Parque_x000D_
 do Sol, vez que o escoamento da água ,vem danificando este acesso, bem como o alargamento_x000D_
 desta via, tendo em vista a necessidade dos moradores e o constante movimento de veículos e_x000D_
 pedestres nesta localidade.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/459/indicacao_-_305_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/459/indicacao_-_305_-_2021.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito Municipal Zenildo Brandão Santana, autorizar ao Secretario Municipal de Infraestrutura Sr Lucindo Tomaz Vasconcelos Menezes,extensivo ao Secretario de Esporte e Lazer Matheus Roberto Oliveira Macedo, adotar as medidas cabíveis para revitalizar a Praça Manoel Bonfim Moura, localizada na confluência da Avenida Presidente Vargas, com a  Avenida Franz Gedeon , bairro Jeauiézinho, próximo a Panificadora Polivalente, dotando-a de quiosque, academia ao ar livre. bancos, arborização e iluminação adequada.</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/842/indicacao_-_306_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/842/indicacao_-_306_-_2021.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Excelentíssimo Prefeito Zenildo Brandão Santana, extensivo aos Deputados Federais Antonio Brito, Leur Lomanto Junior, Jorge Solla e_x000D_
 Caca Leão, extensivo à Secretaria Municipal de Infraestrutura solicitando a imediata recuperação de calçamento da Rua 12, no Bairro Vila Rodoviária. no_x000D_
 Residencial Ouro Verde.</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/570/indicacao_307_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/570/indicacao_307_-_2021.pdf</t>
   </si>
   <si>
     <t>Prefeito Zenildo Brandão, extensivo ao Secretário Municipal de Infraestrutura , Lucindo Tomaz Vasconcelos ,para adotarem providências quanto reivindicação dos moradores do “Pompílio Sampaio ,no sentido de estabelecer o  calçamento ou pavimentação asfáltica , das ruas José Edson e Zulmira Teixeira.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/566/indicacao_-_308_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/566/indicacao_-_308_-_2021.pdf</t>
   </si>
   <si>
     <t>Prefeito Zenildo Brandão (Zé  Cocá) Prefeito Municipal de Jequié ,extensivo ao ilustríssimo senhor Lucindo Menezes ,Secretario Municipal de Infraestrutura, para adotar medidas cabíveis e necessárias para efetivar a pavimentação asfáltica ou calçamento da Rua Esporte Clube Cruzeiro , localizada no do Bairro Mandacaru.</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/843/indicacao_-_309_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/843/indicacao_-_309_-_2021.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Excelentíssimo Prefeito Zenildo Brandão Santana, extensivo aos Deputados Federais, Antonio Brito, Leur Lomanto Júnior, Jorge Solla e_x000D_
 Caca Leão, extensivo à Secretaria Municipal de Infraestrutura ,solicitando a imediata recuperação de Calçamento da Rua 12, no Bairro Vila Rodoviária, no _x000D_
 Residencial Ouro Verde.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/460/indicacao_-_310_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/460/indicacao_-_310_-_2021.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Exmo. Senhor Prefeito Municipal Zenildo Brandão Santana ,extensivo a  Secretaria Municipal de Educação ,Professora Elvia Santana,medidas cabíveis e necessárias para REFORMAR A ESCOLA MUNICIPAL CLAUDIA GORDILHO LOMANTO, (PRÓXIMA DA IGREJA SÃO MIGUEL ARCANJO) NO RIO PRETO DO COSTA.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/461/indicacao_-_311_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/461/indicacao_-_311_-_2021.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito Municipal Zenildo Brandão Santana, extensivo ao Secretário Municipal de Infraestrutura Sr Lucindo Tomaz Vasconcelos Menezes e ao Secretario de Esporte e Laser: Matheus Roberto Oliveira Macedo, para o pronto atendimento desta proposição: REVITALIZAR A PRAÇA LOCALIZADA NA RUA EXISTENTE 1 (EM FRENTE MATERIAL DE CONSTRUÇÃO ELDORADO). NO LOTEAMENTO JARDIM ELDORADO, BAIRRO DO JEQUIÉZINHO. DOTANDO-A DE QUIOSQUE,ACADEMIA AO AR LIVRE, BANCOS E ILUMINAÇÃO ADEQUADA.</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/797/indicacao_-_315_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/797/indicacao_-_315_-_2021.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Municipal Zenildo Brandão Santana, no sentido de autorizar ao Secretário de Infraestrutura, Senhor Lucindo Tomás Vasconcelos Menezes, realizar o calçamento ou pavimentação asfáltica das seguintes localidades, nesta cidade._x000D_
 &gt; Rua Crisântemo, Loteamento Raio de Luz, Bairro São Judas_x000D_
 &gt; Rua das Dallas, Loteamento Raio de Luz, Bairro Judas Tadeu_x000D_
 &gt; Rua dos Girassóis, Loteamento Raio de Luz, Bairro São judas Tadeu</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/625/indicacao_-_316_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/625/indicacao_-_316_-_2021.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Zenildo Brandão Santana, extensivo ao Secretário Municipal da Infraestrutura , Lucindo Tomas Vasconcelos Meneses, no sentido de viabilizar a cobertura dos canais localizados nas Ruas, O. P. Q e R , todas localizadas no Loteamento Água Branca, bairro Jequiézinho.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/626/indicacao_-_317_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/626/indicacao_-_317_-_2021.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Zenildo Brandão Santana , extensivo ao Superintendente Municipal de Transito, a instalação de um semáforo para pedestre na Avenida Lomanto Júnior, no cruzamento de acesso à passarela.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/80/ind._320.2021cuidadores_e_tutores.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/80/ind._320.2021cuidadores_e_tutores.doc</t>
   </si>
   <si>
     <t>Ao Prefeito Zenildo Brandão e em extensão a Secretária de Saúde Poliana Leandro, solicitando para incluir parentes e cuidadores de pessoas com deficiência intelectual nos grupos prioritários da vacina de Covid-19.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>Prefeito Municipal Sr. .Zenildo Brandão, extensivo ao Secretario Esportes e laser, Sr. Mateus Roberto, no sentido realizar a Implantação de uma Academia ao Ar Livre do Distrito de Itaibó.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/162/ind.322.2021_santa_luz.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/162/ind.322.2021_santa_luz.doc</t>
   </si>
   <si>
     <t>Prefeito Zenildo Brandão, extensivo ao Secretário de Infraestrutura, Sr. Lucindo Menezes, no sentido realizar o calçamento da Rua Maria Angélica Oliveira Luna no Bairro Cançãção.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/590/indicacao_-_324_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/590/indicacao_-_324_-_2021.pdf</t>
   </si>
   <si>
     <t>Prefeito Municipal Zenildo Brandão ,extensivo a Secretária de Desenvolvimento Social, Patricia Miranda Brandão Santana, e a Secretária de Saúde_x000D_
 Poliana Leandro Oliveira,no sentido de adotarem a distribuição de absorventes menstruais, nas unidades de saúde da família ou que sejam inseridos no programa de distribuição de cestas básicas através dos CRAS  em nossa cidade.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/476/indicacao-325-2021-duda_simoes.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/476/indicacao-325-2021-duda_simoes.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Prefeito do Município de Jequié Zenildo Brandão Santana, extensivo ao Secretario de Infraestrutura ,Lucindo Menezes, solicitando em_x000D_
 caráter de urgência , o patrolamento da Ruinha , localizada em um dos mais tradicionais bairros periféricos de nossa cidade ,a Barragem de Pedras .</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/103/ind.326.2021_construcao_de_uma_unidade_de_saude_no_jardim_eldorado.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/103/ind.326.2021_construcao_de_uma_unidade_de_saude_no_jardim_eldorado.docx</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/462/indicacao_-_327_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/462/indicacao_-_327_-_2021.pdf</t>
   </si>
   <si>
     <t>Prefeito Municipal, Zenildo Brandão Santana ,extensivo ao Secretario Municipal de Infraestrutura, Sr Lucindo Tomaz Vasconcelos Menezes, ao Secretário  de Esporte e Lazer, Matheus Roberto Oliveira Macedo, adotarem medidas cabíveis e necessárias para revitalizar o Campo de Futebol do Rio Preto do Costa , na Zona Rural, próximo ao Bar do Gonzaga, dotando-o de iluminação traves , redes e outros.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/463/indicacao_-_334_-2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/463/indicacao_-_334_-2021.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito Municipal Zenildo Brandão Santana, extensivo ao Secretario Municipal de Infraestrutura: Sr Lucindo Tomaz Vasconcelos Menezes, medidas . cabíveis e necessárias para EFETUAR A PAVIMENTAÇÃO, ILUMINAÇÃO E REDE DE  ESGOTAMENTO SANITÁRIO, PARA AS RUAS M e N NO PARQUE DAS ALGAROBAS 2 ( Fundo da Igreja Católica Nossa Senhora de Fátima ) ,em Jequié - Bahia.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/387/indicacao_-_335_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/387/indicacao_-_335_-_2021.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Municipal Sr. Zenildo Brandão. para que autorize o Secretario de_x000D_
 Infraestrutura, para que seja feita o patrolamento das ruas : Rua Astro Brayner, 1ª. Travessa_x000D_
 Alto do Cruzeiro, Rua Leocárdio Ribeiro e Rua Belém.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/106/ind.336.2021_iluminacao_publica_das_ruas_siqueira_campos_e_duque_de_caxias.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/106/ind.336.2021_iluminacao_publica_das_ruas_siqueira_campos_e_duque_de_caxias.docx</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/464/indicacao_-_339_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/464/indicacao_-_339_-_2021.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Prefeito Municipal Zenildo Brandão Santana ,extensivo ao Secretário Municipal de Infraestrutura Sr Lucindo Tomaz Vasconcelos Menezes ,medidas cabíveis e necessárias para EFETUAR A PAVIMENTAÇÃO DAS RUAS: E. D e CONCLUSÃO DA RUA ARI BORROSO (FUNDO DO PARQUE DE EXPOSIÇÃO) , NO LOTEAMENTO VICENTE GRILO, BAIRRO DO JEQUIÉZINHO.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/735/indicacao_-_340_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/735/indicacao_-_340_-_2021.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Zenildo Brandão Santana, extensivo ao Secretário de Infraestrutura ,Lucindo Tomás Vasconcelos Menezes, aos Deputados Federais, Antonio Brito, Paulo Magalhães, Leur Lomanto Júnior e Cacá Leão, e ao Deputado Estadual Euclides Fernandes, no sentido de adotar providências, para realizar a pavimentação asfáltica da Rua Valdecir de Jesus,( liga Cidade Nova ao Joaquim Romão).</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/165/ind.342.2021_-_academia_a_ceu_aberto_faz._velha.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/165/ind.342.2021_-_academia_a_ceu_aberto_faz._velha.doc</t>
   </si>
   <si>
     <t>Prefeito Zenildo Brandão Santana, ao Secretário de Esportes e Laser, Sr. Mateus Roberto, extensivo ao Dep. Federal Leur Lomanto Júnior, no sentido de realizar a implantação de uma Academia ao Ar Livre no Distrito da Fazenda Velha.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/160/ind._343.2021__calcamento_e_ou_asfalto__rua_jose_rotandano.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/160/ind._343.2021__calcamento_e_ou_asfalto__rua_jose_rotandano.doc</t>
   </si>
   <si>
     <t>ao Prefeito Zenildo Brandão Santana, extensivo ao Secretário de Infraestrutura, Sr. Lucindo Menezes, no sentido de realizar o conserto e manutenção no calçamento público da Rua José Rotandano, também conhecida como Francisco Veloso Leal, localizada no bairro Jequiezinho</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/591/indicacao_-_344_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/591/indicacao_-_344_-_2021.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Municipal Zenildo Brandão , no sentido que Vossa Excelência encaminhe a Câmara Municipal de Jequié ,um projeto para que as   _x000D_
 Organizações da Sociedade Civil ( OSCs ) que fazem parte do terceiro setor possam ser isentas das taxas de IPTUs ,em nosso município.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/477/indicacao345-2021-_duda_simoes.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/477/indicacao345-2021-_duda_simoes.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Prefeito do Município de Jequié, Zenildo Brandão Santana ,extensivo ao Secretario de Infraestrutura, Lucindo Menezes,solicitando em caráter urgência, o asfaltamento da Rua da Bandinha. localizada na Baixa do Bonfim.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/478/indicacao-346-2021-_duda_simoes.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/478/indicacao-346-2021-_duda_simoes.pdf</t>
   </si>
   <si>
     <t>Prefeito Municipal de Jequié, Zenildo Brandão Santana ,extensivo ao Secretario Municipal de Infraestrutura, Lucindo Menezes ,reivindicando em caráter de urgência, a pavimentação asfáltica da via de acesso ao Distrito de Itajuru.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/628/indicacao-_347_-2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/628/indicacao-_347_-2021.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Zenildo Brandão Santana, extensivo ao Secretário Municipal de Infraestrutura, Lucindo Menezes, solicitando a complementação da passagem elevada e/ou redutor de velocidade da via que liga o bairro do Mandacaru , a ponte Teodoro Sampaio.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/176/ind._348.2021_ruas_a_b_e_c_no_loteamento_felicidade_bairro_jequiezinho_fundo_do_aeroposto.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/176/ind._348.2021_ruas_a_b_e_c_no_loteamento_felicidade_bairro_jequiezinho_fundo_do_aeroposto.docx</t>
   </si>
   <si>
     <t>Ao Prefeito Zenildo Brandão Santana, extensivo ao Secretário de Infraestrutura Lucindo Tomaz Vasconcelos Menezes, aos Deputados Federais, Antônio Brito, Paulo Magalhães, Leur Lomanto Jr e Cacá Leão, e ao Deputado Estadual Euclides Fernandes, no sentido de adotar providências, para realizar a Drenagem e Pavimentação Asfáltica das Ruas A, B e C, no Loteamento Felicidade (Fundo do Posto de Combustíveis da Vavá Lomanto), no bairro Jequiezinho.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/465/indicacao_-_349_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/465/indicacao_-_349_-_2021.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Prefeito Municipal Zenildo Brandão Santana, extensivo ao Secretário Municipal de Infraestrutura Sr Lucindo Tomaz Vasconcelos Menezes, medidas cabíveis e necessárias para efetuar a pavimentação das vias: Ruas dos Ipês, Rua dos Magnos. Rua das Sapucaias. no Loteamento Morada do Parque. (fundo do Parque de Exposição) Bairro do Jequiézinho.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/466/indicacao_-_350_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/466/indicacao_-_350_-_2021.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Prefeito Municipal Zenildo Brandão Santana, extensivo ao Secretário Municipal de Infraestrutura, Sr Lucindo Tomaz Vasconcelos Menezes , medidas cabíveis e necessárias para efetuar a pavimentação das vias- Rua Jequitibá, Rua Braúna , Rua Jacarandá , no Loteamento Morada do Parque, (fundo do Parque de Exposições ) , Bairro do Jequiézinho .</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/798/indicacao_-_351_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/798/indicacao_-_351_-_2021.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Municipal, Zenildo Brandão Santana, no sentido de adotar providências, para que seja realizada a Construção de Passagem Elevada, na Avenida Tote Lomanto , com a Rua Dr. Duarte Muniz Aragão</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/104/ind.352.2021_-_inclusao_dos_eletricistas_no_grupo_prioritario_de_vacinacao.docm</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/104/ind.352.2021_-_inclusao_dos_eletricistas_no_grupo_prioritario_de_vacinacao.docm</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/572/indicacao_-_353_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/572/indicacao_-_353_-_2021.pdf</t>
   </si>
   <si>
     <t>Prefeito Municipal Zenildo Brandão, extensivo ao secretario de infraestrutura, Lucindo Tomas Vasconcelos , para adotar medidas cabíveis e necessárias para efetivar o patrolamento e cascalhamento da estrada de Santa Helena e Pedra Redonda ,localizadas no distrito do Baixão.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/467/indicacao_-_354_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/467/indicacao_-_354_-_2021.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor, Prefeito Municipal Zenildo Brandão Santana,extensivo ao Engenheiro Cesar Abud Melhen, ao Secretario da Agricultura, Irrigação e_x000D_
 Meio Ambiente: Jose Claudemiro Brandão, no sentido de promover ações que deverão ser implantadas para sanar os problemas causado pela Estacão de Tratamento da Rede de Esgotos, Bairro do Espirito Santo. Jequié/BA,</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/799/indicacao_-_355_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/799/indicacao_-_355_-_2021.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Municipal, Zenildo Brandão Santana ,no sentido de adotar providências, para que seja realizada a Construção de Passagem Elevada na Avenida Tote Lomanto , com a Rua Dr. Duarte Muniz Aragão.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>o Prefeito Zenildo Brandão, extensivo ao Secretário de Infraestrutura, Sr. Lucindo Menezes, no sentido realizar a construção do muro do cemitério do Povoado do Cajueiro.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/592/indicacao_-_357_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/592/indicacao_-_357_-_2021.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Prefeito Zenildo Brandão Santana, extensivo ao Secretário de Infraestrutura, Lucindo Tomaz Vasconcelos Menezes, no sentido que seja feita a recuperação do calçamento da Rua O, bloco 58, quadra 13, Vida Nova 02, situada no bairro Jequiézinho .</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/573/indicacao-_358_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/573/indicacao-_358_-_2021.pdf</t>
   </si>
   <si>
     <t>Prefeito Zenildo Brandão ( Zé Cocá ), que após ouvir o Plenário, que autorize ao Secretario de Infraestrutura, para que sejam realizados esforços na busca de reformar, ampliar e contratar um coveiro para o Cemitério da Cachoeirinha.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/479/indicacao360-2021-duda_simoes.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/479/indicacao360-2021-duda_simoes.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Prefeito do Município de Jequié , Zenildo Brandão Santana, extensivo ao Secretário de Infraestrutura, Lucindo Menezes, solicitando. em_x000D_
 caráter de urgência, o asfaltamento da via de acesso aos Residenciais  Cachoeirinha, dando continuidade  à pavimentação asfáltica até a Antiga Cachoeirinha, em frente a Escola  Municipal, José Simões de Carvalho.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/468/indicacao_-_361_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/468/indicacao_-_361_-_2021.pdf</t>
   </si>
   <si>
     <t>Exmº Prefeito Municipal, Zenildo Brandão Santana , extensivo ao Secretário Municipal de Infraestrutura ,Sr. Lucindo Tomaz Vasconcelos Menezes , e ainda  ao Secretário de Esporte e Lazer, Matheus Roberto Oliveira Macedo ,envidarem esforços necessários para CONSTRUIR  UMA  PRAÇA NA  RUA G , DOTANDO - A DE CORETO 2 ( DOIS ) , QUIOSQUE , BANCOS DE CONCRETO, ACADEMIA AO AR LIVRE, PARQUE INFANTIL, PISTA PARA CICLISTA, SKATE , PATINS , COMO TAMBÉM, A PAVIMENTAÇÃO DAS VIAS C E G , NO PARQUE DOS IMBORÉS ( INOCOOP ) , BAIRRO DO JEQUIÉZINHO.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/141/ind._362.2021_-__iluminacao_do_campo_elza_leone_-_corrigido.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/141/ind._362.2021_-__iluminacao_do_campo_elza_leone_-_corrigido.doc</t>
   </si>
   <si>
     <t>Prefeito Zenildo Brandão, extensivo ao Secretário de esportes, Sr. Mateus Roberto, no sentido realizar a iluminação do Campo de Futebol Elza Leone, localizado no Barro Preto.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/78/ind.____363.2021_conteiner_assentamento_flor_da_terra_-_corrigido.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/78/ind.____363.2021_conteiner_assentamento_flor_da_terra_-_corrigido.docx</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, Zenildo Brandão, extensivo ao Secretário de Serviços Públicos, solicitando a implantação de dois contêineres para o Assentamento Flor da Terra.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/210/ind..364.2021-_posto_odontologico_24_horas_-_corrigido.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/210/ind..364.2021-_posto_odontologico_24_horas_-_corrigido.doc</t>
   </si>
   <si>
     <t>Prefeito Zenildo Brandão, extensivo à Secretária de Saúde Sra. Polliana Leandro, reivindicando a construção de uma (UAO) Unidade de Atendimento Odontológico 24 horas no município de Jequié.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/211/req._365.2021_auto_escola.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/211/req._365.2021_auto_escola.docx</t>
   </si>
   <si>
     <t>Ao Prefeito de Jequié, Zenildo Brandão Santana, para estude a viabilidade de junto a Superintendencia Municipal de Trânsito (SUNTRAN) e o Departamento Estadual de Trânsito (DETRAN-BA) para que seja implantada em Jequié Autoescola Pública de trânsito para que pessoas de baixa renda possam tirar a primeira habilitação.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/223/ind.366.2021a_requalificacao_do_campo_de_futebol_com_grama_sintetica_mais_arquibancada_para_atender_o_bairro_km3..docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/223/ind.366.2021a_requalificacao_do_campo_de_futebol_com_grama_sintetica_mais_arquibancada_para_atender_o_bairro_km3..docx</t>
   </si>
   <si>
     <t>Prefeito Zenildo Brandão e ao Governador do Estado Rui Costa e ao Deputado Estadual Euclides Fernandes, para que seja realizada a requalificação do campo de futebol com grama sintética mais arquibancada para atender o bairro KM3.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>Marcos Lameque Vasconcelos da Silva(Marcos do Ovo)</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/77/ind.367.2021_-_audiencia_publica_com_detran_e_auto_escolas_de_jequie_-_corrigido.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/77/ind.367.2021_-_audiencia_publica_com_detran_e_auto_escolas_de_jequie_-_corrigido.doc</t>
   </si>
   <si>
     <t>Mesa Diretora, solicitando uma audiência pública, com a presença do DETRAN, e as Auto Escolas do Município de Jequié, solicitando que venha a adquirir veículos adaptados para pessoas portadoras de necessidades especiais.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/79/ind._369.2021_-_torre_de_celular_para_o_povoado_de_tamarindo_-_corrigido.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/79/ind._369.2021_-_torre_de_celular_para_o_povoado_de_tamarindo_-_corrigido.docx</t>
   </si>
   <si>
     <t>Ao Prefeito Zenildo Brandão Santana, extensivo ao Secretário de Infraestrutura e Serviços Públicos, Lucindo Tomaz Vasconcelos Menezes, no sentido de instalar uma antena telefônica para melhoramento do sinal de telefonia celular no Povoado do Tamarindo.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/90/iind._369.2021_-_recuperacao_posto_de_saude__de_santa_clara__-_corrigido.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/90/iind._369.2021_-_recuperacao_posto_de_saude__de_santa_clara__-_corrigido.docx</t>
   </si>
   <si>
     <t>Ao Prefeito Zenildo Brandão Santana, extensivo aos Deputados Federais Antônio Brito, Leur Lomanto Junior, Jorge Solla e Caca Leão, extensivo à Secretaria Municipal de Infra Estrutura solicitando a imediata recuperação do posto de saúde do Povoado de Santa Clara, localizadas na região da Caatinga de Jequié.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/209/ind.370.2021_barracas_para_o_a_feira_do_curral_novo.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/209/ind.370.2021_barracas_para_o_a_feira_do_curral_novo.docx</t>
   </si>
   <si>
     <t>Ao Prefeito do Município de Jequié Zenildo Brandão Santana, extensivo ao Secretário de Infraestrutura, Lucindo Menezes, solicitando a instalação de barracas padronizadas na Feira Livre do bairro Curral Novo.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/112/ind.__371.2021_torre_de_iluminacao_feirinha_do_joaquim_romao.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/112/ind.__371.2021_torre_de_iluminacao_feirinha_do_joaquim_romao.doc</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, o Sr. Zenildo Brandão, autorizar ao Secretário de Infraestrutura, adotar as medidas cabíveis e necessárias para a instalação de torres de iluminação na Feirinha do bairro Joaquim Romão.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/113/ind._372.2021-_projeto_para_resolver_problemas_de_acumulo_de_aguas_pluviais_na_feirinha_-_corrigido.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/113/ind._372.2021-_projeto_para_resolver_problemas_de_acumulo_de_aguas_pluviais_na_feirinha_-_corrigido.docx</t>
   </si>
   <si>
     <t>Ao Prefeito de Jequié, Sr.  Zenildo Brandão, extensivo ao setor competente do Município, solicitando elaboração e execução de um projeto arquitetônico para solucionar um antigo problema de acúmulo de águas pluviais na “Feirinha” do Joaquim Romão, próximo ao Hiper Rezende e Panificadora Santa Luzia.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/114/req._373.2021_frigorifico_de_peixe_montnte_branco_2_-_corrigido.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/114/req._373.2021_frigorifico_de_peixe_montnte_branco_2_-_corrigido.docx</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, Sr. Zenildo Brandão, solicitar a Secretaria de Agricultura e Meio Ambiente, juntamente a técnicos e projetistas do Município. A elaboração de um projeto com vistas à obra de um Frigorifico de Peixes para a Região do Distrito de Monte Branco.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/208/ind._374.2021_-_reforma_praca_euflosina_pereira__na_rua_miguel_gomes_-_corrigida.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/208/ind._374.2021_-_reforma_praca_euflosina_pereira__na_rua_miguel_gomes_-_corrigida.docx</t>
   </si>
   <si>
     <t>Reforma da Praça Euflosina Pereira na Rua Miguel Gomes, no bairro do Mandacaru.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/224/ind._375.2021a_necessidade_de_construcao_de_uma_quadra_de_futebol_society_iluminada_com_grama_sintetica_para_atender_os_bairros_km3_e_agenor_aragao.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/224/ind._375.2021a_necessidade_de_construcao_de_uma_quadra_de_futebol_society_iluminada_com_grama_sintetica_para_atender_os_bairros_km3_e_agenor_aragao.docx</t>
   </si>
   <si>
     <t>Prefeito Zenildo Brandão Santana e ao Governador do Estado Rui Costa e ao Deputado Federal Leur Lomanto Junior, sobre a necessidade de construção de uma quadra de futebol society iluminada, com grama sintética para atender os bairros KM3 e Agenor Aragão</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/213/ind._376.2021_drenagem_loteamento_beta_ville.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/213/ind._376.2021_drenagem_loteamento_beta_ville.doc</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal Zenildo Brandão, extensivo ao Secretário de Infraestrutura Lucindo Tomaz Vasconcelos e ao Secretário de Serviços Públicos Helder Souza Santos, no sentido de adotar providências para que sejam realizados a Pavimentação asfáltica e drenagem de águas pluviais para o Loteamento Beta Ville, Bairro Caixa D´água, nesta Cidade.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/214/ind._377.2021_revitalizacao_dos_campos_de_futebol_na_regiao_da_caatinga.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/214/ind._377.2021_revitalizacao_dos_campos_de_futebol_na_regiao_da_caatinga.docx</t>
   </si>
   <si>
     <t>Revitalização dos Campos de Futebol na região da Caatinga.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/215/ind.378.2021_rua_alves_cardoso_1_1.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/215/ind.378.2021_rua_alves_cardoso_1_1.docx</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Municipal Zenildo Brandão Santana, extensivo ao Secretário de Infraestrutura Luncindo Tomaz Vasconcelos Menezes, no sentido de adotar providências no sentido de realizar a construção de um sistema de drenagem, das águas pluviais como também a pavimentação da Rua Alves Cardoso (próximo ao Bar da Pedra), no Cansanção, em Jequié-Bahia.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/216/indi._379-_calcamento_de_ruas_do_loteamento_raio_de_luz_-_corrigido.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/216/indi._379-_calcamento_de_ruas_do_loteamento_raio_de_luz_-_corrigido.doc</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA DO LOTEAMENTO RAIO DE LUZ</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/217/ind._380.2021_semafaro.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/217/ind._380.2021_semafaro.docx</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Municipal, Zenildo Brandão Santana, extensivo a Superintendente da SUNTRAM: Karla Carine Rodrigues Geanbastiane, na forma regimental, determinar ao setor competente a instalação de um semáforo no cruzamento da Avenida Presidente Vargas com a Rua Felicíssimo J Silva x Praça Gov. Juracy Magalhães (conforme fotos anexas), Bairro do Jequiezinho, nesta cidade.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/225/ind..381.2021-_construcao_de_uma_quadra_de_futebol_society_-_corrigido.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/225/ind..381.2021-_construcao_de_uma_quadra_de_futebol_society_-_corrigido.docx</t>
   </si>
   <si>
     <t>A construção de uma quadra de futebol Society iluminada, com grama sintética para atender o bairro Curral Novo.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/226/ind._382.2021_construcao_de_uma_unidade_de_saude_no_bairro_zimbrune_itaigara.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/226/ind._382.2021_construcao_de_uma_unidade_de_saude_no_bairro_zimbrune_itaigara.doc</t>
   </si>
   <si>
     <t>Prefeito Zenildo Brandão Santana, extensivo ao Secretário de Infraestrutura Lucindo Tomaz Vasconcelos Menezes e a Secretária de Saúde Poliana Leandro Oliveira adotar a Construção de uma unidade básica de Saúde (UBS) no Loteamento Zimbrune no Bairro Itaigara.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/229/ind._384.2021-_ruas_caixa_d_agua_1.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/229/ind._384.2021-_ruas_caixa_d_agua_1.doc</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Municipal Sr. Zenildo Brandão, para que autorize o Secretário de Infraestrutura, para que seja feita o serviço de pavimentação das ruas : Rua Sempre Viva (Alto da Bela Vista), 5º Travessa Duque de Caxias (Barro Preto) e na Travessa Vicente Leone (Caixa D’água). _x000D_
 Esta indicação se faz necessária, haja vista que essas ruas encontram-se em péssima condição de trafegabilidade, e a pavimentação irá proporcionar mais rapidez e conforto ao trafego._x000D_
 Por sua importância e pelos relevantes serviços que prestará à comunidade Jequieense esperamos que esta nossa indicação seja atendida o mais rápido possível.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/232/ind._trav._esp._santo.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/232/ind._trav._esp._santo.docx</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Municipal Zenildo Brandão Santana, extensivo ao Secretário de Infraestrutura Luncindo Tomaz Vasconcelos Menezes, no sentido de adotar providências para concluir a pavimentação da Rua Espírito Santo e o concretamento da Travessa Espírito Santo, Bom Sossego (lateral esquerda da Unidade de Saúde Padre Hilório Terrossi, conforme fotos anexas) Jequié-Bahia.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/233/ind._387.2021_de_pavimentacao_do_parque_das_algarobas_01-2021.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/233/ind._387.2021_de_pavimentacao_do_parque_das_algarobas_01-2021.doc</t>
   </si>
   <si>
     <t>Pavimentação asfáltica para as Ruas  A; D e E., localizado no Parque das Algarobas II, Bairro Algarobas, nesta cidade.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/234/ind.388.2021_reforma_da_delegacia_de_florestal.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/234/ind.388.2021_reforma_da_delegacia_de_florestal.doc</t>
   </si>
   <si>
     <t>Reformar da Delegacia Distrito de Florestal.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/235/ind._389.2021reabertura_dos_correios.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/235/ind._389.2021reabertura_dos_correios.doc</t>
   </si>
   <si>
     <t>Instalação da   agencia dos correios no Distrito de Florestal.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/236/ind.390.2021_praca_do_algaroba.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/236/ind.390.2021_praca_do_algaroba.doc</t>
   </si>
   <si>
     <t>Construção de uma praça dotada de equipamentos de entretenimento no bairro Parque do Algaroba.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/237/ind.391.2021_pavimentacao_do_parque_das_algarobas_01-2021.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/237/ind.391.2021_pavimentacao_do_parque_das_algarobas_01-2021.doc</t>
   </si>
   <si>
     <t>Pavimentação Asfáltica para as Ruas do Parque das Algarobas , Bairro Algarobas, desta cidade._x000D_
 	Ruas: F, G, H.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/238/ind_392.2021-_reforma_do_cemiterio_cachoeirinha.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/238/ind_392.2021-_reforma_do_cemiterio_cachoeirinha.doc</t>
   </si>
   <si>
     <t>realizar a reforma, ampliação e a contratação de um coveiro para o Cemitério da Cachoeirinha.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/257/ind._394.2021_-rua_quintino_teles_no_jequiezinho.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/257/ind._394.2021_-rua_quintino_teles_no_jequiezinho.docx</t>
   </si>
   <si>
     <t>solicitando a contrução de uma Praça com quiosques na Rua Quintino Teles no Bairro do  Jequiezinho.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/242/ind._396.2021_-_pavimentacao_ruas_de_florestal_-_corrigido.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/242/ind._396.2021_-_pavimentacao_ruas_de_florestal_-_corrigido.doc</t>
   </si>
   <si>
     <t>Pavimentação Asfáltica ou Calcamento da Rua do Campo e da Rua  Ginásio no Distrito de Florestal</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/243/ind._397.2021doacao_de_terreno_para_a_contrucao_da_igreja_evangelica_no_pompilio_sampaio_-_corrigida.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/243/ind._397.2021doacao_de_terreno_para_a_contrucao_da_igreja_evangelica_no_pompilio_sampaio_-_corrigida.doc</t>
   </si>
   <si>
     <t>adoção de um terreno para Igreja Evangélica- Bairro Pompilio Sampaio</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/244/ind._398.2021_-_pavimentacao_vias_sao_judas_tadeu_-_corrigido.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/244/ind._398.2021_-_pavimentacao_vias_sao_judas_tadeu_-_corrigido.docx</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Zenildo Brandão Santana, extensivo ao Secretário de Infraestrutura Lucindo Tomaz Vasconcelos Menezes,  para realizar a pavimentação asfáltica das Ruas Sargento Aloisio Ribeiro (Antiga rua 14), Rua Uval Miranda (Antiga Rua 16) e na Rua Major Deocleciano, todas no Bairro São Judas Tadeu.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/246/399.2021_-_cobertura_posto_de_barra_avenida_-_corrigida.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/246/399.2021_-_cobertura_posto_de_barra_avenida_-_corrigida.doc</t>
   </si>
   <si>
     <t>cobertura da Unidade de saúde, Distrito de Barra Avenida.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/247/ind._400.2021cobertura_do_posto_de_saude_da_cachoeirinha_-_corrigido.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/247/ind._400.2021cobertura_do_posto_de_saude_da_cachoeirinha_-_corrigido.doc</t>
   </si>
   <si>
     <t>cobertura da Unidade de saúde, Bairro cachoeirinha</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/248/401.2021_-_esgotamento_sanitario_e_calcamento_da_rua_das_merluzas_-joaquim_romao.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/248/401.2021_-_esgotamento_sanitario_e_calcamento_da_rua_das_merluzas_-joaquim_romao.docx</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Municipal Zenildo Brandão, extensivo ao Secretário de Infraestrutura Lucindo Tomaz Vasconcelos e ao Presidente da Embasa Sr. Rogério Costa Cedraz, no sentido de adotar providências para realizar a Pavimentação e Esgotamento Sanitário da Rua das Merluzas (Antiga Rua 04) no Bairro do Joaquim Romão .</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/249/ind._402_construcao_da_pca_nsa_sra._de_fatima_-_algarobas_-_corrigida.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/249/ind._402_construcao_da_pca_nsa_sra._de_fatima_-_algarobas_-_corrigida.doc</t>
   </si>
   <si>
     <t>Construção da praça Nossa Senhora de Fatima no bairro do Algaroba.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/245/ind.403.2021_-_construcao_de_dog_parks_-_corrigido.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/245/ind.403.2021_-_construcao_de_dog_parks_-_corrigido.doc</t>
   </si>
   <si>
     <t>A construção de dogs park.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/251/ind._405.2021reforma_do_caps_mandacaru.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/251/ind._405.2021reforma_do_caps_mandacaru.doc</t>
   </si>
   <si>
     <t>A contratação de funcionários, reforma física externa e interna, reforma elétrica; aquisição de computadores e impressoras, de ar-condicionado, telefones para o CAPS Guito Guigó localizado no bairro do Mandacaru.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/256/ind._406.2021_-_pca_na_rua_ituacu_-_corrigido.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/256/ind._406.2021_-_pca_na_rua_ituacu_-_corrigido.docx</t>
   </si>
   <si>
     <t>solicitando a contrução de uma Praça com quiosques na Rua Ituaçu no Bairro do  Jequiezinho.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/258/ind_407.2021reforma_do_canteiro_da_rua_duque_de_caxias_-_corrigido.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/258/ind_407.2021reforma_do_canteiro_da_rua_duque_de_caxias_-_corrigido.docx</t>
   </si>
   <si>
     <t>Reforma do canteiro central da Rua Duque de Caxias</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/259/ind._408.2021__pavimentacao_da_rua_dr._fernando_ferrari_-_corrigido.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/259/ind._408.2021__pavimentacao_da_rua_dr._fernando_ferrari_-_corrigido.doc</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA DR FERNANDO FERRARI</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/260/ind._409.2021_casa_do_idoso.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/260/ind._409.2021_casa_do_idoso.doc</t>
   </si>
   <si>
     <t>Criação da Casa do Idoso</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/263/412.2021_-_reforma_pca_da_urbis_iv_-_corrigida.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/263/412.2021_-_reforma_pca_da_urbis_iv_-_corrigida.doc</t>
   </si>
   <si>
     <t>Revitalização da Praça, com instalação de uma academia ao ar livre.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/264/ind._413.2021_-_pavimentacao_anton_io_reboucas_-_corrigida.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/264/ind._413.2021_-_pavimentacao_anton_io_reboucas_-_corrigida.doc</t>
   </si>
   <si>
     <t>Indicamos no sentido de realizar pavimentação asfáltica ou calçamento na rua no texto citado.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/265/ind._414_-_revitalizacao_do_campo_do_curral_novo_-_corrigido.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/265/ind._414_-_revitalizacao_do_campo_do_curral_novo_-_corrigido.docx</t>
   </si>
   <si>
     <t>Indicamos Exmo. Senhor Prefeito Municipal, Zenildo Brandão Santana, extensivo ao Secretário Municipal de Infraestrutura, Sr Lucindo Tomaz Vasconcelos Menezes, ao Secretário de Esporte e Laser: Matheus Roberto Oliveira Macedo, medidas cabíveis e necessárias para REVITALIZAR O CAMPO DE FUTEBOL DO CURRAL NOVO, DOTANDO-O DE ILUMINAÇÃO, TRAVES, REDES E OUTROS.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/267/ind._416.2021_-_construcao_pca_algarobas_-_corrigido_2.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/267/ind._416.2021_-_construcao_pca_algarobas_-_corrigido_2.doc</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DA PRAÇA DO PARQUE DAS ALGAROBAS ENTRE A RUA C E F</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/269/417.2021_-_reforma_pca_mutirao_curral_novo_-_corrigido.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/269/417.2021_-_reforma_pca_mutirao_curral_novo_-_corrigido.doc</t>
   </si>
   <si>
     <t>Indicamos o Prefeito Zenildo Brandão, extensivo ao secretário de infraestrutura, Sr. Lucindo Menezes, a reforma da Praça do Mutirão do Curral Novo, localizada na Avenida Barragem da Pedra.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/270/418.2021_-_reforma_pca_ademar_de_barros__km_04_-_corrigida.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/270/418.2021_-_reforma_pca_ademar_de_barros__km_04_-_corrigida.doc</t>
   </si>
   <si>
     <t>Indicamos o Prefeito Zenildo Brandão, extensivo ao secretário de infraestrutura, Sr. Lucindo Menezes, a reforma da Praça Ademar de Barros, localizada No km 4.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/272/ind._420.2021_-_pavimentacao_da_rua_joao_vicente__-_joaquim_romao_-_corrigida.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/272/ind._420.2021_-_pavimentacao_da_rua_joao_vicente__-_joaquim_romao_-_corrigida.doc</t>
   </si>
   <si>
     <t>Na forma do Regimento Interno, indicamos ao Prefeito Zenildo Brandão e em extensão ao Secretário de Infraestrutura Sr.Lucindo Tomaz a pavimentação da Rua Vicente Magalhães, Bairro do Joaquim Romão, próximo a Igreja Batista Betânia. ( Uma rua sem saída)</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/275/ind._423.2021_-_redutor_de_velocidade_eletronico_em_avenidas_de_nossa_cidade_-_corrigido_-_corrigido.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/275/ind._423.2021_-_redutor_de_velocidade_eletronico_em_avenidas_de_nossa_cidade_-_corrigido_-_corrigido.docx</t>
   </si>
   <si>
     <t>Implantação de Redutores Eletrônicos de Velocidade na Avenida César Borges (Centro), Avenida Tote Lomanto Junior (Joaquim Romão) e na Rua Antonio Orrico (São Judas Tadeu).</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/277/ind._425.2010__-_feira_de_agricultura_familiar_mandacaru_-_corrigido_1.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/277/ind._425.2010__-_feira_de_agricultura_familiar_mandacaru_-_corrigido_1.docx</t>
   </si>
   <si>
     <t>Criação, regulamentação e implantação da "Feira Livre da Agricultura Familiar" no bairro Mandacaru</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/318/ind._427.2021_-_instalacao_de_placas_indicativas_nos_conjuntos_habitacionais_de_jequie.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/318/ind._427.2021_-_instalacao_de_placas_indicativas_nos_conjuntos_habitacionais_de_jequie.docx</t>
   </si>
   <si>
     <t>instalado placas indicativas com os nomes nas ruas dos conjuntos habitacionais da cidade de Jequié.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/286/ind._434.2021_pedido_de_pavimentacao_de_ruas_no_curral_novo_-_rua_aderbal_moreira_rua_sao_geraldo_e_quarta_travessa_elisio_lapa_6.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/286/ind._434.2021_pedido_de_pavimentacao_de_ruas_no_curral_novo_-_rua_aderbal_moreira_rua_sao_geraldo_e_quarta_travessa_elisio_lapa_6.docx</t>
   </si>
   <si>
     <t>Pavimentação da Rua São Geraldo, Rua Aderbal Moreira Ferreira e a Quarta Travessa Elísio Lapa no Curral Novo/Cidade Nova.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/289/ind._437.2021_-_pedido_de_pavimentacao_asfaltica_das_ruas_lelis_piedade_e_abilio_procopio_ferreira_-_centro_corrigido.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/289/ind._437.2021_-_pedido_de_pavimentacao_asfaltica_das_ruas_lelis_piedade_e_abilio_procopio_ferreira_-_centro_corrigido.docx</t>
   </si>
   <si>
     <t>Pavimentação Asfáltica, Nova Iluminação em LED e Sinalização de Trânsito Horizontal e Vertical na Rua Lélis Piedade e Rua Abílio Procópio Ferreira - Centro - Jequié-BA</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/290/438.2021___-_1a_2a_e_3a__elisio_lapa.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/290/438.2021___-_1a_2a_e_3a__elisio_lapa.docx</t>
   </si>
   <si>
     <t>Pavimentação da Primeira Travessa Elísio Lapa, Segunda Travessa Elísio Lapa e a Terceira Travessa Elísio Lapa no bairro Curral Novo</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/291/ind._439.2021_construcao_do_posto_de_saude_de_jiboinha_-_corrigida.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/291/ind._439.2021_construcao_do_posto_de_saude_de_jiboinha_-_corrigida.docx</t>
   </si>
   <si>
     <t>Construção de  um Posto de Saúde na região da Caatinga em Jiboinha.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/292/37_-indicacao_no_037___-_instalacao_de_ar_condicionado_nas_escolas_municipais_de_jequie._-_corrigido.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/292/37_-indicacao_no_037___-_instalacao_de_ar_condicionado_nas_escolas_municipais_de_jequie._-_corrigido.docx</t>
   </si>
   <si>
     <t>Climatização das Salas de Aulas das Escolas Municipais do Município de Jequié.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/293/ind._441_-_indicacao_drenagem_loteamento_beta_ville_-_corrigido.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/293/ind._441_-_indicacao_drenagem_loteamento_beta_ville_-_corrigido.doc</t>
   </si>
   <si>
     <t>SERVIÇOS DE DRENAGEM E PAVIMENTAÇÃO ASFÁLTICA DO LOTEAMENTO BETA VILE</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/294/ind._442.2021_-_creche_na_caixa_d_agua.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/294/ind._442.2021_-_creche_na_caixa_d_agua.doc</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DA CRECHE DA CAIXA DAGUA</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/295/cida.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/295/cida.docx</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Municipal Zenildo Brandão Santana, extensivo ao Secretário de Infraestrutura Luncindo Tomaz Vasconcelos Menezes, no sentido de adotar providências para que sejam pavimentadas: 3ª Travessa Gustavo Santo Ribeiro (próximo ao Bar do Kito),no Cansanção</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/296/ind._444.2021_-__implantacao_de_aplicativos_aap_na_rede_municipal_de_saude_corrigido.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/296/ind._444.2021_-__implantacao_de_aplicativos_aap_na_rede_municipal_de_saude_corrigido.docx</t>
   </si>
   <si>
     <t>Implantação de aplicativos (APP) na rede municipal de saúde na cidade de Jequié.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/298/ind._445.2021_-_38_-_indicacao_no_038_-_instalacao_de_placas_indicativas_nos_conjuntos_habitacionais_de_jequie.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/298/ind._445.2021_-_38_-_indicacao_no_038_-_instalacao_de_placas_indicativas_nos_conjuntos_habitacionais_de_jequie.docx</t>
   </si>
   <si>
     <t>Instalação de Placas indicativas com os nomes nas ruas dos conjuntos habitacionais da cidade de Jequié.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/299/ind._446.2021_creche_sol_nascente.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/299/ind._446.2021_creche_sol_nascente.doc</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DA CRECHE DO SOL NASCENTE</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/300/447.2021_-_ind._pavimentacao_rua_deputado_fernando_ferraz_e_rua_felix_batista-j._romao_1.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/300/447.2021_-_ind._pavimentacao_rua_deputado_fernando_ferraz_e_rua_felix_batista-j._romao_1.docx</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Municipal Zenildo Brandão Santana, extensivo ao Secretário de Infraestrutura Luncindo Tomaz Vasconcelos Menezes, no sentido de adotar providências para que sejam pavimentadas: Rua Deputado Fernando Ferraz, Rua Felix Batista e a 2ª Travessa Felix Batista (Rua da Igrejinha) no Bairro do Joaquim Romão/Jequié-Bahia.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/301/ind._programa_morar_melhor_-_corrigido.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/301/ind._programa_morar_melhor_-_corrigido.doc</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Sr. Zenildo Brandão, extensivo ao Secretário competente, o empenho necessário para seja implantando um programa de Melhorias Habitacionais nos bairros e distritos da cidade de Jequié.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/302/ind._449.2021semaforo_proximidades_nte_22_-_corrigido.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/302/ind._449.2021semaforo_proximidades_nte_22_-_corrigido.docx</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Municipal, Zenildo Brandão Santana, extensivo a Superintendente da SUNTRAM: Karla Carine Rodrigues Geanbastiane, na forma regimental, determinar ao setor competente a instalação de Semáforos no cruzamento das Avenidas: José Moreira Sobrinho x Antonio Carlos Magalhães (Esquina do NTE/22, fotos anexas), Bairro do Jequiezinho, nesta cidade.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/303/ind._450.2021posto_de_saude_chacara_provisao.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/303/ind._450.2021posto_de_saude_chacara_provisao.doc</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Sr. Zenildo Brandão, extensivo a Secretária de Saúde, para adotar providências no sentido de construir um posto de Saúde no Loteamento Chácara Provisão.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/304/ind._451_-_-biblioteca_v_irtual_municipal.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/304/ind._451_-_-biblioteca_v_irtual_municipal.doc</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Sr. Zenildo Brandão, extensivo a Secretária de Educação, para adotar providências no sentido de implantar a Biblioteca Digital Municipal.</t>
   </si>
   <si>
     <t>Daubti Rocha Guimaraes (Colorido)</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/305/ind.452.2021_banheiro_publico_oriente_novo.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/305/ind.452.2021_banheiro_publico_oriente_novo.docx</t>
   </si>
   <si>
     <t>Reforma de banheiros Públicos no distrito de Oriente Novo</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/306/ind._453_-_reforma_do_centro_de_cultura_oriente_novo_-_corrigido.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/306/ind._453_-_reforma_do_centro_de_cultura_oriente_novo_-_corrigido.docx</t>
   </si>
   <si>
     <t>Reforma do centro de cultura no distrito de Oriente Novo</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/307/ind._454.2021_lampada.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/307/ind._454.2021_lampada.docx</t>
   </si>
   <si>
     <t>Instalação de lâmpada de LED na Av. Exupério Miranda e Av. Beira Rio.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/308/ind._455.2021__construcao_de_campo_society.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/308/ind._455.2021__construcao_de_campo_society.doc</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Sr. Zenildo Brandão, extensivo ao Secretário de Esportes, Matheus Roberto Oliveira Macedo, no sentido realizar a implantação de um campo Society no Loteamento Eldorado próximo a escola Georgina Miranda.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/310/ind._457.2021_-_implantacao_maternidade_em_florestal.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/310/ind._457.2021_-_implantacao_maternidade_em_florestal.doc</t>
   </si>
   <si>
     <t>Implantação da Maternidade em Florestal</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/312/ind.459.2021pratulha__mecanica_-_corrigido.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/312/ind.459.2021pratulha__mecanica_-_corrigido.doc</t>
   </si>
   <si>
     <t>Aquisição Patrulha mecânica</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/315/ind._460.2021_-_indic._quadras_do_segredo_resd._vida_nova_1_corrigida.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/315/ind._460.2021_-_indic._quadras_do_segredo_resd._vida_nova_1_corrigida.docx</t>
   </si>
   <si>
     <t>Indicamos ao Excelentíssimo Senhor Prefeito Municipal: Zenildo Brandão Santana, autorizar ao Secretário Municipal de Esportes e Lazer, Sr.  Matheus Roberto Oliveira Macedo, medidas cabíveis e necessárias para RESTAURAR AS QUADRAS POLIESPORTIVA DO CONJUNTO HABITACIONAL VIDA JEQUIÉ, CONJUNTO RESIDENCIAL COLINA E CONJUNTO HABITACIONAL BEIRA RIO EM JEQUIÉ/BA.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/316/in._461.2021_-_requalificacao_pca_do_carioca_-_corrigido.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/316/in._461.2021_-_requalificacao_pca_do_carioca_-_corrigido.doc</t>
   </si>
   <si>
     <t>Na forma do Regimento Interno, requeremos a Vossa Excelência que após ouvir o plenário, se oficie ao Prefeito Zenildo Brandão Santana, extensivo ao Secretario de Infraestrutura e Serviços Públicos Lucindo Tomaz Vasconcelos Menezes, executar as intervenções necessárias para á Requalificação da praça do Carioca no Bairro Agenor de Aragão</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/317/ind._462.2021_-_pontos_de_onibus_nos_postos_da_cidade_2.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/317/ind._462.2021_-_pontos_de_onibus_nos_postos_da_cidade_2.doc</t>
   </si>
   <si>
     <t>Que seja realizada revitalizações nos pontos da Praça da Bandeira e o do Centro de Abastecimento Vicente Grilo-Praça Artur Pereira  e melhorias em pontos de transportes coletivos, onde só se tem placas, como indicação.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/319/ind._463.2021_-_pavimentacao_rua_virgilio_azevedo.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/319/ind._463.2021_-_pavimentacao_rua_virgilio_azevedo.docx</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Zenildo Brandão Santana, extensivo ao Secretário de Infraestrutura Lucindo Tomaz Vasconcelos Menezes,  para realizar a pavimentação asfáltica da Rua Virgílio Azevedo, localizado no Bairro Jequezinho.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/320/ind._464.2021_-__pavimentacao_asfatica__rua_felipe_aragao_e_antonio_augusto_-_corrido_1.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/320/ind._464.2021_-__pavimentacao_asfatica__rua_felipe_aragao_e_antonio_augusto_-_corrido_1.docx</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Zenildo Brandão Santana, extensivo ao Secretário de Infraestrutura Lucindo Tomaz Vasconcelos Menezes,  para realizar a pavimentação asfáltica da Rua Felipe Aragão Silva, Rua Antônio Augusto da Silva e na Rua 14, todas situadas no Bairro São Judas Tadeu.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/325/ind._466.2021_-_praca_no_bairro_amaralina_-_corrigida.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/325/ind._466.2021_-_praca_no_bairro_amaralina_-_corrigida.docx</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Zenildo Brandão Santana, extensivo aos Secretário de Infraestrutura  e Serviços Públicos, reivindicando a construção de uma praça dotada de áreas verdes, quiosque e parque infantil , no Bairro da Amaralina , ao lado do Posto de Saúde.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/326/ind._467._conclusao_pavimentacao_rua_da_banca.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/326/ind._467._conclusao_pavimentacao_rua_da_banca.docx</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Zenildo Brandão Santana, extensivo ao Secretário de Infraestrutura Lucindo Tomaz Vasconcelos Menezes, a conclusão da pavimentação da Rua da Banca no sentido ao Supermercado Laço de Ouro, terminando próximo a Escola Maria José, no Bairro do Jequezinho.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/329/468.2021_-_quebra-mola_na_rua_jose_moreira_sobrinho_-_em_frente_ao_celi_de_freitas.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/329/468.2021_-_quebra-mola_na_rua_jose_moreira_sobrinho_-_em_frente_ao_celi_de_freitas.doc</t>
   </si>
   <si>
     <t>Implantação de um quebra – mola elevado na Rua José Moreira Sobrinho, em frente ao Colégio Celi de Freitas no Bairro do Jequiezinho.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/330/469.2021_-_requalificacao_da_praca_da_bandeira_-_corrigido.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/330/469.2021_-_requalificacao_da_praca_da_bandeira_-_corrigido.doc</t>
   </si>
   <si>
     <t>requalificação da praça da bandeira</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/331/ind_470.2021_calcamento_2_trav._francisco_v._leal_-_jequiezinha_-_corrigido.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/331/ind_470.2021_calcamento_2_trav._francisco_v._leal_-_jequiezinha_-_corrigido.doc</t>
   </si>
   <si>
     <t>Calçamento da 2ª Travessa Francisco Veloso Leal, no bairro do Jequiezinho.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/333/472.2021_-_praca_caixeiro_viajante.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/333/472.2021_-_praca_caixeiro_viajante.doc</t>
   </si>
   <si>
     <t>Requalificação da Praça Caixeiros Viajantes</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/334/ind._473.2021_-_recuperacao_do_calcamento_da_rua_felipe_nery.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/334/ind._473.2021_-_recuperacao_do_calcamento_da_rua_felipe_nery.doc</t>
   </si>
   <si>
     <t>Pavimentação Asfáltica- Jequiezinho</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/335/ind._474.2021casa_dos_menores_-_corrigido.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/335/ind._474.2021casa_dos_menores_-_corrigido.doc</t>
   </si>
   <si>
     <t>casa de Apoio para Menores infrator</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/336/ind._475.2021_-_audiencia_publica_dos_camel_-_corrigido.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/336/ind._475.2021_-_audiencia_publica_dos_camel_-_corrigido.doc</t>
   </si>
   <si>
     <t>Na forma do Regimento Interno, requeremos de Vossa Excelência, para que seja remetida ao senhor Prefeito Zenildo Brandão Santana, Secretário de Governo Hassan Andrade Iossef, e ao Secretario de serviços públicos Elder Souza. Uso do presente, para requerer junto ao poder executivo municipal, a promoção de uma audiência publica voltada para instalação e organização dos vendedores ambulante (camelô) de Jequié.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/339/ind-477.2021_pavimentacao_das_ruas_do_sao_judas_tadeu_-_corrigida.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/339/ind-477.2021_pavimentacao_das_ruas_do_sao_judas_tadeu_-_corrigida.doc</t>
   </si>
   <si>
     <t>pavimentação asfáltica nas seguintes Ruas: Rua dos Lírios, Rua das Hortênsias e Avenida São Judas Tadeu, todas localizadas no Bairro São Judas Tadeu.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/340/ind._478.2021o_pavimentacao_fernandoealgarobas.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/340/ind._478.2021o_pavimentacao_fernandoealgarobas.doc</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA Da  RUA I, PARQUE DAS ALGAROBAS, URBIS III, RUA B, BAIRRO ESPIRITO SANTO</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/343/ind._480.2021_-_patrolamento_e_encascalhamento_regiao_de_florestal_-_corrigido.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/343/ind._480.2021_-_patrolamento_e_encascalhamento_regiao_de_florestal_-_corrigido.doc</t>
   </si>
   <si>
     <t>realizar o patrolamento e cascalhamento das estradas Rio do Antônio, Boqueirão, Bateia e  Santo Antônio na Região Florestal.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/347/ind._482.2021pavimentacao_beira_rio_corrigido.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/347/ind._482.2021pavimentacao_beira_rio_corrigido.docx</t>
   </si>
   <si>
     <t>Pavimentação asfáltica da Avenida Beira Rio.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/348/ind._483.2021_-_cidade_nova_indicacao_pavimentacao_asfaltica_joao_batista_cidade_nova_1_1.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/348/ind._483.2021_-_cidade_nova_indicacao_pavimentacao_asfaltica_joao_batista_cidade_nova_1_1.doc</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO DAS RUAS DO BAIRRO CIDADE NOVA e, II TRAVESSSA DA PARÓQUIA,</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/349/ind._484.2021construcao_quadra_de_futevolei_construcao_de_uma_quadra_futevoleie_uma_arquibancada_para_a_pista_de_skate.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/349/ind._484.2021construcao_quadra_de_futevolei_construcao_de_uma_quadra_futevoleie_uma_arquibancada_para_a_pista_de_skate.doc</t>
   </si>
   <si>
     <t>A necessidade de viabilizar a construção de uma quadra de futevôlei no espaço da lateral a pista de skate a qual solicito também construção de uma arquibancada.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/350/ind.485.2021_-__pavimentacao_mirassol.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/350/ind.485.2021_-__pavimentacao_mirassol.doc</t>
   </si>
   <si>
     <t>Indicamos no sentido que seja feita a pavimentação asfáltica nas Ruas:  B e C - no Loteamento Mirassol.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/351/ind._486.2021_-_ind._2021_alargamento_da_ponte_na_avenida_landulfo_caribe_marlene_marinho_-_corrigido.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/351/ind._486.2021_-_ind._2021_alargamento_da_ponte_na_avenida_landulfo_caribe_marlene_marinho_-_corrigido.doc</t>
   </si>
   <si>
     <t>Alargamento da ponte  na Avenida Landufo  Caribe</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/355/ind._489.2021_-_pavimentacao_asfaltica_travessas_joventino_antonio_rocha_-_corrigido.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/355/ind._489.2021_-_pavimentacao_asfaltica_travessas_joventino_antonio_rocha_-_corrigido.doc</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO I TRAV.JOVENTINO ANTÔNIO ROCHA, II TRAV. JOVENTINO ANTÔNIO ROCHA.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/356/490.2021_-_ind.___490.2021_reforma_academia_ao_ar_livre_cidade_nova_-_corrigida.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/356/490.2021_-_ind.___490.2021_reforma_academia_ao_ar_livre_cidade_nova_-_corrigida.docx</t>
   </si>
   <si>
     <t>solicitando a reforma da academia ao ar livre da cidade Nova.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/358/492.2021_-_indicacao_sunville_2_praca_infantil_-_corrigida_1.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/358/492.2021_-_indicacao_sunville_2_praca_infantil_-_corrigida_1.docx</t>
   </si>
   <si>
     <t>Indico ao estimado ao Sr. Lucindo Tomaz algumas construções para melhorar a Praça do Sunville 2, bairro do Sunville, próximo ao Algarobas, são elas. _x000D_
 1-Praça Infantil;_x000D_
 2-Quiosques;</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/361/ind._493.2021nutricionistas_psfs.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/361/ind._493.2021nutricionistas_psfs.doc</t>
   </si>
   <si>
     <t>No sentido que seja ofertado um Nutricionista nos PSFs de Jequié-Bahia.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/363/ind._494.2021joaquim_caires_-_coriggida.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/363/ind._494.2021joaquim_caires_-_coriggida.doc</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO DA RUA DA INDIA</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/367/497._2021_-_ind._pintura_de_redutor_de_velocidade_na_barros_meira.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/367/497._2021_-_ind._pintura_de_redutor_de_velocidade_na_barros_meira.docx</t>
   </si>
   <si>
     <t>Pintura dos redutores de velocidade na Rua José Barros Meira, no Bairro do Mandacaru.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/368/498.2021_-_indicacao.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/368/498.2021_-_indicacao.docx</t>
   </si>
   <si>
     <t>Pavimentação Asfáltica da Rua A, Loteamento Vila Rica na URBIS III, no bairro Espirito Santo.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/369/ind._499.2021__-_torre_de_iluminacao_no_morro_do_totonho_-_corrigido.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/369/ind._499.2021__-_torre_de_iluminacao_no_morro_do_totonho_-_corrigido.doc</t>
   </si>
   <si>
     <t>ILUMINAÇÃO DA TORRE DE CELULAR</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/378/ind._501.2021_-_construcao_da_praca_valdeci_de_jesus_silva.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/378/ind._501.2021_-_construcao_da_praca_valdeci_de_jesus_silva.doc</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DA PRAÇA VALDECI DE JESUS</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/379/ind._502.2021_-_limpeza_do_canal_pluvial_no_bairro_espirito_santo.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/379/ind._502.2021_-_limpeza_do_canal_pluvial_no_bairro_espirito_santo.doc</t>
   </si>
   <si>
     <t>LIMPEZA DE CANAL FLUVIAL NA URBIS IV BAIRRO ESPÍRITO SANTO</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/380/503.2021_-_limpeza_e_cobertura_de_canal_pluvial_na_pedreira.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/380/503.2021_-_limpeza_e_cobertura_de_canal_pluvial_na_pedreira.doc</t>
   </si>
   <si>
     <t>LIMPEZA DO CANAL DE ÁGUA FLUVIAL NA PEDREIRA</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/389/ind._505.2021_reforma_da_praca_do_viveiro.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/389/ind._505.2021_reforma_da_praca_do_viveiro.docx</t>
   </si>
   <si>
     <t>Reforma da praça do Viveiro</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/390/ind.506.2021_-__pavimentacao.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/390/ind.506.2021_-__pavimentacao.doc</t>
   </si>
   <si>
     <t>Na forma do Regimento Interno, requeremos de Vossa Excelência, para que seja remetida ao senhor Prefeito Zenildo Brandão Santana, extensivo ao Secretário de Infraestrutura Sr. Lucindo Tomaz Vasconcelos Menezes, no Sentido de realizar inclusão da ruas dos Bairros Sol nascente e Joaquim Romão no plano municipal de pavimentação.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/391/ind._507.2021_-_semaforo_na_otavio_mangabeira_-_proximo_ao_sac_e_policlinica.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/391/ind._507.2021_-_semaforo_na_otavio_mangabeira_-_proximo_ao_sac_e_policlinica.doc</t>
   </si>
   <si>
     <t>Solicitando ao Senhor Prefeito Zenildo Brandão Santana, extensivo à Superintendência Municipal de Trânsito, a implantação de um semáforo no cruzamento da Otávio Mangabeira com a Avenida Exupério Miranda (próximo à Policlínica e o SAC).</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/397/ind._512.2021_-_entradas_de_acesso_jequie.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/397/ind._512.2021_-_entradas_de_acesso_jequie.doc</t>
   </si>
   <si>
     <t>Serviço de revitalização de todas as entradas que dão acesso a cidade de Jequié</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/405/ind._513.2021_-_pintura_das_faixas_de_pedestre_na_cidade_de_jequie_1.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/405/ind._513.2021_-_pintura_das_faixas_de_pedestre_na_cidade_de_jequie_1.docx</t>
   </si>
   <si>
     <t>Pintura das Faixas de Pedestre na Cidade de Jequié.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/409/ind.514.2021quadra_de_nova_esperanca_-_corrigido.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/409/ind.514.2021quadra_de_nova_esperanca_-_corrigido.doc</t>
   </si>
   <si>
     <t>A Construção de uma Quadra de Esporte, no Distrito de Nova Esperança.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/411/ind._515.2021_-_pavimentacao_ruas_do_curral_novo_-_corrigida_1_2.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/411/ind._515.2021_-_pavimentacao_ruas_do_curral_novo_-_corrigida_1_2.doc</t>
   </si>
   <si>
     <t>Indicamos a CONDER, extensivo ao Deputado Estadual Euclides Fernandes, no sentido de realizar o calçamento das seguintes ruas; Barro Vermelho,  José Coelho no Bairro Curral Novo.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/412/ind._516.2021_-_pavimentacao_das_ruas_do_curral_novo_-_corrigida.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/412/ind._516.2021_-_pavimentacao_das_ruas_do_curral_novo_-_corrigida.doc</t>
   </si>
   <si>
     <t>Indicamos a CONDER, extensivo ao Deputado Estadual Euclides Fernandes, no sentido de realizar o calçamento das seguintes ruas; São Geraldo, José Oliveira, Aderbal Moreira Ferreira no Bairro Curral Novo.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/413/ind._517.2021convenios_sesc_e_demais.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/413/ind._517.2021convenios_sesc_e_demais.docx</t>
   </si>
   <si>
     <t>Estudo para verificar a possibilidade de realizar convênio com o Sistema S – Sesc, Sebrae, Senai, Secoop, Senar, Sest, Senat, Senac e Sesi, para realização de cursos e treinamentos para qualificação profissional para a população de Jequié.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/427/indicacao_-_119_-2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/427/indicacao_-_119_-2021.pdf</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/430/ind._519.2021_-_medidas_para_o_transito_do_mandacaru_e_sao_judas.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/430/ind._519.2021_-_medidas_para_o_transito_do_mandacaru_e_sao_judas.doc</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Zenildo Brandão Santana, a Superintendente da Suntram, Karla Geambastiane, para adoção de medidas, referente a demarcação/sinalização de transito (de solo) nos bairros São Judas Tadeu e Mandacaru.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/431/ind._520_-_consertos_e_pinturas_academias_ao_ar_livre_-_corrigido.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/431/ind._520_-_consertos_e_pinturas_academias_ao_ar_livre_-_corrigido.doc</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Zenildo Brandão Santana, ao Secretário de Esportes Matheus Budega, promover uma equipe de trabalho, para realizar a manutenção, conserto, pinturas da academia ao ar livre na Av. Cesar Borges.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/432/ind._521.2021_-_placas_de_sinalizacao_arterias_de_nossa_cidade.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/432/ind._521.2021_-_placas_de_sinalizacao_arterias_de_nossa_cidade.doc</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Zenildo Brandão Santana, ao Secretário de Serviços Públicos, Helder, no sentido de adotar providências, para realizar colocação de placas de identificação de ruas, praças e avenidas no Bairro São Judas Tadeu, Loteamento Raio de Luz, Loteamento Jardim Amaralina e Multirão do São Judas Tadeu.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/434/ind._522.2021_arrastao_de_limpeza.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/434/ind._522.2021_arrastao_de_limpeza.doc</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Zenildo Brandão Santana, ao Secretário de Serviços Públicos, Helder, promover uma equipe de trabalho, para realizar um mutirão para um “Arrastão de Limpeza” em toda cidade, uma vez por mês.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/438/ind.523_espacos_das_escolas_para_a_saude.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/438/ind.523_espacos_das_escolas_para_a_saude.docx</t>
   </si>
   <si>
     <t>imóveis onde funcionavam as Unidades Escolares: Escola Municipal Candinha Barreto ( KM 19, Vai quem quer BR 330); Escola Municipal Gilberto de Araújo Caribé (Povoado do Ouro) e a Escola Municipal Francisco Ribeiro de Novaes (Castanhão), para que estes imóveis sejam revitalizados equipados e cedidos para a Secretaria de Saúde.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/441/ind._524.2021_-_praca_da_arthur_moraes.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/441/ind._524.2021_-_praca_da_arthur_moraes.docx</t>
   </si>
   <si>
     <t>Construção de uma Praça na Avenida Arthur Moraes, no Bairro do Jequiezinho.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/448/ind._525.2021_-_pca_loteamento_tropical_-_corrigido.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/448/ind._525.2021_-_pca_loteamento_tropical_-_corrigido.doc</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA PRAÇA NO LOTEAMENTO TROPICAL, DOTADA DE QUADRA DE ESPORTES, PISTA DE SKATE, PARQUE INFANTIL, ACADEMIA AO AR LIVRE, QUIOSQUES COM BANCOS E JARDINS</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/471/ind._526.2021inema_-_corrigido.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/471/ind._526.2021inema_-_corrigido.docx</t>
   </si>
   <si>
     <t>Autonomia e Regionalização do INEMA de Jequié</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/484/ind._527.2021__-_dnocs.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/484/ind._527.2021__-_dnocs.docx</t>
   </si>
   <si>
     <t>Indicamos ao Denox, solicitando a pavimentação das Ruas G e F na Água Branca, para proporcionar aos moradores e transeuntes melhor acesso de ir e vir.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/485/ind._528.2021__-_dnocs_pavimentacao_da_final_da_rua__cidade_de_brasilia.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/485/ind._528.2021__-_dnocs_pavimentacao_da_final_da_rua__cidade_de_brasilia.docx</t>
   </si>
   <si>
     <t>Indicamos ao Denox, solicitando a pavimentação asfáltica da Rua que fica entre o final da Rua Cidade de Brasilia  a Rua I no Beta Ville.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/486/ind._529.2021transferencia_feira_de_carro_da_praca_da_bandeireira_pararea_prox._ao_polivalente.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/486/ind._529.2021transferencia_feira_de_carro_da_praca_da_bandeireira_pararea_prox._ao_polivalente.docx</t>
   </si>
   <si>
     <t>Prefeito Municipal, Zenildo Brandão, solicitar ao setor competente, para que se faça a transferência de local da Feira de Carro que fica localizada em frente ao Mercado Velho, para uma área localizada próximo ao Colégio Polivalente entre a Rua Candinha Barreto e João Santana.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/487/ind._530.2021_-_construcao_escadas_bom_sossego.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/487/ind._530.2021_-_construcao_escadas_bom_sossego.docx</t>
   </si>
   <si>
     <t>Ao Prefeito de Jequié, Zenildo Brandão Santana, solicitando a contrução de duas escadas para acesso de moradores às suas residencias no Loteamento Bom Sossego. Em frente à Rua Rio Grande do Sul no canal e na altura do final da Rua Pernambuco</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/488/ind._531.2021_-_pit_stop_vacinacao.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/488/ind._531.2021_-_pit_stop_vacinacao.doc</t>
   </si>
   <si>
     <t>Ampliação da estratégia de vacinação "PIT STOP DA VACINAÇÃO"</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/489/ind._532.2021_-_conder..doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/489/ind._532.2021_-_conder..doc</t>
   </si>
   <si>
     <t>Indicamos a CONDER, extensivo ao Deputado Estadual Euclides Fernandes, no sentido de realizar o calçamento das seguintes ruas; Travessa Elísio Lapa, Segunda Travessa Elísio Lapa, Trecho da rua Tibúrcio Silva no Bairro Curral Novo.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/490/ind._533.2021_-_conder_pavimentacao_curral_novo.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/490/ind._533.2021_-_conder_pavimentacao_curral_novo.doc</t>
   </si>
   <si>
     <t>Indicamos a CONDER, extensivo ao Deputado Estadual Euclides Fernandes, no sentido de realizar o calçamento das seguintes ruas; F Loteamento Ipanema, Aderbal Moreira Ferreira, Santa Rita de Cassia no Bairro Curral Novo.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/493/ind._534.2021_-_requalificacao_praca_siqueira_campos_e_oscar_sa.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/493/ind._534.2021_-_requalificacao_praca_siqueira_campos_e_oscar_sa.doc</t>
   </si>
   <si>
     <t>Requalificação da Praça situada entre as Ruas Siqueira Campos e Oscar Sá, no bairro Joaquim Romão</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/494/ind._535.2021rua_joao_ferreira_dos_santos.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/494/ind._535.2021rua_joao_ferreira_dos_santos.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO DA PAVIMENTAÇÃO ASFALTICA DA RUA JOÃO FERREIRA DOS SANTOS, NO BAIRRO DO MANDACARU</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/495/ind._536.2021_-_redutor_de_velocidade_eletronico_em_vias_de_jequie.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/495/ind._536.2021_-_redutor_de_velocidade_eletronico_em_vias_de_jequie.docx</t>
   </si>
   <si>
     <t>Implantação de Redutores Eletrônicos de Velocidade na Avenida César Borges, Avenida Tote Lomanto e Rua Antonio Orrico (São Judas Tadeu)</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/496/537.2021_-_requerimento_-_pedido_de_aquisicao_de_novas_viaturas_para_guarda_municipal_de_jequie.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/496/537.2021_-_requerimento_-_pedido_de_aquisicao_de_novas_viaturas_para_guarda_municipal_de_jequie.docx</t>
   </si>
   <si>
     <t>Aquisição de Novas Viaturas para Guarda Municipal de Jequié</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/497/538.2021_-_servico_de_eletrocardiograma_nas_unidades_de_servicos_de_jequie.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/497/538.2021_-_servico_de_eletrocardiograma_nas_unidades_de_servicos_de_jequie.doc</t>
   </si>
   <si>
     <t>IMPLANTAR O SERVIÇO DE ELETROCARDIOGRAMA NAS UNIDADES BÁSICAS DE SÁUDE: SEBASTIÃO AZEVEDO, ALMERINDA LOMANTO E JULIA MAGALHÃES</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/499/540.2021_-_pavimentacao_da_rua_d_e_e_f_-_loteamento.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/499/540.2021_-_pavimentacao_da_rua_d_e_e_f_-_loteamento.doc</t>
   </si>
   <si>
     <t>No sentido que seja realizada a pavimentação asfáltica das ruas D, E, F do Loteamento Mirassol.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/500/541.2021_-_posto_de_saude_no_jardim_tropical_corrigido_1.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/500/541.2021_-_posto_de_saude_no_jardim_tropical_corrigido_1.doc</t>
   </si>
   <si>
     <t>Quanto à construção de um Posto de Saúde ou implantação de um Programa de Saúde da Família-Psf, no Loteamento Jardim Tropical-Bairro Jequiezinho.</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/501/ind.542.2021_-__arborizacao_creche_-_corrigido.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/501/ind.542.2021_-__arborizacao_creche_-_corrigido.docx</t>
   </si>
   <si>
     <t>revitalizar a área livre da Creche Fernando Cafezeiro, com Parque Infantil e plantio de árvores, no Residencial  Segredo, nesta cidade.</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/502/ind._543.2021_-_redutor_de_velocidade_felicissimo_j._silva_-_jequiezinho_corrigida.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/502/ind._543.2021_-_redutor_de_velocidade_felicissimo_j._silva_-_jequiezinho_corrigida.docx</t>
   </si>
   <si>
     <t>implantação de redutores de velocidade na extensão da Rua Felicíssimo J. Silva, localizada no bairro Jequiezinho.</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/503/ind._544.2021_campo_society_na_pracad_cidade_nova.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/503/ind._544.2021_campo_society_na_pracad_cidade_nova.doc</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Municipal Sr. Zenildo Brandão, extensivo ao Secretário de Infraestrutura, no sentido de realizar a revitalização da Praça Nossa Senhora Aparecida, localizada no bairro Cidade Nova, bem como a instalação de quiosques e um campo society na referida praça.</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/755/ind._545.2021_-_manutencao_da_pavimentacao_ruas_no_delta_ville.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/755/ind._545.2021_-_manutencao_da_pavimentacao_ruas_no_delta_ville.doc</t>
   </si>
   <si>
     <t>serviço de manutenção de pavimentação da Rua Canaã, Rua Belém e Rua Filadélfia, localizadas no Loteamento Delta Ville, São Judas Tadeu, incluindo-as no Programa Asfalto Novo que vem sendo desenvolvido em toda a cidade.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/505/ind._546.2021_-_implantacao_ou_requalificacao_de_pontos_e_terminais_de_transporte_coletivo_mandacaru.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/505/ind._546.2021_-_implantacao_ou_requalificacao_de_pontos_e_terminais_de_transporte_coletivo_mandacaru.docx</t>
   </si>
   <si>
     <t>Implantação de novos ou requalificação de terminais de transporte coletivo no bairro do Mandacaru e adjacências.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/511/indicacao_-_30_-2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/511/indicacao_-_30_-2021.pdf</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/514/indicacao_agosto-21_-_estradas.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/514/indicacao_agosto-21_-_estradas.doc</t>
   </si>
   <si>
     <t>solicitação para o serviço de revitalização de algumas entradas para acesso a cidade de Jequié, são elas:_x000D_
 1-	Entrada que liga a Jequié via Cidade Nova a Br.116;_x000D_
 2-	Entrada que liga Jequié, Bairro do Joaquim Romão, via Poliduto a Br.116;_x000D_
 3-	Entrada que liga Jequié do Km 4 a Br.116</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/516/ind._551.2021programa_de_matriculas_rede_publica.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/516/ind._551.2021programa_de_matriculas_rede_publica.doc</t>
   </si>
   <si>
     <t>O projeto de antecipação das matriculas das Pessoas com Deficiências nas escolas comuns do município de Jequié, abrangendo as creches, pré-escolas, e em instituições de ensino fundamental e médio.</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/518/ind._552.2021_-_pavimentacao_rua_major_ralph_e_outras_do_cansancao.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/518/ind._552.2021_-_pavimentacao_rua_major_ralph_e_outras_do_cansancao.doc</t>
   </si>
   <si>
     <t>Realizar a Pavimentação Asfáltica das Ruas: Major Ralph, Rua José Fernandes Oliveira, e Rua e Travessa Ernane Ribeiro Oliveira, no bairro do Cansanção.</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/520/ind._553.2021_-_praca_do_cras_1.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/520/ind._553.2021_-_praca_do_cras_1.doc</t>
   </si>
   <si>
     <t>Realizar a Reforma da Praça próximo ao CRAS na Rua Juventino Antônio Rocha, no Bairro do Cansanção, no munícipio de Jequié.</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/521/ind._554.2021_-_campo_de_futebol_cachoeirinha_-_corrigido.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/521/ind._554.2021_-_campo_de_futebol_cachoeirinha_-_corrigido.doc</t>
   </si>
   <si>
     <t>Adotar as providencias necessárias para colocar iluminação e construir uma arquibancada no campo de Futebol do Bairro da Cachoerinha</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/522/ind._555.2021_-_campo_de_futebol_mutuirao_sao_judas_tadeu.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/522/ind._555.2021_-_campo_de_futebol_mutuirao_sao_judas_tadeu.doc</t>
   </si>
   <si>
     <t>Adotar as providencias necessárias para colocar iluminação e construir uma arquibancada no campo de Futebol do Mutirão São Judas Tadeu.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/527/ind._558.2021construcao_de_ponto_de_onibus_no_percuso_do_bairro_pompilio_1_3.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/527/ind._558.2021construcao_de_ponto_de_onibus_no_percuso_do_bairro_pompilio_1_3.doc</t>
   </si>
   <si>
     <t>construção de ponto de ônibus no percurso do bairro Pompilio Sampaio, Loteamento Amaralina e próximo à Santa Casa,</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/528/ind._559.2021_-_viaturas_da_sumtran_motos_-_corrigida.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/528/ind._559.2021_-_viaturas_da_sumtran_motos_-_corrigida.docx</t>
   </si>
   <si>
     <t>Aquisição de novas viaturas para Superintendência Municipal de Trânsito - SUMTRAN - sendo Motocicletas e Automóveis 0km.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/531/ind._561.2021_-_construcao_de_passarela__na_ponte_que_liga_o_sao_jose_ao_pompilio_sampaio.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/531/ind._561.2021_-_construcao_de_passarela__na_ponte_que_liga_o_sao_jose_ao_pompilio_sampaio.doc</t>
   </si>
   <si>
     <t>Construção de uma passagem para pedestre na Rua Cel. Erotildes Soares.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/536/ind._passagem_elevada_em_frente_a_igreja_batista_nova_jerusalem.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/536/ind._passagem_elevada_em_frente_a_igreja_batista_nova_jerusalem.doc</t>
   </si>
   <si>
     <t>Adotar providências para que sejam instalados   uma passagem elevada em frente a igreja Batista Nova Jerusalém na rua Humaitá bairro Mandacarú.</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/537/564.2021_-_semaforo_pompilio_sampaio.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/537/564.2021_-_semaforo_pompilio_sampaio.doc</t>
   </si>
   <si>
     <t>Instalação de um semáforo no cruzamento do final da avenida César Borges com o cruzamento do Bairro do Loteamento Amaralina.</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/539/ind._565.2021_rua_morena_bahiense_-_corrigida_2.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/539/ind._565.2021_rua_morena_bahiense_-_corrigida_2.doc</t>
   </si>
   <si>
     <t>Realizar a Pavimentação Asfáltica das Ruas: Rua Maria Angelica, antiga rua F, Cansanção; Rua Morena Baiense, antiga rua Cansanção.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/540/ind._566.2021_-_torres_celular_povoado_queimadas__e_poco_dantas_-_corrigido.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/540/ind._566.2021_-_torres_celular_povoado_queimadas__e_poco_dantas_-_corrigido.docx</t>
   </si>
   <si>
     <t>Instalação de uma Torre de Telefonia Móvel, para atender aos povoados das Queimadas e Poço Dantas</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/542/ind._567.2021instalacao_torres_de_celular_nas_seguintes_regioes_povoado_de_limoeiro_e_riachao.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/542/ind._567.2021instalacao_torres_de_celular_nas_seguintes_regioes_povoado_de_limoeiro_e_riachao.docx</t>
   </si>
   <si>
     <t>Instalação de uma Torre de Telefonia Móvel, para atender aos povoados de Limoeiro e Riachão.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/543/ind._568.2021_-_servicos_joaquim_tomao_corrigido.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/543/ind._568.2021_-_servicos_joaquim_tomao_corrigido.docx</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal Sr. Zenildo Brandão, solicitar aos órgãos competentes a realização de estudos e elaboração de um projeto com vistas a promover a pavimentação asfáltica das seguintes vias do bairro Joaquim Romão: Rua Capitão Silvino de Araújo, Rua Carneiro Ribeiro e Rua Princesa Isabel.</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/544/ind._569.2021_-_patrolamento_e_cascalhamento_da_estrada_de_agua_sumida.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/544/ind._569.2021_-_patrolamento_e_cascalhamento_da_estrada_de_agua_sumida.doc</t>
   </si>
   <si>
     <t>Indicamos ao Exelentissimo Prefeito Zenildo Brandão Santana, extensivo ao Secretário de Infraestrutura Lucindo Menezes, solicito o Patrolamento e Cascalhamento da estrada da Água Sumida.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/545/ind._570.2021_-_patrolamento_e_cascalhamento_no_rio_preto_do_costa_-_corrigido.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/545/ind._570.2021_-_patrolamento_e_cascalhamento_no_rio_preto_do_costa_-_corrigido.doc</t>
   </si>
   <si>
     <t>Indicamos ao Exelentissimo Prefeito Zenildo Brandão Santana, extensivo ao Secretário de Infraestrutura Lucindo Menezes, solicito o Patrolamento e Cascalhamento da estrada do Distrito do Rio Preto do Costa</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/546/ind._571.2021_pavimentacao_e_drenagem_na_rua_timoteo_alves_pereira_________________.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/546/ind._571.2021_pavimentacao_e_drenagem_na_rua_timoteo_alves_pereira_________________.docx</t>
   </si>
   <si>
     <t>Drenagem e Pavimentação Asfáltica da Rua Timoteo Alves Pereira, localizada  no Bairro São Judas Tadeu.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/551/ind._575.2021_-_pavimentacao_da_rua_principal_de_nova_esperanca.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/551/ind._575.2021_-_pavimentacao_da_rua_principal_de_nova_esperanca.doc</t>
   </si>
   <si>
     <t>Pavimentação da rua principal no distrito de Nova Esperança.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/552/ind._instalacao_de_corrimao_na_escadaria_dos_operarios.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/552/ind._instalacao_de_corrimao_na_escadaria_dos_operarios.docx</t>
   </si>
   <si>
     <t>Instalação de Corrimão na Escadaria localizada na Avenida dos Operários (Rua do Corte), na Banca, no Bairro do Jequezinho.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/553/ind._577.2021_-_construcao_creche_curral_novo.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/553/ind._577.2021_-_construcao_creche_curral_novo.doc</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DA CRECHE NO CURRAL NOVO</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/554/ind._578.2021_-_pavimentacao_lidio_montal.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/554/ind._578.2021_-_pavimentacao_lidio_montal.docx</t>
   </si>
   <si>
     <t>efetuar serviços de drenagem e pavimentação asfáltica das vias: Rua Lídio Montal, Travessa Lídio Montal, Centro, Jequié/BA.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/555/ind.579.2021costa_brito_1_1.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/555/ind.579.2021costa_brito_1_1.docx</t>
   </si>
   <si>
     <t>efetuar serviços de drenagem e pavimentação asfáltica das vias: Rua Edson Costa Brito, Rua Joaquim Lobo, Travessa Joaquim Lobo 2, Centro, Jequié/BA.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/558/ind._582.2021_-_servico_de_pavimentacao_costa_brito_e_adjacencias.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/558/ind._582.2021_-_servico_de_pavimentacao_costa_brito_e_adjacencias.docx</t>
   </si>
   <si>
     <t>Serviços de pavimentação asfáltica das vias: Rua Coronel Costa Brito, Travessa Coronel Costa Brito e Rua Isaac Sampaio, todas localizadas no Centro, Jequié/BA.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/565/ind._583.2021_-_programa_conscientizacao_mundo_das_drogas.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/565/ind._583.2021_-_programa_conscientizacao_mundo_das_drogas.doc</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Zenildo Brandão Santana, a Secretaria de Educação Elvia Sampaio, para que seja realizado um programa de combate às drogas em todas as unidades escolares de nosso município, de forma intensiva e constante.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/567/ind._584.2021_-_zoologico_para_jequie.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/567/ind._584.2021_-_zoologico_para_jequie.doc</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Municipal Zenildo Brandão, extensivo ao Secretario de Agricultura e Meio Ambiente José Claudemiro, ao Secretario de Cultura e Turismo Domingos Ailtom, no sentido de adotar providências para que seja construído um Zoológico, na cidade de Jequié.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/568/ind.585.2021_-_progama_buraco_zero_na_urbis_i.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/568/ind.585.2021_-_progama_buraco_zero_na_urbis_i.doc</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Municipal Zenildo Brandão, extensivo ao Secretario de Infraestrutura Luncindo Tomaz Vasconcelos, no sentido de adotar providências para que sejam feitas melhorias com o programa Buraco Zero nas seguintes ruas da Urbis 1, no Bairro do Jequiezinho.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/569/ind.586.2021_programa_bicicleta_compartilhada.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/569/ind.586.2021_programa_bicicleta_compartilhada.doc</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Municipal Zenildo Brandão, extensivo ao Secretario de Esportes Matheus Budega, no sentido de adotar providências para que sejam feitos estudos para implantação de um Programa de Bicicletas Compartilhadas, em vários pontos da Cidade.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/571/ind._587.2021_-_servicos_vias_joaquim_romao.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/571/ind._587.2021_-_servicos_vias_joaquim_romao.docx</t>
   </si>
   <si>
     <t>adotarem medidas cabíveis para a elaboração de um projeto com vistas à obra de drenagem urbana de águas pluviais com serviços complementares de pavimentação de calcadas de proteção, nos seguintes logradouros: Praça Jair Melo, Av. Santa Luzia, Rua Pedro Sessenta e a Rua Ariston Barbosa, localizadas no Joaquim Romão.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/609/ind._589.2021_-_faixas_de_pedestres_na_rio_branco.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/609/ind._589.2021_-_faixas_de_pedestres_na_rio_branco.doc</t>
   </si>
   <si>
     <t>Realização de pinturas e manutenção nas faixas de pedestre da cidade e em especial a prédios públicos, postos de saúde, escolas, hospitais, grandes comércios e nas sinaleiras do município.</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/612/ind._590.2021-__organizacao_das_barracas_no_mandacaru.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/612/ind._590.2021-__organizacao_das_barracas_no_mandacaru.doc</t>
   </si>
   <si>
     <t>Regularização e padronização das barracas dos vendedores ambulantes da Praça Valter Gomes de Santana, localizada no Bairro do Mandacaru, frente ao Estádio Waldomiro Borges</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/613/ind._591.2021_-_recuperacao_da_pavimentacao_bairro_espirito_santo.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/613/ind._591.2021_-_recuperacao_da_pavimentacao_bairro_espirito_santo.doc</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DA PAVIMENTAÇÃO EM CONCRETO DAS RUAS DO BAIRRO ESPIRITO SANTO, II,III E IV.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/618/ind.592.2021praca_para_a_baixa_do_bonfim.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/618/ind.592.2021praca_para_a_baixa_do_bonfim.doc</t>
   </si>
   <si>
     <t>Construção de uma Praça na Baixa do Bomfim, em frente à Escola Dorival Borges, considerada como um meio de lazer, a praça tem como objetivo de propiciar as pessoas um local de lazer, como também uma local de socializar e integrar a Comunidade.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/621/ind._593.2021iluminacao_barragem_da_pedra.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/621/ind._593.2021iluminacao_barragem_da_pedra.doc</t>
   </si>
   <si>
     <t>Instalação de iluminação pública em trecho que não houver e modernização da iluminação já existente da Rodovia que liga a BR-116 à Barragem da Pedra.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/630/ind._594.2021_-_construcao_da_ponte_do_pompilio_sampaio.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/630/ind._594.2021_-_construcao_da_ponte_do_pompilio_sampaio.doc</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA PONTE PARA A TRAVESSIA, ONDE PASSA O CANAL DE ESGOTO, RUA DR. ANTONIO ASTOLFO, BAIRRO POMPILIO SAMPAIO</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/632/ind._595.2021_-_campanha_combate_a_depressao.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/632/ind._595.2021_-_campanha_combate_a_depressao.doc</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Zenildo Brandão Santana, a Secretaria de Saúde, Poliana Leandro, a Secretaria de Educação, Elvia Sampaio, a Secretaria de Desenvolvimento Social, Patricia Miranda, no sentido de viabilizar esforços na criação de uma campanha permanente nos órgãos do município, com relação à orientação, prevenção e conscientização da depressão, transtorno de ansiedade e síndrome do pânico.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/646/ind._597.2021_-_construcao_praca_pompilio_sampaio.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/646/ind._597.2021_-_construcao_praca_pompilio_sampaio.doc</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA PRAÇA ENTRE A RUA JOSÉ PORTUGUÊS E RUA JOSÉ GOMES GUIMARÃES NO BAIRRO POMPILIO SAMPAIO, DOTADA DE QUADRA DE ESPORTES, PISTA DE SKATE, PARQUE INFANTIL, ACADEMIA AO AR LIVRE, QUIOSQUES COM BANCOS E JARDINS.</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/647/ind._598.2021_-_setembro_amarelo_em_jequie.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/647/ind._598.2021_-_setembro_amarelo_em_jequie.doc</t>
   </si>
   <si>
     <t>No sentido de instituir a campanha do setembro amarelo com criação de políticas voltadas a conscientização da população e medidas para a prevenção do suicídio em nosso município.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/648/ind._599.2021_-_construcao_da_praca_ademar_de_barros.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/648/ind._599.2021_-_construcao_da_praca_ademar_de_barros.doc</t>
   </si>
   <si>
     <t>Indicamos o prefeito Zenildo Brandão, extensivo ao Secretário de Infraestrutura, Sr. Lucindo Menezes, no sentido realizar a construção da Praça Ademar de Barros no Bairro km 4.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/649/ind._600.2021_-_patrolamento_estrada_berra_bode.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/649/ind._600.2021_-_patrolamento_estrada_berra_bode.doc</t>
   </si>
   <si>
     <t>ndicamos ao Exelentissimo Prefeito Zenildo Brandão Santana, extensivo ao Secretário de Infraestrutura Lucindo Menezes, solicito o Patrolamento e Cascalhamento da estrada do Berra Bode</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/651/ind._601.2021_-_patrolamento_estrada_povoado_da_palmeirinha.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/651/ind._601.2021_-_patrolamento_estrada_povoado_da_palmeirinha.doc</t>
   </si>
   <si>
     <t>Indicamos ao Exelentissimo Prefeito Zenildo Brandão Santana, extensivo ao Secretário de Infraestrutura Lucindo Menezes, solicito o Patrolamento e Cascalhamento da estrada da Palmeirinha.</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/653/ind._602.2021-_passagem_elevada_lomanto_junior.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/653/ind._602.2021-_passagem_elevada_lomanto_junior.doc</t>
   </si>
   <si>
     <t>Adotar providências para que sejam instalada uma passagem elevada de pedestre em frente à igreja Batista Betânia na av. Governador Lomanto júnior, Bairro Joaquim Romão.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/658/ind._605.2021_-_praca_parque_das_algarobas.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/658/ind._605.2021_-_praca_parque_das_algarobas.doc</t>
   </si>
   <si>
     <t>construção de uma Praça Pública com área de lazer, Parque Infantil e Academia ao Ar Livre entre as Ruas “A, B e Caminho V”  no Conjunto Habitacional Parque Das Algarobas, no Município de Jequié - Ba.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/663/ind._608.2021_-_pavimentacao_rua_cafe_filho.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/663/ind._608.2021_-_pavimentacao_rua_cafe_filho.docx</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA NAS SEGUINTES VIAS PUBLICAS: RUA FRANCISCO PAULO GOMES,  E RUA CAFÉ FILHO NO MANDACARU.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/664/ind.609.2021pavimentacao_ruas_mandaracu_1.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/664/ind.609.2021pavimentacao_ruas_mandaracu_1.docx</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA NA  RUA IPIRANGA E RUA GALÍCIA, AMBAS LOCALIZADAS NO MANDACARU.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/665/ind._610.2021_-_requalificacao_canterios_e_calcadas__exuperio_miranda_e_beira_rio.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/665/ind._610.2021_-_requalificacao_canterios_e_calcadas__exuperio_miranda_e_beira_rio.docx</t>
   </si>
   <si>
     <t>REQUALIFICAÇÃO DOS CANTEIROS E CALÇADAS E NOVO PAISAGISMO DAS AVENIDAS: EXUPERIO MIRANDA E BEIRA RIO NO MANDACARU</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/666/ind._611.2021_-_projeto_arborizacao.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/666/ind._611.2021_-_projeto_arborizacao.doc</t>
   </si>
   <si>
     <t>Indicamos ao Sr. Prefeito Zenildo Brandão e ao Secretário de Agricultura, Irrigação e Meio Ambiente Sr. José Claudemiro Passos, estudos para um projeto de Arborização no município Jequié.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/668/ind.613.2021_-_pavimentacao_rua_euflozino_almeida.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/668/ind.613.2021_-_pavimentacao_rua_euflozino_almeida.doc</t>
   </si>
   <si>
     <t>Pavimentação das ruas Euflosino Almeida I e Euflosino Almeida II no Bairro Jequiézinho, no Municipio de Jequié -BA.</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/670/ind._615.2021_-_pavimentacao_rua_e_trav._joaquim_lobo.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/670/ind._615.2021_-_pavimentacao_rua_e_trav._joaquim_lobo.doc</t>
   </si>
   <si>
     <t>RESTAURAÇÃO E PAVIMENTAÇÃO  URBANIZAÇÃO DA RUA JOAQUIM LOBO</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/671/ind.616.2021_-_rua_belo_horizonte.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/671/ind.616.2021_-_rua_belo_horizonte.doc</t>
   </si>
   <si>
     <t>RESTARAÇÃO E PAVIMENTAÇÃO ASFALTICA DA RUA BELO HORIZONTE</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/672/617.2021_-_pavimentacao_da_vila_central.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/672/617.2021_-_pavimentacao_da_vila_central.doc</t>
   </si>
   <si>
     <t>Pavimentação das Ruas III, IV e V no Loteamento Vila Central, Bairro Jequiézinho, no Município de Jequié- Ba.</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/673/ind._618.2021_-__pavimentacao_corredor_costa_brito.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/673/ind._618.2021_-__pavimentacao_corredor_costa_brito.doc</t>
   </si>
   <si>
     <t>Pavimentação das Ruas Corredor Costa Brito e Teófilo Dantas no Loteamento Vila Central, Bairro Jequiézinho, no Município de Jequié- Ba.</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/674/ind._619.2021-_limpeza_vela_cultural_da_rodoviaria.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/674/ind._619.2021-_limpeza_vela_cultural_da_rodoviaria.doc</t>
   </si>
   <si>
     <t>Limpeza Geral da Vela Cultural da Rodoviária na Avenida Lomanto Junior</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/675/ind_620.2021_-__concretagem_caminhos_urbis_iv.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/675/ind_620.2021_-__concretagem_caminhos_urbis_iv.docx</t>
   </si>
   <si>
     <t>Concretagem da URBIS III, dos Caminhos 9 e 18, no bairro do Espirito Santos.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/677/ind.__622.2021_-_faixa_para_motociclistas.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/677/ind.__622.2021_-_faixa_para_motociclistas.doc</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Municipal Sr. Zenildo Brandão, extensivo a Superintendente de Trânsito a implantação da faixa para motos nos sinais de trânsito.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/678/ind._623.2021_-_construcao_de_uma_pca_na_rua_sao_benedito_campo_do_america.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/678/ind._623.2021_-_construcao_de_uma_pca_na_rua_sao_benedito_campo_do_america.docx</t>
   </si>
   <si>
     <t>Construção de uma Praça na Rua São Benedito, no Bairro Campo do América.</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/690/ind._627.2021_-_instalacao_de_semaforos_nos_cruzamentos_da_nestor_ribeiro.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/690/ind._627.2021_-_instalacao_de_semaforos_nos_cruzamentos_da_nestor_ribeiro.doc</t>
   </si>
   <si>
     <t>Prefeito Sr. Zenildo Brandão, extensivo à SUMTRAN – Superintendência Municipal de Trânsito, que realize estudos e providências no sentido de implantar um semáforo e/ou passagem elevada, tipo lombada, no cruzamento entre as ruas Nestor Ribeiro e Álvares Cabral, próximo à Brinquedoteca ZIG ZAG e da 1ª Igreja Batista de Jequié.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/683/ind.628.2021_-_revitalizacao_da_praca_joao_xxiii.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/683/ind.628.2021_-_revitalizacao_da_praca_joao_xxiii.doc</t>
   </si>
   <si>
     <t>revitalização da Praça João XXIII com a reposição de lâmpadas, podas de árvores, restauração da calçada e limpeza geral. A referida praça está localizada no bairro Joaquim Romão, fundo da rodoviária.</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/684/ind._629.2021_-_pavimentacao_ruas_g_h_i_no_loteamento_mirassol.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/684/ind._629.2021_-_pavimentacao_ruas_g_h_i_no_loteamento_mirassol.doc</t>
   </si>
   <si>
     <t>Realizar pavimentação asfáltica nas ruas G, H, I-localizadas no Loteamento Mirassol, Bairro Jequiezinho.</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/685/ind.630.2021_-_ciclovia_e_iluminacao_trecho_do_entrocamento_barragem.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/685/ind.630.2021_-_ciclovia_e_iluminacao_trecho_do_entrocamento_barragem.doc</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, solicitar aos órgãos competentes, solicitando a implantação de uma ciclovia com iluminação da BR 116 ao Entroncamento da Barragem município de Jequié.</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/686/ind._631.2021_-_patrolamento_e_cascalhamento_da_estrada_do_rancador.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/686/ind._631.2021_-_patrolamento_e_cascalhamento_da_estrada_do_rancador.doc</t>
   </si>
   <si>
     <t>Solicitação do Patrolamento e Cascalhamento da estrada do Rancador.</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/687/53_-ind.632.2021_-_construcao_de_praca_na_rua_jose_joao_duarte.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/687/53_-ind.632.2021_-_construcao_de_praca_na_rua_jose_joao_duarte.docx</t>
   </si>
   <si>
     <t>Construção de uma Praça na Rua João José Duarte, no bairro do Joaquim Romão.</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/688/ind.633.2021_-_asfaltamento_da_rua_manoel_embira.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/688/ind.633.2021_-_asfaltamento_da_rua_manoel_embira.docx</t>
   </si>
   <si>
     <t>Asfaltamento da Rua Manoel Embira, bairro Joaquim Romão.</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/691/ind._635.2021_-_braco_de_iluminacao_na_rua_joao_ferreira_dos_santos_mandacaru-itaigara.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/691/ind._635.2021_-_braco_de_iluminacao_na_rua_joao_ferreira_dos_santos_mandacaru-itaigara.doc</t>
   </si>
   <si>
     <t>a instalação um braço de iluminação na rua João Ferreira dos Santos em frente à casa de Nº 1354 próximo ao clube alto astral Localizada no Bairro do Mandacaru/ Itaigara.</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/692/ind._636_-_semaforos_cesar_borges__com_o_bairro_sao_jose.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/692/ind._636_-_semaforos_cesar_borges__com_o_bairro_sao_jose.doc</t>
   </si>
   <si>
     <t>Colocar semáforos no cruzamento que liga o bairro do São Jose, pela ponte que liga a  Avenida César Borges</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/693/ind._637.2021_-_servico_de_concretagem_beco_dos_dourados_1.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/693/ind._637.2021_-_servico_de_concretagem_beco_dos_dourados_1.docx</t>
   </si>
   <si>
     <t>Concretagem na localização do Beco dos Dourados, no fundo da Rua Argemiro Melo, localizada no bairro Joaquim Romão.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/694/ind.638.2021_-_semaforo_na_avenida_lomanto_junior_-_proximo_supermercado_mundial.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/694/ind.638.2021_-_semaforo_na_avenida_lomanto_junior_-_proximo_supermercado_mundial.docx</t>
   </si>
   <si>
     <t>Adotar providências para instalar um conjunto semáforo na Av. Lomanto Junior, nas mediações do Supermercado Mundial.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/695/ind._639.2021_-_loteamento_felicidade.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/695/ind._639.2021_-_loteamento_felicidade.doc</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Municipal Zenildo Brandão, extensivo ao Secretário de Infraestrutura Luncindo Tomaz Vasconcelos no sentido de adotar providências para que sejam asfaltada a rua do Jequiezinho._x000D_
 _x000D_
 	Rua D, Loteamento Felicidade</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/696/ind._640.2021_-_telefonia_barraquinha.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/696/ind._640.2021_-_telefonia_barraquinha.docx</t>
   </si>
   <si>
     <t>Instalação de uma Torre de Telefonia Móvel, para atender aos povoados da Barraquinha  e Boa Vista.</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/707/ind._641.2021_-_praca_no_povoado_da_fazenda_velha.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/707/ind._641.2021_-_praca_no_povoado_da_fazenda_velha.doc</t>
   </si>
   <si>
     <t>A construção de uma praça com parque infantil, quadra de esporte no povoado da Fazenda Velha.</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/725/ind.642.2021_-_limpeza_geral_da_praca_vasco_filho.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/725/ind.642.2021_-_limpeza_geral_da_praca_vasco_filho.doc</t>
   </si>
   <si>
     <t>Solicitando a limpeza da Praça Vasco Filho.</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/729/ind.643.2021_-_termino_do_calcamento_de_tamarindo.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/729/ind.643.2021_-_termino_do_calcamento_de_tamarindo.docx</t>
   </si>
   <si>
     <t>Excelentíssimo Prefeito Municipal, Zenildo Brandão, extensivo ao Secretário de Infraestrutura, solicitando o término do calçamento do Povoado de Tamarindo .</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/738/644.2021_-_construcao_de_banheiros_para_residencias.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/738/644.2021_-_construcao_de_banheiros_para_residencias.doc</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Municipal Zenildo Brandão, a Secretaria de Assistência Social Patrícia Miranda, ao Secretario de Infraestrutura Lucindo Menezes, a construção de banheiros para pessoas de baixa renda.</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/739/ind._645.2021_-_conjunto_habitacional_brasil_novo.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/739/ind._645.2021_-_conjunto_habitacional_brasil_novo.doc</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Municipal Zenildo Brandão, extensivo ao Secretário de Infraestrutura Luncindo Tomaz Vasconcelos no sentido de adotar providências para construção de uma praça no Brasil Novo, juntamente com instalação de quiosques, parque infantil, academia ao ar livre, dentre outros.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/744/ind._646.2021_-_pavimentacao_asfaltica_em_ruas_do_itaigara_1_1.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/744/ind._646.2021_-_pavimentacao_asfaltica_em_ruas_do_itaigara_1_1.doc</t>
   </si>
   <si>
     <t>Pavimentação das seguintes vias do bairro Itaigara: Avenida João Araújo Garcia e Rua João Ferreira de Almeida.</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/745/ind._647.2021_-_pavimentacao_asfaltica_da_vovo_camila.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/745/ind._647.2021_-_pavimentacao_asfaltica_da_vovo_camila.doc</t>
   </si>
   <si>
     <t>Pavimentação asfáltica da Avenida Vovó Camila, no bairro do Jequiezinho, no Município de Jequié-Ba.</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/747/ind._649.2021_-_paviemntacao_itagara.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/747/ind._649.2021_-_paviemntacao_itagara.doc</t>
   </si>
   <si>
     <t>Solicitando a pavimentação asfáltica para a Rua Professor Raimundo Fernandes de Brito e Marineide Mercedes Gomes, Bairro Itaigara.</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/748/ind._650.2021_-_pavimentacao_asfaltica_da_1a_travessa_da_igreja_sao_jose_-_agua_branca.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/748/ind._650.2021_-_pavimentacao_asfaltica_da_1a_travessa_da_igreja_sao_jose_-_agua_branca.doc</t>
   </si>
   <si>
     <t>Solicitando a pavimentação asfáltica da 1ª Travessa São José, localizada no Loteamento Alto da Colina, bairro Água Branca.</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/749/ind._651.2021_-_reforma_do_loteamento_tropical.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/749/ind._651.2021_-_reforma_do_loteamento_tropical.doc</t>
   </si>
   <si>
     <t>REFORMA DA PRAÇA LOCALIZADA NA AVENIDA RADIAL, NO LOTEAMENTO TROPICAL</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/760/ind._652.2021_-_construcao_de_praca_moradas_do_parque.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/760/ind._652.2021_-_construcao_de_praca_moradas_do_parque.doc</t>
   </si>
   <si>
     <t>Solicitando a construção de uma Praça no Loteamento Moradas do Parque.</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/761/ind._653.2021_-_construcao_de_uma_academia_ao_ar_livre_no_cansancao.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/761/ind._653.2021_-_construcao_de_uma_academia_ao_ar_livre_no_cansancao.doc</t>
   </si>
   <si>
     <t>Solicitando a construção de uma academia ao ar livre na Avenida Lomanto Júnior, Cansanção, Jequié – BA, ao lado da UPA.</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/762/ind._654.2021_-_pavimentacao_asfaltica_rua_da__rua_celeste_gomes_-_itaigara.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/762/ind._654.2021_-_pavimentacao_asfaltica_rua_da__rua_celeste_gomes_-_itaigara.doc</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA DA RUA CELESTE GOMES, LOCALIZADA NO BAIRRO ITAIGARA.</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/765/ind._654.2021_-_reforma_da_escola_do_povoado_deus_dara.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/765/ind._654.2021_-_reforma_da_escola_do_povoado_deus_dara.doc</t>
   </si>
   <si>
     <t>REFORMA DA ESCOLA GERMINIO JOSÉ NO DEUS DARA</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/769/ind._657.2021_-_implantacao_de_programa_federal_da_juventude_no_municipio_de_jequie.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/769/ind._657.2021_-_implantacao_de_programa_federal_da_juventude_no_municipio_de_jequie.docx</t>
   </si>
   <si>
     <t>Implantação do Programa Federal Juventude Viva, no município de Jequié.</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/770/ind._658.2021_-_criacao_do_plano_municipal_de_mobilidade_urbana_de_jequie.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/770/ind._658.2021_-_criacao_do_plano_municipal_de_mobilidade_urbana_de_jequie.docx</t>
   </si>
   <si>
     <t>Solicitando a criação do Plano Municipal de Mobilidade Urbana de Jequié.</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/772/ind._659.2021_-_criacao_do_conselho_municipal_de_desenvolvimento_economico.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/772/ind._659.2021_-_criacao_do_conselho_municipal_de_desenvolvimento_economico.docx</t>
   </si>
   <si>
     <t>Solicitando a criação do Conselho Municipal de Desenvolvimento Econômico.</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/775/ind._662.2021_-_pavimentacao_asfaltica_da_rua_antonio_camilo_-_km__03.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/775/ind._662.2021_-_pavimentacao_asfaltica_da_rua_antonio_camilo_-_km__03.doc</t>
   </si>
   <si>
     <t>Indicamos ao Excelentíssimo Prefeito Zenildo Brandão Santana, extensivo ao Secretário de Infraestrutura Lucindo Tomaz Vasconcelos, no sentido de realizar a pavimentação asfáltica da Rua Antônio Camilo, localizada no bairro do KM 03.</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/776/ind._663.2021_-__reforma_da_associacao_dos_moradores_do_mandacaru.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/776/ind._663.2021_-__reforma_da_associacao_dos_moradores_do_mandacaru.docx</t>
   </si>
   <si>
     <t>Reforma da Associação de Moradores do bairro do Mandacaru.</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/777/ind.664.2021_-_passagens_elevadas_na_rua_sao_luiz_e_ministro_helio_de_almeida_-_mandacaru.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/777/ind.664.2021_-_passagens_elevadas_na_rua_sao_luiz_e_ministro_helio_de_almeida_-_mandacaru.doc</t>
   </si>
   <si>
     <t>Implantação das duas passagens elevadas, uma na Rua Ministro Hélio de Almeida, e outra no final da Rua São Luiz, bairro do Mandacaru. As duas estão ligadas à Ponte Theodoro Sampaio, Mandacaru.</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/779/ind._665.2021_-_projeto_de__arborizacao_na_cidade_de_jequie.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/779/ind._665.2021_-_projeto_de__arborizacao_na_cidade_de_jequie.docx</t>
   </si>
   <si>
     <t>Projeto para Arborização na Cidade de Jequié.</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/791/ind._666.2021_-_instalacao_de_bracos_de_lampadas_na_regiao_de_sao_paulino.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/791/ind._666.2021_-_instalacao_de_bracos_de_lampadas_na_regiao_de_sao_paulino.doc</t>
   </si>
   <si>
     <t>Instalação de braços com lâmpadas na Região de São Paulino.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/806/ind._667.2021_-_reforma_da_escola_municipal.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/806/ind._667.2021_-_reforma_da_escola_municipal.doc</t>
   </si>
   <si>
     <t>Solicitação da reforma da Escola Municipal José de Carvalho, onde funciona também funciona a Unidade de Saúde, no Povoado de Deus Dará.</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/810/ind._668.2021_-_complexo_de_educacao_integral.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/810/ind._668.2021_-_complexo_de_educacao_integral.doc</t>
   </si>
   <si>
     <t>Instalação de um Complexo de Educação em Temo Integral na Escola Municipal Wilma Brito Sarmento.</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/812/ind._669_._redutor_de_velocidade_rua_erotildes_santos.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/812/ind._669_._redutor_de_velocidade_rua_erotildes_santos.doc</t>
   </si>
   <si>
     <t>Instalação de redutor de velocidade na Rua Erotildes Soares, localizada no bairro Campo do América, próximo à esquina com a Praça Professor Firmo Nunes (Praça do Viveiro).</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/813/ind._670.2021_-_construcao_de_uma_praca_em_frente_ao_mutirao_curral_novo.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/813/ind._670.2021_-_construcao_de_uma_praca_em_frente_ao_mutirao_curral_novo.docx</t>
   </si>
   <si>
     <t>Construção de praça de lazer dotada de academia ao ar livre e quiosques em frente ao Mutirão do bairro Curral Novo e à BR 330 (Trecho Urbano).</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/815/ind._672.2021_-_pavimentacao_asfaltica__da_1a_2a_e__3a_rodolfo_pereira_lisboa_no_mandacaru.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/815/ind._672.2021_-_pavimentacao_asfaltica__da_1a_2a_e__3a_rodolfo_pereira_lisboa_no_mandacaru.docx</t>
   </si>
   <si>
     <t>Pavimentação asfáltica da 1ª, 2ª e 3ª Travessa Rodolfo Pereira Lisboa, localizadas no Mandacaru.</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/817/indicacao_674-2021_-_pavimentacao_asfaltica_das_ruas_julia_maria_de_jesus_rua_do_boiadeiro_e_conclusao_da_rua_cruzeiro_1.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/817/indicacao_674-2021_-_pavimentacao_asfaltica_das_ruas_julia_maria_de_jesus_rua_do_boiadeiro_e_conclusao_da_rua_cruzeiro_1.docx</t>
   </si>
   <si>
     <t>PaviPrefeito Zenildo Brandão Santana, extensivo ao secretário de infraestrutura, Sr. Lucindo Tomaz Vasconcelos Menezes, bem como ao deputado federal Antônio Brito no sentido de realizar pavimentação asfáltica da Rua do Boiadeiro e da Rua Júlia Maria de Jesus no bairro do Mandacaru.</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/818/ind._675.2021_-_semaforo_em_frente_ao_supermercado_mundial_-_km_03.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/818/ind._675.2021_-_semaforo_em_frente_ao_supermercado_mundial_-_km_03.doc</t>
   </si>
   <si>
     <t>Solicitando a implantação de um Semáforo na Avenida Ulisses Coelho Lima, no bairro KM 03 em frente ao Supermercado Mundial</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/848/ind.676.2021_20021_-_reforma_da_quadra_de_itajuru.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/848/ind.676.2021_20021_-_reforma_da_quadra_de_itajuru.doc</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Municipal de Jequié, Zenildo Brandão Santana, reivindicando a reforma da quadra poliesportiva do Distrito de Itajuru.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/856/ind._679.2021-_instalacao_de_brinquedos_infantis_para_criancas_com_necessidades_especiais.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/856/ind._679.2021-_instalacao_de_brinquedos_infantis_para_criancas_com_necessidades_especiais.docx</t>
   </si>
   <si>
     <t>Instalação de brinquedos infantis adaptados inclusivos para crianças com necessidades especiais, nas seguintes praças: Praça Valter Gomes  de Santana, no bairro do Mandacaru; Praça Waldeck Santos, na URBIS IV, e na Praça Santa Dulce dos Pobres, na Avenida Tote Lomanto.</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/864/ind.680.2021_-_cascalhamento_na_regiao_de_agua_vermelha.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/864/ind.680.2021_-_cascalhamento_na_regiao_de_agua_vermelha.doc</t>
   </si>
   <si>
     <t>No sentido de fazer o cascalhamento na Região de Água Vermelha.</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/866/ind._681.2021_-_revitalizacao_e_arborizacao_da_entrada_do_bairro_amaralina.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/866/ind._681.2021_-_revitalizacao_e_arborizacao_da_entrada_do_bairro_amaralina.docx</t>
   </si>
   <si>
     <t>Revitalização e arborização na entrada do bairro Amaralina, entre as Ruas 6,7 e 8.</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/867/ind._682.2021_-_pavimentacao_asfaltica_barragem_de_pedras.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/867/ind._682.2021_-_pavimentacao_asfaltica_barragem_de_pedras.doc</t>
   </si>
   <si>
     <t>Indicamos ao Sr. Prefeito Zenildo Brandão, extensivo ao Secretário de Infraestrutura do Estado da Bahia (SEINFRA) Sr. Marcos Cavalcante, e ainda ao Deputado Estadual Euclides Fernandes e ao Governador do Estado Sr. Rui Costa, no sentido de viabilizar o asfaltamento da Estrada que liga a BR 330 ao Povoado da Barragem da Pedra, no total de 6,5 KM, (seis quilômetros e meio).</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/868/ind._683.2021_-_pavimentacao_da_rua_eliete_andrade_bairro_sao_judas.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/868/ind._683.2021_-_pavimentacao_da_rua_eliete_andrade_bairro_sao_judas.docx</t>
   </si>
   <si>
     <t>Pavimentação asfáltica da Rua Eliete Andrade, localizada no bairro São Judas Tadeu.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/869/ind._684_-_construcao_de_um_centro_administrativo_em_jequie.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/869/ind._684_-_construcao_de_um_centro_administrativo_em_jequie.docx</t>
   </si>
   <si>
     <t>Construção do Centro Administrativo de Jequié – CAJ, acrescentando uma nova sede da Câmara Municipal de Jequié, a ser erguida próxima à sede da Prefeitura Municipal de Jequié.</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/870/ind._685.2021_-_continuidade_dos_cafes_da_manha_nas_escolas.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/870/ind._685.2021_-_continuidade_dos_cafes_da_manha_nas_escolas.doc</t>
   </si>
   <si>
     <t>Solicitando ao Executivo dar continuidade aos cafés da manhã nas escolas da Rede Pública Municipal.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/872/ind._686.2021_-_linha_de_onibus_para_a_chacara_provisao.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/872/ind._686.2021_-_linha_de_onibus_para_a_chacara_provisao.docx</t>
   </si>
   <si>
     <t>Solicitação de uma linha de ônibus para a localidade Chácara Provisão.</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/876/ind._688.2021_-_plano_municipal_de_saneamento_basico.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/876/ind._688.2021_-_plano_municipal_de_saneamento_basico.docx</t>
   </si>
   <si>
     <t>Solicitando a Criação do Plano Municipal de Saneamento Básico do município de Jequié.</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/877/ind._689.2021_-_censo_do_idoso_em_nosso_municipio.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/877/ind._689.2021_-_censo_do_idoso_em_nosso_municipio.docx</t>
   </si>
   <si>
     <t>Reivindicando a realização do Censo da Pessoa Idosa, a fim de conhecer e localizar idosos em situação de abandono no Município de Jequié.</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/878/ind.690.2021_-_implantacao_programa_proteacao_ambiental_bacia_hidrografica_jequie.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/878/ind.690.2021_-_implantacao_programa_proteacao_ambiental_bacia_hidrografica_jequie.docx</t>
   </si>
   <si>
     <t>Reivindicando a implantação do Programa de Proteção Ambiental em torno da Bacia Hidrográfica de Jequié.</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/880/ind._692.2021_-_patrolamento_e_cascalhamento_da_estrada_do_tabocal_-_cajueiro.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/880/ind._692.2021_-_patrolamento_e_cascalhamento_da_estrada_do_tabocal_-_cajueiro.doc</t>
   </si>
   <si>
     <t>Solicitando o Patrolamento e cascalhamento da Estrada do Tabocal, Povoado do Cajueiro.</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/881/ind._693.2021_-_costrucao_de_cobertura_e_bancos_em_pontos_de_onibus.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/881/ind._693.2021_-_costrucao_de_cobertura_e_bancos_em_pontos_de_onibus.doc</t>
   </si>
   <si>
     <t>Indicamos a construção de coberturas e instalação de bancos em pontos de ônibus no Loteamento Água Branca, Conjunto Habitacional Brasil Novo e Parque das Algarobas.</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/882/ind._694.2021_-_patrolamento_e_cascalhamento_da_estrada_vaiquem_quer_-_no_cajueiro.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/882/ind._694.2021_-_patrolamento_e_cascalhamento_da_estrada_vaiquem_quer_-_no_cajueiro.doc</t>
   </si>
   <si>
     <t>Reivindicação do Patrolamento e Cascalhamento da Ladeira do Vai Quem Quer, no Povoado do Cajueiro.</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/884/ind._64.2021__telefonia_movel_morro_verde.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/884/ind._64.2021__telefonia_movel_morro_verde.doc</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Sr. Zenildo Brandão, extensivo ao Secretário de Infraestrutura e Serviços Públicos, para adotar providências para implantar uma antena telefônica no distrito do Morro Verde.</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/887/ind._697.2021_-_feira_livres_para_o_km_03_e_km__04.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/887/ind._697.2021_-_feira_livres_para_o_km_03_e_km__04.doc</t>
   </si>
   <si>
     <t>Viabilizar a instalação de Feira Livre nos bairro  KM 03 e KM 04.</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/888/ind.698.2021_-_instalacao_de_tablado_de_basquete_nas_quadras_do_municipio.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/888/ind.698.2021_-_instalacao_de_tablado_de_basquete_nas_quadras_do_municipio.doc</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Municipal Zenildo Brandão, extensivo ao Secretario de Esportes Matheus Budega, no sentido de adotar providências para instalar, em todas as quadras do município, tablado de basquete.</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/895/ind.700.2021_-_construcao_quadra_poliesportiva_no_zibrune.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/895/ind.700.2021_-_construcao_quadra_poliesportiva_no_zibrune.doc</t>
   </si>
   <si>
     <t>Construção de uma quadra poliesportiva no Loteamento Zibrune no bairro Itaigara, denominando-a, posteriormente, Vanderli Andrade (saudoso prof. Vandé).</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/896/ind._701.2021_-_cobertura_quadra_presidente_medice.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/896/ind._701.2021_-_cobertura_quadra_presidente_medice.doc</t>
   </si>
   <si>
     <t>Solicitando a cobertura da quadra poliesportiva do Colégio Presidente Médici, localizado bairro Joaquim Romão.</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/900/ind._704.2021_-_reformas_em_escolas_em_nosso_municipio.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/900/ind._704.2021_-_reformas_em_escolas_em_nosso_municipio.doc</t>
   </si>
   <si>
     <t>Solicitando a reforma das escolas: Maria Biondi, Aurino Nery, Creche Senhor do Bonfim e Gercino Coelho.</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/901/ind._705.2021_-_reforma_da_praca_do_joaquim_romao.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/901/ind._705.2021_-_reforma_da_praca_do_joaquim_romao.doc</t>
   </si>
   <si>
     <t>Reforma da Praça da Rua Francisco Fernandes (Largo do Cedil), no bairro Joaquim Romão.</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/902/ind._706.2021_-_painel_eletronico_de_senhas_em_unidades_de_saude.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/902/ind._706.2021_-_painel_eletronico_de_senhas_em_unidades_de_saude.doc</t>
   </si>
   <si>
     <t>Indicamos ao Excelentíssimo Prefeito Zenildo Brandão Santana, extensivo a Secretária de Saúde Poliana Leandro Oliveira, a implantação de painel eletrônico de controle com senhas em todas as unidades Básicas de Saúde UBS e USF em nosso município.</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/903/ind._707.2021_-_implantacao_de_programa_obesidade_zero.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/903/ind._707.2021_-_implantacao_de_programa_obesidade_zero.doc</t>
   </si>
   <si>
     <t>Solicitando a implantação de um Programa de Prevenção Obesidade Zero, nas escolas do Município de Jequié, para contemplar o público infantojuvenil.</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/905/ind._708.2021_-__redutor_de_velocidade.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/905/ind._708.2021_-__redutor_de_velocidade.doc</t>
   </si>
   <si>
     <t>Solicitando a instalação de um redutor de velocidade na Avenida Franz Gedeon, nas proximidades da Panificadora Lopes, bairro Jequiezinho.</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/907/ind.709.2021_-_limpeza_do_corrego_da_upa.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/907/ind.709.2021_-_limpeza_do_corrego_da_upa.doc</t>
   </si>
   <si>
     <t>Solicitando a limpeza do córrego que fica ao fundo da quadra localizada na Av. Lomanto Júnior,  ao lado da UPA, no Cansanção, bairro Joaquim Romão.</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/908/ind.710.2021_-_indicacao_do_programa_brasil_sorridente.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/908/ind.710.2021_-_indicacao_do_programa_brasil_sorridente.doc</t>
   </si>
   <si>
     <t>Implantação do Programa Brasil Sorridente nos PSFs do Município de Jequié-Bahia.</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/909/ind._711.2021_-_posto_de_saude_residencial_beira_rio.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/909/ind._711.2021_-_posto_de_saude_residencial_beira_rio.docx</t>
   </si>
   <si>
     <t>Solicitando a construção de uma Unidade de Saúde da Família nas imediações dos Residenciais Vida Jequié e Beira Rio, nesta cidade.</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/910/ind._711.2021_-_corrigida_ind._712.2021_-_quadra_poliesportiva_anexa_a_creche_na_beira_rio_1.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/910/ind._711.2021_-_corrigida_ind._712.2021_-_quadra_poliesportiva_anexa_a_creche_na_beira_rio_1.docx</t>
   </si>
   <si>
     <t>Solicitando a construção de uma quadra poliesportiva com cobertura, anexa à Creche Ana Cruz, no Residencial Beira Rio, nesta cidade.</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/911/ind._713.2021_-_calcamento_da_rua_joao_emilio_no_jequiezinho.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/911/ind._713.2021_-_calcamento_da_rua_joao_emilio_no_jequiezinho.doc</t>
   </si>
   <si>
     <t>Requalificação do calçamento da Rua João Emílio, no bairro Jequiezinho, nesta cidade.</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/912/ind._714.2021_-_requalificacao_do_calcamento_da_rua_1_urbis_i__jequiezinho.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/912/ind._714.2021_-_requalificacao_do_calcamento_da_rua_1_urbis_i__jequiezinho.doc</t>
   </si>
   <si>
     <t>Requalificação do calçamento da Rua 1, localizada na URBIS I, Casas Populares, no bairro Jequiezinho.</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/913/ind._715.2021_-_calcamento_da_rua_p_urbis_iv.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/913/ind._715.2021_-_calcamento_da_rua_p_urbis_iv.doc</t>
   </si>
   <si>
     <t>Requalificação do calçamento da Rua P, URBIS IV, no bairro Espírito Santo, nesta cidade.</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/914/ind._716.2021_-_construcao_de_uma_quadra_poliesportiva.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/914/ind._716.2021_-_construcao_de_uma_quadra_poliesportiva.doc</t>
   </si>
   <si>
     <t>Construção de uma quadra poliesportiva na localidade Jardim Tropical, nesta cidade.</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/915/ind._717.2021_-_implantacao_de_cursos_profissionalizantes_para_detentos.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/915/ind._717.2021_-_implantacao_de_cursos_profissionalizantes_para_detentos.docx</t>
   </si>
   <si>
     <t>Implantação de cursos profissionalizantes para os detentos e detentas do Conjunto Penal de Jequié (SEAP).</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/916/ind.718.2021_-_distribuicao_absorventes_estudantes_escolas_municipais.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/916/ind.718.2021_-_distribuicao_absorventes_estudantes_escolas_municipais.doc</t>
   </si>
   <si>
     <t>Solicitando ao Executivo Municipal instituir programa voltado para o fornecimento de absorventes higiênicos principalmente às estudantes de baixa renda matriculadas nas escolas municipais, com foco nos anos do ensino fundamental e EJA -Educação de Jovens e Adultos.</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/920/ind.720.2021_-_construcao_da_praca__do_conjunto_residencial_segredo_-_bairro_curral_novo.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/920/ind.720.2021_-_construcao_da_praca__do_conjunto_residencial_segredo_-_bairro_curral_novo.doc</t>
   </si>
   <si>
     <t>Construção de uma praça equipada no Conjunto Habitacional Segredo, no bairro Curral Novo.</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/921/ind._721.2021_-_iluminacao_anel_viario_trecho_sao_judas_tadeu_1.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/921/ind._721.2021_-_iluminacao_anel_viario_trecho_sao_judas_tadeu_1.doc</t>
   </si>
   <si>
     <t>Iluminação publica no Anel Viário de Jequié, no perímetro urbano entre o Loteamento Amaralina e à Santa Casa de Misericórdia São Judas Tadeu.</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/922/ind._722.2021_-_projeto_de_limpeza_de_aguadas_para_jequie.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/922/ind._722.2021_-_projeto_de_limpeza_de_aguadas_para_jequie.docx</t>
   </si>
   <si>
     <t>Reivindicando a criação de um projeto de limpeza e requalificação de aguadas da Zona Rural de Jequié.</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/923/ind._723.2021_-implantacao_unidade_da_policia__federal_em_jequie.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/923/ind._723.2021_-implantacao_unidade_da_policia__federal_em_jequie.doc</t>
   </si>
   <si>
     <t>Implantação de uma unidade da Polícia Federal em Jequié.</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/925/ind._725.2021_-_teste_ergometrico.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/925/ind._725.2021_-_teste_ergometrico.doc</t>
   </si>
   <si>
     <t>Solicitando garantir aos alunos matriculados em escolas e creches da Rede Municipal de Ensino, inclusive dos Distritos, a realização do “Teste  Ergométrico”.</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/926/ind._726._2021_-_reforma_posto_de_saude_oriente_novo.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/926/ind._726._2021_-_reforma_posto_de_saude_oriente_novo.doc</t>
   </si>
   <si>
     <t>Solicitando a reforma do Posto de Saúde Dr. Danilo Sobreira, no Distrito de Oriente Novo.</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/927/ind._727.2021_-_construcao_de_muro_da_escola_no_assentamento_santa_cruz.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/927/ind._727.2021_-_construcao_de_muro_da_escola_no_assentamento_santa_cruz.docx</t>
   </si>
   <si>
     <t>Construir um muro no entorno da Escola Arlindo José da Cruz, localizado no Assentamento Santa Cruz, Zona Rural de Jequié.</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/930/ind._729.2021_-_farmacia_24_horas.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/930/ind._729.2021_-_farmacia_24_horas.doc</t>
   </si>
   <si>
     <t>Solicitando a implantação de uma Farmácia Pública em nosso município que funcione 24h. Na oportunidade sugerimos que seja a do Centro de Saúde Jequié.</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/931/ind._730._2021_ind.patrolamento_e_encascalhamento.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/931/ind._730._2021_ind.patrolamento_e_encascalhamento.docx</t>
   </si>
   <si>
     <t>Patrolamento e encascalhamento da estrada que liga o Assentamento Santa Cruz e o Assentamento São Judas ao Mandacaru.</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/932/ind._731.2021_-esgotamento_sanitario_loteamento_sr_dos_passos.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/932/ind._731.2021_-esgotamento_sanitario_loteamento_sr_dos_passos.docx</t>
   </si>
   <si>
     <t>Construção ou implantação do Esgotamento Sanitário do Loteamento Senhor dos Passos (Come Quente) no bairro Curral Novo.</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/933/ind._732.2021_construcao_de_canal_de_agua_pluviais_no_jequiezinho_-_prox_a_wan_motos.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/933/ind._732.2021_construcao_de_canal_de_agua_pluviais_no_jequiezinho_-_prox_a_wan_motos.docx</t>
   </si>
   <si>
     <t>Construção de Canal de Água Pluviais no Jequiezinho, ao fundo do Condomínio Almerinda Lomanto.</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/934/ind._733.2021__-_revitalizacao_ciclovia_franz_gedeon_otavio_mangabeira_1.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/934/ind._733.2021__-_revitalizacao_ciclovia_franz_gedeon_otavio_mangabeira_1.docx</t>
   </si>
   <si>
     <t>Revitalização do trânsito em sentido único da Avenida Franz Gedeon (sentido: bairro Jequiezinho ao Centro da cidade) com Avenida Otávio Mangabeira (sentido: Centro da cidade ao bairro Jequiezinho).</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/935/ind._734__-_lagoa_do_sunville_turistico.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/935/ind._734__-_lagoa_do_sunville_turistico.doc</t>
   </si>
   <si>
     <t>Reivindicando a  estruturação da Lagoa do Sunville, no sentido de transformá-la em um ponto turístico de nosso município.</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/936/ind._735.2021_-_indicacao_pavimentacao_asfaltica_antonio_carlos_de_almeida_michele.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/936/ind._735.2021_-_indicacao_pavimentacao_asfaltica_antonio_carlos_de_almeida_michele.doc</t>
   </si>
   <si>
     <t>Pavimentação da Rua Antônio Carlos Almeida Michele Filho e da Rua Ramiro de Paula Tourinho Neto, localizadas no bairro Itaigara.</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/937/ind._736.2021_-_placas_indicativas_de_lombadas_no_mandacaru.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/937/ind._736.2021_-_placas_indicativas_de_lombadas_no_mandacaru.docx</t>
   </si>
   <si>
     <t>Instalação de placas indicativas de lombadas na Rua Antero Cicero e Rua José Barros Meira, ambas localizadas no bairro Mandacaru, no Município de Jequié.</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/940/ind._739.2021_-_asfaltamento_da_rua_q_na_urbis_i__jequiezinho.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/940/ind._739.2021_-_asfaltamento_da_rua_q_na_urbis_i__jequiezinho.docx</t>
   </si>
   <si>
     <t>Asfaltamento da Rua Q , na URBIS I, Casas Populares, no fundo da Academia By Fit, bairro do Jequiezinho.</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/941/ind._740._2021_-asfaltamento_da_5o_travessa_duque_de_caxias_bairro_joaquim_romao..docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/941/ind._740._2021_-asfaltamento_da_5o_travessa_duque_de_caxias_bairro_joaquim_romao..docx</t>
   </si>
   <si>
     <t>Asfaltamento da Rua 5º Travessa Duque de Caxias, bairro Joaquim Romão.</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/943/ind._741.2021_-_redutor_de_velocidade_para_vias_do_pompilio_sampaio.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/943/ind._741.2021_-_redutor_de_velocidade_para_vias_do_pompilio_sampaio.doc</t>
   </si>
   <si>
     <t>Instalação de redutores de velocidade na Rua Arnóbio Aguiar, na Rua Antonio de Jesus Pereira (rua do Samu) e na Terceira Travessa Everaldo Santos, todas localizadas no bairro Pompílio Sampaio.</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/944/ind.742.2021_-_praca_com_academia_ao_ar_livre_para_o_povoado_de_monte_branco.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/944/ind.742.2021_-_praca_com_academia_ao_ar_livre_para_o_povoado_de_monte_branco.doc</t>
   </si>
   <si>
     <t>Construção de uma praça dotada de equipamentos de entretenimento e com academia ao ar livre no Povoado do Monte Branco.</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/947/ind._7444.2021_praca_rua_juraci_novato.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/947/ind._7444.2021_praca_rua_juraci_novato.doc</t>
   </si>
   <si>
     <t>Construção de praça dotada de arborização, iluminação eficiente, quiosque, academia ao ar livre e parque infantil na Rua Juraci Novato, localizada no bairro Joaquim Romão.</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/948/ind._745.2021_-_melhorias_no_campo_de_estevao.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/948/ind._745.2021_-_melhorias_no_campo_de_estevao.doc</t>
   </si>
   <si>
     <t>Construção de vestiário e instalação de refletores no Campo de Estevão, na Cidade Nova, e ainda melhorias nas vias laterais deste campo.</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/949/ind._746.2021_-_agua_potavel_para_a_vila_suica.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/949/ind._746.2021_-_agua_potavel_para_a_vila_suica.docx</t>
   </si>
   <si>
     <t>Solicitando instalação de rede de abastecimento de água potável para o Povoado da Vila Suíça.</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/950/ind._747.2021_-_refletores_e_vestiario_campo_futebol.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/950/ind._747.2021_-_refletores_e_vestiario_campo_futebol.docx</t>
   </si>
   <si>
     <t>Instalação de refletores e vestiários para o Campo de Futebol, para o Distrito de Barra Avenida.</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/951/ind._748.2021.2021__revitalizacao_da_bilbioteca.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/951/ind._748.2021.2021__revitalizacao_da_bilbioteca.doc</t>
   </si>
   <si>
     <t>Revitalização da Biblioteca Municipal Newton Pinto de Araújo.</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/952/ind._749.2021_-_indicacao_centro_pop_e_casa_de_passagem_1.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/952/ind._749.2021_-_indicacao_centro_pop_e_casa_de_passagem_1.doc</t>
   </si>
   <si>
     <t>Solicitando providências para a unificação do Centro Pop e da Casa de Passagem para um único local no Centro de Jequié.</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/953/ind._750.2021_-_construcao_de_uma_ponte_no_campo_largo.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/953/ind._750.2021_-_construcao_de_uma_ponte_no_campo_largo.doc</t>
   </si>
   <si>
     <t>Reivindicando a construção de uma ponte e ainda a recuperação de um bueiro em Passos, no Povoado de Campo Largo.</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/964/ind._751.2021_-_iluminacao_do_cemiterio_sao_lazaro.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/964/ind._751.2021_-_iluminacao_do_cemiterio_sao_lazaro.doc</t>
   </si>
   <si>
     <t>Iluminação pública no Cemitério São Lázaro, localizado na Rua Antônio Brandão, bairro Jequiezinho.</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/965/ind._752.2021_-_recuperacao_do_asfalto_da_rua_damiao_vieira.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/965/ind._752.2021_-_recuperacao_do_asfalto_da_rua_damiao_vieira.doc</t>
   </si>
   <si>
     <t>Realização da recuperação do asfalto da Rua Damião Vieira, localizada no Centro de nossa cidade.</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/970/ind._753.2021_-_reforma_do_psf_de_itamarindo.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/970/ind._753.2021_-_reforma_do_psf_de_itamarindo.docx</t>
   </si>
   <si>
     <t>Reforma do Posto de Saúde da Família localizado no Povoado de Tamarindo.</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/971/ind._754.2021_-_semaforo_da_br_330_-_proximo_a_rua_maria_adelia_jequiezinho.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/971/ind._754.2021_-_semaforo_da_br_330_-_proximo_a_rua_maria_adelia_jequiezinho.doc</t>
   </si>
   <si>
     <t>Instalação de semáforo na BR-330, com vistas a facilitar o acesso à Rua Maria Adélia Melhem, no bairro Jequiezinho.</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/972/ind._755.2021_-_acoes_publicas_voltadas_para_a_prevencao_do_cancer_de_mama.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/972/ind._755.2021_-_acoes_publicas_voltadas_para_a_prevencao_do_cancer_de_mama.doc</t>
   </si>
   <si>
     <t>Instituir criação de políticas públicas voltadas à conscientização da população e ações para a prevenção ao câncer de mama, em nosso município.</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/973/ind._756.2021_-_reabertura_do_caps_iii.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/973/ind._756.2021_-_reabertura_do_caps_iii.doc</t>
   </si>
   <si>
     <t>Reivindicação da reabertura do CAPS III, localizado no Jequiezinho, Jequié-Bahia.</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/975/ind._757.2021_-_camaras_de_monitoramento_nas_pracas_publicas_de_jequie.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/975/ind._757.2021_-_camaras_de_monitoramento_nas_pracas_publicas_de_jequie.doc</t>
   </si>
   <si>
     <t>Reivindicando a instalação de câmaras de segurança em todas as praças de nossa cidade.</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/976/ind._758.2021_-_censo_da_pessoa_com_deficiencia.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/976/ind._758.2021_-_censo_da_pessoa_com_deficiencia.docx</t>
   </si>
   <si>
     <t>Reivindicando a realização de um Censo da Pessoa com Deficiência, para conhecer, localizar, promover, proteger o exercício pleno e equitativo da pessoa com deficiência no Município de Jequié.</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/977/ind._759.2021_-_construcao_de_ponte_no_campo_largo.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/977/ind._759.2021_-_construcao_de_ponte_no_campo_largo.doc</t>
   </si>
   <si>
     <t>Construção de uma ponte e restauração do bueiro no Campo Largo.</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/978/ind._760.2021_-_construcao_de_um_bueiro_no_campo_largo.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/978/ind._760.2021_-_construcao_de_um_bueiro_no_campo_largo.doc</t>
   </si>
   <si>
     <t>Construção de um bueiro no Povoado do Campo Largo.</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/979/ind._761.2021_-_construcao_de_uma_praca_no_povoado_de_campo_largo.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/979/ind._761.2021_-_construcao_de_uma_praca_no_povoado_de_campo_largo.doc</t>
   </si>
   <si>
     <t>Construção de uma praça com academia ao ar livre no Povoado de Campo Largo</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/982/763.2021_-_implantacao_da_guarda_florestal_em_jequie.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/982/763.2021_-_implantacao_da_guarda_florestal_em_jequie.docx</t>
   </si>
   <si>
     <t>Viabilizar estudos para a criação, dentro do quadro da Guarda Municipal, de uma Unidade da Guarda Florestal, a fim de realizar a fiscalização e vigilância no meio ambiente, no Município de Jequié.</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/983/ind._764.2021_-_inclusao_digital_para_a_terceira_idade.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/983/ind._764.2021_-_inclusao_digital_para_a_terceira_idade.docx</t>
   </si>
   <si>
     <t>Reivindicando implantar a Inclusão Digital para o público de Terceira Idade.</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/985/ind._766.2021_-_passarela_ligando_o_mandacaru_ao_jequiezinho.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/985/ind._766.2021_-_passarela_ligando_o_mandacaru_ao_jequiezinho.docx</t>
   </si>
   <si>
     <t>Reivindicando junto ao Governo do Estado a elaboração de um projeto para a construção de uma passarela ligando o bairro Mandacaru ao bairro Jequiezinho.</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/986/ind._767.2021_-asfaltamento_da_rua_do_macacao_mandacaru.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/986/ind._767.2021_-asfaltamento_da_rua_do_macacao_mandacaru.docx</t>
   </si>
   <si>
     <t>Asfaltamento da Rua do Macaco, bairro do Mandacaru.</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/987/ind._768.2021_-_isencao_de_iptu_para_portadores_de_neoplasia_malignacancer.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/987/ind._768.2021_-_isencao_de_iptu_para_portadores_de_neoplasia_malignacancer.docx</t>
   </si>
   <si>
     <t>Isenção de IPTU para portadores de Neoplasia Maligna (Câncer), no Município de Jequié.</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/992/ind._772.2021_-_construcao_de_ponte.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/992/ind._772.2021_-_construcao_de_ponte.doc</t>
   </si>
   <si>
     <t>Construção de uma ponte ligando a 1ª Travessa Argemiro Melo à 4ª Travessa Lomanto Júnior.</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/994/ind._774..2021_-_reforma_da_quadra_poliesportiva_da_baixa_do_bonfim.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/994/ind._774..2021_-_reforma_da_quadra_poliesportiva_da_baixa_do_bonfim.doc</t>
   </si>
   <si>
     <t>Reforma da quadra poliesportiva do Residencial da Baixa do Bonfim, bairro do Jequiezinho, nesta cidade.</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/995/ind._775.2021_-_iluminacao_em_led_para_o_assentamento_sao_judas_tadeu_-_volta_do_rio.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/995/ind._775.2021_-_iluminacao_em_led_para_o_assentamento_sao_judas_tadeu_-_volta_do_rio.doc</t>
   </si>
   <si>
     <t>Modernização em lapadas de LED em todo Assentamento São Judas Tadeu, localizado na Volta do Rio.</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/997/ind._777.2021__-_calcamento_da_rua_osvaldo_costa_jequiezinho.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/997/ind._777.2021__-_calcamento_da_rua_osvaldo_costa_jequiezinho.doc</t>
   </si>
   <si>
     <t>Requalificação do calçamento da Rua Osvaldo Costa, no bairro Jequiezinho, nesta cidade.</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/999/ind._779.2021_-_reforma_da_praca_parque_do_sol.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/999/ind._779.2021_-_reforma_da_praca_parque_do_sol.docx</t>
   </si>
   <si>
     <t>Reforma na quadra poliesportiva do Loteamento Sol Nascente, no bairro Joaquim Romão.</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1002/ind._782.2021_-_pavimentacao_ruas_do_parque_das_algarobas.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1002/ind._782.2021_-_pavimentacao_ruas_do_parque_das_algarobas.doc</t>
   </si>
   <si>
     <t>Pavimentação asfáltica da Rua B, Rua L e Rua M, localizadas no Parque das Algarobas.</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1010/ind._786.2021_-_academia_ao_ar_livre_mandacaru.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1010/ind._786.2021_-_academia_ao_ar_livre_mandacaru.docx</t>
   </si>
   <si>
     <t>Implantação de uma academia ao ar livre na Rua José Barros Meira , próximo ao Supermercado Glória, no bairro Mandacaru.</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1012/ind._787.2021_-_pavimentacao_da_tua_e_travessa_ituacu_1.docm</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1012/ind._787.2021_-_pavimentacao_da_tua_e_travessa_ituacu_1.docm</t>
   </si>
   <si>
     <t>Pavimentação da Travessa Ituaçu, localizada no bairro Jequiezinho.</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1013/ind._788.2021_-_cida.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1013/ind._788.2021_-_cida.docx</t>
   </si>
   <si>
     <t>Solicitando o resgate das Fanfarras nas Escolas Municipais de Jequié.</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1014/ind._789_-_cida.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1014/ind._789_-_cida.docx</t>
   </si>
   <si>
     <t>Construir uma escola de Ensino Fundamental nas imediações da Rua Vovó Camila e adjacências, no bairro Jequiezinho.</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1015/ind._790.2021_-_casa_da_juventude_em_nosso_municipio.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1015/ind._790.2021_-_casa_da_juventude_em_nosso_municipio.doc</t>
   </si>
   <si>
     <t>Providências para a implantação da Casa da Juventude na cidade de Jequié.</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1017/ind._792.2021_-_construcao_de_uma_upa_no_mandacaru.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1017/ind._792.2021_-_construcao_de_uma_upa_no_mandacaru.docx</t>
   </si>
   <si>
     <t>Construção de uma nova Unidade de Pronto Atendimento (UPA 24h) no bairro do Mandacaru, em Jequié</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1018/ind._793.2021_-_construcao_da_praca_da_juventude.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1018/ind._793.2021_-_construcao_da_praca_da_juventude.docx</t>
   </si>
   <si>
     <t>Construção da Praça da Juventude no Município de Jequié</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1019/ind._794.2021_-_implantacao_de_novos_cras_em_jequie.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1019/ind._794.2021_-_implantacao_de_novos_cras_em_jequie.docx</t>
   </si>
   <si>
     <t>Implantação de novos Centros de Referência de Assistência Social(CRAS) no município de Jequié</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1020/ind._795.2021_-_construcao_de_usf_no_residencial_segredo.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1020/ind._795.2021_-_construcao_de_usf_no_residencial_segredo.docx</t>
   </si>
   <si>
     <t>Construção ou Implantação do Unidade de Saúde da Família (USF) no Residencial Segredo</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1021/ind._796.2021_-_operacao_combate_a_pedofilia.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1021/ind._796.2021_-_operacao_combate_a_pedofilia.docx</t>
   </si>
   <si>
     <t>Implantar em nosso município a Operação Luz na Infância combate pornografia infantil.</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1022/ind._797.2021_-_esgotamento_sanitario_para_o_loteamento_tropical.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1022/ind._797.2021_-_esgotamento_sanitario_para_o_loteamento_tropical.doc</t>
   </si>
   <si>
     <t>Solicitando o esgotamento sanitário do Loteamento Jardim Tropical.</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1028/ind._799.2021_-_jr._braga.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1028/ind._799.2021_-_jr._braga.doc</t>
   </si>
   <si>
     <t>Implantação de faixas elevadas para pedestres com as sinalizações necessárias na Avenida Ulisses Coelho Lima, em frente ao Colégio Municipal Vasco Filho, Bairro Km3.</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1031/ind._802.2021_-_pavimentacao_desembargador_andrade_teixeira.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1031/ind._802.2021_-_pavimentacao_desembargador_andrade_teixeira.docx</t>
   </si>
   <si>
     <t>Pavimentação asfáltica da Rua Desembargador Andrade Teixeira, abrangendo determinado percurso, dando início no Posto Maringá, trajeto do Ministério Jesus Cristo Salva até a Igreja Batista Hosana.</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1032/ind._803.2021_-_redutor_de_velocidade_na_desembargador_andrade_teixeira.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1032/ind._803.2021_-_redutor_de_velocidade_na_desembargador_andrade_teixeira.docx</t>
   </si>
   <si>
     <t>Instalação de um redutor de velocidade na Rua Desembargador Andrade Teixeira, em frente à Igreja Evangélica Assembleia de Deus, localizada no bairro Joaquim Romão.</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1033/ind._804.2021_-_reforma_da_praca_no_codominio_parque_do_sol.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1033/ind._804.2021_-_reforma_da_praca_no_codominio_parque_do_sol.docx</t>
   </si>
   <si>
     <t>Reforma da praça com instalação de academia ao ar livre no Condomínio Parque do Sol, no bairro Jequiezinho.</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1038/ind._806.2021_-_calcamento_da_rua_rfael_pinto_santana_-_jequiezinho.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1038/ind._806.2021_-_calcamento_da_rua_rfael_pinto_santana_-_jequiezinho.doc</t>
   </si>
   <si>
     <t>Realizar manutenção do calçamento ou pavimentação asfáltica da Rua Rafael Pinto Santana,no bairro Jequiezinho, nesta cidade.</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1039/ind._807.2021_-_calcamento_da_rua_expedito_caribe.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1039/ind._807.2021_-_calcamento_da_rua_expedito_caribe.doc</t>
   </si>
   <si>
     <t>Realização do calçamento ou pavimentação asfáltica da Rua Expedito Caribé, no bairro Jequiezinho, nesta cidade</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1040/ind._808.2021_-_pavimentacao_da_rua_agapito_fernandes.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1040/ind._808.2021_-_pavimentacao_da_rua_agapito_fernandes.doc</t>
   </si>
   <si>
     <t>Realizar a manutenção do calçamento ou pavimentação asfáltica da Rua Agapito Fernandes, no bairro Jequiezinho, nesta cidade.</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1044/ind._812.2021_-_instalacao_de_lixeiras_na_cesar_borges.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1044/ind._812.2021_-_instalacao_de_lixeiras_na_cesar_borges.doc</t>
   </si>
   <si>
     <t>Instalação de lixeiras em pontos estratégicos da Avenida César Borges.</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1050/814.2021_-_modernizar_a_iluminacao_com_placas_led_no_loteamento_felicidade.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1050/814.2021_-_modernizar_a_iluminacao_com_placas_led_no_loteamento_felicidade.docx</t>
   </si>
   <si>
     <t>Modernização da iluminação pública com instalação de placas de LED no Loteamento Felicidade (fundo do posto de combustíveis da Vavá Lomanto), no bairro Jequiezinho.</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1051/ind._815.2021_-_quadra_dotada_de_academia_ao_ar_livre_no__alto_da_bela_vista.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1051/ind._815.2021_-_quadra_dotada_de_academia_ao_ar_livre_no__alto_da_bela_vista.doc</t>
   </si>
   <si>
     <t>Construção de uma praça dotada de equipamentos de entretenimento e academia ao ar livre no Alta da Bela Vista, no Bairro Joaquim Romão.</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1052/ind._816.2021_-_praca_no_distrito_do_baixao.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1052/ind._816.2021_-_praca_no_distrito_do_baixao.doc</t>
   </si>
   <si>
     <t>Construção de uma praça com parque infantil e quadra de esportes no Distrito do Baixão .</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1055/ind._817.2021_-_psicologos_nos_psfs_de_jequie.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1055/ind._817.2021_-_psicologos_nos_psfs_de_jequie.doc</t>
   </si>
   <si>
     <t>Adotar as providências cabíveis para a inserção de um Psicólogos no quadro profissional dos PSFs de nosso município.</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1057/ind._819.2021_-_redutor_de_velocidade_e_iluminacao_da_estrada_para_o_conjunto_penal.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1057/ind._819.2021_-_redutor_de_velocidade_e_iluminacao_da_estrada_para_o_conjunto_penal.docx</t>
   </si>
   <si>
     <t>Instalação de um redutor de velocidade e iluminação na Estrada para o Conjunto Penal.</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1059/ind._821.2021_-_sidney_magal.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1059/ind._821.2021_-_sidney_magal.docx</t>
   </si>
   <si>
     <t>Instalação de um redutor de velocidade na extensão da Rua Antônio Brandão, de frente à Igreja Batista da Graça, nas imediações da Lagoa do Derba, bairro Jequiezinho.</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1060/ind._822.2021_-_pavimentacao_asfatica_da_rua_tadeu_oliveira_pinto_e_urbano_limeira.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1060/ind._822.2021_-_pavimentacao_asfatica_da_rua_tadeu_oliveira_pinto_e_urbano_limeira.doc</t>
   </si>
   <si>
     <t>Realizar a pavimentação asfáltica da Rua Tadeu Oliveira Pinto e da Rua Urbano Limeira, ambas situadas no Loteamento Chácara Provisão.</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1062/ind._824.2021_-_dia_de_combate_a_endometriose_1.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1062/ind._824.2021_-_dia_de_combate_a_endometriose_1.doc</t>
   </si>
   <si>
     <t>Sugerindo a elaboração de um projeto de lei com vistas a incluir o Dia da Luta Contra a Endometriose no Calendário de Comemorações Oficiais no Município de Jequié.</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1066/ind._825_-_construcao_de_uma_sede_para_o_campe.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1066/ind._825_-_construcao_de_uma_sede_para_o_campe.docx</t>
   </si>
   <si>
     <t>Reivindicando a  construção da Sede do Centro de Apoio Multiprofissional às Pessoas com Necessidades Especiais – CAMPE – em Jequié-BA.</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1072/ind._831.2021-_conclusao_da_travessa_jose_alfredo_e_paimentacao_da_rua_central_campo_do_america.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1072/ind._831.2021-_conclusao_da_travessa_jose_alfredo_e_paimentacao_da_rua_central_campo_do_america.docx</t>
   </si>
   <si>
     <t>Conclusão da pavimentação da Travessa José Alfredo Guimarães, e ainda a pavimentação da Rua Central, ambas localizadas no bairro Campo do América.</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1073/ind._832.2021_-_reforma_da_escola_do_campo_largo.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1073/ind._832.2021_-_reforma_da_escola_do_campo_largo.doc</t>
   </si>
   <si>
     <t>Reforma da Escola Municipal José Batista, localizada em Campo Largo.</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/991/ind._833.2021_-_coordenacao_defesa_animais.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/991/ind._833.2021_-_coordenacao_defesa_animais.doc</t>
   </si>
   <si>
     <t>A criação da Coordenação Municipal de Proteção e Defesa Animal.</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1075/ind._835.2021_-_instalacao_de_computadores_nas_escolas_das_redes_municipais.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1075/ind._835.2021_-_instalacao_de_computadores_nas_escolas_das_redes_municipais.docx</t>
   </si>
   <si>
     <t>Viabilizar, através do PROINFO - Programa Nacional de Informática, a instalação de computadores nas escolas da Rede Municipal.</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1076/ind._836.2021_-_contratacao_de_fisioterapeutas.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1076/ind._836.2021_-_contratacao_de_fisioterapeutas.docx</t>
   </si>
   <si>
     <t>Contratação de um profissional Fisioterapeuta para atendimento nas UBSs (Unidade Básica de Saúde), no município de Jequié.</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1077/ind._837.2021_-_walmiral.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1077/ind._837.2021_-_walmiral.docx</t>
   </si>
   <si>
     <t>Solicitando a criação do Fundo Municipal de Desenvolvimento do Esporte, para o nosso município.</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1078/ind._838.2021_-_semana_do_idoso.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1078/ind._838.2021_-_semana_do_idoso.docx</t>
   </si>
   <si>
     <t>Solicitando instituir no âmbito do município a Semana Municipal da Pessoa Idosa.</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1080/ind_839.2021_-_posto_de_saude_de_itaibo_em_psf.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1080/ind_839.2021_-_posto_de_saude_de_itaibo_em_psf.doc</t>
   </si>
   <si>
     <t>Indicando transformar o Posto de Saúde Raimundo Cesário da Costa, no Distrito de Itaibó, em PSF.</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1081/ind._840.2021_-_instacao_de_lixeiras_na_avenida_santa_luzia.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1081/ind._840.2021_-_instacao_de_lixeiras_na_avenida_santa_luzia.doc</t>
   </si>
   <si>
     <t>Instalação de lixeiras na Avenida Santa Luzia, bairro Joaquim Romão.</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1082/ind._841.2021_-_reforma_da_praca_habitacional_segredo.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1082/ind._841.2021_-_reforma_da_praca_habitacional_segredo.doc</t>
   </si>
   <si>
     <t>Reforma da quadra do Conjunto Habitacional Segredo, localizado no bairro Curral Novo.</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1086/ind._842.2021_-_moana.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1086/ind._842.2021_-_moana.doc</t>
   </si>
   <si>
     <t>Sugerindo a elaboração de um projeto de lei que conceda direito especial da redução de carga horária de trabalho ao Servidor Público Municipal que tenha filho, cônjuge ou dependente com deficiência de qualquer natureza.</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1087/ind._843.2021.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1087/ind._843.2021.doc</t>
   </si>
   <si>
     <t>Sugerindo a criação de um sistema para emissão de protocolo para que os pacientes do Sistema Único de Saúde - SUS, possam acompanhar o andamento dos trâmites da lista de espera. A transparência nos procedimentos médicos, consultas, exames, especialidade e intervenção cirúrgica.</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1094/ind._844.2021.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1094/ind._844.2021.doc</t>
   </si>
   <si>
     <t>Solicitando maior rigor na fiscalização, sobretudo nas áreas que dispõem de sinalização para pessoas com deficiência,</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1095/ind._845.2021_-_macro_feira_de_saude_em_florestal.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1095/ind._845.2021_-_macro_feira_de_saude_em_florestal.doc</t>
   </si>
   <si>
     <t>Solicitando a realização de uma feira de saúde em Florestal.</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1097/ind._847.2021_praca_dona_de_casa.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1097/ind._847.2021_praca_dona_de_casa.doc</t>
   </si>
   <si>
     <t>Revitalização da Praça Otaviano Saback, conhecida como Praça da Dona de Casa, localizada na Avenida João Goulart, no bairro Jequiezinho.</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1103/ind._850.2021_-_pavimentacao_da_jesuiino_souza.xps</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1103/ind._850.2021_-_pavimentacao_da_jesuiino_souza.xps</t>
   </si>
   <si>
     <t>Execução de pavimentação asfáltica na Rua Jesuíno Souza, no Bairro São Luís.</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1107/ind._851.2021_-_implantacao_nucleo_de_informatica_escola_vilma_brito_sarmento.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1107/ind._851.2021_-_implantacao_nucleo_de_informatica_escola_vilma_brito_sarmento.doc</t>
   </si>
   <si>
     <t>Implantação de um Núcleo de Informática na Escola Municipal Vilma Brito</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1108/ind._852.2021_-_restauracao_e_modernizacao_da_praca_vicente_grillo.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1108/ind._852.2021_-_restauracao_e_modernizacao_da_praca_vicente_grillo.doc</t>
   </si>
   <si>
     <t>Solicitando a restauração, urbanização e modernização da Praça Vicente Grillo.</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1121/ind._854.2021_-_exame_de_acuidade_visual_e_auditiva_escolas_municipais.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1121/ind._854.2021_-_exame_de_acuidade_visual_e_auditiva_escolas_municipais.doc</t>
   </si>
   <si>
     <t>Solicitando elaboração de Projeto de Lei para oferecer Exame de Acuidade Visual e Auditiva aos alunos da Rede Municipal de Ensino.</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1123/ind._856.2021_-_academia_ao_ar_livre_em_oriente_novo.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1123/ind._856.2021_-_academia_ao_ar_livre_em_oriente_novo.doc</t>
   </si>
   <si>
     <t>Solicitando implantar uma academia ao ar livre no Distrito de Oriente Novo.</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1125/ind._857.2021_-_viaduto_rodoviario.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1125/ind._857.2021_-_viaduto_rodoviario.docx</t>
   </si>
   <si>
     <t>Destinação de Emenda Parlamentar para a construção do viaduto rodoviário, em um trecho que fica às margens da BR 116, conhecido como Trevo do Poliduto.</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1127/ind._859.2021_criacao_de_uma_casa_do_estudante_em_jequie.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1127/ind._859.2021_criacao_de_uma_casa_do_estudante_em_jequie.docx</t>
   </si>
   <si>
     <t>Criação de uma Casa do Estudante no Município de Jequié.</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1128/ind._860.2021_escritorio_publico_de_engenharia.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1128/ind._860.2021_escritorio_publico_de_engenharia.doc</t>
   </si>
   <si>
     <t>Implantação de um escritório público de arquitetura, urbanismo e engenharia em nossa cidade.</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1135/ind._863.2021__modernizacao_da_iluminacao_com_placas_de_led_bairro_amaralina.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1135/ind._863.2021__modernizacao_da_iluminacao_com_placas_de_led_bairro_amaralina.docx</t>
   </si>
   <si>
     <t>Modernização da iluminação pública com instalação de placas de LED no bairro Amaralina.</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1136/ind._864.2021__-_modernizacao_da_iluminacao_com_placas_de_led_na_rua_novaantiga_deraldo_britto_gondim_e_na_na_rua_felix_batista_no_joaquim_romao.________ocx.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1136/ind._864.2021__-_modernizacao_da_iluminacao_com_placas_de_led_na_rua_novaantiga_deraldo_britto_gondim_e_na_na_rua_felix_batista_no_joaquim_romao.________ocx.docx</t>
   </si>
   <si>
     <t>Modernização da iluminação pública com instalação de placas de LED na Rua Nova (Antiga Rua Deraldo Brito Gondim) e na Rua Félix Batista, ambas localizadas no bairro Joaquim Romão.</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1137/ind._865.2021_-_pavimentacao_rua_beco_dos_dourados.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1137/ind._865.2021_-_pavimentacao_rua_beco_dos_dourados.doc</t>
   </si>
   <si>
     <t>Pavimentação com concretagem asfáltica da Rua  dos Tambaquis, no bairro Joaquim Romão, cuja entrada é em frente à Igreja Batista Betânia.</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1138/ind._866.2021_-_pavimentacao_da_riachuelo.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1138/ind._866.2021_-_pavimentacao_da_riachuelo.doc</t>
   </si>
   <si>
     <t>Versando sobre a necessidade da pavimentação asfáltica da Rua Riachuelo, situada no Centro de Jequié.</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1139/ind._867.2021_-_construcao_de_um_novo_terminal_em_jequie.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1139/ind._867.2021_-_construcao_de_um_novo_terminal_em_jequie.doc</t>
   </si>
   <si>
     <t>Construção de um novo Terminal Rodoviário em Jequié.</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1141/ind._869.2021_-_creche_alto_da_bela_vista.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1141/ind._869.2021_-_creche_alto_da_bela_vista.docx</t>
   </si>
   <si>
     <t>Construir uma creche de tempo integral no Alto da Bela Vista, bairro Joaquim Romão.</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1142/ind._870.2021_-_construcao_de_uma_praca_na_rua_vitoria.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1142/ind._870.2021_-_construcao_de_uma_praca_na_rua_vitoria.docx</t>
   </si>
   <si>
     <t>Revitalização da Praça localizada na Rua Vitória, próximo à Igreja Sinai, bairro Mandacaru, equipando-a com parque infantil, arborização e bancos.</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1143/ind._871.2021_-_praca_no_loteamento_vila_aeroporto.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1143/ind._871.2021_-_praca_no_loteamento_vila_aeroporto.docx</t>
   </si>
   <si>
     <t>Construção de uma praça no Loteamento Vila Aeroporto, bairro Jequiezinho, dotada de toda a infraestrutura adequada.</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1146/ind._874.2021_-.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1146/ind._874.2021_-.docx</t>
   </si>
   <si>
     <t>Solicitando a realização da limpeza de todas as ruas que foram aplicadas a pavimentação TSD.</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1150/ind._875.2021_-_faixa_para_pedestre_cruzamento_da_rua_alvares_cabral_com_a_rua_sao_bernando.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1150/ind._875.2021_-_faixa_para_pedestre_cruzamento_da_rua_alvares_cabral_com_a_rua_sao_bernando.doc</t>
   </si>
   <si>
     <t>Construção de via exclusiva para a circulação de pedestres no trecho da Rua São Bernardo compreendido entre à Rua Álvares Cabral e Rua da Linha, com as devidas observâncias das normas de acessibilidade.</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1151/ind._876.2021_drenagem_jardim_paqueta.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1151/ind._876.2021_drenagem_jardim_paqueta.docx</t>
   </si>
   <si>
     <t>Construção de um sistema de drenagem de águas pluviais na Avenida Adolfo Ribeiro, precisamente no trecho entre o Colégio Adolfo Ribeiro e a empresa Jequié Comunicação Visual, no bairro São Judas Tadeu.</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1152/ind._877.2021_-_pavimentacao_da_rua_vitoria_-_mandacaru.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1152/ind._877.2021_-_pavimentacao_da_rua_vitoria_-_mandacaru.docx</t>
   </si>
   <si>
     <t>Pavimentação asfáltica da Rua Vitoria, no bairro Mandacaru.</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1153/ind._878.2021_-_casa_de_passagem_no_residencial_segredo.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1153/ind._878.2021_-_casa_de_passagem_no_residencial_segredo.doc</t>
   </si>
   <si>
     <t>Construção de uma casa de passagem no Residencial Segredo, no bairro Curral Novo.</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1155/ind._879.2021_-_reativacao_da_lavanderia_no_km_04.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1155/ind._879.2021_-_reativacao_da_lavanderia_no_km_04.doc</t>
   </si>
   <si>
     <t>Reivindicando a reativação da Lavanderia Localizada do Bairro KM 4.</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1156/ind._880.2021_-_passarela_ligando_os_povoados_da_barragem_de_pedras_e_fazenda_velha.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1156/ind._880.2021_-_passarela_ligando_os_povoados_da_barragem_de_pedras_e_fazenda_velha.doc</t>
   </si>
   <si>
     <t>Construção de uma passarela ligando o Povoado da Fazenda Velha ao Povoado da Barragem de Pedras.</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1160/ind._882.2021_-_carro_para_pacientes_em_hemodialise.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1160/ind._882.2021_-_carro_para_pacientes_em_hemodialise.doc</t>
   </si>
   <si>
     <t>Liberação de um carro exclusivo para o transporte de pacientes que fazem hemodiálise.</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1161/ind._883.2021_-_linha_de_coletivo_para_o_assai.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1161/ind._883.2021_-_linha_de_coletivo_para_o_assai.doc</t>
   </si>
   <si>
     <t>Solicitando Disponibilizar linhas de ônibus para o bairro Cidade Nova, Km III, Km IV e bairro Curral Novo via Atacadão Assaí.</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1162/ind._884._2021_-_servico_de_drenagem_na_cachoeirinha.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1162/ind._884._2021_-_servico_de_drenagem_na_cachoeirinha.doc</t>
   </si>
   <si>
     <t>Solicitando serviço de drenagem de bueiros de águas pluviais, depois da Escola José Simões de Carvalho, no bairro Cachoeirinha.</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1163/ind._885.2021_-_lixeiras_no_cajueiro.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1163/ind._885.2021_-_lixeiras_no_cajueiro.doc</t>
   </si>
   <si>
     <t>Instalação de lixeiras em pontos estratégicos da Fazenda Velha, na BR 330, bem como do Cajueiro até o Km 19.</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1171/ind._888.2021_-_reinstalacao_semaforo_no_maringa.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1171/ind._888.2021_-_reinstalacao_semaforo_no_maringa.doc</t>
   </si>
   <si>
     <t>Solicitando providências para a reinstalação do semáforo no Largo do Maringá, bairro Joaquim Romão.</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1172/ind._889.2021_-_reativacao_posto_da_marcela.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1172/ind._889.2021_-_reativacao_posto_da_marcela.doc</t>
   </si>
   <si>
     <t>Indicamos a reativação do Posto de Saúde do Povoado da Marcela.</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1173/ind._890.2021_-_revitalizar_passarela_na_rua_sao_luiz.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1173/ind._890.2021_-_revitalizar_passarela_na_rua_sao_luiz.docx</t>
   </si>
   <si>
     <t>Revitalizar a passarela da Rua São Luiz, inclusive com iluminação adequada, no Bairro Mandacaru.</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1175/ind._891._2021_-_pavimentacao_anibal_dos_anjos_e_silva.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1175/ind._891._2021_-_pavimentacao_anibal_dos_anjos_e_silva.doc</t>
   </si>
   <si>
     <t>Pavimentação em asfalto da Rua Anibal dos Anjos e Silva e da Rua Z, ambas localizadas no Itaigara.</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1179/ind.894.2021_-_centro_especializado_em_saude_da_mulher.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1179/ind.894.2021_-_centro_especializado_em_saude_da_mulher.doc</t>
   </si>
   <si>
     <t>Sugerindo a implantação de um Centro de Referência de Saúde da Mulher em Jequié.</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1180/ind._895.2021_-_contratacao_de_pediatras_para_os_psfs.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1180/ind._895.2021_-_contratacao_de_pediatras_para_os_psfs.doc</t>
   </si>
   <si>
     <t>No sentido inserir no quadro profissional dos PSFs, um médico Pediatra.</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1181/ind._896.2021.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1181/ind._896.2021.doc</t>
   </si>
   <si>
     <t>No sentido de incluir a Rua Antônio Soares Pereira, localizada no Jequiezinho, no Programa Municipal Asfalto Por Toda Cidade.</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1182/ind._897.2021_-_projeto_de_lei_sobre_intolerancia_alimentar_nas_escolas.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1182/ind._897.2021_-_projeto_de_lei_sobre_intolerancia_alimentar_nas_escolas.doc</t>
   </si>
   <si>
     <t>Indicando a criação de um projeto de lei para que as unidades de ensino da rede municipal de Jequié, no ato da matricula solicite um preenchimento de questionário por parte dos alunos, ou de seus responsáveis, indicando ter intolerância à lactose ou alérgico a algum  tipo de alimento ou substância.</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1184/ind._898.2021_-_cameras_em_casa_de_eventos.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1184/ind._898.2021_-_cameras_em_casa_de_eventos.doc</t>
   </si>
   <si>
     <t>Instalação de câmaras filmadoras para monitoramento em eventos.</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1186/ind._900.2021_-_pavimentacao_da_rua_paraiso_-_cidade_nova.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1186/ind._900.2021_-_pavimentacao_da_rua_paraiso_-_cidade_nova.doc</t>
   </si>
   <si>
     <t>Versando sobre a necessidade da pavimentação da Rua Paraíso, no bairro Cidade Nova.</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1188/ind._902.2021_-_semaforo_saida_para_jitauna.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1188/ind._902.2021_-_semaforo_saida_para_jitauna.doc</t>
   </si>
   <si>
     <t>Instalação de um semáforo na BR 330, saída para Jitaúna.</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1190/ind._903.2021_-_contecao_de_barreira_na_teixeira_de_freitas.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1190/ind._903.2021_-_contecao_de_barreira_na_teixeira_de_freitas.doc</t>
   </si>
   <si>
     <t>Providências para a colocação de uma barreira de contenção na Rua Teixeira de Freitas.</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1192/ind._905.2021_-_modernizacao_da_iluminacao_com_placas_de_led_no_algarobas.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1192/ind._905.2021_-_modernizacao_da_iluminacao_com_placas_de_led_no_algarobas.docx</t>
   </si>
   <si>
     <t>Modernização da iluminação pública com instalação de Placas de LED no Parque das Algarobas.</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1194/ind._907.2021_-_lista_de_medicamentos_oferecidos_pelo_sus.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1194/ind._907.2021_-_lista_de_medicamentos_oferecidos_pelo_sus.doc</t>
   </si>
   <si>
     <t>Divulgação semanalmente de uma lista com todos os medicamentos disponíveis gratuitamente, e em falta, oferecido aos usuários através do Sistema Único de Saúde (SUS).</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1196/ind.908.2021._-_praca_na_rua_da_banca.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1196/ind.908.2021._-_praca_na_rua_da_banca.docx</t>
   </si>
   <si>
     <t>Revitalização da praça localizada  na Rua da Banca, bairro Jequiezinho (foto anexa), dotando-a bancos de concreto, parque infantil, arborização e iluminação adequada.</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1197/ind._909.2021_-_revitalizar_praca_da_banca.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1197/ind._909.2021_-_revitalizar_praca_da_banca.docx</t>
   </si>
   <si>
     <t>Revitalizar a praça localizada na Rua Rio Grande do Sul, próximo à Mercearia Kitanda (foto anexa), no Bom Sossego, bairro Jequiezinho.</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1199/ind._911.2021_-_modernizacao_iluminacao_pompilio_sampaio.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1199/ind._911.2021_-_modernizacao_iluminacao_pompilio_sampaio.docx</t>
   </si>
   <si>
     <t>Modernização da iluminação pública com instalação de Placas de LEDs no Pompílio Sampaio.</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1200/ind._912.2021_-_praca_vovo_camila.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1200/ind._912.2021_-_praca_vovo_camila.docx</t>
   </si>
   <si>
     <t>Construção de uma praça na Rua Vovó Camila, em frente à Igreja Cristo Rei, bairro Jequiezinho, dotando-a com quiosques, bancos de concreto, academia ao ar livre, parque infantil e iluminação adequada.</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1201/ind._913.2021_-_internet_banda_larga_em_boacu.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1201/ind._913.2021_-_internet_banda_larga_em_boacu.doc</t>
   </si>
   <si>
     <t>Instalação de Internet Banda Larga no Distrito de Boaçu.</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1202/ind._914.2021_-_implantacao_de_rondas_policiais_em_campo_largo.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1202/ind._914.2021_-_implantacao_de_rondas_policiais_em_campo_largo.doc</t>
   </si>
   <si>
     <t>Implantação de ronda policial em Campo Largo.</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1204/ind._916.2021_-_placas_de_carga_e_descarga.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1204/ind._916.2021_-_placas_de_carga_e_descarga.docx</t>
   </si>
   <si>
     <t>Instalação de placas de regulamentação de CARGA e DESCARGA nos seguintes locais: em frente ao Supermercado Jequié, localizado na Rua João José Duarte, bairro Joaquim Romão; Supermercado Cidade Sol, localizado na Rua Antônio Jacobina de Brito, bairro Joaquim Romão; Supermercado Mundial e Panificadora Tropical, ambos localizados na Rua Professora Virgínia Ribeiro, bairro Jequiezinho.</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1206/ind._918.2021_-_vistoria_das_pontes_no_municipio_de_jequie.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1206/ind._918.2021_-_vistoria_das_pontes_no_municipio_de_jequie.doc</t>
   </si>
   <si>
     <t>Realizar vistoria nas pontes e viaduto da Sede e distritos do Município de Jequié.</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1207/ind._919.2021_-_pavimentacao_asfaltica_ruas_jardim_paqueta.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1207/ind._919.2021_-_pavimentacao_asfaltica_ruas_jardim_paqueta.docx</t>
   </si>
   <si>
     <t>Pavimentação asfáltica das Ruas Professora Adelaide Rodrigues e Sinhá Soares, localizadas no Loteamento Jardim Paquetá, bairro São José.</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1208/ind._920.2021_-_implantacao_de_usina_de_residuo_em_jequie.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1208/ind._920.2021_-_implantacao_de_usina_de_residuo_em_jequie.doc</t>
   </si>
   <si>
     <t>Implantação de uma Usina de Reutilização de Resíduos na cidade Jequié.</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1211/ind._923.2021_-_posto_de_onibus_sunville.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1211/ind._923.2021_-_posto_de_onibus_sunville.doc</t>
   </si>
   <si>
     <t>Instalação de uma extensão da linha de ônibus que passa no Parque Algaroba para entrar no Sunville.</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1214/ind._924.2021_-_faixa_de_pedestres_elevada_na_av._sa_bitencourt.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1214/ind._924.2021_-_faixa_de_pedestres_elevada_na_av._sa_bitencourt.doc</t>
   </si>
   <si>
     <t>Construção de faixa de pedestre elevada na Avenida Landulfo Caribé após o Posto Pampa.</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1215/ind._925.2021_-_sunville.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1215/ind._925.2021_-_sunville.doc</t>
   </si>
   <si>
     <t>Realização do asfaltamento da Rua Principal do Conjunto Habitacional Parque das Algarobas, que sai da Avenida César Borges até o Loteamento Sunville.</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1223/ind.930.2021_-pavimentacao_asfaltica_rua_loteamento_santa_luz.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1223/ind.930.2021_-pavimentacao_asfaltica_rua_loteamento_santa_luz.doc</t>
   </si>
   <si>
     <t>A pavimentação asfáltica da rua situada no  bairro Cansanção, denominada de Rua do Loteamento Santa Luz, rua da Escola Municipal Amélia Ribeiro Oliveira</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1226/ind._933.2021_-_placas_de_identificacao_no_loteamento_mirassol.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1226/ind._933.2021_-_placas_de_identificacao_no_loteamento_mirassol.doc</t>
   </si>
   <si>
     <t>Solicitando a instalação de placas de sinalização com nome das ruas no Loteamento Mirassol, localizado no Jequiezinho.</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1232/ind._934.2021_-_construcao_de_um_mangueiro_publico.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1232/ind._934.2021_-_construcao_de_um_mangueiro_publico.doc</t>
   </si>
   <si>
     <t>Solicitando a construção de um mangueiro público.</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1233/ind._935.2021_-_construcao_de_uma_biblioteca_virtual.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1233/ind._935.2021_-_construcao_de_uma_biblioteca_virtual.doc</t>
   </si>
   <si>
     <t>Construção uma Biblioteca Digital no Município.</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1234/ind.936.2021_-_pavimentacao_ruas_da_cidade_nova.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1234/ind.936.2021_-_pavimentacao_ruas_da_cidade_nova.doc</t>
   </si>
   <si>
     <t>Pavimentação das ruas do bairro Cidade Nova: Rua São João, Rua Paraíso e Rua Aureliano Barbosa.</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1239/ind._940.2021_-_divulgacao_iptu.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1239/ind._940.2021_-_divulgacao_iptu.doc</t>
   </si>
   <si>
     <t>Adotar as medidas cabíveis para dar conhecimento a alguns munícipes sobre seu direito de isenção e desconto no pagamento de IPTU.</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1240/ind._941_-_inclusao_de_optometristas_nos_psfs.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1240/ind._941_-_inclusao_de_optometristas_nos_psfs.doc</t>
   </si>
   <si>
     <t>No sentido de incluir nos PSFs profissionais Optometristas para acesso ao atendimento de saúde visual.</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1241/ind._942.2021_-_lei_de_incentivo_ao_esporte_amador_e_profissional.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1241/ind._942.2021_-_lei_de_incentivo_ao_esporte_amador_e_profissional.docx</t>
   </si>
   <si>
     <t>Criação da Lei de Incentivo ao Esporte Amador e Profissional, com ênfase também a apoiar o esporte individual com o Programa Bolsa Atleta.</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1242/ind._943.2021_-_banheiros_publicos_no_alto_da_prefeitura.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1242/ind._943.2021_-_banheiros_publicos_no_alto_da_prefeitura.docx</t>
   </si>
   <si>
     <t>Construção de banheiros públicos na Praça dos Poetas (Alto da Prefeitura), no bairro Jequiezinho.</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1243/ind._944.2021_-_iluminacao_do_brinco_de_ouro.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1243/ind._944.2021_-_iluminacao_do_brinco_de_ouro.docx</t>
   </si>
   <si>
     <t>Modernização da Iluminação pública com instalação de placas de LED no Brinco de Ouro.</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1244/ind._945.2021_-_construcao_de_quadra_oficial_para_futebol_de_cegos.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1244/ind._945.2021_-_construcao_de_quadra_oficial_para_futebol_de_cegos.docx</t>
   </si>
   <si>
     <t>Construção de uma quadra oficial de futebol para cegos em nosso município, em local apropriado a ser escolhido pela Prefeitura de Jequié.</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1245/ind._946.2021_-_transporte_coletivo_para_os_assentamentos_no_mandacaru.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1245/ind._946.2021_-_transporte_coletivo_para_os_assentamentos_no_mandacaru.docx</t>
   </si>
   <si>
     <t>Implantação de autorizar rota de ônibus para os Assentamentos Santa Cruz e São Judas Tadeu/Mandacaru, nesta cidade.</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1246/ind._947.2021_-_projeto_inclusao_de_nocoes_lei_maria_da_penha_nas_escolas.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1246/ind._947.2021_-_projeto_inclusao_de_nocoes_lei_maria_da_penha_nas_escolas.doc</t>
   </si>
   <si>
     <t>Criação de um projeto para ensino das noções básicas da Lei Maria da Penha nas escolas públicas do Município de Jequié</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1247/ind._948.2021_-_reforma_centro_cultural_oriente_novo.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1247/ind._948.2021_-_reforma_centro_cultural_oriente_novo.doc</t>
   </si>
   <si>
     <t>Reforma do Centro Cultural Antônio Sales, no Distrito de Oriente Novo</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1252/ind._949.2021_-_cadeira_de_rodas_em_orgaos_publicos.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1252/ind._949.2021_-_cadeira_de_rodas_em_orgaos_publicos.doc</t>
   </si>
   <si>
     <t>A criação de um Projeto de Lei que dispõe sobre a obrigatoriedade de disponibilização de cadeiras de rodas nos órgãos públicos municipais, para o uso de pessoas com deficiência e mobilidade reduzida usuárias do serviço público.</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1253/ind._950.2021_-_campanha_novembro_azul.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1253/ind._950.2021_-_campanha_novembro_azul.doc</t>
   </si>
   <si>
     <t>Instituir a Campanha Novembro Azul junto com ações em nosso Município, tendo como objetivo conscientizar a sociedade sobre o câncer de próstata.</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1259/ind._953.2021_-_pavimentacao_da_rua_filomena_oliveira_no_sunville.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1259/ind._953.2021_-_pavimentacao_da_rua_filomena_oliveira_no_sunville.docx</t>
   </si>
   <si>
     <t>Pavimentação da Rua Filomena Barbosa de Oliveira, localizada no Loteamento Sunville.</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1260/ind._954.2021_-_poda_de_arvores_na_rua_nestor_ribeiro_proximo_a_primeira_segunda_igreja_batista.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1260/ind._954.2021_-_poda_de_arvores_na_rua_nestor_ribeiro_proximo_a_primeira_segunda_igreja_batista.docx</t>
   </si>
   <si>
     <t>Serviço de poda de árvores da Rua Nestor Ribeiro, próximo à Primeira Igreja Batista.</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1261/ind._955.2021_-_academia_ao_ar_livre_na_cachoeirinha.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1261/ind._955.2021_-_academia_ao_ar_livre_na_cachoeirinha.doc</t>
   </si>
   <si>
     <t>Instalação de uma academia ao ar livre no bairro da Cachoeirinha.</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1262/956.2021_-_pavimentacao_amilton__dias.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1262/956.2021_-_pavimentacao_amilton__dias.docx</t>
   </si>
   <si>
     <t>Pavimentação da Rua Amilton Dias, no Alto da Bela Vista, localizado no bairro Joaquim Romão.</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1266/ind._957.2021_-_implantacao_de_energia_solar_em_orgaos_publicos_municipais.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1266/ind._957.2021_-_implantacao_de_energia_solar_em_orgaos_publicos_municipais.doc</t>
   </si>
   <si>
     <t>Implantação de energia solar em órgãos públicos e escolas do município.</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1267/ind._958.2021_-_teste_de_glicemia__nas_escolas_municipais.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1267/ind._958.2021_-_teste_de_glicemia__nas_escolas_municipais.doc</t>
   </si>
   <si>
     <t>Exame de teste Glicemia nas escolas públicas municipais.</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1268/ind._959.2021_-_calcamento_da_rua_stela_camara_dubois.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1268/ind._959.2021_-_calcamento_da_rua_stela_camara_dubois.doc</t>
   </si>
   <si>
     <t>Realizar manutenção do calçamento ou pavimentação asfáltica da Rua Stela Câmara Dubois, no bairro Jequiezinho, nesta cidade.</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1269/ind._960.2021_-_quebra-mola_elevado_na_lions_club.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1269/ind._960.2021_-_quebra-mola_elevado_na_lions_club.doc</t>
   </si>
   <si>
     <t>Adotar providências para que seja instalado um quebra-mola elevado na Avenida Lions Club, em frente ao Colégio Luiz Viana Filho, no bairro do Jequiezinho.</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1270/pm.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1270/pm.doc</t>
   </si>
   <si>
     <t>Instalar uma Companhia Independente da Polícia Militar no bairro Cidade Nova.</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1274/ind._963.2021_-_centro_de_oncologia.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1274/ind._963.2021_-_centro_de_oncologia.doc</t>
   </si>
   <si>
     <t>Implantação de um Núcleo de Oncologia para tratamento do Câncer no Hospital Prado Valadares.</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1275/ind._964.2021_-_odontomovel_nos_distritos.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1275/ind._964.2021_-_odontomovel_nos_distritos.doc</t>
   </si>
   <si>
     <t>Levar o serviço Odontomóvel para os Distritos do Morro Verde, Oriente Novo e Florestal.</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1277/ind._966.2021_-_reforma_e_ampliacao_do_colegio_municipal_curral_novo.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1277/ind._966.2021_-_reforma_e_ampliacao_do_colegio_municipal_curral_novo.docx</t>
   </si>
   <si>
     <t>Reforma e ampliação do Colégio Municipal Curral Novo, antigo Maíza Andrade.</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1278/ind._967.2021_-_usf_virgilio_de_paula_tourinho_neto_i_e_ii_-_cidade_nova.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1278/ind._967.2021_-_usf_virgilio_de_paula_tourinho_neto_i_e_ii_-_cidade_nova.docx</t>
   </si>
   <si>
     <t>Requalificação Total da Unidade de Saúde da Família Virgílio de Paula Tourinho Neto I e II, no bairro Cidade Nova.</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1279/ind._968.2021_-_construcao_usf_nos_residenciais_do_cansancao.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1279/ind._968.2021_-_construcao_usf_nos_residenciais_do_cansancao.docx</t>
   </si>
   <si>
     <t>Construção ou Implantação do Unidade de Saúde da Família(USF), que venha a contemplar os Residenciais Colina e Campo Belo, localizados no bairro Cansanção</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1299/ind._972.2021_-_joaquim_caires.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1299/ind._972.2021_-_joaquim_caires.doc</t>
   </si>
   <si>
     <t>Criação de uma Unidade de Pronto Atendimento (UPA 24 Horas), no bairro do Jequiezinho.</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1301/ind._973.2021_-_moana.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1301/ind._973.2021_-_moana.doc</t>
   </si>
   <si>
     <t>Implantação do (PCPF) Programa de Cuidados a Pessoa com Fibromialgia no Município de Jequié</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1302/ind._974.2021_-_cida.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1302/ind._974.2021_-_cida.docx</t>
   </si>
   <si>
     <t>Construção de uma escadaria com corrimão na Rua Q, Loteamento Água Branca, bairro Jequiezinho.</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1306/978.2021_-_veiculo_para_a_zona_rural.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1306/978.2021_-_veiculo_para_a_zona_rural.doc</t>
   </si>
   <si>
     <t>Disponibilizar um veículo para atender  a comunidade do Rio do Antônio, Deus Dará e Água Vermelha.</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1307/ind._979.2021_-_moana.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1307/ind._979.2021_-_moana.doc</t>
   </si>
   <si>
     <t>Implantação do (CPTO) Centro de Prevenção e Tratamento de Obesidade no Município de Jequié-BA</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1312/ind._982.2021_-_redutor_de_velocidade_agua_vermelha.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1312/ind._982.2021_-_redutor_de_velocidade_agua_vermelha.doc</t>
   </si>
   <si>
     <t>Redutores de velocidade em frente à Escola Municipal Maria Natividade, localizada no Povoado de Água vermelha.</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1315/ind.985.2021_-_marcos_do_ovo.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1315/ind.985.2021_-_marcos_do_ovo.doc</t>
   </si>
   <si>
     <t>Ampliação do CRAS, que fica localizado no Jequiezinho, mais exatamente na Baixa do Bonfim, e ainda a extensão de um ponto de atendimento na localidade da Água Branca.</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1317/ind._987.2021_-_joao_paulo.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1317/ind._987.2021_-_joao_paulo.doc</t>
   </si>
   <si>
     <t>Reivindicando uma modernização no Núcleo de Prevenção e Reabilitação Física de Jequié (NUPREJ).</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1318/ind._988.2021_-_joao_paulo.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1318/ind._988.2021_-_joao_paulo.docx</t>
   </si>
   <si>
     <t>Instalação de um playground na Praça Governador de Waldir Pires, localizada na Rua Yolanda Pires, bairro Jequiezinho.</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1320/ind._990.2021_-_redutor_de_velocidade_escola_lirio_dos_vales.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1320/ind._990.2021_-_redutor_de_velocidade_escola_lirio_dos_vales.doc</t>
   </si>
   <si>
     <t>Construção de uma passagem elevada e placa de identificação escolar em frente à Escola Jesus Lírio dos Vales, localizada na Rua Felipe Neri, bairro  Jequiezinho.</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1322/ind._992.2021_-_torre_de_iluminacao_na_vovo_camila_ate_a_br.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1322/ind._992.2021_-_torre_de_iluminacao_na_vovo_camila_ate_a_br.docx</t>
   </si>
   <si>
     <t>Implantação de torres de iluminação na extensão da do final da Avenida Vovó Camila até a BA. 547, na altura da Usina Asfáltica Gilson Brito, e ainda a implantação de uma rotatória com iluminação central nas imediações.</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1323/ind._993.2021_-_velatorio_comun_itario_para_o_bom_sossego_e_o_brasil_novo..docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1323/ind._993.2021_-_velatorio_comun_itario_para_o_bom_sossego_e_o_brasil_novo..docx</t>
   </si>
   <si>
     <t>Construção de um velatório comunitário para atender as necessidades das comunidades do Bom Sossego e Brasil Novo.</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1326/ind._996.2021_-_ramon.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1326/ind._996.2021_-_ramon.doc</t>
   </si>
   <si>
     <t>Reforma da praça localizada no Centro do Distrito de Oriente Novo.</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1328/ind._997.2021_-_cursos_profissionalizantes.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1328/ind._997.2021_-_cursos_profissionalizantes.doc</t>
   </si>
   <si>
     <t>Realização de cursos de Artesanato, Corte de cabelo, Costura, Bordado, Macramé e Manutenção em Microcomputadores para a comunidade do Mutirão São Judas Tadeu.</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1336/ind._1003.2021_-_cursos_profissionalizantes_em_barra_avenida.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1336/ind._1003.2021_-_cursos_profissionalizantes_em_barra_avenida.doc</t>
   </si>
   <si>
     <t>Realização de cursos de Artesanato, Corte de cabelo, Costura, Bordado, Macramé e Manutenção em Microcomputadores para o Distrito de Barra Avenida.</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1345/ind._1004.2021_-_reforma_da_adefij.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1345/ind._1004.2021_-_reforma_da_adefij.docx</t>
   </si>
   <si>
     <t>Reformar e equipar a Associação dos Deficientes Físicos de Jequié, Região e Amigos, localizada na Rua Milton Muniz, 28 (lateral da antiga Biblioteca Municipal) Centro/Jequié - BA.</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1348/ind._1006.2021_-_aquisicao_de_veiculos_para_a_edefij.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1348/ind._1006.2021_-_aquisicao_de_veiculos_para_a_edefij.docx</t>
   </si>
   <si>
     <t>Destinar emendas para a aquisição de veículo adaptado para a ADEFIJ – Associação dos Deficientes Físicos de Jequié, Região e Amigos, sito à Rua Milton Muniz 28, Centro, Jequié/BA.</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1349/ind._1007.2021_-_residencial_jardim_eldorado.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1349/ind._1007.2021_-_residencial_jardim_eldorado.docx</t>
   </si>
   <si>
     <t>Revitalizar a praça e a quadra de esportes localizada no Residencial Jardim Eldorado, Bairro Jequiezinho.</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1353/ind._1010.2021_-_reforma_da_uadra_poliesportiva_no_sao_judas_tadeu.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1353/ind._1010.2021_-_reforma_da_uadra_poliesportiva_no_sao_judas_tadeu.doc</t>
   </si>
   <si>
     <t>Solicitando a reforma da quadra poliesportiva do São Judas Tadeu, situada na Rua Osvaldo Alvares Meira, bairro do São Judas Tadeu, nesta cidade.</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1354/ind._1011_-_lousa_digital_escolas_municipais.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1354/ind._1011_-_lousa_digital_escolas_municipais.doc</t>
   </si>
   <si>
     <t>Instalação de Lousa Digital” nas escolas municipais de nossa cidade.</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1356/ind._1013.2021_-_cobertura_sobre_o_rio_jequiezinho.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1356/ind._1013.2021_-_cobertura_sobre_o_rio_jequiezinho.doc</t>
   </si>
   <si>
     <t>Cobertura do canal do Rio Jequiezinho, entre as pontes das Avenidas Franz Gedeon e João Goulart.</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1357/ind._1014.2021_-_construcao_de_um_centro_cultural_em_barra_avenida.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1357/ind._1014.2021_-_construcao_de_um_centro_cultural_em_barra_avenida.doc</t>
   </si>
   <si>
     <t>A construção de um Centro Cultural no Distrito de Barra Avenida.</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1358/ind._1015.2021_-_disciplinar_o_transito_no_largo_da_feirinha.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1358/ind._1015.2021_-_disciplinar_o_transito_no_largo_da_feirinha.doc</t>
   </si>
   <si>
     <t>Disciplinar o trânsito no "Largo da Feirinha" do Joaquim Ramão.</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1359/ind.1016.2021_-_limpeza_do_caimnho_50_da_urbis_iv.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1359/ind.1016.2021_-_limpeza_do_caimnho_50_da_urbis_iv.doc</t>
   </si>
   <si>
     <t>Solicitamos realizar serviço de poda e capinagem na área próxima ao Caminho 50, na URBIS IV, no bairro Espirito Santo, nesta cidade</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1362/ind._1017.2021_-_espelho_de_emenda_dep._caca_leao.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1362/ind._1017.2021_-_espelho_de_emenda_dep._caca_leao.docx</t>
   </si>
   <si>
     <t>Solicitando o Espelho de Emenda Parlamentar de R$ 20 (vinte) milhões do Deputado Federal Cacá Leão.</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1368/ind._1019._2021_-_academia_ao_ar_livre_no_baixao.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1368/ind._1019._2021_-_academia_ao_ar_livre_no_baixao.doc</t>
   </si>
   <si>
     <t>Construção de uma praça dotada de equipamentos de entretenimento e academia ao ar livre no Distrito do Baixão.</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1373/ind.1022_-_academia_ao_ar_livre_no_distrito_de_itajuru.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1373/ind.1022_-_academia_ao_ar_livre_no_distrito_de_itajuru.doc</t>
   </si>
   <si>
     <t>Academia ao ar livre no Distrito de Itajuru.</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1375/ind._1024.2021_-_placas_de_sinalizacao_no_brinco_de_ouro.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1375/ind._1024.2021_-_placas_de_sinalizacao_no_brinco_de_ouro.docx</t>
   </si>
   <si>
     <t>Placas de sinalização nas ruas do Brinco de Ouro, bairro Jequiezinho.</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1376/ind._1025.2021_-_placas_sinalizacao_parque_das_algarobas.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1376/ind._1025.2021_-_placas_sinalizacao_parque_das_algarobas.docx</t>
   </si>
   <si>
     <t>Placas de sinalização com com nomes das ruas no Parque das Algarobas.</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1377/ind._1026.2021_-_implantacao_de_uma_escola_agricola__em_itajuru.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1377/ind._1026.2021_-_implantacao_de_uma_escola_agricola__em_itajuru.docx</t>
   </si>
   <si>
     <t>Construção e implantação de uma Escola Família Agrícola em Itajuru, Zona Rural de Jequié.</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1378/ind._1027.2021_-_acao_em_combate_a_escorpioes.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1378/ind._1027.2021_-_acao_em_combate_a_escorpioes.doc</t>
   </si>
   <si>
     <t>Ação em combate a proliferação de escorpiões em nossa cidade.</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1381/ind._1030.2021_-_moana_meira.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1381/ind._1030.2021_-_moana_meira.doc</t>
   </si>
   <si>
     <t>Realizar a pavimentação asfáltica da Rua Jamerson de Souza, bairro Itaigara.</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1382/ind._1031.2021_-_implantacao_de_uma_faixa_de_pedestres_elevada.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1382/ind._1031.2021_-_implantacao_de_uma_faixa_de_pedestres_elevada.doc</t>
   </si>
   <si>
     <t>Implantação de uma faixa de pedestres elevada, na Avenida  Lomanto Júnior, precisamente em frente a 9ª COORPIN e 7ª CIRETRAN, no bairro Joaquim Romão.</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1383/1032.2021_-_asfaltamento_e_quebra-molas_na_avenida_braz_arleo_-_jequiezinho.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1383/1032.2021_-_asfaltamento_e_quebra-molas_na_avenida_braz_arleo_-_jequiezinho.doc</t>
   </si>
   <si>
     <t>Asfaltamento e implantação de quebra-molas do caminho 37, na Avenida Braz Arléo, bairro Espírito Santo.</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1404/ind._1033._2021_-_cida.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1404/ind._1033._2021_-_cida.docx</t>
   </si>
   <si>
     <t>Realizar a limpeza e cobertura do canal localizado na Rua do Campo, (fundo da Creche de Educação Infantil Jorge Luiz Oliveira de Jesus, entre o Brasil Novo e INOCOOP) bairro Jequiezinho.</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1406/ind._1034.2021_-_impalnatacao_de_pontos_de_coletas_de_lixo_eletronico.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1406/ind._1034.2021_-_impalnatacao_de_pontos_de_coletas_de_lixo_eletronico.doc</t>
   </si>
   <si>
     <t>Implantação de pontos de coleta de lixo eletrônico nos diversos bairros da cidade de Jequié.</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1410/ind._1037.2021_-_pavimentacao_yolanda_pires_e_rua_2_-_casas_populares.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1410/ind._1037.2021_-_pavimentacao_yolanda_pires_e_rua_2_-_casas_populares.docx</t>
   </si>
   <si>
     <t>Pavimentação asfáltica da Rua Yolanda Pires e Rua  2, na URBIS I (Casas Populares) - Jequié/BA.</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1412/ind._1039.2021_-_pavimentacao_da_rua_maria_adelia.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1412/ind._1039.2021_-_pavimentacao_da_rua_maria_adelia.docx</t>
   </si>
   <si>
     <t>Pavimentação asfáltica da Rua Maria Adélia Melhem,  no Jequiezinho - Jequié/BA.</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1414/ind._1040.2021_-_pavimentacao_asfaltica_rua_brigadeiro_sa_bitencourt.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1414/ind._1040.2021_-_pavimentacao_asfaltica_rua_brigadeiro_sa_bitencourt.doc</t>
   </si>
   <si>
     <t>Pavimentação asfáltica na Rua Brigadeiro Sá Bittencourt, localizada no Jequiezinho, nas proximidades do Jambo Supermercado, São José Gourmet e Rua Nossa Senhora do Perpétuo Socorro.</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1417/ind._1042.2021_-_conteiner.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1417/ind._1042.2021_-_conteiner.doc</t>
   </si>
   <si>
     <t>Colocação de um contêiner que deposita lixos para a localidade da Rua Ageu dos Santos, bairro Cansanção, em frente à estação de esgoto da Embasa.</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1418/ind._1043-_construcao_de_um_espaco_adequado_para_pratica_do_weeling.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1418/ind._1043-_construcao_de_um_espaco_adequado_para_pratica_do_weeling.docx</t>
   </si>
   <si>
     <t>Construção de um espaço adequado para a prática do esporte Wheeling.</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1419/ind._1044._2021_-_cursos_profissionalizantes_no_espaco_de_convivencia__do_bairro_amaralina.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1419/ind._1044._2021_-_cursos_profissionalizantes_no_espaco_de_convivencia__do_bairro_amaralina.docx</t>
   </si>
   <si>
     <t>Realizações de cursos profissionalizantes no espaço de conveniência e fortalecimento do Bairro Amaralina.</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1422/ind._1046.2021_-_criacao_programa_de_assistencia_juridica.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1422/ind._1046.2021_-_criacao_programa_de_assistencia_juridica.doc</t>
   </si>
   <si>
     <t>Criação de um Programa Municipal de Assistência Jurídica Gratuita ao Cidadão.</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1424/ind._1048.2021_-_construcao_de_ponte_sobre_o_rio_jequiezinho_proximo_ao_colegio_paulo_freire.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1424/ind._1048.2021_-_construcao_de_ponte_sobre_o_rio_jequiezinho_proximo_ao_colegio_paulo_freire.doc</t>
   </si>
   <si>
     <t>Construção de uma ponte sobre o Rio Jequiezinho, na altura do Colégio Estadual Paulo Freire, servindo como retorno de veículos que saem do Híper Gbarbosa e absorvendo o fluxo da Rua Corredor Costa Brito em direção ao Centro da cidade.</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1429/ind._1050.2021_-_quadra_poliesportiva_parque_do_sol.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1429/ind._1050.2021_-_quadra_poliesportiva_parque_do_sol.doc</t>
   </si>
   <si>
     <t>Aplicação de concreto no piso da quadra poliesportiva do Conjunto Habitacional Parque do Sol, no bairro Jequiezinho, e posteriormente realizar a pintura da mesma.</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1433/1052.2021_-_instituir_no_calendario_de_eventos_do_municipio_a_campanha_dezembro_laranja.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1433/1052.2021_-_instituir_no_calendario_de_eventos_do_municipio_a_campanha_dezembro_laranja.doc</t>
   </si>
   <si>
     <t>Instituir no calendário oficial de eventos do município a CAMPANHA DEZEMBRO LARANJA, voltado à prevenção do câncer de pele.</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1435/ind._1053.2021_-_container_no_vila_rodoviaria.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1435/ind._1053.2021_-_container_no_vila_rodoviaria.doc</t>
   </si>
   <si>
     <t>A implantação de um container  para depósito de lixo na Rua Arnaldo Evangelista Souza, localizada no Loteamento Vila Rodoviária.</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1439/ind._1054.2021_-_reforma_da_quadra_de_futebol_no_sao_luis.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1439/ind._1054.2021_-_reforma_da_quadra_de_futebol_no_sao_luis.doc</t>
   </si>
   <si>
     <t>Viabilizar a revitalização, limpeza e instalação de iluminação pública, na quadra de futebol localizada na Rua Oswaldo Álvares Meira, Bairro São Luis/Jequié Bahia.</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1441/ind._1056.2021_-_reforma_da_quadra_do_vilma_brito_sarmento.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1441/ind._1056.2021_-_reforma_da_quadra_do_vilma_brito_sarmento.doc</t>
   </si>
   <si>
     <t>Reforma geral da quadra poliesportiva da Escola Municipal Vilma Brito Sarmento, localizada no Jequiezinho</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1442/ind._1057.2021_-_transporte_coletivo.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1442/ind._1057.2021_-_transporte_coletivo.docx</t>
   </si>
   <si>
     <t>Regularizar o transporte alternativo (VANS) representado pela Cooperativa de Transporte de Jequié - COOPTJ, com sede na Rua R, Loteamento Água Branca, 50, bairro Jequiezinho.</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1443/ind._1058.2021_-_praca_dotada_de_academia_no_cansancao.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1443/ind._1058.2021_-_praca_dotada_de_academia_no_cansancao.doc</t>
   </si>
   <si>
     <t>Construção de uma praça dotada de academia ao ar livre no bairro Cansanção.</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1444/ind._1059.2021_-_construcao_de_cheche_no_amaralina.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1444/ind._1059.2021_-_construcao_de_cheche_no_amaralina.doc</t>
   </si>
   <si>
     <t>Construção de uma Creche no bairro Amaralina.</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1453/ind._1063.2021_-_eja_ii_na_escola_municipal_georgina_pereira_miranda.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1453/ind._1063.2021_-_eja_ii_na_escola_municipal_georgina_pereira_miranda.docx</t>
   </si>
   <si>
     <t>Implantar a EJA II (Educação de Jovens e Adultos) Ensino Fundamental II, turno noturno, na Unidade Escolar Georgina Miranda Pereira, localizada no Loteamento Jardim Eldorado, Jequiezinho, nesta Cidade.</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1454/ind._1064.2021_-_instalacao_de_cursinho_pre-vestibular.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1454/ind._1064.2021_-_instalacao_de_cursinho_pre-vestibular.docx</t>
   </si>
   <si>
     <t>Criação de Curso Pré-Vestibular e Preparatório Gratuito para ingresso ao Ensino Superior</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1456/ind._1066.2021_-_conserto_nas_estradas_de_itaibo.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1456/ind._1066.2021_-_conserto_nas_estradas_de_itaibo.doc</t>
   </si>
   <si>
     <t>Requalificação das estradas do Distrito de Itaibó.</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1457/ind._1067.2021_-_construcao_de_um_psf_no_baixao.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1457/ind._1067.2021_-_construcao_de_um_psf_no_baixao.doc</t>
   </si>
   <si>
     <t>Construção de uma unidade PSF no Distrito do Baixão.</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1458/ind._1068.2021_-_cosntrucao_de_nova_upa_no_campo_do_america.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1458/ind._1068.2021_-_cosntrucao_de_nova_upa_no_campo_do_america.docx</t>
   </si>
   <si>
     <t>Elaboração de projeto com vistas à construção e/ou implantação de uma nova Unidade de Pronto Atendimento (UPA 24 horas) no bairro  do Campo do América.</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1461/ind._1069.2021_-_bueiros_inteligentes_em_vias.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1461/ind._1069.2021_-_bueiros_inteligentes_em_vias.docx</t>
   </si>
   <si>
     <t>Instalação de "Bueiros Inteligentes" na Praça da Bandeira (Centro), na Praça da Rodoviária (Joaquim Romão) e na Avenida Landulfo Caribé (próximo à Marlene Marinho).</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1478/hospital_cancer.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1478/hospital_cancer.docx</t>
   </si>
   <si>
     <t>construir o Hospital Geral do Câncer “Acolher e Amar Soraia Argolo – HAASA, na Rua Aurelino da Silva Fróes, S/N, Bairro do Curral Novo em Jequié BA</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1484/iluminacao_de_led_avenida_de_acesso-mandacaru_que_liga_as_casinhas_i..doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1484/iluminacao_de_led_avenida_de_acesso-mandacaru_que_liga_as_casinhas_i..doc</t>
   </si>
   <si>
     <t>No sentido que seja feita a implantação de Iluminação de LED na via de acesso que liga o Conjunto Habitacional Mandacaru I</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/100/req._01.2021__audienciapublicasobre_covid.19.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/100/req._01.2021__audienciapublicasobre_covid.19.doc</t>
   </si>
   <si>
     <t>Ao Secretaria de Saúde do Município, Poliana Leandro, uma audiência pública virtual para discutir o tema Covid-19.</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/577/requerimento_-_02_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/577/requerimento_-_02_-_2021.pdf</t>
   </si>
   <si>
     <t>requeremos a Vossa Excelência que, depois de ouvido o Plenário, se oficie ao Prefeito Zé Cocá , extensivo ao Secretario de Infraestrutura e a Diretoria de Meio Ambiente para que apresentem estudos com medidas de prevenção e a construção de um Canal de Águas Pluviais  ,no Bairro Pompílio Sampaio, van guardando,os moradores que moram na parte baixa.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/802/requerimento_-_05_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/802/requerimento_-_05_-_2021.pdf</t>
   </si>
   <si>
     <t>Na forma do Regimento Interno, requer a V. Exª, que ouvido o Plenário, se oficie ao Prefeito Zenildo Brandão, no sentido de adotar providencias, para realizar a inclusão dos seguintes logradouros na lista das localidades as serem pavimentadas com asfalto, nesta cidade._x000D_
 &gt; 3° Trav. Governador Lomanto Junior_x000D_
 &gt; 4° Trav. Governador Lomanto Junior_x000D_
 &gt; 6° Trav. Governador Lomanto Junior</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/398/requerimento_-_06_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/398/requerimento_-_06_-_2021.pdf</t>
   </si>
   <si>
     <t>Na forma do Regimento Interno, requeremos de Vossa Excelência que apos ouvir o Plenário,_x000D_
 se oficie ao Prefeito Municipal, Zenildo Brandão {Zé Coca), extensivo ao Excelentíssimo_x000D_
 Governado da Bahia Rui Costa , e no sentido de envidarem esforços para a aquisição de uma_x000D_
 ambulância totalmente equipada para atender ao Distrito de Florestal.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/631/requerimento_-_07_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/631/requerimento_-_07_-_2021.pdf</t>
   </si>
   <si>
     <t>Na forma do Regimento Interno, requeremos de Vossa Excelência que após ouvir o Plenário, se oficie ao Excelentíssimo Prefeito Municipal Sr. Zenildo Brandão Santana, extensivo ao Governador do Estado, Sr. Rui Costa, a Secretaria competente, aos Deputados Federais  Leur Lomanto, Antonio Britto, Jorge Solla e Cacá Leão, providenciar aquisição de uma Usina de Asfalto no Município de Jequié.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/595/requerimento_-_08_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/595/requerimento_-_08_-_2021.pdf</t>
   </si>
   <si>
     <t>requeremos a Vossa Excelência que, após ouvir aos nobres pares desta Casa de Leis, e cumpridas às formalidades regimentais, seja enviado ofício ao_x000D_
 Excelentíssimo Prefeito Municipal, Zenildo Brandão Santana, solicitando acesso ao atendimento de saúde visual, através de Profissionais Optometristas nas unidades de saúde da família.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/757/requerimento_-_09_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/757/requerimento_-_09_-_2021.pdf</t>
   </si>
   <si>
     <t>Na forma do Regimento Interno, requeremos a Vossa Excelência ,que após ouvir o Plenário, se oficie ao Sr. Zenildo Brandão, o Secretario de Agricultura e Meio Ambiente de Jequié, o Sr. Deputado Estadual Euclides Fernandes e, o Secretário Estadual da Agricultura, Pecuária, Irrigação, Pesca e Agricultura, Lucas Teixeira Costa. Solicita-se empenho no sentido de viabilizar junto a SEAGRI /BA, providenciar, um Centro de Comercialização de Animais ,para o_x000D_
 Bairro da Cachoeirinha.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/203/req.10.2021_requalificacao_santa_luzia.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/203/req.10.2021_requalificacao_santa_luzia.docx</t>
   </si>
   <si>
     <t>vereador que este subscreve requer que, após o Plenário, na forma regimental, seja encaminhado ofício ao Excelentíssimo Prefeito Municipal de Jequié, Zenildo Brandão Santana, extensivo ao ilustríssimo Senhor Secretário Municipal de Infraestrutura Lucindo Menezes, propondo a requalificação da Avenida Santa Luzia, no bairro Joaquim Romão, observando não somente os aspectos físicos, mas também sociais, de segurança e econômicos.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/633/requerimento_-_12_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/633/requerimento_-_12_-_2021.pdf</t>
   </si>
   <si>
     <t>Na forma do Regimento Interno, Requeremos de V. Exa que, depois de consultado o Plenário, se oficie ao Prefeito Zenildo Brandão , extensivo ao Governador do Estado Rui Costa, aos Deputados Estaduais Euclides Fernandes e, aos Deputados Federais Antonio Brito, Leur Lomanto Junior, Cacá Leão e Jorge Solla, propondo a implantação de uma CEASA (CENTRAL DE ABASTECIMENTO em Jequié.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/399/requerimento_-_15_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/399/requerimento_-_15_-_2021.pdf</t>
   </si>
   <si>
     <t>requeremos a Vossa Excelência que, ouvido o Plenário, se oficie ao Prefeito Sr. Zenildo Brandão, extensivo ao Secretário de Infraestrutura, para adotar_x000D_
 providencias para implantar ciclovias/ciclo faixa nas Avenidas: Cesar Borges, Franz Gedeon e_x000D_
 Landulfo Caribe, com sinalizações específicas nas vias de maior circulação desta cidade destinadas aos ciclistas.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/847/requerimento_-_17_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/847/requerimento_-_17_-_2021.pdf</t>
   </si>
   <si>
     <t>requeremos a Vossa Excelência que, após ouvir o Plenário, se oficie ao Excelentíssimo Governador do Estado, Sr. Rui Costa; aos Deputados Federais Leur Lomanto Junior e Antonio Brito; aos Deputados Estaduais Euclides Fernandes e ainda ao Prefeito Zenildo Brandão Santana ,, extensivo a Secretaria Competente  ,solicitando a Construção do Centro Administrativo de Jequié - CAJ e, de uma nova sede da Câmara Municipal de Jequié a ser erguida_x000D_
 próxima a sede da Prefeitura Municipal de Jequié.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/758/requerimento_-_18_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/758/requerimento_-_18_-_2021.pdf</t>
   </si>
   <si>
     <t>Na forma do Regimento Interno, requeremos a Vossa Excelência que apos ouvir o Plenário, se oficie ao Sr. Prefeito Zenildo Brandão e a Secretária de Desenvolvimento Social , Sra. Patricia Miranda Brandão, a construção de uma Unidade de Acolhimento Institucional(UAI) em Jequié..</t>
   </si>
   <si>
     <t>aoExcelentíssimo Prefeito do Município de Jequié Zenildo Brandão Santana, extensivo ao Dep. Federal Leur Lomanto Júnior; Dep. Federal Antônio Brito; Dep. Federal Paulo Magalhães; Dep. Federal Jorge Sola; Dep. Estadual Euclides Fernandes, bem como ao Secretário Municipal de Infraestrutura, Lucindo Menezes, no sentido de somarem esforçosvisandoàrevitalização e modernização da Passarela que liga o bairroJoaquim Romão (Argemiro Melo) ao Distrito Industrial de Jequié.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/850/requerimento_-_20_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/850/requerimento_-_20_-_2021.pdf</t>
   </si>
   <si>
     <t>Na forma do Regimento Inferno, requeremos de Vossa Excelência que apos ouvir o Plenário, se oficie ao Excelentíssimo Prefeito Zenildo Brandão Santana, para junto à Associação de Veterinários, e aos Deputados Estaduais e Federais e Ministério da Saúde, possa providenciar a Implantação de um_x000D_
 Centro de Controle de Zoonoses no Município de Jequié.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/634/requerimento_-_21_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/634/requerimento_-_21_-_2021.pdf</t>
   </si>
   <si>
     <t>na forma do Regimento Interno, requer a Vossa Excelência que encaminhe documento ao Prefeito Sr. Zenildo Brandão, e também para o Secretário de Cultura e Turismo, que se digne solicitar um estudo de viabilidade econômica, a fim de transformar a Região de Florestal numa importante área de_x000D_
 ECOTURISMO.</t>
   </si>
   <si>
     <t>Ao Prefeito Sr. Zenildo Brandão Santana, extensivo ao Secretário de Infraestrutura Luciano Menezes, solicitando o empenho necessário no sentido de restaurar a Praça Takoma Park com acessibilidade para cadeirantes e a implantação de aparelhos muscular para as atividades físicas das pessoas na Rua Ipiranga, Bairro do Mandacaru.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/400/requerimento_-_23_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/400/requerimento_-_23_-_2021.pdf</t>
   </si>
   <si>
     <t>Requeremos a Vossa Excelência que após ouvir o Plenário, se oficie ao Prefeito Sr. Zenildo Brandão e , a Secretaria de Saúde Srª . Poliana_x000D_
 Leandro, para que incluam os profissionais autônomos de saúde e os profissionais educação física no grupo prioritário de vacinação para o Covid .</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/705/requerimento-25-2021-junior_braga.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/705/requerimento-25-2021-junior_braga.pdf</t>
   </si>
   <si>
     <t>Na forma do Regimento Interno, requeremos a Vossa Excelência que após ouvir o plenário, se oficie ao Prefeito Municipal , Zenildo Brandão Santana, extensivo ao Secretário de Infraestrutura e Serviços Públicos, Lucindo Tomás Vasconcelos Menezes, adotar Construção de um novo cemitério municipal.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/169/req._26.2021.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/169/req._26.2021.docx</t>
   </si>
   <si>
     <t>Ao Prefeito Sr. Zenildo Brandão Santana, extensivo ao Secretário de Infraestrutura Sr. Lucindo Menezes a revitalização da Praça Rui Barbosa.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/803/requerimento_-_27_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/803/requerimento_-_27_-_2021.pdf</t>
   </si>
   <si>
     <t>Na forma do Regimento Inferno, requer a V. Exª, que ouvido o Plenário, se oficie ao Prefeito Zenildo Brandão, extensivo aos Secretários de Cultura e Turismo e Governo, no sentido de adotar providencias para o envio de Projeto de Lei de autoria do Executivo Municipal, para a autorização de concessão de auxilio emergencial pecuniário municipal, por tempo determinado. destinado trabalhadores e trabalhadoras do setor cultural local, assim como do setor de aos evento, afetados economicamente pelo agravamento da pandemia  provocada pelo Coronavírus (Covid-19), no âmbito do município de Jequié.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/851/requerimento_-_28_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/851/requerimento_-_28_-_2021.pdf</t>
   </si>
   <si>
     <t>Na forma do Regimento Interno, requeremos a Vossa Excelência que, após ouvir o Plenário, se oficie ao Excelentíssimo Governador do Estado, Sr. Rui Costa; aos Deputados Federais Leur Lomanto Junior e Antonio Brito; ao Deputado Estadual Euclides Fernandes; e ainda ao Prefeito Zenildo Brandão Santana, extensivo à Secretaria Competente, solicitando a revitalização da Lagoa do DERBA , localizada no bairro do Jequiézinho. sendo este um logradouro público que esta dentro da área de proteção ambiental, com grande potencial para se tornar um cartão da nossa cidade.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/635/requerimento_-_29_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/635/requerimento_-_29_-_2021.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Prefeito Zenildo Brandão Santana e as Voluntárias Sociais, em nome da Presidente, Senhora Aline Fernandes Almeida Peixoto, reivindicando a construção de um Centro de Educação infantil no Loteamento Água Branca, bairro Jequiézinho.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/597/requerimento_-_30_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/597/requerimento_-_30_-_2021.pdf</t>
   </si>
   <si>
     <t>Na forma do Regimento Interno, requeremos a Vossa Excelência que, após ouvir o Plenário, se oficie ao Senhor Prefeito Zenildo Brandão, no sentido de executar o Programa de Regulação Fundiária da Rua João Rosa, 1ª. 2ª. 3ª. 4ª e 5ª , Travessas João Rosa, Avenida Senhor do Bonfim e_x000D_
 Rua Teixeira de Freitas, no bairro do Jequiézinho.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/168/req.31.2021_-_construcao_de_praca_com_quiosque_no_bom_sossego.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/168/req.31.2021_-_construcao_de_praca_com_quiosque_no_bom_sossego.docx</t>
   </si>
   <si>
     <t>Na forma do Regimento Interno, requeremos a Vossa Excelência que, após ouvir o Plenário, se oficie ao Excelentíssimo Prefeito de Jequié, Zenildo Brandão Santana, solicitando a contrução de uma Praça com quiosques no Bom Sossego, com emenda destinada em 2017 pelo Deputado Federal Antonio Brito.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/472/requerimento_-_33_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/472/requerimento_-_33_-_2021.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Prefeito de Jequié, Zenildo Brandão Santana ,e aos Deputados Federais, Antonio Brito, Paulo Magalhães , Leur Lomanto Jr, Jorge Solla e_x000D_
 Caca Leão, e ao Deputado Estadual Euclides Fernandes ,para junto a Secretaria de Infraestrutura do Município, e através de emendas parlamentares, dos deputados, providenciar a Pavimentação Asfáltica das Ruas:  Lourival Ribeiro ,Jesuíno Cerqueira , e Sebastião  Azevedo , localizadas no Brinco de Ouro ,  no Jequiézinho.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/401/requerimento_-_35_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/401/requerimento_-_35_-_2021.pdf</t>
   </si>
   <si>
     <t>requeremos a Vossa Excelência, que ouvido o Plenário, seja enviado oficio ao Excelentíssimo Prefeito Municipal, Zenildo Brandão Santana, extensivo ao_x000D_
 Secretário de Infraestrutura, Lucindo Menezes, solicitando o empenho necessário no sentido de viabilizar a pavimentação asfáltica as ruas e avenidas que dão acesso ao IFBA - Jequié, localizado no bairro cidade nova, bem como , a revitalização do seu entorno.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/184/req._36.2021_criacao_de_posto_avancado_do_cras.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/184/req._36.2021_criacao_de_posto_avancado_do_cras.doc</t>
   </si>
   <si>
     <t>requeremos a Vossa Excelência que após ouvir o Plenário, se oficie ao Sr. Prefeito Zenildo Brandão, Extensivo a Secretária de Desenvolvimento Social Sra. Patrícia Brandão, solicitando a Criação de Postos Avançados do Cras para atender o km3, km4 e Curral Novo.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/154/req.__37._2021.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/154/req.__37._2021.docx</t>
   </si>
   <si>
     <t>Ao Prefeito Sr. Zenildo Brandão Santana, extensiva a Secretária de Saúde Sra. Polliana Leandro a solicitação de uma ambulância ao Distrito de Itajuru.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/97/req.__38.2021de_solicitacao_do_exame_cariotipo.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/97/req.__38.2021de_solicitacao_do_exame_cariotipo.doc</t>
   </si>
   <si>
     <t>Ao Prefeito Zenildo, solicitando do mesmo o envio de um Projeto de Lei onde disponibilize a realização do exame Cariótipo nos recém-nascidos, após verificar-se a existência de sinais cardeais indicativos da Síndrome de Down.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/480/requerimento42-2021-duda_simoes.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/480/requerimento42-2021-duda_simoes.pdf</t>
   </si>
   <si>
     <t>V . Exciª.  que após ouvi o Plenário se oficie ao Prefeito , Sr. Zenildo Brandão, extensivo à Secretária de Saúde Srª. Poliana Leandro , realizar a reforma do Posto de Saúde do Distrito de Nova Esperança.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/804/requerimento_-_43_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/804/requerimento_-_43_-_2021.pdf</t>
   </si>
   <si>
     <t>Na forma do Regimento Interno, requer a V. Exª, que ouvido o Plenário, se oficie ao Prefeito,  Zenildo Brandão, extensivo ao Secretário de Infraestrutura Lucindo Vasconcelos Menezes, no sentido para adotar providências ,para  a colocação de Parque Infantil na Praça do Campo do América, Praça do Cururu e Praça do Segredo no Curral Novo.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/98/req.__44.2021_do_alvara.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/98/req.__44.2021_do_alvara.docx</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, Zenildo Brandão um projeto Lei que adiciona no Código Tributário Municipal do -§ 8º, caput do Art.73 (São isentos do pagamento de taxas e licenças) a inclusão das ONGs (Organizações não governamentais).</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/854/requerimento_-_45_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/854/requerimento_-_45_-_2021.pdf</t>
   </si>
   <si>
     <t>Requeremos ao Excelentíssimo Prefeito Zenildo Brandão Santana, extensivo ao Secretário de Infraestrutura e Serviços Públicos Lucindo Tomás Vasconcelos Menezes ,no sentido de instalar uma antena telefônica para melhoramento do sinal de telefonia celular, nas comunidades de: Jardim Tropical, Cachoeirinha nas Cachoeirinha 1,2,3 e 4.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/636/requerimento_-_46_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/636/requerimento_-_46_-_2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve depois de aprovado , na forma do Regimento Interno ,requer a Vossa Excelência que se digne encaminhar documento ao Prefeito Municipal de Jequié Sr. Zenildo Brandão Santana, pedindo a elaboração de um projeto em parceria com o Sindicato Rural de Jequié, com vistas a criação do Parque da Cidade, que pode ser instalado no  interior Parque de Exposições Luiz Braga. Este documento deve ser enviado também ao Deputado Estadual Euclides Fernandes, e aos federais Antonio Brito e Cacá Leão, a fim de que possam viabilizar verbas para transformar o local na maior área de lazer, diversão e entretenimento de Jequié.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/152/req._47._2021_-implantacao_de_uma_unidade_do_cedeba_em__jequie.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/152/req._47._2021_-implantacao_de_uma_unidade_do_cedeba_em__jequie.docx</t>
   </si>
   <si>
     <t>Na forma do Regimento Interno, requeremos a Vossa Excelência que, após ouvir o Plenário, se oficie ao Excelentíssimo Governador do Estado, Sr. Rui Costa; ao Deputado Federal Antonio Brito; ao Deputado Estadual Samuel Júnior, extensivo à Secretaria dePlanejamento do Estado da Bahia, solicitando a implantação de Posto de abastecimento com GNVna cidade de Jequié.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/706/requerimento48-2021-junior_braga.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/706/requerimento48-2021-junior_braga.pdf</t>
   </si>
   <si>
     <t>Na forma do Regimento Interno, requeremos a Vossa Excelência que apos ouvir o plenário, se oficie ao Prefeito Zenildo Brandão Santana, extensivo ao Secretário de Infraestrutura e Serviços Públicos ,Lucindo Tomás Vasconcelos Menezes, Secretária de Educação  , Elvia Sampaio , adotarem a Construção de uma creche para atender as comunidades do Bairro KM 3 , KM 4 , e Agenor de Aragão .</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/598/requerimento_-_49_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/598/requerimento_-_49_-_2021.pdf</t>
   </si>
   <si>
     <t>Na forma do Regimento Interno,requeremos a Vossa Excelência que, após ouvir o Plenário, se oficie ,e ao Senhor Prefeito Zenildo Brandão, no sentido de revitalizar as velas culturais ,   do localizados no bairro Espírito Santo conhecida como  Agarrajão , Praça do Viveiro, Joaquim Romão e no Distrito de Itajurú</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/578/equerimento_-_50_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/578/equerimento_-_50_-_2021.pdf</t>
   </si>
   <si>
     <t>Na forma do Regimento Interno requeremos a Vossa Excelência que após ouvir o Plenário ,oficie ao Prefeito Zé Cocá, extensivo ao gerente da unidade de negócios de Jequié,ao superintendente  regional da Embasa- Empresa Baiana de Água  e  Saneamento S/A ,respectivamente os engenheiros Cesar Abud Melhen, e Luiz Geraldo , no sentido de providenciarem em caráter de urgência , o sistema de esgotamento sanitário no Distrito do Baixão.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/180/req._51.2021_vale_gas_para_as_familias_de_baixa_renda.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/180/req._51.2021_vale_gas_para_as_familias_de_baixa_renda.doc</t>
   </si>
   <si>
     <t>Requeremos a Vossa Excelência que após ouvir o Plenário, se oficie ao Sr. Prefeito Zenildo Brandão e a Secretária de Desenvolvimento Social Sra. Patrícia Brandão, solicitando que adquira e distribua botijões de gás para famílias de baixa renda inseridas no Bolsa Família e outros programas sociais.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/741/requerimento_-_52_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/741/requerimento_-_52_-_2021.pdf</t>
   </si>
   <si>
     <t>Na forma do Regimento Interno,requeremos de Vossa Excelência que após ouvir o Plenário, se oficie ao Excelentíssimo Prefeito de Jequié, Zenildo Brandão Santana, e a Secretaria de Educação do Município, Elvia Sampaio e Sampaio, para providenciar a implementação de um Programa de Monitoria Estudantil para alunos da Rede Municipal de Ensino.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/402/requerimento_-_53_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/402/requerimento_-_53_-_2021.pdf</t>
   </si>
   <si>
     <t>Na forma do Regimento Interno requeremos a Vossa Excelência que, ouvido o Plenário, se_x000D_
 oficie ao Excelentíssimo Prefeito Zenildo Brandão Santana para junto à Secretaria de Educação do Município, providenciar um horário diário em radio-fm da cidade , para tirar duvidas dos alunos da rede municipal de ensino, através de um programa tirar duvidas com os professores da rede municipal, bem como, criação de um aplicativo escolar para os pais e alunos.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/96/req._55.2021___da_ponte.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/96/req._55.2021___da_ponte.docx</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, Zenildo Brandão e em extensão ao Secretário de Infraestrutura Lucindo Tomaz Vasconcelos, um projeto de restauração da Ponte Newron Brito, Bairro Campo do América, que atravessa  a avenida César Borges, lingando o Tiro de Guerra ao bairro do Jequiezinho.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/807/requerimento_-_56_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/807/requerimento_-_56_-_2021.pdf</t>
   </si>
   <si>
     <t>Na forma do Regimento Interno requer a V. Exª, que ouvido o Plenário, se oficie ao Prefeito Zenildo Brandão, no sentido de adotar providencias para realizar a pavimentação em asfalto, da localidade que liga o antigo Colégio Dinâmico, ao Bairro São Judas Tadeu, nesta cidade.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/473/requerimento_-_58_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/473/requerimento_-_58_-_2021.pdf</t>
   </si>
   <si>
     <t>Requer a V. Exma. que encaminhe documento ao Poder Executivo Municipal, Zenildo Brandão Santana, ao Exmo. Sr. Governador do Estado da Bahia:_x000D_
 Rui Costa, extensivo ao Deputado Estadual Euclides Fernandes e aos Deputados Federais: Leur Lomanto Júnior, Jorge Sola , e também ao Secretario de Infraestrutura e Serviços Públicos, Lucindo Tomaz Vasconcelos Menezes , para que através de emendas parlamentares, providenciar Rede de Esgotamento Sanitário e efetivar a pavimentação (concretamento) das vias do Vila Vitória, no Bairro do Jequiézinho, nesta cidade.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/126/req._59.2021_semafaro.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/126/req._59.2021_semafaro.doc</t>
   </si>
   <si>
     <t>Ao Prefeito Zenildo Brandão Santana, Zé Coca, extensivo à Superintendência Municipal de Transito (SUMTRAN), viabilizar a implantação de redutores eletrônicos de velocidade nas principais avenidas da cidade, em especial na Otávio Mangabeira e Lomanto Júnior, na cidade de Jequié.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/181/req_60.2021_loteamento_novo_horizonte..docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/181/req_60.2021_loteamento_novo_horizonte..docx</t>
   </si>
   <si>
     <t>Prefeito, Zenildo Brandão Santana, extensivo ao Dep. Federal Leur Lomanto Junior;ao Dep. Federal Cacá Leão;solicitando serviço de drenagem e pavimentação nas ruas do Loteamento Novo Horizonte.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/481/requerimento-61-2021-duda_simoes.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/481/requerimento-61-2021-duda_simoes.pdf</t>
   </si>
   <si>
     <t>Requer a Vossa Excelência que,depois de aprovado na forma do Regimento Interno, desta Casa de Leis, se oficie ao Excelentíssimo Prefeito do Município de Jequié Zenildo Brandão Santana, extensivo à Secretária Municipal de Saúde , Poliana Leandro Oliveira solicitando, em caráter de urgência, a reforma do Posto de Saúde do Distrito de Itajurú.</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/855/requerimento_-_62_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/855/requerimento_-_62_-_2021.pdf</t>
   </si>
   <si>
     <t>Na forma do Regimento Interne, requeremos de Vossa Excelência que após ouvir o Plenário, se oficie ao Excelentíssimo Prefeito Zenildo Brandão_x000D_
 Santana, extensivo à Secretaria de Saúde, ao Deputado Estadual Euclides Fernandes e aos Deputados Federais Leur Lomanto Junior e Antonio Brito,que_x000D_
 possa providenciar a implantação de um Centro de Tratamento Pós -Covid - 19, no Município de Jequié.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/151/req._63.2021_criacao_de_subprefeitura.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/151/req._63.2021_criacao_de_subprefeitura.docx</t>
   </si>
   <si>
     <t>Ao Prefeito Sr. Zenildo Brandão Santana, solicito a criação de uma subprefeitura no distrito de Florestal e a criação de uma subprefeitura no Distrito de Itajuru.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/637/requerimento_-_64_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/637/requerimento_-_64_-_2021.pdf</t>
   </si>
   <si>
     <t>na forma do Regimento Interno,requer a Vossa Excelência, que encaminhe ofício ao Prefeito do Município de Jequié, Zenildo Brandão Santana, extensivo a Secretaria Municipal de Saúde, no sentido de garantir aos cidadãos Jequieense a marcação e agendamentos dos exames e consultas por meio da rede mundial de computadores ONLINE em toda rede de saúde do município.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/599/requerimento_-_65_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/599/requerimento_-_65_-_2021.pdf</t>
   </si>
   <si>
     <t>Na forma do Regimento Interno, requeremos a Vossa Excelência que, após ouvir aos nobres pares desta Casa de Leis, e cumpridas às formalidades regimentais, seja enviado oficio ao Excelentíssimo Prefeito Municipal, Zenildo Brandão Santana, solicitando Hospitais Públicos Veterinários e Postos de Saúde para atendimento de animais e dá outras providências</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/149/req._66.2021_-_implantacao_de_um_posto_de_distribuicao_de_gnv_em__jequie.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/149/req._66.2021_-_implantacao_de_um_posto_de_distribuicao_de_gnv_em__jequie.docx</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/178/req._68.2021_construcao_de_memorial_para_vitimas_do_covid.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/178/req._68.2021_construcao_de_memorial_para_vitimas_do_covid.doc</t>
   </si>
   <si>
     <t>, requeremos a Vossa Excelência que após ouvir o Plenário, se oficie ao Prefeito Municipal, Sr. Zenildo Brandão, extensivo ao Secretário de Governo Sr. Hassan Yossef e ao Secretário de Infraestrutura Sr. Lucindo Menezes, A Construção de Memorial para Vítimas do Covid em Jequié.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/95/req._69.2021_-_unerc.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/95/req._69.2021_-_unerc.doc</t>
   </si>
   <si>
     <t>Ao Excelentíssimo Governador do Estado da Bahia, Rui Costa, e ao Secretário de Educação da Bahia, Jerônimo Rodrigues, bem como ao Presidente da UPB e Prefeito Municipal, Zenildo Brandão Santana, aos Deputados Euclides Fernandes, Bacelar, Leur Lomanto Junior, Antônio Brito e Cacá Leão, solicitando o empenho necessário no sentido de viabilizar a criação da Universidade do Rio das Contas - UNERC, projeto de criação da nova instituição a partir do desmembramento do campus da UESB de Jequié.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/579/requerimento_-_72_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/579/requerimento_-_72_-_2021.pdf</t>
   </si>
   <si>
     <t>Regimento Interno, requeremos a Vossa Excelência que, depois de ouvido o Plenário, se oficie ao Prefeito Municipal, Zenildo Brandão , solicitando a liberação  das Escrituras dos Mutirões São Judas Tadeu, Curral Novo e Vila Vitória, haja vista que ha muitos  anos , os  moradores  das supracitadas comunidades esperam por suas escrituras. Salientamos que já foi realizado o cadastro de todos os moradores do bairro e também , varias reuniões com os mesmos  nas gestões passadas. Solicitamos ao Prefeito, que autorize ao setor competente, verificar porque esta medida ainda não foi resolvida em  relação à doação dessas escrituras.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/147/req._73.2021_pasec_requerimento.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/147/req._73.2021_pasec_requerimento.docx</t>
   </si>
   <si>
     <t>Ao Prefeito Sr. Zenildo Brandão Santana, extensivo ao Secretário de Segurança Publica Sr. Ricardo Cesar Mandarino Barretto e ao comandante do 19º Ten. Cel. Elbert Vinhático Neves, venho solicitar um projeto de criação de um posto avançado de segurança do homem do campo (PASEC) no distrito de Florestal e Itajuru, fazendo assim que seja duas unidades regionais.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/857/requerimento_-_74_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/857/requerimento_-_74_-_2021.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Exmº Prefeito Zenildo Brandão Santana ,extensivo aos Deputados Federais Antonio Brito Leur Lomanto Júnior ,Jorge Solla, e Caca Leão , extensivo à Secretaria Municipal de Infraestrutura, solicitando a imediata recuperação das estradas vicinais dos Povoados de Santa Clara ,Santa Rita, Jiboinha ,e Canoão, localizadas na região da Caatinga de Jequié, conforme emenda impositiva na LDO / 2021</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/638/requerimento_-_75_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/638/requerimento_-_75_-_2021.pdf</t>
   </si>
   <si>
     <t>Na forma do Regimento Interno, requeremos a Vossa Excelência que, depois de consultado o Plenário, se oficie ao Prefeito Zenildo Brandão Santana , no sentido de que seja providenciada a Casa de Apoio ao Homem do Campo voltada para o Cidadão da Zona Rural.</t>
   </si>
   <si>
     <t>após ouvir o Plenário na forma regimental, seja encaminhado oficio ao Excelentíssimo Senhor Prefeito Municipal Zenildo Brandão Santana , extensivo ao Secretário de Infraestrutura , Sr Lucindo Tomaz Vasconcelos Menezes , solicitando a construção de uma Praça na Cachoeirinha .</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/143/req._81.2021erimento_-audiencia_publica_virtual_com_representantes_do_setor_empresarial_da_cidade.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/143/req._81.2021erimento_-audiencia_publica_virtual_com_representantes_do_setor_empresarial_da_cidade.docx</t>
   </si>
   <si>
     <t>Na forma do Regimento Interno, requeremos a Vossa Excelência que, após ouvir o Plenário, se oficie ao Excelentíssimo Prefeito Municipal, Zenildo Brandão Sanata, Sr. Trifino Júnior, presidente da CDL; ao Presidente da Associação Comercial e Industrial de Jequié, Mateus Ribeiro Azevedo, solicitando a realização de uma audiencia pública on line para discutir o fechamento do comercio de Jequié.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/124/req._83.2021_pedido_de_pavimentacao_de_ruas_no_bairro_curral_novo_-_rua_maura_santana_rua_do_arame_rua_b_e_a_rua_manoel_francisco_rosa_ambas_no_loteamento_ipanema.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/124/req._83.2021_pedido_de_pavimentacao_de_ruas_no_bairro_curral_novo_-_rua_maura_santana_rua_do_arame_rua_b_e_a_rua_manoel_francisco_rosa_ambas_no_loteamento_ipanema.docx</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal Zenildo Brandão Santana (Zé Cocá), ao secretário de infraestrutura Lucindo Tomaz Vasconcelos Menezes, extensivo ao Deputado Federal Antônio Brito, para que possa providenciar a Pavimentação das seguintes ruas no Município de Jequié: Rua Maura Santana (Rua do Arame), Rua B e a Rua Manoel Francisco Rosa (ambas) no Loteamento Ipanema no bairro Curral Novo.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/94/req.__84.2021_rampas_de_acessibilidade.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/94/req.__84.2021_rampas_de_acessibilidade.docx</t>
   </si>
   <si>
     <t>Ao Prefeito Zenildo Brandão e em extensão ao Senhor Secretário de Infraestrutura Lucindo Tomaz, a reestruturação das rampas de acessibilidade da nossa cidade e mais implantações da pista tátil. A situação em alguns pontos da cidade se encontra em estado de precariedade, causando até riscos, e em alguns casos acidentes. Certo da sensibilidade e da competência do Sr. Secretário para resolver este problema.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/403/requerimento_-_85_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/403/requerimento_-_85_-_2021.pdf</t>
   </si>
   <si>
     <t>apos ouvir o Plenário na forma regimental, seja encaminhado oficio ao Excelentíssimo Senhor Prefeito Municipal Zenildo Brandão Santana extensivo ao Secretario de Infraestrutura Sr. Lucindo Tomaz Vasconcelos Menezes, solicitando o planejamento urbano para a construção de uma praça no estacionamento em frente ao Aeroporto.</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/858/requerimento_-_88_-88_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/858/requerimento_-_88_-88_-_2021.pdf</t>
   </si>
   <si>
     <t>Na forma do Regimento Interno, requeremos a Vossa Excelência que, apos ouvir o Plenário, se oficie ao Excelentíssimo Prefeito Zenildo Brandão Santana, extensivo às Secretarias Competentes (Educação e Infraestrutura) ,solicitando a instalação de energia solar nas escolas do Município de Jequié.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/580/_requerimento_-_90_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/580/_requerimento_-_90_-_2021.pdf</t>
   </si>
   <si>
     <t>Na forma do Regimento Interno ,requeiro ao Governador Rui Costa extensivo ao Deputado Euclides Fernandes ,ao gerente da Coelba - Companhia de Eletricidade do Estado da Bahia, a implantação da rede elétrica , no Povoado do Riacho dos Piaus, localizado em Jequié - Ba. , incluindo-o no Programa Luz Para Todos. Que ha 8 anos os moradores aguardam esse benefício para mais de 50 famílias.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/156/req._91.2021ambulante_legal.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/156/req._91.2021ambulante_legal.doc</t>
   </si>
   <si>
     <t>requeremos a Vossa Excelência que após ouvir o plenário, se oficie ao Prefeito Zenildo Brandão, extensivo ao Secretário de Serviços públicos Sr. Elder Souza, a criação do Programa Ambulante Legal.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/808/requerimento_-_92_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/808/requerimento_-_92_-_2021.pdf</t>
   </si>
   <si>
     <t>Na forma de Regimento Interno, requeremos a mesa diretora, após ouvir o plenário, se oficie ao Prefeito Municipal, Zenildo Brandão, extensivo à Secretaria de Saúde Poliana Leandro, no sentido de envidar esforços por meio de estudo de viabilidade técnica e financeira, utilizando-se de medidas cabíveis e necessárias para a construção de uma Unidade de Saúde da Família (USF ) , no Loteamento Sol Nascente.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/483/requerimento-93-2021-duda_simoes.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/483/requerimento-93-2021-duda_simoes.pdf</t>
   </si>
   <si>
     <t>requeremos a Vossa Excelência que, depois de ouvir o Plenário desta Casa de Leis, se oficie ao Exmº. Deputado Estadual Euclides Fernandes, e ao Deputado Federal Paulo Magalhães, no sentido de envidarem esforços para a instalação do abastecimento de água potável para a Ruinha, localizada no Povoado Barragem de Pedras .</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/134/req._96.2021_-_retirada_do_despejo_de_esgoto_sem_tratamento_no_rio_de_contas_na_cidade_de_jequie.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/134/req._96.2021_-_retirada_do_despejo_de_esgoto_sem_tratamento_no_rio_de_contas_na_cidade_de_jequie.docx</t>
   </si>
   <si>
     <t>Na forma do Regimento Interno, requeremos a Vossa Excelência que, após ouvir o Plenário, se oficie ao Excelentíssimo Governador do Estado, Sr. Rui Costa; ao Prefeito de Jequié, Zenildo Brandão Santana (Zé Cocá); à Secretaria Municipal de Meio Ambiente; à Empresa Baiana de Águas e Saneamentos (EMBASA); Instituto de Meio Ambiente e Recuros Hídricos (INEMA);Deputado Federal Antonio Brito; ao Deputado Estadual Samuel Júnior e ao Ministério Publico Estadual, na pessoa do promotor de justiça Maurício Foltz Cavalcante, solicitando a retirada do despejo de esgoto sem tratamento no Rio de Contas, na cidade de Jequié.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/639/requerimento_-_97_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/639/requerimento_-_97_-_2021.pdf</t>
   </si>
   <si>
     <t>Na forma do Regimento Interno,requeremos de Vossa Excelência que após ouvir o Plenário, se oficie ao Excelentíssimo Prefeito Zenildo Brandão_x000D_
 Santana, para junto a Secretaria de Saúde , a senhora Polliana Leandro que inclua  os bancários no grupo prioritário de vacinação para o covid -19.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/122/req._98.2021-_pedido_de_pavimentacao_de_ruas_no_bairro_mandacaru_-_rua_guarani_rua_fluminense_e_rua_vasco_da_gama.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/122/req._98.2021-_pedido_de_pavimentacao_de_ruas_no_bairro_mandacaru_-_rua_guarani_rua_fluminense_e_rua_vasco_da_gama.docx</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal Zenildo Brandão Santana (Zé Cocá), ao secretário de infraestrutura Lucinho Tomaz Vasconcelos Menezes, extensivo ao Deputado Federal Antônio Brito, para que possa providenciar a Pavimentação da  Rua Guarani no bairro Mandacaru.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/708/requerimento100-2021-junior_braga.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/708/requerimento100-2021-junior_braga.pdf</t>
   </si>
   <si>
     <t>Na forma do Regimento Interne, requeremos a Vossa Excelência , que após ouvir o plenário, se oficie ao Prefeito , Zenildo Brandão Santana, extensivo ao Secretário de Infraestrutura Sr Lucindo Tomás Vasconcelos Menezes e, ao Secretário de Esporte e Lazer , Sr Matheus Roberto Oliveira Macedo, viabilize a construção de uma quadra poliesportiva para realização de atividade física e esportiva , no Distrito de Oriente Novo.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/404/requerimento_-_101-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/404/requerimento_-_101-_2021.pdf</t>
   </si>
   <si>
     <t>0 Vereador que este subscreve requer que, apos ouvir o Plenário na forma regimental, seja encaminhado oficio ao Excelentíssimo Senhor Prefeito Municipal Zenildo Brandão Santana extensivo ao Secretario de Desenvolvimento Econômico, solicitando que seja feito um Programa de Incentivo a Economia, visando minimizar os impactos da pandemia junto as empresas locais, bem como, os feirantes.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/640/requerimento_-_103_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/640/requerimento_-_103_-_2021.pdf</t>
   </si>
   <si>
     <t>Na forma do Regimento Interno, requeremos a Vossa Excelência que, depois de consultado o Plenário, se oficie ao Prefeito Zenildo Brandão Santana, propondo a implantação da internet banda larga ANATEL , no sentido de atender não só a sede do distrito como também a extensão da zona rural onde detém a maior parte dos moradores do distrito de Florestal,</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/121/req._1042021_-_pedido_de_pavimentacao_de_ruas_no_bairro_mandacaru.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/121/req._1042021_-_pedido_de_pavimentacao_de_ruas_no_bairro_mandacaru.docx</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal Zenildo Brandão Santana (Zé Cocá), providenciar a Pavimentação das seguintes ruas no Município de Jequié: Rua Beira Rio, Rua Bruno Neto e a Rua Rodolfo Pereira Lisboa no bairro Mandacaru.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/93/req._105.2021do_neuro_pediatra.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/93/req._105.2021do_neuro_pediatra.doc</t>
   </si>
   <si>
     <t>Ao Prefeito Zenildo Brandão e em extensão a Secretária de Saúde Sra. Poliana Leandro a solicitação de neuropediatra e psiquiatra infantil para o Município.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/120/req._106.2021revitalizacao_cidade_nova.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/120/req._106.2021revitalizacao_cidade_nova.doc</t>
   </si>
   <si>
     <t>Ao Governador do Estado da Bahia, Sr. Rui Costa, extensivo ao Deputado Federal Antônio Brito, ao Prefeito Zenildo Brandão Santana, Zé Coca, para que sejam realizados esforços no sentido de realização de Projeto, estudos de viabilidade e, a requalificação e urbanização da Cidade Nova.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/641/requerimento_-_107_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/641/requerimento_-_107_-_2021.pdf</t>
   </si>
   <si>
     <t>na forma do Regimento Interno, requer à Vossa Excelência que encaminhe ofício ao Prefeito Municipal, propondo a cobertura florestal de toda a área da Barragem Criciúma , incluindo as nascentes na região do cajueiro e adjacências, zona da mata deste Município, para preservar aquela importante riqueza natural, cujo manancial é responsável pelo abastecimento de água de grande parcela da população  Jequieense e responsável pelo equilíbrio ambiental, ainda que bastante degradado em quase toda sua extensão.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/189/req._108.2021construcao_de_vestiario_e_iluminacao_da_quadra_de_futevolei_e_do_campo_de_futebol_do_sao_judas.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/189/req._108.2021construcao_de_vestiario_e_iluminacao_da_quadra_de_futevolei_e_do_campo_de_futebol_do_sao_judas.docx</t>
   </si>
   <si>
     <t>Ao Prefeito de Jequié, Zenildo Brandão Santana, ao Secretário de Esporte e Lazer, Matheus Roberto Oliveira, ao Secretário de Infraestrutura, Lucindo Menezes, aos Deputados Federais Cacá leão, Antônio Brito, Leur Lomanto e Paulo Magalhães, e ao Deputado Estadual Euclides Fernandes, para que junto a Secretaria de Infraestrutura do Município e através de emendas parlamentares dos deputados, transformar o atual espaço do Campo de Futebol do São Judas Tadeu  em um Complexo Esportivo, com construção de vestiários, implantação de iluminação no campo de futebol e quadra de futevôlei, a construção de canal para drenagem de águas pluviais e estacionamento.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/145/req._109.2021desconto_do_iptu_a_adocao_de_animais_de_rua.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/145/req._109.2021desconto_do_iptu_a_adocao_de_animais_de_rua.doc</t>
   </si>
   <si>
     <t>após ouvir o Plenário, se oficie ao Prefeito Municipal, Sr. Zenildo Brandão, estudo de viabilidade técnica para que seja concedido desconto sobre o IPTU aos munícipes que adotarem animal abandonado por meio de organização não Governamental ou demais entidades da esfera pública ou privada de defesa e proteção dos animais.</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/809/requerimento_-_110_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/809/requerimento_-_110_-_2021.pdf</t>
   </si>
   <si>
     <t>Na forma do Regimento inferno, requer a V. Exª ., ao Prefeito Zenildo Brandão , extensivo ao Secretário de Infraestrutura Lucindo Tomas Vasconcelos Menezes ,no sentido de adotar providências, para realizar a construção de uma praça na Avenida Antonio Orrico , no Bairro São Judas Tadeu.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/508/requerimento-111-2021-_duda_simoes.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/508/requerimento-111-2021-_duda_simoes.pdf</t>
   </si>
   <si>
     <t>Requer a Vossa Excelência que, depois de aprovado na forma do Regimento Interno desta Casa de Leis,  se oficie ao Exmº Prefeito do Município de Jequié Zenildo Brandão Santana solicitando em caráter de urgência,ações para a reforma geral de toda a estrutura física do Centro de Saúde Júlia Magalhães, localizado no bairro Jequiézinho.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/133/req._113.2021-_transformacao_do_caps_no_loteamento_felicidade_no_jequiezinho_em_upa.docx</t>
-[...2 lines deleted...]
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/859/requerimento_-_117_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/133/req._113.2021-_transformacao_do_caps_no_loteamento_felicidade_no_jequiezinho_em_upa.docx</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/859/requerimento_-_117_-_2021.pdf</t>
   </si>
   <si>
     <t>Na forma do Regimento Interno, requeremos a Vossa Excelência que, após ouvir o Plenário, se oficie ao Excelentíssimo Governador do Estado, Sr. Rui Costa; aos Deputados Federais Leur  Lomanto Júnior e Antonio Brito; ao Deputado Estadual  Euclides Fernandes; e ao Prefeito Zenildo Brandão Santana, extensivo à Secretaria Competente, solicitando a Construção de uma Creche ,no Bairro do Mandacaru.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/407/requerimento_-_121_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/407/requerimento_-_121_-_2021.pdf</t>
   </si>
   <si>
     <t>após ouvir o Plenário na forma regimental, seja encaminhado oficio ao Excelentíssimo Senhor Prefeito Municipal Zenildo Brandão Santana extensivo ao Secretario de Esportes, Matheus Roberto Oliveira Macedo, no sentido realizar a revitalização das quadras do Distrito da Barragem da Pedra e do Viveiro.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/148/req._124.2021_romu.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/148/req._124.2021_romu.docx</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal Zenildo Brandão Santana, Zé Coca, solicitando a criação do ROMU – Ronda Ostensiva Municipal, conta com uma equipe especializada para situação de risco, com o objetivo de intensificar a atuação e resguardar ainda mais a segurança da população, o grupamento tem como foco o patrulhamento preventivo e planejado e a proteção dos espaços públicos, com atuação nos locais de maior incidência de criminalidade, como assaltos, furtos, uso e tráfico de entorpecentes.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/341/req._126.2021_informacoes_retorno_das_aulas_requerimento_da_secretaria_de_educacao_-_corrigido.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/341/req._126.2021_informacoes_retorno_das_aulas_requerimento_da_secretaria_de_educacao_-_corrigido.doc</t>
   </si>
   <si>
     <t>SOLICITAR INFORMAÇÕES DA SECRETARIA DE EDUCAÇÃO ACERCA DO RETORNO DAS AULAS DA REDE MUNCIPAL DE ENSINO</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/410/req.127.2021convocacao_secretario_agricultura_-_corrigido.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/410/req.127.2021convocacao_secretario_agricultura_-_corrigido.doc</t>
   </si>
   <si>
     <t>Se oficie ao Secretário de Agricultura, Irrigação e Meio Ambiente do Município de Jequié, Sr.  José Claudemiro Passos, convocando-o a comparecer em Sessão nesta Casa de Leis, em data a ser agendada, para prestar esclarecimentos sobre as assoes da sua pasta e zona rural.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/426/req._128.2021sessao_especial_-_30.08.2021.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/426/req._128.2021sessao_especial_-_30.08.2021.doc</t>
   </si>
   <si>
     <t>Solicito ao Presidente Emanuel Campos uma Sessão Especial na plenária da Câmara para realização do evento no dia 30 de Agosto sobre o tema Os Quinze Anos da Lei Maria da Penha.</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/861/requerimento_-_126_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/861/requerimento_-_126_-_2021.pdf</t>
   </si>
   <si>
     <t>Requeremos ao Excelentíssimo Prefeito Zenildo Brandão Santana, extensivo ao Secretário de Infraestrutura e Serviços Públicos, Lucindo Tomás Vasconcelos Menezes, no sentido de instalar uma antena telefônica ,para melhoramento do sinal de telefonia celular, no Povoado do Tamarindo.</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1079/req._132.2021_-_audiencia_publica_gutinha_e_joaquim_1.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1079/req._132.2021_-_audiencia_publica_gutinha_e_joaquim_1.doc</t>
   </si>
   <si>
     <t>Audiência Pública, com data a ser agendada pelo ilustríssimo Presidente desta Casa de Leis, contando com a participação do Excelentíssimo Prefeito Zenildo Brandão, dos Deputados Federais eleitos em 2018 com votação expressiva em Jequié, superior a mil votos, a saber: Leur Lomanto Junior, Cacá Leão, Antônio Brito, Jorge Solla, Paulo Magalhães, Alice Portugal, Márcio Marinho e Professora Dayane Pimentel, para que os mesmos possam apresentar suas ações, em especial as Emendas Parlamentares destinadas ao nosso Município, exclusivamente do atual mandato.</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
-    <t>Ladislau Muniz de Bulhões Filho (Bui Bulhões), Daubti Rocha Guimaraes (Colorido), Eduardo José Oliveira Simões de Carvalho (Duda), Gilvan Souza Santana (Soldado Gilvan), João Paulo Fernandes Silva (JP), Joaquim Caires Rocha (Joaquim Caires), José Augusto de Aguiar Brito Filho (Gutinha), Josiel Cavalcante dos Santos (Ziel), Márcio Oliveira Melo (Marcinho), Marcos Lameque Vasconcelos da Silva(Marcos do Ovo), Maria Aparecida Souza Santos de Deus (Cida), Moana dos Santos Meira Silva (Moana), Ramon Andrade Fernandes (Ramon Fernandes), San David Pereira Aragão (San), Sidney Magal Rodrigues de Souza (Sidney Magal), Valdemir Souza Braga Junior (Júnior Braga)</t>
-[...2 lines deleted...]
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1493/requerimento_133.2021.pdf</t>
+    <t>Ladislau Muniz de Bulhões Filho (Bui Bulhões), Daubti Rocha Guimaraes (Colorido), Eduardo José Oliveira Simões de Carvalho (Duda), Gilvan Souza Santana (Soldado Gilvan), João Paulo Fernandes Silva (JP), Joaquim Caires Rocha (Joaquim Caires), José Augusto Aguiar Brito Filho (Gutinha), Josiel Cavalcante dos Santos (Ziel), Márcio Oliveira Melo (Marcinho), Marcos Lameque Vasconcelos da Silva(Marcos do Ovo), Maria Aparecida Souza Santos de Deus (Cida), Moana dos Santos Meira Silva (Moana), Ramon Andrade Fernandes (Ramon Fernandes), San David Pereira Aragão (San), Sidney Magal Rodrigues de Souza (Sidney Magal), Valdemir Souza Braga Junior (Júnior Braga)</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1493/requerimento_133.2021.pdf</t>
   </si>
   <si>
     <t>Eleição para dá cumprimento ao preenchimento do cargo de 2º Vice-presidente da Mesa Diretora.</t>
   </si>
   <si>
     <t>MA</t>
   </si>
   <si>
     <t>Moção de Aplausos</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/172/mocao_09.2021_de_apoio_enfermagem.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/172/mocao_09.2021_de_apoio_enfermagem.doc</t>
   </si>
   <si>
     <t>, MOÇÃO DE APOIO a PL 2564/2020, que altera a Lei nº 7.498, de 25 de junho de 1986, para instituir o piso salarial nacional do Enfermeiro, do Técnico de Enfermagem, do Auxiliar de Enfermagem e da Parteira, e tramita no congresso Nacional, do Senador Fabiano Contarato, dirigido a Mesa do Senado Federal e Câmara dos Deputados.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/600/mocao_de_aplausos_-_10_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/600/mocao_de_aplausos_-_10_-_2021.pdf</t>
   </si>
   <si>
     <t>A CÂMARA MUNICIPAL DE JEQUIÉ ,  faz inserir na ATA dos seus trabalhos de hoje_x000D_
 MOÇÃO DE APLAUSOS pelo dia Nacional do Gari, que foi no dia 16/05/2021 .</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/601/mocao_de_congratulacao_-_12_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/601/mocao_de_congratulacao_-_12_-_2021.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Jequié legitima representante da comunidade Jequieense ,faz inserir na Ata dos seus trabalhos no dia de hoje, MOÇÃO DE APLAUSOS ,para o Ten Cel Elbert Vinhático Neves, CMT do 19º BPM, que irá comandar o  BEPE -  Batalhão  de Eventos .</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/846/mocao_de_aplausos_-_15_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/846/mocao_de_aplausos_-_15_-_2021.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Jequié legitima representante da Comunidade Jequieense, faz inserir na Ata dos seus trabalhos no dia de hoje MOÇÃO DE APLAUSOS para a Guarda Municipal de Jequié, pelo seu 69°. ( sexagésimo nono) ano de excelentes serviços prestados ao nosso município.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/135/01_-_mocao_de_aplausos__17.2021-_aos_pastores_de_jequie_pela_passagem_do_dia_do_pastor.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/135/01_-_mocao_de_aplausos__17.2021-_aos_pastores_de_jequie_pela_passagem_do_dia_do_pastor.doc</t>
   </si>
   <si>
     <t>A Câmara Municipal de Jequié, legítima representante da comunidade Jequieense, faz inserir na Ata dos seus trabalhos no dia de hoje, MOÇÃO DE APLAUSOS aos pastores de todas as denominações evangélicas de Jequié pelo transcurso do DIA DO PASTOR.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/428/mocao_de_aplausos_de_dra_alessandra_pimentel_-_corrigida.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/428/mocao_de_aplausos_de_dra_alessandra_pimentel_-_corrigida.docx</t>
   </si>
   <si>
     <t>Uma moção de aplausos nesta quarta-feira para Dra. Alessandra Cristina Pimentel da Cunha Pinto. Reconhecendo o trabalho da delegada pelo belíssimo trabalho prestado ao Município de Jequié</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/491/mocao_19.2021_psicologos.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/491/mocao_19.2021_psicologos.doc</t>
   </si>
   <si>
     <t>Esta moção de aplausos vem homenagear os Psicólogos do nosso Município de Jequié, e em especial os do Instituto Mãos que escutam e acolhem a dor do outro, homenagem esta, pelo seu dia que será na sexta-feira 27 de agosto.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/492/mocao_aplausos_lucas_lobao_-_dnocs.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/492/mocao_aplausos_lucas_lobao_-_dnocs.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS ao senhor Lucas Maciel Lobão Vieira, coordenador do Dnocs na Bahia, em reconhecimento aos seus relevantes serviços prestados no município de Jequié.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/607/mocao_21.2021de_aplausos_nutricionista.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/607/mocao_21.2021de_aplausos_nutricionista.doc</t>
   </si>
   <si>
     <t>Moção de aplausos vem homenagear os Nutricionista, pelo seu dia, hoje 31 de agosto e em especial os do nosso Município de Jequié.</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/849/mocao_de_aplausos_22.2021_grupo_pedal_amigos_do_dija.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/849/mocao_de_aplausos_22.2021_grupo_pedal_amigos_do_dija.docx</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Grupo Pedal Amigos do Dija, pela comemoração dos 7 anos de existência.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1011/mocao_de_aplausos_pelo_dia_nacional_de_doacao_orgaos_e_tecidos.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1011/mocao_de_aplausos_pelo_dia_nacional_de_doacao_orgaos_e_tecidos.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS pelo Dia Nacional de Órgãos e Tecidos, comemorado no dia 27 de Setembro.</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1036/mocao_dia_do_prefeito.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1036/mocao_dia_do_prefeito.doc</t>
   </si>
   <si>
     <t>Moção de Congratulações pelo Dia do Prefeito</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1096/mocao_de_aplausos_19o_batalhao.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1096/mocao_de_aplausos_19o_batalhao.doc</t>
   </si>
   <si>
     <t>Moção de Aplausos em homenagem ao 19º Batalhão de Polícia Militar de Jequié-Bahia, pelos seus 26 anos, comemorado no dia 25/10/2021.</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1216/mocao_26.2021_-_aplausos_a_jessika.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1216/mocao_26.2021_-_aplausos_a_jessika.docx</t>
   </si>
   <si>
     <t>Moção de Aplausos para a jovem escritora e militante antirracista Jessika de Oliveira.</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1227/mocao_de_aplausos_a_instituicao_e_voto_da_mulher.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1227/mocao_de_aplausos_a_instituicao_e_voto_da_mulher.doc</t>
   </si>
   <si>
     <t>A CÂMARA MUNICIPAL DE JEQUIÉ faz inserir na ATA dos seus trabalhos de hoje, MOÇÃO DE APLAUSOS nesta Quarta-Feira, dia 03 de Novembro de 2021, que se comemora a INSTITUIÇAO E DIREITO A VOTO DA MULHER.</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1334/modelo_mocao_de_aplausos.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1334/modelo_mocao_de_aplausos.doc</t>
   </si>
   <si>
     <t>Dia da Consciência Negra</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1408/mocao_de_aplausos_30.2021_-_aos_musicos_de_jequie.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1408/mocao_de_aplausos_30.2021_-_aos_musicos_de_jequie.doc</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 _x000D_
 Moção de Aplausos aos Músicos de Jequié pelo transcurso do Dia do Músico.</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1426/mocao_31.2021_-_mocao_de_aplausos_a_paratleta_babbara.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1426/mocao_31.2021_-_mocao_de_aplausos_a_paratleta_babbara.doc</t>
   </si>
   <si>
     <t>Moção de Aplausos à Bárbara Britto, Paratleta de Natação.</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1438/mocao_aplausos__aos_assessores_de_jequie.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1438/mocao_aplausos__aos_assessores_de_jequie.doc</t>
   </si>
   <si>
     <t>A CÂMARA MUNICIPAL DE JEQUIÉ faz inserir na ata dos seus trabalhos da Sessão desta data,01 de dezembro, uma MOÇÃO DE APLAUSOS em homenagem a todos assessores parlamentares, da câmara municipal de Jequié.</t>
   </si>
   <si>
     <t>MP</t>
   </si>
   <si>
     <t>Moção de Pesar</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/474/mocao_de_pesar_-_03_-2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/474/mocao_de_pesar_-_03_-2021.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento do Tenente Coronel Silvério Almeida, falecido no dia 06 de março de 2021.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/642/mocao_de_pesar_-_05_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/642/mocao_de_pesar_-_05_2021.pdf</t>
   </si>
   <si>
     <t>A CÂMARA MUNICIPAL DE JEQUIÉ , faz inserir na Ata dos seus trabalhos  no dia de hoje, MOÇÃO DE PESAR pelo falecimento da Sr. José Wilson Cardoso Amorim, ocorrido no dia 04 de abril do corrente ano.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/643/mocao_de_pesar_-_06_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/643/mocao_de_pesar_-_06_-_2021.pdf</t>
   </si>
   <si>
     <t>A CÂMARA MUNICIPAL DE JEQUIÉ , faz inserir na Ata dos seus trabalhos no dia de hoje, MOÇÃO DE PESAR ,pelo passamento do nosso amado médico e amigo, Dr. José Henrique Garcia Padre, ocorrido no dia 10 de abril do corrente ano vitimado pelo COVID-19.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/509/mocao_de_pesar-07-2021-_duda_simoes.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/509/mocao_de_pesar-07-2021-_duda_simoes.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Jequié , faz inserir na ATA dos seus trabalhos de hoje, MOÇÃO DE PESAR , pelo falecimento do Sr. Valmirá Moreira Santos, falecido no dia 26 de março de 2021.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/644/mocao_de_pesar_-_11_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/644/mocao_de_pesar_-_11_-_2021.pdf</t>
   </si>
   <si>
     <t>A CÂMARA MUNICIPAL DE JEQUIÉ , faz inserir na Ata dos seus trabalhos no dia de hoje, MOÇÃO DE PESAR pelo falecimento da Drª. Áurea Quadros, ocorrido no dia 24 de maio do corrente ano .</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/771/mocao_de_pesar_-_13_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/771/mocao_de_pesar_-_13_-_2021.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Jequié, faz inserir na ATA dos seus trabalhos de hoje, MOÇÃO DE PESAR, pelo falecimento de Adilson Jose dos Santos, conhecido carinhosamente por Adilson do caldo de cana, ocorrido no dia 01 de junho de 2021.</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/800/mocao_de_pesar_-_16_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/800/mocao_de_pesar_-_16_-_2021.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Jequié, faz inserir na ATA dos seus trabalhos de hoje, MOÇÃO DE PESAR ,pelo falecimento do Pastor Renato Jainer Galvão, que estava se recuperando de um problema de saúde, quando veio a óbito, no dia 03 de junho de 2021.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/756/mocao_de_pesar_18_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/756/mocao_de_pesar_18_-_2021.pdf</t>
   </si>
   <si>
     <t>Encaminhamos a presente Moção de Pesar , pelo falecimento do ex-radialista, e hoje bancário, Sr. Leon Trindade Leal , nascido no dia 26 de abril de 1975, Leon faleceu por volta das 19:00 horas ,foi diagnosticado com Covid - 19 , no mês de maio ,e estava internado em uma UTI , em um Hospital em Natal ,Rio Grande do Norte.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/227/mocao_pesar_20.2021armando_cardoso.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/227/mocao_pesar_20.2021armando_cardoso.doc</t>
   </si>
   <si>
     <t>A CÂMARA MUNICIPAL DE JEQUIÉ faz inserir na ATA dos seus trabalhos de hoje, MOÇÃO DE PESAR pelo falecimento do Sr. Armando Santos Cardoso, falecido no dia 15 de julho de 2021.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/314/mocao_de_pesar_joilson.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/314/mocao_de_pesar_joilson.doc</t>
   </si>
   <si>
     <t>Moção de Pesar Joilson Cruz de Souza</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/327/mocao_de_pesar_gm_jamile_1.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/327/mocao_de_pesar_gm_jamile_1.doc</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento da Guarda Municipal Jamile Alves dos Santos ocorrido em 05/08/2021.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/562/mocao_23.2021_pesar_de_isaac_cunha.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/562/mocao_23.2021_pesar_de_isaac_cunha.docx</t>
   </si>
   <si>
     <t>Moção de Pesar do Sr. Isaac Cunha Nascimento.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/819/mocao_de_pesar_24.2021falecimento_de_icaro_meira.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/819/mocao_de_pesar_24.2021falecimento_de_icaro_meira.doc</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Sr. Ícaro de Souza Meira.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/959/mocao_de_pesar_25.2021_-_falecimento_de_escovinha.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/959/mocao_de_pesar_25.2021_-_falecimento_de_escovinha.doc</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Sr. Gildelito Ferraz Júnior, falecido no dia 20 de Setembro de 2021.</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1213/mocao_de_pesar_26_-_falecimento_inspetor_coutinho.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1213/mocao_de_pesar_26_-_falecimento_inspetor_coutinho.doc</t>
   </si>
   <si>
     <t>Pelo falecimento do policial civil aposentado, Nivaldo Alves Coutinho, conhecido como Inspetor Coutinho.</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1339/mocao_de_pesar_27.2021_-_falecimento_do_sr._cavalcante.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1339/mocao_de_pesar_27.2021_-_falecimento_do_sr._cavalcante.doc</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Sr. Domingos Leite Cavalcante, ocorrido em 14/11/2021.</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1350/mocao_-_falecimento_de_jose_arleo_foca.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1350/mocao_-_falecimento_de_jose_arleo_foca.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento de José Carlos Arléo, ocorrido em 14 de novembro de 2021.</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1428/mocao_de_pesar_28.2021_-_falecimento_da_professora_anisia_simoes.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1428/mocao_de_pesar_28.2021_-_falecimento_da_professora_anisia_simoes.docx</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento da Senhora Anísia Rosa Tourinho Simões de Carvalho – Professora Anisinha -, ocorrido em 27 de novembro de 2021.</t>
   </si>
   <si>
     <t>MC</t>
   </si>
   <si>
     <t>Moção de Congratulações</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/564/mocao_de_congratulacoes_01.2021dia_do_soldado_2021.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/564/mocao_de_congratulacoes_01.2021dia_do_soldado_2021.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES DIA SOLDADO</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/801/mocao_de_congratulacao_-_08_-_2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/801/mocao_de_congratulacao_-_08_-_2021.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Jequié legítima representante da comunidade Jequieense, faz inserir na Ata dos seus trabalhos no dia de hoje, MOÇÃO DE APLAUSOS ,para os Policiais Militares da Ronda Maria da Penha do 19° BPM/Jequié ,pelo excelente serviço prestado.</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/45/projeto_de_lei_no_005.2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/45/projeto_de_lei_no_005.2021.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A ISENÇA AO DOADOR DE SANGUE DO PAGAMENTO DE TAXAS DE INSCRIÇÃO A CONCURSOS PUBLICOS .</t>
   </si>
   <si>
     <t>INSTITUI PENALIDADES A PRATICA DE DISCRIMINAÇÃO EM RAZÃO DA ORIENTAÇÃO SEXUAL.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/46/parecer_cjr_-_projeto_de_lei_no_12.2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/46/parecer_cjr_-_projeto_de_lei_no_12.2021.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A CRIAÇÃO DA BIBLIOTECA DIGITAL MUNICIPAL</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/52/projeto_de_lei_no_13.2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/52/projeto_de_lei_no_13.2021.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE O USO DO NOME SOCIAL E DO RECONHECIMENTO DA IDENTIDADE DE GENERO DE TRAVESTIS, MULHERES TRANSEXUAIS E HOMENS TRANS NO AMBITO DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL DIRETA, INDIRETA, BEM COMO NOS SERVIÇOS SOCIAIS AUTONOMOS INSTITUIDOS PELO MUNICÍPIO E CONCESSIONARIAS DE SERVIÇOS PUBLICOS.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/53/projeto_de_lei_no_15.2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/53/projeto_de_lei_no_15.2021.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA  A LEI N.º 13.935 DE 11 DE DEZEMBRO DE 2019 QUE DISPOE SOBRE A PRESTAÇÃO DE SERVIÇOS DE PSICOLOGIA E SERVIÇO SOCIAL NAS REDES PÚBLICAS DE EDUCAÇÃO BÁSICA.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/54/projeto_de_lei_no_16.2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/54/projeto_de_lei_no_16.2021.pdf</t>
   </si>
   <si>
     <t>dispoe sobre a notificação compulsoria dos casos de violencia contra as mulheres, crianças e adolescentes, atendidas em estabelecimentos de saúde publicos e privados.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/47/projeto_de_lei_no_18.2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/47/projeto_de_lei_no_18.2021.pdf</t>
   </si>
   <si>
     <t>INSTITUI O  BANCO DE IDEIAS LEGISLATIVAS NO MUNICÍPIO DE JEQUIE</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/65/projeto_de_lei_no_19.2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/65/projeto_de_lei_no_19.2021.pdf</t>
   </si>
   <si>
     <t>inclusão de medidas de conscientização, prevenção e combate a depressão, a automutilação e ao suicídio no Projeto Pedagógico das escolas publicas  no município de Jequié.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/51/projeto_de_lei_no_20.2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/51/projeto_de_lei_no_20.2021.pdf</t>
   </si>
   <si>
     <t>Onde Estabelece diretrizes e politicas publicas voltadas as prevenções da violência contra a mulher, combate ao machismo e promoção da valorização da mulher no âmbito do Município de Jequié.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/62/projeto_de_lei_no_21.2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/62/projeto_de_lei_no_21.2021.pdf</t>
   </si>
   <si>
     <t>Reconhece os serviços educacionais por meio da oferta de aulas presenciais em tres metros escolas publicas e privadas como atividades essenciais para a população de Jequie</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/61/projeto_de_lei_no_22.2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/61/projeto_de_lei_no_22.2021.pdf</t>
   </si>
   <si>
     <t>autoriza a criação do Programa creche para idoso no ambito do Município de Jequie</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/55/projeto_de_lei_no_23.2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/55/projeto_de_lei_no_23.2021.pdf</t>
   </si>
   <si>
     <t>proibe a suspensão de água ou energia eletrica as sextas feiras ou em vésperas de feriado no município de jequie.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/48/projeto_de_lei_no_24.2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/48/projeto_de_lei_no_24.2021.pdf</t>
   </si>
   <si>
     <t>ESTABELECE QUE AS EMPRESAS QUE SE INSTALAM NA CIDADE ADMITA NO SEU QUADRO FUNCIONAL 70% DOS SEUS COLABORADORES PERTENCENTES AO MUNICÍPIO DE jEQUIE.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/49/projeto_de_lei_no_25.2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/49/projeto_de_lei_no_25.2021.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A OBRIGAÇÃO REALIZADA DO TESTE DO REFLEXO VERMELHO TESTE DO OLINHO EM TODOS OS RECEM-NASCIDOS NOS BERCÁRIOS DAS MATERNIDADES DO MUNICÍPIO DE JEQUIE.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/50/projeto_de_lei_no_26.2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/50/projeto_de_lei_no_26.2021.pdf</t>
   </si>
   <si>
     <t>1ª Discussão -  CONSIDERA DE UTILIDADE PUBLICA  MUNICIPAL A ASSOACIAÇÃO BENEFICIENTE E CULTURAL FILARMONICA E ORQUESTRA CLASSICA POPULAR DE JEQUIE.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/230/projeto_de_lei_mercado_municipal.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/230/projeto_de_lei_mercado_municipal.docx</t>
   </si>
   <si>
     <t>Denomina de Mercado Municipal Armando Santos Cardoso, o Antigo Mercado Municipal, localizado na Praça da Bandeira.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/322/projeto_que_nomeia_a_avenida_gilmar_santos_2021_-_correto.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/322/projeto_que_nomeia_a_avenida_gilmar_santos_2021_-_correto.doc</t>
   </si>
   <si>
     <t>DENOMINA DE AVENIDA GILMAR SANTOS PEREIRA A ATUAL AVENIDA DO PRESIDIO.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/321/projeto_que_nomeia_a_avenida_carmen_barreto_-_corrigido.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/321/projeto_que_nomeia_a_avenida_carmen_barreto_-_corrigido.doc</t>
   </si>
   <si>
     <t>1ª Discussão -  DENOMINA DE AVENIDA MARIA DO CARMO BARRETO SILVEIRA A ATUAL AVENIDA PARQUE DE EXPOSIÇÕES.</t>
   </si>
   <si>
     <t>Zenildo Brandão (Zé Cocá)</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/371/projeto_de_lei_no_09-_doacao_de_terras_para_o_adj.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/371/projeto_de_lei_no_09-_doacao_de_terras_para_o_adj.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A DESAFETAR E A DOAR UMA ÁREA DE TERRAS PERTENCENTE AO MUNICIPIO DE JEQUIÉ À ASSOCIAÇÃO DESPORTIVA JEQUIÉ - ADJ, NA FORMA ABAIXO ESPECIFICADO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/372/projeto_de_lei_no_08_digitalizado-doacao_de_terreno_para_ampliacao_do_colegio_luisa_mahim.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/372/projeto_de_lei_no_08_digitalizado-doacao_de_terreno_para_ampliacao_do_colegio_luisa_mahim.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A TRANSFERIR, POR INTERMÉDIO DE DOAÇÃO, UM TERRENO URBANO, PARA O PODER EXECUTIVO ESTADUAL, COM INTUITO DE AMPLIAÇÃO DO COLÉGIO ESTADUAL LUÍSA MAHIM, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/338/projeto_de_lei_32.2021_denomina_praca__walmick_almeida_andrade.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/338/projeto_de_lei_32.2021_denomina_praca__walmick_almeida_andrade.docx</t>
   </si>
   <si>
     <t>Denomina de Praça Walmick Almeida Andrade, a antiga Praça Conhecida como Cacheiro dos Viajantes.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/346/projeto_de_lei_utilidade__-casa_das_mulheres.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/346/projeto_de_lei_utilidade__-casa_das_mulheres.doc</t>
   </si>
   <si>
     <t>1ª Discussão - - Fica considerada de Utilidade Pública Municipal a “ASSOCIAÇÃO CASA DAS MULHERES, com sede no Município de Jequié, localizada à Rua Lelis Piedade,nº 372, Centro, na Cidade de Jequié.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/313/texto_pl_medicamentos.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/313/texto_pl_medicamentos.pdf</t>
   </si>
   <si>
     <t>“TORNA OBRIGATÓRIO O PODER EXECUTIVO MUNICIPAL A DIVULGAR A RELAÇÃO DE _x000D_
 MEDICAMENTOS, DATA DE ENTRADA, FABRICAÇÃO, LOTE E VALIDADE DISPONÍVEIS NA REDE PÚBLICA_x000D_
 MUNICIPAL DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/523/projeto_35.2021_proibicao_de_manter_animais_domesticos_presos_1.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/523/projeto_35.2021_proibicao_de_manter_animais_domesticos_presos_1.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DE MANTER ANIMAIS DOMÉSTICOS ACORRENTADOS E EM ESPAÇOS CONFINADOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/583/projeto_de_lei_37.2021_que_da_nome_a_praca_joao_vieira_andrade.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/583/projeto_de_lei_37.2021_que_da_nome_a_praca_joao_vieira_andrade.doc</t>
   </si>
   <si>
     <t>DENOMINA DE JOÃO VIEIRA ANDRADE A ATUAL PRAÇA LOCALIZADA NA RODOVIA BARRAGEM DA PEDRA NO BAIRRO CURRAL NOVO.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/660/projeto_de_lei_38.2021_cria_a_notificacao_compulsoria.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/660/projeto_de_lei_38.2021_cria_a_notificacao_compulsoria.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA NOTIFICAÇÃO COMPULSÓRIA DO USO DE ÁLCOOL E OUTRAS DROGAS POR CRIANÇAS E ADOLESCENTES NO ÂMBITO DO MUNICÍPIO DE JEQUIÉ, ESTADO DA BAHIA.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/721/projeto_de_lei_nomina_rua_josereza_marques_gargano.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/721/projeto_de_lei_nomina_rua_josereza_marques_gargano.doc</t>
   </si>
   <si>
     <t>1ª Discussão -  PROJETO DA LEI QUE ALTERA NOME DE LOGRADOURO E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/752/projeto_de_lei_-_dia_do_ciclista_2.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/752/projeto_de_lei_-_dia_do_ciclista_2.docx</t>
   </si>
   <si>
     <t>INCLUIR O DIA MUNICIPAL DO CICLISTA NO CALENDÁRIO CULTURAL E ESPORTIVO DO MUNICÍPIO DE JEQUIÉ, SENDO COMEMORADO NO DIA 12 OUTUBRO DE CADA ANO</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/759/ppa_2022-2025_digitalizado.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/759/ppa_2022-2025_digitalizado.pdf</t>
   </si>
   <si>
     <t>Institui o Plano Plurianual - PPA do município de Jequié-Estado da Bahia para o quadriênio 2022-2025. (Executivo Municipal)</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/805/projeto_de_lei_valdeci_de_jesus.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/805/projeto_de_lei_valdeci_de_jesus.docx</t>
   </si>
   <si>
     <t>Denomina de Rua Valdeci Souza Braga, a antiga Rua São Francisco, localizada no Bairro do Km 03.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/883/projeto_de_lei_43.2021_semana_da_juventude.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/883/projeto_de_lei_43.2021_semana_da_juventude.docx</t>
   </si>
   <si>
     <t>Institui no Calendário de Eventos Oficiais do Município Jequié a Semana Municipal da Juventude e dá outras providências (Bui Bulhões)</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/890/projeto_de_lei_12_-_auditor.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/890/projeto_de_lei_12_-_auditor.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do cargo efetivo de Auditor Municipal, declara em extinção o cargo efetivo de Fiscal de Tributos, altera a Lei Municipal n. 1.992 de 01 de julho de 2016, nos termos em que especifica, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/891/projeto_de_lei_11-_cria_o_programa_jequie_do_futuro_digitalizado.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/891/projeto_de_lei_11-_cria_o_programa_jequie_do_futuro_digitalizado.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA JEQUIÉ DO FUTURO NO ÂMBITO DO MUNICÍPIO DE JEQUIÉ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/893/modelo_projeto_de_lei_1_certo_2.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/893/modelo_projeto_de_lei_1_certo_2.doc</t>
   </si>
   <si>
     <t>projeto de Lei que denomina  de praça Dorgival Ramos Barros, localizada entre as ruas A e B do Loteamento Mirassol, Bairro Topical nesta cidade.(Ivan do Leite)</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/942/pojeto_de_lei_carteirinha_autista_2.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/942/pojeto_de_lei_carteirinha_autista_2.doc</t>
   </si>
   <si>
     <t>Institui a regulamenta a emissão da Carteira de Identificação da pessoa com transtorno do Espectro Autista (CIPTEA), no âmbito do Município de Jequié, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/956/projeto_lei_moana_meira_paradesportivos.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/956/projeto_lei_moana_meira_paradesportivos.docx</t>
   </si>
   <si>
     <t>Autoriza a realização do Calendário Oficial dos jogos paradesportivos (Parajts na cidade de Jequié-BA.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/957/moana__ramon-_projeto_distribuicao_gratuita_de_fraldas_e_absorventes.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/957/moana__ramon-_projeto_distribuicao_gratuita_de_fraldas_e_absorventes.docx</t>
   </si>
   <si>
     <t>Prevê autorização para distribuição gratuita de fraldas e absorventes descartáveis para Pessoas com Deficiência (PcD); idosos e crianças com menos de dois anos nas condições específicas.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/960/projeto__50.2021_mulheres_que_se_sintam_em_situacao_de_risco.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/960/projeto__50.2021_mulheres_que_se_sintam_em_situacao_de_risco.docx</t>
   </si>
   <si>
     <t>”Dispõe da obrigatoriedade dos bares, eventos, casas noturnas e restaurantes adotarem as medidas para auxiliarem as mulheres que se sintam em situação de risco em suas dependências e dá outras providências”</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/962/projeto_de_lei_no_13-criacao_de_cargo_de_engenheiro-_enfermeiro-_tecnico_do_trabalho_na_saude.digitalizado.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/962/projeto_de_lei_no_13-criacao_de_cargo_de_engenheiro-_enfermeiro-_tecnico_do_trabalho_na_saude.digitalizado.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 13/2021-	DISPÕE SOBRE A CRIAÇÃO DOS CARGOS EFETIVO DE ENGENHEIRO DE SEGURANÇA DO TRABALHO, ENFERMEIRO DO TRABALHO E TÉCNICO DE ENFERMAGEM DO TRABALHO, ALTERA A LEI MUNICIPAL N. 1.992 DE 01 DE JULHO DE 2016, NOS TERMOS EM QUE ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/981/projeto_de_lei_014_2021-_suplementacao-_digitalizado.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/981/projeto_de_lei_014_2021-_suplementacao-_digitalizado.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 14/2021	ALTERA O ART. 4º DA LEI MUNICIPAL Nº 2141, DE 30 DE DEZEMBRO DE 2020, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1053/projeto_de_lei_no_015-2021-_digitalizado.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1053/projeto_de_lei_no_015-2021-_digitalizado.pdf</t>
   </si>
   <si>
     <t>MATÉRIA RETIRADA PELO AUTOR. _x000D_
 AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS .</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1054/projeto_de_lei_no_17-loa_2022.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1054/projeto_de_lei_no_17-loa_2022.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICIPIO DE JEQUIÉ PARA O EXERCÍCIO FINANCEIRO DE 2022 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1099/projeto_de_lei_no_18-_cria_o_conselho_da_pessoa_idosa-_digitalizado.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1099/projeto_de_lei_no_18-_cria_o_conselho_da_pessoa_idosa-_digitalizado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE DIREITOS DA PESSOA IDOSA, E FUNDO MUNICIPAL DA PESSOA IDOSA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1148/projeto_de_lei_no_05-_ajuste_de_pagamento_dos_fiscais_de_obras.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1148/projeto_de_lei_no_05-_ajuste_de_pagamento_dos_fiscais_de_obras.pdf</t>
   </si>
   <si>
     <t>“ALTERA A LEI N. 2.079 DE 19 DE DEZEMBRO DE 2018 E DÁ OUTRAS PROVIDÊNCIAS .</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1154/modelo_projeto_de_lei.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1154/modelo_projeto_de_lei.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação e uso de energia solar em todos órgãos públicos e escolas do município de Jequié.</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1157/projeto_de_lei_no_21-_fundo_do_meio_ambiente-digitalizado.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1157/projeto_de_lei_no_21-_fundo_do_meio_ambiente-digitalizado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1158/projeto_de_lei_no_20-_parcelamento_de_debitos_com_a_embasa.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1158/projeto_de_lei_no_20-_parcelamento_de_debitos_com_a_embasa.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FIRMAR TERMO DE CONFISSAO DE DIVIDA E ACORDO DE PARCELAMENTO E QUITAÇÃO DE DEBITOS COM A EMPRESA BAIANA DE ÁGUAS E SANEAMENTO S/A - EMBASA, E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1169/pl_19-_regencia_digitalizado.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1169/pl_19-_regencia_digitalizado.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PAGAMENTO DA GRATIFICAÇÃO DE REGÊNCIA DE CLASSE AOS PROFISSIONAIS DO MAGISTÉRIO DA REDE PÚBLICA MUNICIPAL DE ENSINO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1174/projeto_de_lei_que_denomina_rua_benedito_galvao.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1174/projeto_de_lei_que_denomina_rua_benedito_galvao.doc</t>
   </si>
   <si>
     <t>DENOMINA DE RUA BENEDITO GALVÃO NASCIMENTO A ANTIGA RUA SANTO ANTONIO.</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1189/projeto_lei_reducao_carga_horaria_servidor_publico_2.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1189/projeto_lei_reducao_carga_horaria_servidor_publico_2.docx</t>
   </si>
   <si>
     <t>Cria a Lei que concede direito a horário especial ao servidor Público Municipal que tenha cônjuge, Filho ou dependente com deficiência de qualquer natureza.</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1195/projeto_lei_semana_protecao_animal_2.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1195/projeto_lei_semana_protecao_animal_2.docx</t>
   </si>
   <si>
     <t>Institui a Semana Municipal da Adoção, Proteção e Bem-Estar dos animais no município de Jequié.</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1212/pl_dia_do_optometrista.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1212/pl_dia_do_optometrista.docx</t>
   </si>
   <si>
     <t>Institui o “Dia do Optometrista” no Município de Jequié-BA.</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1230/projeto._relacao_de_medicamentos.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1230/projeto._relacao_de_medicamentos.doc</t>
   </si>
   <si>
     <t>“TORNA OBRIGATÓRIO O PODER EXECUTIVO MUNICIPAL A DIVULGAR A RELAÇÃO DE MEDICAMENTOS, DATA DE ENTRADA, FABRICAÇÃO, LOTE E VALIDADE DISPONÍVEIS NA REDE PÚBLICA MUNICIPAL DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1249/projeto_de_lei_que_denomina_ponte_do_mandacaru_1.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1249/projeto_de_lei_que_denomina_ponte_do_mandacaru_1.doc</t>
   </si>
   <si>
     <t>DENOMINA DE JOSÉ JOAQUIM DE SANTANA A NOVA PONTE SOBRE O RIO DE CONTAS LOCALIZADA NA RUA MINISTRO HELIO ALMEIDA.</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1265/projeto_lista_de_medicamentos.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1265/projeto_lista_de_medicamentos.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da divulgação da listagem de medicamentos disponíveis e em falta destinados a farmácia municipal e outras unidades de saúde e dá outras providencias.</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1271/projeto_de_lei_obrigatoriedade_cadeira_de_rodas_em_orgaos_publicos.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1271/projeto_de_lei_obrigatoriedade_cadeira_de_rodas_em_orgaos_publicos.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. /2021_x000D_
 _x000D_
 Excelentíssimo Presidente,_x000D_
 _x000D_
 EMENTA:_x000D_
 Dispõe sobre a obrigatoriedade da disponibilização de cadeiras de rodas nos órgãos públicos, para o uso de pessoas com deficiência e mobilidade reduzida, usuários do serviço público, no Município de Jequié.</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1295/cupom_fiscal.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1295/cupom_fiscal.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição do uso por empresa pública e privada de papel termossensíveis, que com bisfenol na sua composição, no âmbito do município de Jequié.</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1310/pl_23-_credito_adicional_suplementar-_fundeb-_digitalizado.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1310/pl_23-_credito_adicional_suplementar-_fundeb-_digitalizado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1311/pl_24-_credito_adicional_suplementar-_saude-_digitalizado.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1311/pl_24-_credito_adicional_suplementar-_saude-_digitalizado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1327/pl_25-_desafetar_e_alienar_os_bens_municipais.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1327/pl_25-_desafetar_e_alienar_os_bens_municipais.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DESAFETAÇÃO E ALIENAÇÃO DE BENS IMÓVEIS PÚBLICO MUNICIPAL, NOS TERMOS DO ARTIGO 75, XVIII, C/C ARTIGOS 8º, I, 16, XXI, 38, §8º, C DA LEI ORGÂNICA DO MUNICÍPIO DE JEQUIÉ - BA E DETERMINA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1344/projeto_de_lei_meia_entradqa.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1344/projeto_de_lei_meia_entradqa.docx</t>
   </si>
   <si>
     <t>“Institui sobre o incentivo aos doadores de sangue do Município de Jequié, meia-entrada em eventos culturais, esportivos e de lazer, realizados em locais públicos, e dá outras providências.”</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1360/pl_22-salario_do_engenheiro_civil-_digitalizado.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1360/pl_22-salario_do_engenheiro_civil-_digitalizado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o salário do cargo efetivo do quadro de Engenharia Civil, e altera o valor da Tabela de Vencimentos, anexos V e VII, da Lei Municipal Nº 1.989 - EM 01 DE JULHO DE 2016, e dá outras providências.</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1361/pl_26-doacao_de_terreno_para_ampliacao_para_o_colegio_faraildes-_digitalizado.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1361/pl_26-doacao_de_terreno_para_ampliacao_para_o_colegio_faraildes-_digitalizado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A TRANSFERIR, POR INTERMÉDIO DE DOAÇÃO, UM TERRENO PÚBLICO URBANO, PARA O PODER EXECUTIVO ESTADUAL, COM INTUITO DE AMPLIAÇÃO DO COLÉGIO ESTADUAL PROFESSORA FARAILDES SANTOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1400/projeto_de_lei__coordenador_de_producao_audiovisual.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1400/projeto_de_lei__coordenador_de_producao_audiovisual.docx</t>
   </si>
   <si>
     <t>ALTERA O ART 16 DA LEI Nº 1.903/2013, QUE REESTRUTUROU A SECRETARIA ADMINISTRATIVA DA CÂMARA MUNICIPAL DE JEQUIÉ, CRIANDO CARGOS DE PROVIMENTO COMISSIONADOS</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1427/projeto_de_lei_que_denomina_rua_miguel_coelho_xavier_e_rua_maicon_xavier_paixao.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1427/projeto_de_lei_que_denomina_rua_miguel_coelho_xavier_e_rua_maicon_xavier_paixao.doc</t>
   </si>
   <si>
     <t>DENOMINA DE RUA MIGUEL COELHO XAVIER A ATUAL RUA ARNALDO EVANGELISTA SOUZA E DEMONINA DE RUA MAICON XAVIER PAIXÃO A ATUAL SEGUNDA TRAVESSA JUCA REBOUÇAS.</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1437/pl_29-_decimo_e_ferias_aos_agente_policitos-_digitalizado.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1437/pl_29-_decimo_e_ferias_aos_agente_policitos-_digitalizado.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 29/2021-	FICA ASSEGURADA AOS AGENTES POLÍTICOS, INTEGRANTES DO PODER EXECUTIVO MUNICIPAL, A PERCEPÇÃO DE DÉCIMO TERCEIRO SALÁRIO E ADICIONAL DE TERÇO DE FÉRIAS DO MUNICÍPIO DE JEQUIÉ, E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1445/projeto_de_lei_no_015-2021-_digitalizado.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1445/projeto_de_lei_no_015-2021-_digitalizado.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 15/2021-	AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1460/proj.__obriga_as_escolas_publicas_e_privadas_a_execultarem_o_hino_nacional_-_copia.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1460/proj.__obriga_as_escolas_publicas_e_privadas_a_execultarem_o_hino_nacional_-_copia.doc</t>
   </si>
   <si>
     <t>Obriga que as escolas de rede Pública e Privada executem o Hino Nacional Brasileiro uma vez por semana no município de Jequié-BA</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1462/pl_no_30-_autoriza_abertura_de_credito_suplementar-_digitalizado.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1462/pl_no_30-_autoriza_abertura_de_credito_suplementar-_digitalizado.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 30/2021-	AUTORIZA A ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1473/pl_no31-_regulamenta_a_moto_taxi-_digitalizado.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1473/pl_no31-_regulamenta_a_moto_taxi-_digitalizado.pdf</t>
   </si>
   <si>
     <t>INSTITUI E REGULAMENTA O SERVIÇO DE TRANSPORTE INDIVIDUAL DE PASSAGEIROS POR MOTOCICLETA, DENOMINADO MOTO TÁXI, NO MUNICÍPIO DE JEQUIÉ ESTADO DA BAHIA.</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/74/projeto_de_resolucao_libras_01.2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/74/projeto_de_resolucao_libras_01.2021.pdf</t>
   </si>
   <si>
     <t>ALTERA A RESOLUÇÃO N° 01/2010 - REGIMENTO INTERNO. ACRESCENTA O § 3° NO CAPUT DO ART. 122: LIBRAS.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/57/projeto_de_resolucao_no_002.2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/57/projeto_de_resolucao_no_002.2021.pdf</t>
   </si>
   <si>
     <t>ALTERA A RESOLUÇÃO N° 01/2010 - REGIMENTO INTERNO. ALTERA O INCISO X E ACRESCENTA A ALINEA "A" AO ART. 89: TRAJES NAS SESSÕES.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/75/proj_resolucao_03.2021_cria_comissao_regiemnto_e_lei_organica.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/75/proj_resolucao_03.2021_cria_comissao_regiemnto_e_lei_organica.pdf</t>
   </si>
   <si>
     <t>ALTERA A RESOLUÇÃO N° 01/2010 - REGIMENTO INTERNO. ALTERA O ART. 47; ACRESCENTA O ART. 80-B: CRIA A COMISSAO PERMANENTE DE REFORMA DO REGIMENTO INTERNO E DA LEI ORGANICA MUNICIPAL.</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/76/projeto_de_resolucao_04.2021_cria_comissao_defesa_deficiente_e_idoso.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/76/projeto_de_resolucao_04.2021_cria_comissao_defesa_deficiente_e_idoso.docx</t>
   </si>
   <si>
     <t>ALTERA A RESOLUÇÃO N° 01/2010 - REGIMENTO INTERNO. ALTERA O ART. 47; ACRESCENTA O ART. 80-A: CRIA A COMISSAO PERMANENTE DE DEFESA DA PESSOA COM DEFICIENCIA E DO IDOSO.</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/64/projeto_de_resolucao_05.2021_cpi_combustivel.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/64/projeto_de_resolucao_05.2021_cpi_combustivel.doc</t>
   </si>
   <si>
     <t>CRIA COMISSAO PARLAMENTAR DE INQUERITO COM A FINALIDADE DE APURAR IRREGULARIDADES NOS PREÇOS PRATICADOS PELOS POSTOS DE COMBUSTIVEIS EM NOSSO MUNICIPIO.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/596/projeto_resolucao_06.2021-_alteracoes_regimento_sapl.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/596/projeto_resolucao_06.2021-_alteracoes_regimento_sapl.doc</t>
   </si>
   <si>
     <t>ALTERA A RESOLUÇÃO N° 01/2010 - REGIMENTO INTERNO. INSTITUI OS PROCESSOS ADMINISTRATIVO E LEGISLATIVO ELETRÔNICOS - SAPL.</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1035/projeto_de_resolucao____camara_mirim.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1035/projeto_de_resolucao____camara_mirim.doc</t>
   </si>
   <si>
     <t>“INSTITUI A CÂMARA MIRIM NO MUNICÍPIO DE JEQUIÉ E ESTABELECE NORMAS PARA SEU FUNCIONAMENTO” .</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1046/projeto_de_resolucao_cria_comissao_desenvolvimento_-_corrigido_pelo_procurador.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1046/projeto_de_resolucao_cria_comissao_desenvolvimento_-_corrigido_pelo_procurador.docx</t>
   </si>
   <si>
     <t>ALTERA A RESOLUÇÃO N° 01/2010 - REGIMENTO INTERNO. ALTERA OS ARTS. 47 E 73: CRIA A COMISSÃO PERMANENTE DE DESENVOLVIMENTO ECONOMICO, TURISMO E RELAÇÕES INTERNACIONAIS.</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1293/projeto_de_resolucao_incluir_2o_vice-presidente.docm</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1293/projeto_de_resolucao_incluir_2o_vice-presidente.docm</t>
   </si>
   <si>
     <t>ALTERA A RESOLUÇÃO N° 01/2010 - REGIMENTO INTERNO. ALTERA O CAPUT DO ART. 12, INCISO I DO ART.15, ALTERA O ART. 67 E 71, ACRESCENTA O ART. 37-A: COMPOSIÇÃO DA MESA DIRETORA.</t>
   </si>
   <si>
     <t>6775</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>FICA REFERENDADA A INDICAÇÃO DO DR. DANIEL DE QUADROS NOGUEIRA PARA O CARGO DE PROCURADOR GERAL DO MUNICÍPIO DE JEQUIÉ.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/255/projeto_de_decreto_16.2021comenda_poliana_leandro_vice_prefeita_de_jequie.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/255/projeto_de_decreto_16.2021comenda_poliana_leandro_vice_prefeita_de_jequie.doc</t>
   </si>
   <si>
     <t>OUTORGA A COMENDA ‘DR. CELY DE FREITAS – CIDADE DE JEQUIÉ A VICE PREFEITA SRA. POLLIANA LEANDRO OLIVERA.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/58/projeto_de_decreto_no_005.2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/58/projeto_de_decreto_no_005.2021.pdf</t>
   </si>
   <si>
     <t>concede titulo de cidadão jequieense ao Sr.Zenildo Bradão Santana</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/60/projeto_de_decreto_no_007.2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/60/projeto_de_decreto_no_007.2021.pdf</t>
   </si>
   <si>
     <t>Concede titulo de cidadão jequieense a João Felipe de Souza Leão.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/59/projeto_de_decreto_no_010.2021.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/894/decreto_11.2021legislativo_regencia.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/59/projeto_de_decreto_no_010.2021.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/894/decreto_11.2021legislativo_regencia.doc</t>
   </si>
   <si>
     <t>SUSTAR O DECRETO Nº 20.091 QUE DETERMINOU A SUSPENSÃO DO PAGAMENTO DA REGENCIA AOS PROFISSIONAIS DO MAGISTÉRIO DA REDE MUNICIPAL</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/352/magal_13.2021titulo_cidadao_jequieense_ao_pr_eduardo_ribeiro_gomes.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/352/magal_13.2021titulo_cidadao_jequieense_ao_pr_eduardo_ribeiro_gomes.doc</t>
   </si>
   <si>
     <t>Fica concedido Título de Cidadão Jequieense ao Sr. Eduardo Ribeiro Gomes.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/253/proj_decreto_14.2021__desembargador__lourival_trindade.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/253/proj_decreto_14.2021__desembargador__lourival_trindade.doc</t>
   </si>
   <si>
     <t>1ª Discussão - Fica concedido Título de Cidadão Jequieense ao Desembargador Dr. Lourival Trindade.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/254/projeto_de_decreto_15.2021titulo_cidadao_a_justino.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/254/projeto_de_decreto_15.2021titulo_cidadao_a_justino.doc</t>
   </si>
   <si>
     <t>1ª Discussão - CONCEDE TÍTULO DE CIDADÃO JEQUIEENSE A SR. JUSTINO ALVES DA SILVA.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/408/proj_decreto_16.2021__wagner_de_castro_amparo_2.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/408/proj_decreto_16.2021__wagner_de_castro_amparo_2.doc</t>
   </si>
   <si>
     <t>1ª Discussão - Fica concedido Título de Cidadão Jequieense ao Sr. Vagner de Castro Amparo.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/547/projeto_decreto_17.2021_comenda_poliana_leandro_vice_prefeita_de_jequie.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/547/projeto_decreto_17.2021_comenda_poliana_leandro_vice_prefeita_de_jequie.doc</t>
   </si>
   <si>
     <t>OUTORGA A COMENDA ‘DR. CELY DE FREITAS – CIDADE DE JEQUIE A VICE PREFEITA Sra. POLLIANA LEANDRO OLIVERA.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/885/proj_decreto_18.2021__titulo_carlos_felipe_valasquez_de_souza_leao_1.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/885/proj_decreto_18.2021__titulo_carlos_felipe_valasquez_de_souza_leao_1.doc</t>
   </si>
   <si>
     <t>Fica concedido Título de Cidadão Jequieense ao Sr. João Felipe de Souza Leão, mais conhecido como Cacá Leão.( Walmiral Marinho - Daubti Rocha)</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/958/projetode_decreto_19.2021_titulo_de_cidadao_jequieense_a_jaques_wagner_1.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/958/projetode_decreto_19.2021_titulo_de_cidadao_jequieense_a_jaques_wagner_1.doc</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO JEQUIEENSE A SR. JAQUES WAGNER. (Ramon Fernandes)</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/961/projeto_de_decreto_20.2021_comenda_tinho.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/961/projeto_de_decreto_20.2021_comenda_tinho.doc</t>
   </si>
   <si>
     <t>OUTORGA A COMENDA VALTER GOMES DE SANTANA– CIDADE DE JEQUIE AO PRESIDENTE DO JEQUIE ESPORTE CLUBE, EMANUEL CAMPOS SILVA(TINHO).</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1006/titulo_de_cidadao_jequieense_ao_pastor_alexandro_luis_sandro.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1006/titulo_de_cidadao_jequieense_ao_pastor_alexandro_luis_sandro.doc</t>
   </si>
   <si>
     <t>TITULO CIDADÃO JEQUIEENSE AO PASTOR ALEXANDRO LUÍS BONFIM DOS SANTOS (Gilvan Santana)</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1047/projeto_titulo_de_cidadao_jequieense_a_elbert_vinhatico_1.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1047/projeto_titulo_de_cidadao_jequieense_a_elbert_vinhatico_1.doc</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO JEQUIEENSE A SR. ELBERT VINHÁTICO NEVES.</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1183/proj_decreto_titulo_acm_neto.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1183/proj_decreto_titulo_acm_neto.doc</t>
   </si>
   <si>
     <t>Fica concedido Título de Cidadão Jequieense ao Sr. Antônio Carlos Magalhães Neto.</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1250/projeto_de_decreto_titulo_de_cidadao_so_sr_bruno.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1250/projeto_de_decreto_titulo_de_cidadao_so_sr_bruno.doc</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Jequieense ao Sr. Bruno André Faneli Moreira Aguiar- Tenente Coronel BM, Comandante do 8º Grupamento de Bombeiros Militar.</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1300/comenda_cely_de_freitas_-_itamar_gondim_freitas.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1300/comenda_cely_de_freitas_-_itamar_gondim_freitas.pdf</t>
   </si>
   <si>
     <t>É outorgada a Comenda ‘Dr. Cely de Freitas – Cidade de Jequié’ ao Tenente Coronel Itamar Gondim Bandeira para Destaque na Área de Segurança.</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1421/projeto_decreto_comenda_ao_dr._jacobson_britto_leite_1.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1421/projeto_decreto_comenda_ao_dr._jacobson_britto_leite_1.doc</t>
   </si>
   <si>
     <t>OUTORGA A COMENDA ‘DR. MILTON COUTO MUNIZ' AO DR. JACOBSON CORREIA LEITE BRITTO.</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1570/proj_decreto_no_28.2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1570/proj_decreto_no_28.2021.pdf</t>
   </si>
   <si>
     <t>CONDEDE TÍTULO DE CIDADÃO JEQUIEENSE AO DR. NILO DE SIQUEIRA COSTA NETO.</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
     <t>EMEND</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1489/emenda_lei_organica_walmiral.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1489/emenda_lei_organica_walmiral.docx</t>
   </si>
   <si>
     <t>EMENDA À LEI ORGÂNICA Nº 1.130 - EXECUÇÃO ORÇAMENTÁRIA - ALTERA O § 11º DO ART. 98 E § 1º DO ART. 101 DA LEI ORGÂNICA DO MUNICÍPIO DE JEQUIÉ.</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1474/emenda_lei_organica_ramon.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1474/emenda_lei_organica_ramon.docx</t>
   </si>
   <si>
     <t>EMENDA À LEI ORGÂNICA Nº 1.130 - COMPOSIÇÃO DA MESA DIRETORA - ALTERA ART. 39 DA LEI ORGÂNICA DO MUNICÍPIO DE JEQUIÉ.</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1482/emenda_lei_organica_03.2021_1.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1482/emenda_lei_organica_03.2021_1.docx</t>
   </si>
   <si>
     <t>EMENDA À LEI ORGÂNICA Nº 1.130 - SUBSÍDIOS VEREADORES - ACRESCENTA O PARÁGRAFO ÚNICO AO ART. 62 DA LEI ORGÂNICA DO MUNICÍPIO DE JEQUIÉ.</t>
   </si>
   <si>
     <t>DL</t>
   </si>
   <si>
     <t>Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/650/decreto_10.2021__titulo_joao_leao.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/650/decreto_10.2021__titulo_joao_leao.doc</t>
   </si>
   <si>
     <t>Fica concedido Título de Cidadão Jequieense ao Sr. João Felipe de Souza Leão.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/652/decreto_11.2021titulo_cidadao_jequieense_ao_pr_eduardo_ribeiro_gomes.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/652/decreto_11.2021titulo_cidadao_jequieense_ao_pr_eduardo_ribeiro_gomes.doc</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/969/decreto_12.2021_comenda_poliana_leandro_vice_prefeita_de_jequie.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/969/decreto_12.2021_comenda_poliana_leandro_vice_prefeita_de_jequie.doc</t>
   </si>
   <si>
     <t>É outorgada a Comenda ‘Dr. Cely de Freitas – Cidade de Jequié’ a Vice Prefeita do Município de Jequié, Sra. Polliana Leandro Oliveira, para destaque na área de saúde.</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>Resolução</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/268/resolucao_04.2021_cpi_combustivel.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/268/resolucao_04.2021_cpi_combustivel.doc</t>
   </si>
   <si>
     <t>Fica criada a Comissão Parlamentar de Inquérito, para no prazo de 90 (noventa dias) para apurar irregularidades no nos preços praticados pelos postos de combustíveis em nosso Município.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/654/resolucao_palitor_05_2021.docm</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/654/resolucao_palitor_05_2021.docm</t>
   </si>
   <si>
     <t>altera a RESOLUÇÃO Nº. 01/2010 - Regimento Interno</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/344/projeto_de_lei_no_07-_ctm_-_jequie_-_versao_4.ago.2021-novo.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/344/projeto_de_lei_no_07-_ctm_-_jequie_-_versao_4.ago.2021-novo.pdf</t>
   </si>
   <si>
     <t>INSTITUI O NOVO CÓDIGO TRIBUTÁRIO E DE RENDAS DO MUNICÍPIO DE JEQUIÉ E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1337/parecer_projeto_de_lei_68.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1337/parecer_projeto_de_lei_68.docx</t>
   </si>
   <si>
     <t>PARECER DO SOLDADO GILVAN PROJETO DE LEI Nº 068</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1342/projeto_de_resolucao_9.docm</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1342/projeto_de_resolucao_9.docm</t>
   </si>
   <si>
     <t>PARECER DO VEREADOR SOLDADO GILVAN PROJETO RESOLUÇÃO Nº09</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Projeto Emenda a Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/56/proposta_emenda_a_lo_no_002.2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/56/proposta_emenda_a_lo_no_002.2021.pdf</t>
   </si>
   <si>
     <t>ALTERA O § 11° DO ART. 98 E § 1° DO ART. 101 DA LEI ORGÂNICA DO MUNICÍPIO DE JEQUIÉ - EXECUÇÃO ORÇAMENTÁRIA.</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1294/emenda_lei_organica_ramon.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1294/emenda_lei_organica_ramon.docx</t>
   </si>
   <si>
     <t>ALTERA ART. 39 DA LEI ORGÂNICA DO MUNICÍPIO DE JEQUIÉ - COMPOSIÇÃO DA MESA DIRETORA.</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
-    <t>Daubti Rocha Guimaraes (Colorido), Eduardo José Oliveira Simões de Carvalho (Duda), Gilvan Souza Santana (Soldado Gilvan), Ivan de Oliveira Santos (Ivan do Leite), João Paulo Fernandes Silva (JP), Joaquim Caires Rocha (Joaquim Caires), José Augusto de Aguiar Brito Filho (Gutinha), Josiel Cavalcante dos Santos (Ziel), Ladislau Muniz de Bulhões Filho (Bui Bulhões), Márcio Oliveira Melo (Marcinho), Marcos Lameque Vasconcelos da Silva(Marcos do Ovo), Maria Aparecida Souza Santos de Deus (Cida), Moana dos Santos Meira Silva (Moana), Ramon Andrade Fernandes (Ramon Fernandes), San David Pereira Aragão (San), Sidney Magal Rodrigues de Souza (Sidney Magal), Valdemir Souza Braga Junior (Júnior Braga), Walmiral Pacheco Marinho Neto (Walmiral)</t>
-[...2 lines deleted...]
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1470/emenda_lom_-_13o.pdf</t>
+    <t>Daubti Rocha Guimaraes (Colorido), Eduardo José Oliveira Simões de Carvalho (Duda), Gilvan Souza Santana (Soldado Gilvan), Ivan de Oliveira Santos (Ivan do Leite), João Paulo Fernandes Silva (JP), Joaquim Caires Rocha (Joaquim Caires), José Augusto Aguiar Brito Filho (Gutinha), Josiel Cavalcante dos Santos (Ziel), Ladislau Muniz de Bulhões Filho (Bui Bulhões), Márcio Oliveira Melo (Marcinho), Marcos Lameque Vasconcelos da Silva(Marcos do Ovo), Maria Aparecida Souza Santos de Deus (Cida), Moana dos Santos Meira Silva (Moana), Ramon Andrade Fernandes (Ramon Fernandes), San David Pereira Aragão (San), Sidney Magal Rodrigues de Souza (Sidney Magal), Valdemir Souza Braga Junior (Júnior Braga), Walmiral Pacheco Marinho Neto (Walmiral)</t>
+  </si>
+  <si>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1470/emenda_lom_-_13o.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA E ALTERA DISPOSITIVOS DA LEI ORGÂNICA DO MUNICÍPIO DE JEQUIÉ E DÁ OUTRAS PROVIDÊNCIAS. ACRESCENTA O PARÁGRAFO ÚNICO AO ART. 62 DA LEI ORGÂNICA DO MUNICÍPIO DE JEQUIÉ - SUBSÍDIOS VEREADORES.</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/966/parecer_psicologia.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/966/parecer_psicologia.doc</t>
   </si>
   <si>
     <t>Objetiva regulamentar  a Lei nº 13.935, de 11 de dezembro de 2019, que dispõe sobre a prestação de serviços de psicologia e de serviço social nas redes públicas de educação-básica.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/968/parecer_comissao_justica_projeto_de_decreto_17_ramon_fernandes_comenda_cely_de_freitas.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/968/parecer_comissao_justica_projeto_de_decreto_17_ramon_fernandes_comenda_cely_de_freitas.pdf</t>
   </si>
   <si>
     <t>Outorga a Comenda Dr. Cely de Freitas Cidade de Jequié a Vice- Prefeita a Sra. Polliana Leandro Oliveira.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1025/parecer_do_pdl_18-2021_-_concede_titulo_de_cidadao_jequieense_a_joao_leal_-_autor_walmiral_marinho_-_relator_san_david_1.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1025/parecer_do_pdl_18-2021_-_concede_titulo_de_cidadao_jequieense_a_joao_leal_-_autor_walmiral_marinho_-_relator_san_david_1.docx</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Jequieense ao Sr. Carlos Felipe Vazquez de Souza Leão – conhecido como Cacá Leão.</t>
   </si>
   <si>
     <t>PCP</t>
   </si>
   <si>
     <t>Parecer de Comissão Permanente</t>
   </si>
   <si>
     <t>CLJR - Comissão de Legislação, Justiça e Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1004/parecer_projeto_de_lei_joao_andrade.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1004/parecer_projeto_de_lei_joao_andrade.doc</t>
   </si>
   <si>
     <t>Que denomina de João Vieira Andrade a atual praça localizada na Rodovia Barragem da Pedra no Bairro Curral Novo, nesta cidade.</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1005/parecer__denomina_valdeci_souza_braga.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1005/parecer__denomina_valdeci_souza_braga.doc</t>
   </si>
   <si>
     <t>Denomina de Rua Valdeci de Souza Braga, a antiga Rua São Francisco, localizada no Bairro do Km 03.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1048/parecer_projeto_decreto_tinho_2.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1048/parecer_projeto_decreto_tinho_2.doc</t>
   </si>
   <si>
     <t>outorga a comenda Valter Gomes de Santana– cidade de Jequié ao presidente do Jequié Esporte Clube (JEC), Emanuel Campos Silva (Tinho).</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1090/parecer_comissao_pl_52.2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1090/parecer_comissao_pl_52.2021.pdf</t>
   </si>
   <si>
     <t>Altera o art. 4º da Lei Municipal n.º 2.141 de 30 de dezembro de 2020  e dá outras providências.</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1089/parecer_cria_o_programa_jequie_do_futuro_no_ambito_do_municipio_de_jequie_..doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1089/parecer_cria_o_programa_jequie_do_futuro_no_ambito_do_municipio_de_jequie_..doc</t>
   </si>
   <si>
     <t>Cria o Programa Jequié do Futuro no âmbito do Município de Jequié e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1064/parecer_prog._jequie_para_o_futuro_45.2021.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1064/parecer_prog._jequie_para_o_futuro_45.2021.doc</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1083/parecer_do_pl_22-2021_-_autoriza_criacao_do_programa_creche_para_idoso_no_municipio_de_jequie_-_autor_bui_bulhoes_e_marcos_do_ovo_-_relator_san_david.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1083/parecer_do_pl_22-2021_-_autoriza_criacao_do_programa_creche_para_idoso_no_municipio_de_jequie_-_autor_bui_bulhoes_e_marcos_do_ovo_-_relator_san_david.docx</t>
   </si>
   <si>
     <t>Autoriza a criação do programa Creche para Idoso no Município de Jequié (Autor: Bui Bulhões)</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
     <t>CFOFF - Comissão de Finanças, Orçamento e Fiscalização Financeira</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1084/parecer__criacao_de_cargo_efetivo_de_auditor_municipal.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1084/parecer__criacao_de_cargo_efetivo_de_auditor_municipal.docx</t>
   </si>
   <si>
     <t>onde dispõe sobre  criação dos cargo efetivo de Auditor Municipal, declara em extinção o cargo efetivo de Fiscal de Tributos, altera a Lei Municipal n.º 1.992 de 01 de julho de 2016, nos termos em que especifica.</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1085/parecer__criacao_de_cargos_efetivos_de_engenheiro_e_enfermeiro_do_trabalho.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1085/parecer__criacao_de_cargos_efetivos_de_engenheiro_e_enfermeiro_do_trabalho.docx</t>
   </si>
   <si>
     <t>criação dos cargos efetivos de Engenheiro de Segurança do Trabalho, Enfermeiro do Trabalho e Técnico de Enfermagem do Trabalho, altera a Lei Municipal n.º 1.992 de 01 de julho de 2016, nos termos em que específica.</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1088/regencia_1.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1088/regencia_1.doc</t>
   </si>
   <si>
     <t>que suspendeu o pagamento da gratificação intitulada de “regência” aos profissionais do magistério da rede pública municipal de ensino, a partir da remuneração de julho/2019.</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1129/parecer__pastor_alexandro_luis_bonfim_dos_santos.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1129/parecer__pastor_alexandro_luis_bonfim_dos_santos.docx</t>
   </si>
   <si>
     <t>onde Concede Título de Cidadão Jequieense ao Pastor Alexandro Luiz Bomfim dos Santos.</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1130/parecer__jacques_wagner.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1130/parecer__jacques_wagner.docx</t>
   </si>
   <si>
     <t>onde Concede Titulo de Cidadão Jequieense ao Sr. Jaques Wagner.</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1131/parecer__dorgival_ramos_barros.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1131/parecer__dorgival_ramos_barros.docx</t>
   </si>
   <si>
     <t>denominar de praça Dorgival Ramos Barros, localizada no Loteamento Tropical, bairro do Jequiezinho, nesta Cidade.</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1132/parecer__reconhece_os_servicos_educacionais_por_meio_da_oferta_de_aulas_presenciais_em_escolas_publicas_e_privadas..docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1132/parecer__reconhece_os_servicos_educacionais_por_meio_da_oferta_de_aulas_presenciais_em_escolas_publicas_e_privadas..docx</t>
   </si>
   <si>
     <t>Reconhece os serviços educacionais, por meio da oferta de aulas presenciais em escolas públicas e privadas, como atividades essenciais para a população de Jequié,</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1164/parecer_do_pl_27_2021_-_bui.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1164/parecer_do_pl_27_2021_-_bui.docx</t>
   </si>
   <si>
     <t>denominar de “Armando Santos Cardoso”,  o Antigo Mercado Municipal,  localizado na Praça da Bandeira, no Centro de Jequié.</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1165/parecer_do_pl_43-2021_-_institui_no_calendario_municipal_a_semana_da_juventue_em_jequie_-_autor_bui_bulhoes_-_relator_san_david.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1165/parecer_do_pl_43-2021_-_institui_no_calendario_municipal_a_semana_da_juventue_em_jequie_-_autor_bui_bulhoes_-_relator_san_david.docx</t>
   </si>
   <si>
     <t>incluir no calendário de eventos municipais, a SEMANA MUNICIPAL DA JUVENTUDE.</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1166/parecer_ppa_-_plano_plurianual.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1166/parecer_ppa_-_plano_plurianual.doc</t>
   </si>
   <si>
     <t>onde Institui o Plano Plurianual – PPA do Município de Jequié da Bahia para o quadriênio 2022 - 2025.</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1168/parecer_do_pdl_18-2021_-_concede_titulo_de_cidadao_jequieense_a_joao_leal_-_autor_walmiral_marinho_-_relator_san_david_1.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1168/parecer_do_pdl_18-2021_-_concede_titulo_de_cidadao_jequieense_a_joao_leal_-_autor_walmiral_marinho_-_relator_san_david_1.docx</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1217/parecer_notificacao_compulsoria_do_uso_de_alcool_e_drogas.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1217/parecer_notificacao_compulsoria_do_uso_de_alcool_e_drogas.docx</t>
   </si>
   <si>
     <t>onde presente dispõe sobre a Criação da notificação compulsória do uso de álcool e outras drogas por crianças e adolescentes, no âmbito do Município de Jequié.</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1251/parecer_contas_prefeitura_2019.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1251/parecer_contas_prefeitura_2019.doc</t>
   </si>
   <si>
     <t>Contas da Prefeitura Municipal de Jequié, exercício financeiro 2019.</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1257/parecer_comissao_justica_projeto_de_lei_n_59_embasa.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1257/parecer_comissao_justica_projeto_de_lei_n_59_embasa.doc</t>
   </si>
   <si>
     <t>autoriza a firmar termo de confissão de dívida e acordo de parcelamento e quitação de débitos com a Empresa Baiana de Águas e Saneamento Básico S/A -EMBASA e da outras providencias.</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1273/parecer_gratificacao_dos_fiscais.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1273/parecer_gratificacao_dos_fiscais.doc</t>
   </si>
   <si>
     <t>onde autoriza a Lei n.º 2.079 de 19 de dezembro de 2018 e dá outras.</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1282/parecer_conselho_idoso.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1282/parecer_conselho_idoso.doc</t>
   </si>
   <si>
     <t>que tem por objetivo criar o Conselho Municipal de Direitos da Pessoa Idosa e o Fundo Municipal da Pessoa Idosa,</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1283/parecer_adj.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1283/parecer_adj.doc</t>
   </si>
   <si>
     <t>autorização para desafetação do imóvel de propriedade do Município de Jequié e doação de áreas para instalação da Associação Desportiva Jequié – ADJ.</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1284/parecer_ao_sr._elbert_vinhatico_neves..doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1284/parecer_ao_sr._elbert_vinhatico_neves..doc</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Jequieense ao Sr. Elbert Vinhático Neves.</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1285/parecer_do_pl_35-2021_-_dispoe_sobre_a_proibicao_de_manter_animais_domesticos_acorrentados_e_em_espacos_confinados_-_autor_ramon_fernandes_-_relator_san_david.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1285/parecer_do_pl_35-2021_-_dispoe_sobre_a_proibicao_de_manter_animais_domesticos_acorrentados_e_em_espacos_confinados_-_autor_ramon_fernandes_-_relator_san_david.docx</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A PROIBIÇÃO DE MANTER ANIMAIS DOMÉSTICOS ACORRENTADOS E EM ESPAÇOS CONFINADOS”.</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1288/parecer_comissao_justica_regencia.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1288/parecer_comissao_justica_regencia.pdf</t>
   </si>
   <si>
     <t>“Institui o pagamento da Gratificação de Regência de Classe aos profissionais do magistério da rede pública municipal de ensino e da outras providencias”.</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1289/parecer_sobre_plano_de_carrreira_e_remuneracao.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1289/parecer_sobre_plano_de_carrreira_e_remuneracao.doc</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1290/parecer_do_pl_61-2021_-_denomina_de_rua_benedito_galvao_nascimento_a_antiga_rua_santo_antonio_-_autor_ramon_fernandes_-_relator_san_david.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1290/parecer_do_pl_61-2021_-_denomina_de_rua_benedito_galvao_nascimento_a_antiga_rua_santo_antonio_-_autor_ramon_fernandes_-_relator_san_david.docx</t>
   </si>
   <si>
     <t>DENOMINA DE RUA BENEDITO GALVÃO NASCIMENTO A ANTIGA RUA SANTO ANTONIO”.</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1338/parecer_projeto_de_lei_68_2.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1338/parecer_projeto_de_lei_68_2.docx</t>
   </si>
   <si>
     <t>sobre a obrigatoriedade da divulgação da listagem de medicamentos disponíveis e em falta destinados a farmácia municipal e outras unidades de saúde e dá outras providencias.</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1340/parecer_projeto_de_lei_69.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1340/parecer_projeto_de_lei_69.docx</t>
   </si>
   <si>
     <t>sobre a obrigatoriedade da disponibilização de cadeiras de rodas nos órgãos públicos, para o uso de pessoas com deficiência e mobilidade reduzida, usuários do serviço público, no Município de Jequié.</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1341/parecer_projeto_de_resolucao_no_09.2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1341/parecer_projeto_de_resolucao_no_09.2021.pdf</t>
   </si>
   <si>
     <t>altera o caput do art. 12, inciso I do art.15 que passam a ter as seguintes redações:</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1365/parecer_projeto_de_lei_58.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1365/parecer_projeto_de_lei_58.doc</t>
   </si>
   <si>
     <t>Trata-se de Projeto de Lei de autoria do Executivo Municipal que autoriza a abertura de credito adicional especial ao orçamento e dá outras providencias.</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1367/parecer_proibicao_do_uso_por_empresa_publica_e_privadas_de_papel_termossensiveis.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1367/parecer_proibicao_do_uso_por_empresa_publica_e_privadas_de_papel_termossensiveis.doc</t>
   </si>
   <si>
     <t>onde dispõe sobre a proibição do uso por empresa pública e privada de papel termossensiveis, que com bisfenol na sua composição, no âmbito do município de Jequié.</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1387/parecer_do_pl_64-2021_-_institui_a_semana_municipal_de_adocao_protecao_e_bem-estar_dos_animais_em_jequie_-_autor_bui_bulhoes_-_relator_san_david-convertido.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1387/parecer_do_pl_64-2021_-_institui_a_semana_municipal_de_adocao_protecao_e_bem-estar_dos_animais_em_jequie_-_autor_bui_bulhoes_-_relator_san_david-convertido.docx</t>
   </si>
   <si>
     <t>incluir no calendário de eventos municipais, a “Semana Municipal de Adoção, Proteção e Bem-Estar dos animais no município de Jequié.</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1389/parecer_do_pl_74-2021_-_institui_aos_doadores_de_sangue_incentivos_e_meia_entrada_em_eventos_e_outros_-_autor_bui_bulhoes_-_relator_san_david-convertido.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1389/parecer_do_pl_74-2021_-_institui_aos_doadores_de_sangue_incentivos_e_meia_entrada_em_eventos_e_outros_-_autor_bui_bulhoes_-_relator_san_david-convertido.docx</t>
   </si>
   <si>
     <t>instituir sobre o incentivo aos doadores de sangue do município de Jequié, meia entrada em eventos culturais, esportivos e de lazer, realizados em locais públicos, e dá outras providencias”.</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1393/parecer__tenente_coronel_itamar_gondim_bandeira.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1393/parecer__tenente_coronel_itamar_gondim_bandeira.docx</t>
   </si>
   <si>
     <t>onde Outorga a Comenda Dr. Cely de Freitas – Cidade de Jequié ao Tenente Coronel Itamar Gondim Bandeira.</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1394/parecer__tenente_coronel_itamar_gondim_bandeira.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1394/parecer__tenente_coronel_itamar_gondim_bandeira.docx</t>
   </si>
   <si>
     <t>onde Concede Título de Cidadão Jequieense ao Tenente Coronel Itamar Gondim Bandeira.</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1395/parecer_ponte.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1395/parecer_ponte.doc</t>
   </si>
   <si>
     <t>denominar a ponte sobre o Rio de Contas, localizada na Rua Ministro Hélio Almeida, que dá acesso ao Bairro Mandacaru, ficando denominada de JOSÉ JOAQUIM DE SANTANA.</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1396/parecer_projeto_de_emenda_a_lei_organica_no_03.2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1396/parecer_projeto_de_emenda_a_lei_organica_no_03.2021.pdf</t>
   </si>
   <si>
     <t>altera o caput do art. 39,  que passam a ter a seguinte redação: Art. 39 –A Mesa da Câmara Municipal será composta de um Presidente, 1º Vice-presidente, 2º Vice-Presidente, 1º, 2º e 3º Secretario, corregedor e ouvidor eleitos para um período de 02 (dois) anos, permitida a recondução para o mesmo cargo na eleição imediatamente subsequente, na mesma legislatura.</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1397/parecer_suplementacao_71.2021.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1397/parecer_suplementacao_71.2021.doc</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1398/parecer_suplementacao_72.2021.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1398/parecer_suplementacao_72.2021.doc</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1405/parecer_acm_neto.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1405/parecer_acm_neto.docx</t>
   </si>
   <si>
     <t>onde Concede Título de Cidadão Jequieense ao Sr. Antônio Carlos Magalhães Neto.</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
     <t>elias</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1446/parecer_projeto_de_resolucao_no_08.2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1446/parecer_projeto_de_resolucao_no_08.2021.pdf</t>
   </si>
   <si>
     <t>Cria a Comissão Permanente de Desenvolvimento Econômico, Turismo e Relações Internacionais no Município de Jequié, Estado da Bahia.</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1447/parecer_medicamentos.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1447/parecer_medicamentos.docx</t>
   </si>
   <si>
     <t>onde Torna obrigatório o Poder Executivo Municipal Divulgar a Relação de Medicamentos.</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1448/parecer_cargo_engenheiro.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1448/parecer_cargo_engenheiro.docx</t>
   </si>
   <si>
     <t>onde Dispõe sobre o salário do cargo efetivo do quadro de Engenheiro Civil, e altera o valor da Tabela de vencimentos, anexos V e VII da Lei Municipal n.º 1.989 em 01 de julho de 2016.</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1449/parecer_projeto_de_decreto_no_27.2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1449/parecer_projeto_de_decreto_no_27.2021.pdf</t>
   </si>
   <si>
     <t>outorga a Comenda Dr. Milton Couto Muniz ao Dr. Jacobson Correia Leite de Britto, temos a discorrer:</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1464/parecer_comissao_justica_projeto_79.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1464/parecer_comissao_justica_projeto_79.doc</t>
   </si>
   <si>
     <t>Assegura aos agentes políticos, integrantes do poder Executivo Municipal, a percepção de décimo terceiro salário e adicional de terço de férias do município de Jequié, e, dá outras providências”.</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1465/parecer_comissao_justica_projeto_80.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1465/parecer_comissao_justica_projeto_80.doc</t>
   </si>
   <si>
     <t>“Autoriza a abertura de credito adicional especial e, dá outras providências”.</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1472/parecer_projeto_de_emenda_lei_organica_no_04.2021.pdf</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1472/parecer_projeto_de_emenda_lei_organica_no_04.2021.pdf</t>
   </si>
   <si>
     <t>“Acrescenta e altera dispositivos da Lei Orgânica do Município de Jequié e, dá outras providências”.</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1480/parecer__cargo_comunicacao_social_da_camara..docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1480/parecer__cargo_comunicacao_social_da_camara..docx</t>
   </si>
   <si>
     <t>que reestruturou a Secretaria Administrativa da Câmara Municipal de Jequié, criando cargo de provimento comissionado.</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1481/parecer_comissao_justica_ampliacao_colegio_farailddes.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1481/parecer_comissao_justica_ampliacao_colegio_farailddes.doc</t>
   </si>
   <si>
     <t>transferir por intermédio de doação um terreno público urbano, para o Poder Executivo Estadual com intuito de ampliação do Colégio Estadual Professora Faraildes Santos e dá outras providências.</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1483/parecer_projeto_de_lei_83.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1483/parecer_projeto_de_lei_83.doc</t>
   </si>
   <si>
     <t>que autoriza a abertura de credito adicional suplementares ao orçamento e dá outras providencias.</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1488/parecer_orcamento_2022.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1488/parecer_orcamento_2022.doc</t>
   </si>
   <si>
     <t>“ESTIMA A RECEITA E FIXA A DESPESA DO ORÇAMENTO ANUAL DO MUNICÍPIO DE JEQUIÉ PARA O EXERCÍCIO DE 2022 E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>PVSCP</t>
   </si>
   <si>
     <t>Parecer Voto em separado de Comissão Permanente</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/967/voto_em_separado_projeto_15.2021.doc</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/967/voto_em_separado_projeto_15.2021.doc</t>
   </si>
   <si>
     <t>Regulamenta a Lei nº 13.935 de 11 de dezembro de 2019, que dispõe sobre a prestação de serviços de psicologia e de serviço social nas redes públicas de educação básica.</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
-    <t>https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1431/parecer_em_separado_do_vereador_san_david_pereira_aragao_-_meio_ambiente.docx</t>
+    <t>http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1431/parecer_em_separado_do_vereador_san_david_pereira_aragao_-_meio_ambiente.docx</t>
   </si>
   <si>
     <t>autoriza a abertura de credito adicional especial ao orçamento e dá outras providencias.</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
     <t>ELE</t>
   </si>
   <si>
     <t>Eleição da Mesa Diretora</t>
   </si>
   <si>
     <t>Eleição para o cargo de 2º Vice-presidente para composição da Mesa Diretora 2021/2022</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -11102,67 +11102,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/510/indicacao_-_01_-_2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/709/indicacao_-_03_-_2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/602/indicacao_-_05_-_2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/781/indicacao_-_06_-_2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/207/ind._07.2021__pavimentacao_asfaltica_da_rua_miguelgomes_e_travessaexuperiomiranda_nomandacaru.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/811/indicacao_-_08_-_2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/415/indicacao_-_09_-_2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/416/indicacao_-_10_-_2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/764/indicacao_-_11_-_2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/766/indicacao_-_12_-_2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/742/indicacao_-_13_-_2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/163/ind._14.2021_construcao_de_uma_parque_infantil_na_rua_teixeira_de_freitas.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/167/ind._15.2021_construcao_de_uma_parque_na_rua_baixa_do_bonfim.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/574/ingrid_-_16_-_2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/204/ind_18.2021_limpeza_e_cobertura_canal_pluvial_na_carlota_sa_jequiezinho.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/711/indicacao_-_19_-_2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/712/indicacao_-_20_-_2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/469/indicacao_-21_-_2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/782/indicacao_-_22_-_2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/698/indicacao-23-2021-junior_braga.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/699/indicacao-24-2021-junior_braga.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/417/indicacao_-_25_-_2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/743/indicacao_-_26_-_2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/783/indicacao_-_28_-_2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/512/indicacao_-_30_-2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/820/indicacao_-_31_-_2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/513/indicacao_-_32_-_2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/418/indicacao_-_33_-_2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/419/indicacao_-_34_-_2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/603/indicacao_-_35_-_2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/750/indicacao_-_36_-_2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/581/indicacao_-_37_-_2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/713/indicacao_-_38_-_2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/175/ind._39.2021__pavimentacao_da_rua_da_banca_altura_da_igreja_quadrangular.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/515/indicacao_-_43_-_2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/517/indicacao_-_44_-_2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/821/indicacao_-_45_-_2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/784/indicacao_-_46_-_2021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/604/indicacao_-_48_-_2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/605/indicacao_-_49_-_2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/519/indicacao_-_52_-_2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/751/indicacao_-_53_-_2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/753/indicacao_-_54_-_2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/714/indicacao_-_55_-_2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/736/indicacao_56_-_2021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/700/indicacao-57-2021-junior_braga.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/718/indicacao_-_59_-_2021.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/767/indicacao_-_60_-_2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/177/ind._61.2021_pavimentacao_da_rua_g_e_contrucao_de_uma_praca_em_frente_a_salao_de_eventos_da_escola_lazer_infantil.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/582/indicaao_-_62_-_2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/768/indicacao_-_63_-_2021.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/360/indicacao_-_64_-_2021.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/201/ind._65.2021_-_calcamento_da_rua_eliel_cerqueira_mendes_-_brinco_de_ouro.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/123/ind._66.2021_-_calcamento_da_avenida_nazare_-_j._romao.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/863/indicacao_-_67_-_2021.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/173/ind70.2021__pavimentacao_das_ruas_d_o_e_u_no_agua_branca.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/420/indicacao_-_71_-_2021.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/421/indicacao_-_72_-_2021.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/92/ind._73.2021.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/754/indicacao__-_74_-_2021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/200/ind._75.2021reforma_do_campo_km_04.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/785/indicacao_-_76_-_2021.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/786/indicacao_-_77_-_2021.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/822/indicacao_-_79_-_2021.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/823/indicacao_-_80_-_2021.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/525/indicacao_-_81_-_2021.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/530/indicacao_-_82_-_2021.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/719/indicacao_-_83_-_2021.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/532/indicacao_-_84_-_2021.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/470/indicacao_85_-_2021.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/422/indicacao_-_86_-_2021.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/362/indicacao_-_88_-_2021.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/610/indicacao_-_90_-_2021.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/627/indicacao_-91_-_2021.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/199/ind._92.2021__pavimentacao_asfaltica_bela_vista.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/871/indicacao_-93_-_2021.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/191/ind._94.2021__pavimentacao_asfaltica_pedreira.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/720/indicacao_-_96_-_2021.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/722/indicacao_-_97_-_2021.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/171/ind._98.2021_inclusao_dos_garis_no_grupo_prioritario_para_vacinacao_contra_covid-19.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/423/indicacao_-_99_-_2021.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/424/indicacao_-_100_-_2021.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/188/ind._101.2021_ruas_curral_novo_2021.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/186/ind._102.2021ruas_km_4_2021.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/119/ind._103.2021_-.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/824/indicacao_-_105_-_2021.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/825/indicacao_-_106_-_2021.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/787/indicacao_-_107_-_2021.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/425/indicacao_-_108_-_2021.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/723/indicacao_-_109_-_2021.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/788/indicacao_-_110_-_2021.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/789/indicacao_-_111_-_2021.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/701/indicacao-112-2021-junior_braga.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/475/indicacao-115-2021-_duda_simoes.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/611/indicacao_-_117_-_2021.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/614/indicacao_-_118_-_2021.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/429/indicacao_-_119_-2021.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/364/indicacao_-_120_-_2021.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/414/requerimento_-_121_-_2021.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/433/indicacao_-_125_-_2021.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/370/indicacao_-_126_-_2021.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/826/indicacao_-_127_-_2021.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/435/indicacao_-_128_-_2021.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/534/indicacao_-_130_-_2021.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/575/ndicacao_-_131_-_2021.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/190/ind._132.2021_mutirao_do_curral_novo.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/436/indicacao_-_134_-_2021.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/535/indicacao_-_135_-_2021.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/538/indicacao_-_136_-_2021.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/192/ind._137.2021de_calcamento_curral_novo_1.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/844/indicacao_138_-_2021.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/193/ind_140.2021_limpeza_e_cobertura_canal_pluvial_na_baixa_do_bonfim.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/724/indicacao__-143_-_2021.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/790/indicacao_-_144_-_2021.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/117/ind._145.2021calcamento_da_rua_belo_horizonte.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/374/indicacao_-_146_-_2021.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/615/indicacao_-_147_-_2021.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/827/indicacao_-_148_-_2021.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/195/ind._149.2021_reforma_do_mercado_municipal_2021.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/116/ind._150.2021passarela_no_rio_joao_goulart.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/584/indicacao_-_151_-_2021.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/726/indicacao_-_152_-_2021.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/194/ind._153.2021__calcamento_e_ou_asfalto_rubens_xavier.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/197/ind.154.2021__calcamento_e_ou_asfalto__rua_paixao.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/828/indicacao_-_155_-_2021.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/829/indicacao_-_156_-_2021.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/437/indicacao_-_157_-_2021.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/198/ind.159.2021_calcamento_curral_novo_maria_amelia_e_tiburcio.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/375/indicacao_-_161_-_2021.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/164/ind._162.2021_pavimentacao_asfaltica_das_ruas_manoel_rodrigues_e_2_travessa_afranio_peixoto_-_mandacaru.docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/439/indicacao_-_167_-_2021.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/440/indicacao__169_-_2021.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/616/indicacao_-_170_-_2021.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/617/indicacao_-_171_-_2021.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/442/indicacao_-_172_-_2021.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/89/ind._173.2021_limpeza_praca_amaralina.doc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/377/indicacao_-_174_-_2021.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/110/ind._175.2021_recuperacao_estrada_de_acesso_a_regiao_do_brejo.doc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/585/indicacao_-_176_-_2021.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/88/ind._179.2021_revitalizacao_do_espaco_agia_branca.doc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/792/indicacao_-_180_-_2021.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/87/ind.181.2021_reforma_da_quadra_do_mandacaru.docx" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/831/indicacao_-_182_-_2021.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/832/indicacao_-_185_-_2021.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/845/indicacao_191_-_2021.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/727/indicacao_-_192_-_2021.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/443/indicacao_-_194_-_2021.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/109/ind._195.2021_usp_odorico_mota_barropreto.doc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/593/indicacao_196_-_2021.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/86/ind._197.2021da_rua_osvaldo_tavares.doc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/541/indicacao_-_198_-_2021.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/559/indicacao_-_199-_2021.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/619/indicacao_-_201_-_2021.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/620/indicacao_-_202_-2021.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/833/indicacao_-_203_-_2021.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/834/indicacao_-_204_-_2021.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/586/indicacao_-_205_-_2021.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/158/ind._206.2021_priorizar_lederes_religiosos_de_qualquer_credo_na_vacinacao_contra_a_covid_19.docx" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/161/ind.207.2021_faixa_de_pedestre_na_esquina_da_pib.docx" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/702/indicacao-208-2021-junior_bagra.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/444/indicacao_-_209_-2021.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/85/ind._210.2021_sunville.docx" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/108/ind._211.2021.doc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/728/indicacao_-_212_-_2021.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/445/indicacao_-_215_-_2021.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/107/ind._217.2021_reforma_da_usf__da_frisuba.doc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/446/indicacao_-_218_-_2021.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/576/ndicacao_-_219_-_2021.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/560/indicacao_-_220_-_2021.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/835/indicacao_-_221_-_2021.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/836/indicacao_-_222_-_2021.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/730/indicacao_-_223_-_2021.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/381/indicacao_-_224__-_2021.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/84/ind_226.2021_algarobas_2.doc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/837/indicacao_-_227_-_2021.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/83/ind.229.2021_derba.doc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/82/ind._230.2021rua_f_itaigara.doc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/170/ind._234.2021_de_reforma_da_quadra_de_itaibo..doc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/731/indicacao_-_235_-_2021.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/447/indicacao_-_236_-_2021.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/146/ind.__237.2021_faixa_de_pedestre_na_esquina_da_rua_proessora_virginia_com_dr._joao_braga.docx" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/450/indicacao_-_238_-_2021.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/451/indicacao_-_239_-_2021.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/561/indicacao_-_240_-_2021.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/563/indicacao_-_241_-_2021.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/183/ind._243.2021_jogos_e_recreacoes.doc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/452/indicacao_-_244_-_2021.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/130/ind._245.2021-_recuperacao_da_pavimentacao_asfaltica_da_exuperio_miranda_no_mandacaru.docx" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/703/indicacao-246-2021_junior_braga.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/838/indicacao_-_247_-_2021.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/839/indicacao_-_248_-_2021.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/382/indicacao_-_249_-_2021.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/383/indicacao_-_250_-_2021.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/594/indicacao_-251_-_2021.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/622/indicacao_-_252_-_2021.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/623/indicacao_-_253_-_2021.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/704/indicacao-254-2021-junior_braga.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/105/ind._255.2021_construcao_de_sede_propria_da_usf_doralize_vidal..doc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/101/ind._256.2021_contratacao_de_agente_de_portaria_para_as_escolas_municipais..doc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/737/indicacao_257_-_2021.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/793/indicacao_-_261_-_2021.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/359/indicaca0_262_-_2021.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/453/indicacao_-_267_-_2021.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/454/indicacao_-_268_-_2021.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/102/ind._269.2021_academia_ao_ar_livre_na_praca_em_frente_ao_cemiterio_sao_joao_batista.doc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/840/indicacao_-_270_-_2021.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/841/indicacao_-_271_-_2021.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/174/ind._272.2021_da_praca_santo_antonio_em_itaibo.doc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/455/indicacao_-_273_-_2021.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/129/ind._274.2021-_recuperacao_da_pavimentacao_chile_km_03.docx" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/456/indicacao_-_275_-_2021.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/732/indicacao_-_276_-_2021.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/587/indicacao_-_278_-_2021.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/794/indicacao_-_279_-_2021.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/795/indicacao_-_280_-_2021.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/81/ind._281.2021_sunville_postes.docx" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/142/ind._282.2021_pavimentacao_da_primeira_travessa_vicente_leone__-_joaquim_romao_1.docx" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/733/indicacao_-_284_-_2021.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/139/ind.285.2021_conserto_e_construcao_das_pontes_do_bom_sossego_e_corredor_agua_branca.docx" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/137/ind._286.2021_retirada_de_postes_no_bom_sossego_-_infraestrutura_e_coelba.docx" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/629/indicocao_-_287_-_2021.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/624/indicacao_-_288_-_2021.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/457/indicacao_-_290_-_2021.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/140/ind._291.2021_pavimentacao_da_rua_do_coqueiro_barro_preto_-_joaquim_romao.docx" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/132/ind._292.2021_pavimentacao_da_primeira_travessa_vicente_leone__-_joaquim_romao.docx" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/796/indicacao_-_293_-_2021.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/734/indicacao_-_294_-_2021.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/385/indicacao_-_296_-_2021.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/588/indicacao_-_298_-_2021.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/589/indicacao_-_299_-_2021.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/166/ind._300.2021_de_implantacao_de_academia_de_barra_avenida_2019.doc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/458/indicacao_-_302_-_2021.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/459/indicacao_-_305_-_2021.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/842/indicacao_-_306_-_2021.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/570/indicacao_307_-_2021.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/566/indicacao_-_308_-_2021.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/843/indicacao_-_309_-_2021.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/460/indicacao_-_310_-_2021.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/461/indicacao_-_311_-_2021.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/797/indicacao_-_315_-_2021.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/625/indicacao_-_316_-_2021.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/626/indicacao_-_317_-_2021.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/80/ind._320.2021cuidadores_e_tutores.doc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/162/ind.322.2021_santa_luz.doc" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/590/indicacao_-_324_-_2021.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/476/indicacao-325-2021-duda_simoes.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/103/ind.326.2021_construcao_de_uma_unidade_de_saude_no_jardim_eldorado.docx" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/462/indicacao_-_327_-_2021.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/463/indicacao_-_334_-2021.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/387/indicacao_-_335_-_2021.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/106/ind.336.2021_iluminacao_publica_das_ruas_siqueira_campos_e_duque_de_caxias.docx" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/464/indicacao_-_339_-_2021.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/735/indicacao_-_340_-_2021.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/165/ind.342.2021_-_academia_a_ceu_aberto_faz._velha.doc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/160/ind._343.2021__calcamento_e_ou_asfalto__rua_jose_rotandano.doc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/591/indicacao_-_344_-_2021.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/477/indicacao345-2021-_duda_simoes.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/478/indicacao-346-2021-_duda_simoes.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/628/indicacao-_347_-2021.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/176/ind._348.2021_ruas_a_b_e_c_no_loteamento_felicidade_bairro_jequiezinho_fundo_do_aeroposto.docx" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/465/indicacao_-_349_-_2021.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/466/indicacao_-_350_-_2021.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/798/indicacao_-_351_-_2021.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/104/ind.352.2021_-_inclusao_dos_eletricistas_no_grupo_prioritario_de_vacinacao.docm" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/572/indicacao_-_353_-_2021.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/467/indicacao_-_354_-_2021.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/799/indicacao_-_355_-_2021.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/592/indicacao_-_357_-_2021.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/573/indicacao-_358_-_2021.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/479/indicacao360-2021-duda_simoes.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/468/indicacao_-_361_-_2021.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/141/ind._362.2021_-__iluminacao_do_campo_elza_leone_-_corrigido.doc" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/78/ind.____363.2021_conteiner_assentamento_flor_da_terra_-_corrigido.docx" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/210/ind..364.2021-_posto_odontologico_24_horas_-_corrigido.doc" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/211/req._365.2021_auto_escola.docx" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/223/ind.366.2021a_requalificacao_do_campo_de_futebol_com_grama_sintetica_mais_arquibancada_para_atender_o_bairro_km3..docx" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/77/ind.367.2021_-_audiencia_publica_com_detran_e_auto_escolas_de_jequie_-_corrigido.doc" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/79/ind._369.2021_-_torre_de_celular_para_o_povoado_de_tamarindo_-_corrigido.docx" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/90/iind._369.2021_-_recuperacao_posto_de_saude__de_santa_clara__-_corrigido.docx" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/209/ind.370.2021_barracas_para_o_a_feira_do_curral_novo.docx" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/112/ind.__371.2021_torre_de_iluminacao_feirinha_do_joaquim_romao.doc" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/113/ind._372.2021-_projeto_para_resolver_problemas_de_acumulo_de_aguas_pluviais_na_feirinha_-_corrigido.docx" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/114/req._373.2021_frigorifico_de_peixe_montnte_branco_2_-_corrigido.docx" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/208/ind._374.2021_-_reforma_praca_euflosina_pereira__na_rua_miguel_gomes_-_corrigida.docx" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/224/ind._375.2021a_necessidade_de_construcao_de_uma_quadra_de_futebol_society_iluminada_com_grama_sintetica_para_atender_os_bairros_km3_e_agenor_aragao.docx" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/213/ind._376.2021_drenagem_loteamento_beta_ville.doc" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/214/ind._377.2021_revitalizacao_dos_campos_de_futebol_na_regiao_da_caatinga.docx" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/215/ind.378.2021_rua_alves_cardoso_1_1.docx" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/216/indi._379-_calcamento_de_ruas_do_loteamento_raio_de_luz_-_corrigido.doc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/217/ind._380.2021_semafaro.docx" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/225/ind..381.2021-_construcao_de_uma_quadra_de_futebol_society_-_corrigido.docx" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/226/ind._382.2021_construcao_de_uma_unidade_de_saude_no_bairro_zimbrune_itaigara.doc" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/229/ind._384.2021-_ruas_caixa_d_agua_1.doc" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/232/ind._trav._esp._santo.docx" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/233/ind._387.2021_de_pavimentacao_do_parque_das_algarobas_01-2021.doc" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/234/ind.388.2021_reforma_da_delegacia_de_florestal.doc" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/235/ind._389.2021reabertura_dos_correios.doc" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/236/ind.390.2021_praca_do_algaroba.doc" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/237/ind.391.2021_pavimentacao_do_parque_das_algarobas_01-2021.doc" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/238/ind_392.2021-_reforma_do_cemiterio_cachoeirinha.doc" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/257/ind._394.2021_-rua_quintino_teles_no_jequiezinho.docx" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/242/ind._396.2021_-_pavimentacao_ruas_de_florestal_-_corrigido.doc" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/243/ind._397.2021doacao_de_terreno_para_a_contrucao_da_igreja_evangelica_no_pompilio_sampaio_-_corrigida.doc" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/244/ind._398.2021_-_pavimentacao_vias_sao_judas_tadeu_-_corrigido.docx" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/246/399.2021_-_cobertura_posto_de_barra_avenida_-_corrigida.doc" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/247/ind._400.2021cobertura_do_posto_de_saude_da_cachoeirinha_-_corrigido.doc" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/248/401.2021_-_esgotamento_sanitario_e_calcamento_da_rua_das_merluzas_-joaquim_romao.docx" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/249/ind._402_construcao_da_pca_nsa_sra._de_fatima_-_algarobas_-_corrigida.doc" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/245/ind.403.2021_-_construcao_de_dog_parks_-_corrigido.doc" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/251/ind._405.2021reforma_do_caps_mandacaru.doc" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/256/ind._406.2021_-_pca_na_rua_ituacu_-_corrigido.docx" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/258/ind_407.2021reforma_do_canteiro_da_rua_duque_de_caxias_-_corrigido.docx" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/259/ind._408.2021__pavimentacao_da_rua_dr._fernando_ferrari_-_corrigido.doc" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/260/ind._409.2021_casa_do_idoso.doc" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/263/412.2021_-_reforma_pca_da_urbis_iv_-_corrigida.doc" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/264/ind._413.2021_-_pavimentacao_anton_io_reboucas_-_corrigida.doc" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/265/ind._414_-_revitalizacao_do_campo_do_curral_novo_-_corrigido.docx" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/267/ind._416.2021_-_construcao_pca_algarobas_-_corrigido_2.doc" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/269/417.2021_-_reforma_pca_mutirao_curral_novo_-_corrigido.doc" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/270/418.2021_-_reforma_pca_ademar_de_barros__km_04_-_corrigida.doc" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/272/ind._420.2021_-_pavimentacao_da_rua_joao_vicente__-_joaquim_romao_-_corrigida.doc" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/275/ind._423.2021_-_redutor_de_velocidade_eletronico_em_avenidas_de_nossa_cidade_-_corrigido_-_corrigido.docx" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/277/ind._425.2010__-_feira_de_agricultura_familiar_mandacaru_-_corrigido_1.docx" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/318/ind._427.2021_-_instalacao_de_placas_indicativas_nos_conjuntos_habitacionais_de_jequie.docx" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/286/ind._434.2021_pedido_de_pavimentacao_de_ruas_no_curral_novo_-_rua_aderbal_moreira_rua_sao_geraldo_e_quarta_travessa_elisio_lapa_6.docx" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/289/ind._437.2021_-_pedido_de_pavimentacao_asfaltica_das_ruas_lelis_piedade_e_abilio_procopio_ferreira_-_centro_corrigido.docx" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/290/438.2021___-_1a_2a_e_3a__elisio_lapa.docx" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/291/ind._439.2021_construcao_do_posto_de_saude_de_jiboinha_-_corrigida.docx" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/292/37_-indicacao_no_037___-_instalacao_de_ar_condicionado_nas_escolas_municipais_de_jequie._-_corrigido.docx" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/293/ind._441_-_indicacao_drenagem_loteamento_beta_ville_-_corrigido.doc" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/294/ind._442.2021_-_creche_na_caixa_d_agua.doc" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/295/cida.docx" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/296/ind._444.2021_-__implantacao_de_aplicativos_aap_na_rede_municipal_de_saude_corrigido.docx" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/298/ind._445.2021_-_38_-_indicacao_no_038_-_instalacao_de_placas_indicativas_nos_conjuntos_habitacionais_de_jequie.docx" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/299/ind._446.2021_creche_sol_nascente.doc" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/300/447.2021_-_ind._pavimentacao_rua_deputado_fernando_ferraz_e_rua_felix_batista-j._romao_1.docx" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/301/ind._programa_morar_melhor_-_corrigido.doc" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/302/ind._449.2021semaforo_proximidades_nte_22_-_corrigido.docx" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/303/ind._450.2021posto_de_saude_chacara_provisao.doc" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/304/ind._451_-_-biblioteca_v_irtual_municipal.doc" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/305/ind.452.2021_banheiro_publico_oriente_novo.docx" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/306/ind._453_-_reforma_do_centro_de_cultura_oriente_novo_-_corrigido.docx" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/307/ind._454.2021_lampada.docx" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/308/ind._455.2021__construcao_de_campo_society.doc" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/310/ind._457.2021_-_implantacao_maternidade_em_florestal.doc" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/312/ind.459.2021pratulha__mecanica_-_corrigido.doc" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/315/ind._460.2021_-_indic._quadras_do_segredo_resd._vida_nova_1_corrigida.docx" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/316/in._461.2021_-_requalificacao_pca_do_carioca_-_corrigido.doc" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/317/ind._462.2021_-_pontos_de_onibus_nos_postos_da_cidade_2.doc" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/319/ind._463.2021_-_pavimentacao_rua_virgilio_azevedo.docx" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/320/ind._464.2021_-__pavimentacao_asfatica__rua_felipe_aragao_e_antonio_augusto_-_corrido_1.docx" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/325/ind._466.2021_-_praca_no_bairro_amaralina_-_corrigida.docx" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/326/ind._467._conclusao_pavimentacao_rua_da_banca.docx" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/329/468.2021_-_quebra-mola_na_rua_jose_moreira_sobrinho_-_em_frente_ao_celi_de_freitas.doc" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/330/469.2021_-_requalificacao_da_praca_da_bandeira_-_corrigido.doc" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/331/ind_470.2021_calcamento_2_trav._francisco_v._leal_-_jequiezinha_-_corrigido.doc" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/333/472.2021_-_praca_caixeiro_viajante.doc" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/334/ind._473.2021_-_recuperacao_do_calcamento_da_rua_felipe_nery.doc" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/335/ind._474.2021casa_dos_menores_-_corrigido.doc" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/336/ind._475.2021_-_audiencia_publica_dos_camel_-_corrigido.doc" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/339/ind-477.2021_pavimentacao_das_ruas_do_sao_judas_tadeu_-_corrigida.doc" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/340/ind._478.2021o_pavimentacao_fernandoealgarobas.doc" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/343/ind._480.2021_-_patrolamento_e_encascalhamento_regiao_de_florestal_-_corrigido.doc" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/347/ind._482.2021pavimentacao_beira_rio_corrigido.docx" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/348/ind._483.2021_-_cidade_nova_indicacao_pavimentacao_asfaltica_joao_batista_cidade_nova_1_1.doc" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/349/ind._484.2021construcao_quadra_de_futevolei_construcao_de_uma_quadra_futevoleie_uma_arquibancada_para_a_pista_de_skate.doc" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/350/ind.485.2021_-__pavimentacao_mirassol.doc" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/351/ind._486.2021_-_ind._2021_alargamento_da_ponte_na_avenida_landulfo_caribe_marlene_marinho_-_corrigido.doc" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/355/ind._489.2021_-_pavimentacao_asfaltica_travessas_joventino_antonio_rocha_-_corrigido.doc" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/356/490.2021_-_ind.___490.2021_reforma_academia_ao_ar_livre_cidade_nova_-_corrigida.docx" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/358/492.2021_-_indicacao_sunville_2_praca_infantil_-_corrigida_1.docx" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/361/ind._493.2021nutricionistas_psfs.doc" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/363/ind._494.2021joaquim_caires_-_coriggida.doc" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/367/497._2021_-_ind._pintura_de_redutor_de_velocidade_na_barros_meira.docx" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/368/498.2021_-_indicacao.docx" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/369/ind._499.2021__-_torre_de_iluminacao_no_morro_do_totonho_-_corrigido.doc" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/378/ind._501.2021_-_construcao_da_praca_valdeci_de_jesus_silva.doc" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/379/ind._502.2021_-_limpeza_do_canal_pluvial_no_bairro_espirito_santo.doc" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/380/503.2021_-_limpeza_e_cobertura_de_canal_pluvial_na_pedreira.doc" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/389/ind._505.2021_reforma_da_praca_do_viveiro.docx" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/390/ind.506.2021_-__pavimentacao.doc" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/391/ind._507.2021_-_semaforo_na_otavio_mangabeira_-_proximo_ao_sac_e_policlinica.doc" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/397/ind._512.2021_-_entradas_de_acesso_jequie.doc" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/405/ind._513.2021_-_pintura_das_faixas_de_pedestre_na_cidade_de_jequie_1.docx" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/409/ind.514.2021quadra_de_nova_esperanca_-_corrigido.doc" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/411/ind._515.2021_-_pavimentacao_ruas_do_curral_novo_-_corrigida_1_2.doc" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/412/ind._516.2021_-_pavimentacao_das_ruas_do_curral_novo_-_corrigida.doc" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/413/ind._517.2021convenios_sesc_e_demais.docx" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/427/indicacao_-_119_-2021.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/430/ind._519.2021_-_medidas_para_o_transito_do_mandacaru_e_sao_judas.doc" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/431/ind._520_-_consertos_e_pinturas_academias_ao_ar_livre_-_corrigido.doc" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/432/ind._521.2021_-_placas_de_sinalizacao_arterias_de_nossa_cidade.doc" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/434/ind._522.2021_arrastao_de_limpeza.doc" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/438/ind.523_espacos_das_escolas_para_a_saude.docx" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/441/ind._524.2021_-_praca_da_arthur_moraes.docx" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/448/ind._525.2021_-_pca_loteamento_tropical_-_corrigido.doc" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/471/ind._526.2021inema_-_corrigido.docx" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/484/ind._527.2021__-_dnocs.docx" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/485/ind._528.2021__-_dnocs_pavimentacao_da_final_da_rua__cidade_de_brasilia.docx" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/486/ind._529.2021transferencia_feira_de_carro_da_praca_da_bandeireira_pararea_prox._ao_polivalente.docx" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/487/ind._530.2021_-_construcao_escadas_bom_sossego.docx" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/488/ind._531.2021_-_pit_stop_vacinacao.doc" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/489/ind._532.2021_-_conder..doc" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/490/ind._533.2021_-_conder_pavimentacao_curral_novo.doc" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/493/ind._534.2021_-_requalificacao_praca_siqueira_campos_e_oscar_sa.doc" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/494/ind._535.2021rua_joao_ferreira_dos_santos.doc" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/495/ind._536.2021_-_redutor_de_velocidade_eletronico_em_vias_de_jequie.docx" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/496/537.2021_-_requerimento_-_pedido_de_aquisicao_de_novas_viaturas_para_guarda_municipal_de_jequie.docx" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/497/538.2021_-_servico_de_eletrocardiograma_nas_unidades_de_servicos_de_jequie.doc" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/499/540.2021_-_pavimentacao_da_rua_d_e_e_f_-_loteamento.doc" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/500/541.2021_-_posto_de_saude_no_jardim_tropical_corrigido_1.doc" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/501/ind.542.2021_-__arborizacao_creche_-_corrigido.docx" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/502/ind._543.2021_-_redutor_de_velocidade_felicissimo_j._silva_-_jequiezinho_corrigida.docx" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/503/ind._544.2021_campo_society_na_pracad_cidade_nova.doc" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/755/ind._545.2021_-_manutencao_da_pavimentacao_ruas_no_delta_ville.doc" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/505/ind._546.2021_-_implantacao_ou_requalificacao_de_pontos_e_terminais_de_transporte_coletivo_mandacaru.docx" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/511/indicacao_-_30_-2021.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/514/indicacao_agosto-21_-_estradas.doc" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/516/ind._551.2021programa_de_matriculas_rede_publica.doc" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/518/ind._552.2021_-_pavimentacao_rua_major_ralph_e_outras_do_cansancao.doc" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/520/ind._553.2021_-_praca_do_cras_1.doc" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/521/ind._554.2021_-_campo_de_futebol_cachoeirinha_-_corrigido.doc" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/522/ind._555.2021_-_campo_de_futebol_mutuirao_sao_judas_tadeu.doc" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/527/ind._558.2021construcao_de_ponto_de_onibus_no_percuso_do_bairro_pompilio_1_3.doc" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/528/ind._559.2021_-_viaturas_da_sumtran_motos_-_corrigida.docx" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/531/ind._561.2021_-_construcao_de_passarela__na_ponte_que_liga_o_sao_jose_ao_pompilio_sampaio.doc" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/536/ind._passagem_elevada_em_frente_a_igreja_batista_nova_jerusalem.doc" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/537/564.2021_-_semaforo_pompilio_sampaio.doc" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/539/ind._565.2021_rua_morena_bahiense_-_corrigida_2.doc" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/540/ind._566.2021_-_torres_celular_povoado_queimadas__e_poco_dantas_-_corrigido.docx" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/542/ind._567.2021instalacao_torres_de_celular_nas_seguintes_regioes_povoado_de_limoeiro_e_riachao.docx" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/543/ind._568.2021_-_servicos_joaquim_tomao_corrigido.docx" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/544/ind._569.2021_-_patrolamento_e_cascalhamento_da_estrada_de_agua_sumida.doc" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/545/ind._570.2021_-_patrolamento_e_cascalhamento_no_rio_preto_do_costa_-_corrigido.doc" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/546/ind._571.2021_pavimentacao_e_drenagem_na_rua_timoteo_alves_pereira_________________.docx" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/551/ind._575.2021_-_pavimentacao_da_rua_principal_de_nova_esperanca.doc" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/552/ind._instalacao_de_corrimao_na_escadaria_dos_operarios.docx" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/553/ind._577.2021_-_construcao_creche_curral_novo.doc" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/554/ind._578.2021_-_pavimentacao_lidio_montal.docx" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/555/ind.579.2021costa_brito_1_1.docx" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/558/ind._582.2021_-_servico_de_pavimentacao_costa_brito_e_adjacencias.docx" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/565/ind._583.2021_-_programa_conscientizacao_mundo_das_drogas.doc" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/567/ind._584.2021_-_zoologico_para_jequie.doc" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/568/ind.585.2021_-_progama_buraco_zero_na_urbis_i.doc" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/569/ind.586.2021_programa_bicicleta_compartilhada.doc" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/571/ind._587.2021_-_servicos_vias_joaquim_romao.docx" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/609/ind._589.2021_-_faixas_de_pedestres_na_rio_branco.doc" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/612/ind._590.2021-__organizacao_das_barracas_no_mandacaru.doc" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/613/ind._591.2021_-_recuperacao_da_pavimentacao_bairro_espirito_santo.doc" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/618/ind.592.2021praca_para_a_baixa_do_bonfim.doc" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/621/ind._593.2021iluminacao_barragem_da_pedra.doc" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/630/ind._594.2021_-_construcao_da_ponte_do_pompilio_sampaio.doc" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/632/ind._595.2021_-_campanha_combate_a_depressao.doc" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/646/ind._597.2021_-_construcao_praca_pompilio_sampaio.doc" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/647/ind._598.2021_-_setembro_amarelo_em_jequie.doc" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/648/ind._599.2021_-_construcao_da_praca_ademar_de_barros.doc" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/649/ind._600.2021_-_patrolamento_estrada_berra_bode.doc" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/651/ind._601.2021_-_patrolamento_estrada_povoado_da_palmeirinha.doc" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/653/ind._602.2021-_passagem_elevada_lomanto_junior.doc" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/658/ind._605.2021_-_praca_parque_das_algarobas.doc" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/663/ind._608.2021_-_pavimentacao_rua_cafe_filho.docx" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/664/ind.609.2021pavimentacao_ruas_mandaracu_1.docx" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/665/ind._610.2021_-_requalificacao_canterios_e_calcadas__exuperio_miranda_e_beira_rio.docx" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/666/ind._611.2021_-_projeto_arborizacao.doc" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/668/ind.613.2021_-_pavimentacao_rua_euflozino_almeida.doc" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/670/ind._615.2021_-_pavimentacao_rua_e_trav._joaquim_lobo.doc" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/671/ind.616.2021_-_rua_belo_horizonte.doc" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/672/617.2021_-_pavimentacao_da_vila_central.doc" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/673/ind._618.2021_-__pavimentacao_corredor_costa_brito.doc" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/674/ind._619.2021-_limpeza_vela_cultural_da_rodoviaria.doc" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/675/ind_620.2021_-__concretagem_caminhos_urbis_iv.docx" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/677/ind.__622.2021_-_faixa_para_motociclistas.doc" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/678/ind._623.2021_-_construcao_de_uma_pca_na_rua_sao_benedito_campo_do_america.docx" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/690/ind._627.2021_-_instalacao_de_semaforos_nos_cruzamentos_da_nestor_ribeiro.doc" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/683/ind.628.2021_-_revitalizacao_da_praca_joao_xxiii.doc" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/684/ind._629.2021_-_pavimentacao_ruas_g_h_i_no_loteamento_mirassol.doc" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/685/ind.630.2021_-_ciclovia_e_iluminacao_trecho_do_entrocamento_barragem.doc" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/686/ind._631.2021_-_patrolamento_e_cascalhamento_da_estrada_do_rancador.doc" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/687/53_-ind.632.2021_-_construcao_de_praca_na_rua_jose_joao_duarte.docx" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/688/ind.633.2021_-_asfaltamento_da_rua_manoel_embira.docx" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/691/ind._635.2021_-_braco_de_iluminacao_na_rua_joao_ferreira_dos_santos_mandacaru-itaigara.doc" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/692/ind._636_-_semaforos_cesar_borges__com_o_bairro_sao_jose.doc" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/693/ind._637.2021_-_servico_de_concretagem_beco_dos_dourados_1.docx" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/694/ind.638.2021_-_semaforo_na_avenida_lomanto_junior_-_proximo_supermercado_mundial.docx" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/695/ind._639.2021_-_loteamento_felicidade.doc" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/696/ind._640.2021_-_telefonia_barraquinha.docx" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/707/ind._641.2021_-_praca_no_povoado_da_fazenda_velha.doc" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/725/ind.642.2021_-_limpeza_geral_da_praca_vasco_filho.doc" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/729/ind.643.2021_-_termino_do_calcamento_de_tamarindo.docx" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/738/644.2021_-_construcao_de_banheiros_para_residencias.doc" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/739/ind._645.2021_-_conjunto_habitacional_brasil_novo.doc" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/744/ind._646.2021_-_pavimentacao_asfaltica_em_ruas_do_itaigara_1_1.doc" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/745/ind._647.2021_-_pavimentacao_asfaltica_da_vovo_camila.doc" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/747/ind._649.2021_-_paviemntacao_itagara.doc" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/748/ind._650.2021_-_pavimentacao_asfaltica_da_1a_travessa_da_igreja_sao_jose_-_agua_branca.doc" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/749/ind._651.2021_-_reforma_do_loteamento_tropical.doc" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/760/ind._652.2021_-_construcao_de_praca_moradas_do_parque.doc" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/761/ind._653.2021_-_construcao_de_uma_academia_ao_ar_livre_no_cansancao.doc" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/762/ind._654.2021_-_pavimentacao_asfaltica_rua_da__rua_celeste_gomes_-_itaigara.doc" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/765/ind._654.2021_-_reforma_da_escola_do_povoado_deus_dara.doc" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/769/ind._657.2021_-_implantacao_de_programa_federal_da_juventude_no_municipio_de_jequie.docx" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/770/ind._658.2021_-_criacao_do_plano_municipal_de_mobilidade_urbana_de_jequie.docx" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/772/ind._659.2021_-_criacao_do_conselho_municipal_de_desenvolvimento_economico.docx" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/775/ind._662.2021_-_pavimentacao_asfaltica_da_rua_antonio_camilo_-_km__03.doc" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/776/ind._663.2021_-__reforma_da_associacao_dos_moradores_do_mandacaru.docx" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/777/ind.664.2021_-_passagens_elevadas_na_rua_sao_luiz_e_ministro_helio_de_almeida_-_mandacaru.doc" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/779/ind._665.2021_-_projeto_de__arborizacao_na_cidade_de_jequie.docx" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/791/ind._666.2021_-_instalacao_de_bracos_de_lampadas_na_regiao_de_sao_paulino.doc" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/806/ind._667.2021_-_reforma_da_escola_municipal.doc" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/810/ind._668.2021_-_complexo_de_educacao_integral.doc" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/812/ind._669_._redutor_de_velocidade_rua_erotildes_santos.doc" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/813/ind._670.2021_-_construcao_de_uma_praca_em_frente_ao_mutirao_curral_novo.docx" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/815/ind._672.2021_-_pavimentacao_asfaltica__da_1a_2a_e__3a_rodolfo_pereira_lisboa_no_mandacaru.docx" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/817/indicacao_674-2021_-_pavimentacao_asfaltica_das_ruas_julia_maria_de_jesus_rua_do_boiadeiro_e_conclusao_da_rua_cruzeiro_1.docx" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/818/ind._675.2021_-_semaforo_em_frente_ao_supermercado_mundial_-_km_03.doc" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/848/ind.676.2021_20021_-_reforma_da_quadra_de_itajuru.doc" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/856/ind._679.2021-_instalacao_de_brinquedos_infantis_para_criancas_com_necessidades_especiais.docx" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/864/ind.680.2021_-_cascalhamento_na_regiao_de_agua_vermelha.doc" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/866/ind._681.2021_-_revitalizacao_e_arborizacao_da_entrada_do_bairro_amaralina.docx" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/867/ind._682.2021_-_pavimentacao_asfaltica_barragem_de_pedras.doc" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/868/ind._683.2021_-_pavimentacao_da_rua_eliete_andrade_bairro_sao_judas.docx" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/869/ind._684_-_construcao_de_um_centro_administrativo_em_jequie.docx" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/870/ind._685.2021_-_continuidade_dos_cafes_da_manha_nas_escolas.doc" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/872/ind._686.2021_-_linha_de_onibus_para_a_chacara_provisao.docx" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/876/ind._688.2021_-_plano_municipal_de_saneamento_basico.docx" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/877/ind._689.2021_-_censo_do_idoso_em_nosso_municipio.docx" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/878/ind.690.2021_-_implantacao_programa_proteacao_ambiental_bacia_hidrografica_jequie.docx" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/880/ind._692.2021_-_patrolamento_e_cascalhamento_da_estrada_do_tabocal_-_cajueiro.doc" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/881/ind._693.2021_-_costrucao_de_cobertura_e_bancos_em_pontos_de_onibus.doc" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/882/ind._694.2021_-_patrolamento_e_cascalhamento_da_estrada_vaiquem_quer_-_no_cajueiro.doc" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/884/ind._64.2021__telefonia_movel_morro_verde.doc" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/887/ind._697.2021_-_feira_livres_para_o_km_03_e_km__04.doc" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/888/ind.698.2021_-_instalacao_de_tablado_de_basquete_nas_quadras_do_municipio.doc" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/895/ind.700.2021_-_construcao_quadra_poliesportiva_no_zibrune.doc" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/896/ind._701.2021_-_cobertura_quadra_presidente_medice.doc" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/900/ind._704.2021_-_reformas_em_escolas_em_nosso_municipio.doc" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/901/ind._705.2021_-_reforma_da_praca_do_joaquim_romao.doc" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/902/ind._706.2021_-_painel_eletronico_de_senhas_em_unidades_de_saude.doc" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/903/ind._707.2021_-_implantacao_de_programa_obesidade_zero.doc" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/905/ind._708.2021_-__redutor_de_velocidade.doc" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/907/ind.709.2021_-_limpeza_do_corrego_da_upa.doc" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/908/ind.710.2021_-_indicacao_do_programa_brasil_sorridente.doc" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/909/ind._711.2021_-_posto_de_saude_residencial_beira_rio.docx" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/910/ind._711.2021_-_corrigida_ind._712.2021_-_quadra_poliesportiva_anexa_a_creche_na_beira_rio_1.docx" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/911/ind._713.2021_-_calcamento_da_rua_joao_emilio_no_jequiezinho.doc" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/912/ind._714.2021_-_requalificacao_do_calcamento_da_rua_1_urbis_i__jequiezinho.doc" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/913/ind._715.2021_-_calcamento_da_rua_p_urbis_iv.doc" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/914/ind._716.2021_-_construcao_de_uma_quadra_poliesportiva.doc" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/915/ind._717.2021_-_implantacao_de_cursos_profissionalizantes_para_detentos.docx" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/916/ind.718.2021_-_distribuicao_absorventes_estudantes_escolas_municipais.doc" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/920/ind.720.2021_-_construcao_da_praca__do_conjunto_residencial_segredo_-_bairro_curral_novo.doc" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/921/ind._721.2021_-_iluminacao_anel_viario_trecho_sao_judas_tadeu_1.doc" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/922/ind._722.2021_-_projeto_de_limpeza_de_aguadas_para_jequie.docx" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/923/ind._723.2021_-implantacao_unidade_da_policia__federal_em_jequie.doc" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/925/ind._725.2021_-_teste_ergometrico.doc" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/926/ind._726._2021_-_reforma_posto_de_saude_oriente_novo.doc" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/927/ind._727.2021_-_construcao_de_muro_da_escola_no_assentamento_santa_cruz.docx" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/930/ind._729.2021_-_farmacia_24_horas.doc" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/931/ind._730._2021_ind.patrolamento_e_encascalhamento.docx" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/932/ind._731.2021_-esgotamento_sanitario_loteamento_sr_dos_passos.docx" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/933/ind._732.2021_construcao_de_canal_de_agua_pluviais_no_jequiezinho_-_prox_a_wan_motos.docx" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/934/ind._733.2021__-_revitalizacao_ciclovia_franz_gedeon_otavio_mangabeira_1.docx" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/935/ind._734__-_lagoa_do_sunville_turistico.doc" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/936/ind._735.2021_-_indicacao_pavimentacao_asfaltica_antonio_carlos_de_almeida_michele.doc" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/937/ind._736.2021_-_placas_indicativas_de_lombadas_no_mandacaru.docx" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/940/ind._739.2021_-_asfaltamento_da_rua_q_na_urbis_i__jequiezinho.docx" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/941/ind._740._2021_-asfaltamento_da_5o_travessa_duque_de_caxias_bairro_joaquim_romao..docx" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/943/ind._741.2021_-_redutor_de_velocidade_para_vias_do_pompilio_sampaio.doc" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/944/ind.742.2021_-_praca_com_academia_ao_ar_livre_para_o_povoado_de_monte_branco.doc" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/947/ind._7444.2021_praca_rua_juraci_novato.doc" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/948/ind._745.2021_-_melhorias_no_campo_de_estevao.doc" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/949/ind._746.2021_-_agua_potavel_para_a_vila_suica.docx" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/950/ind._747.2021_-_refletores_e_vestiario_campo_futebol.docx" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/951/ind._748.2021.2021__revitalizacao_da_bilbioteca.doc" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/952/ind._749.2021_-_indicacao_centro_pop_e_casa_de_passagem_1.doc" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/953/ind._750.2021_-_construcao_de_uma_ponte_no_campo_largo.doc" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/964/ind._751.2021_-_iluminacao_do_cemiterio_sao_lazaro.doc" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/965/ind._752.2021_-_recuperacao_do_asfalto_da_rua_damiao_vieira.doc" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/970/ind._753.2021_-_reforma_do_psf_de_itamarindo.docx" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/971/ind._754.2021_-_semaforo_da_br_330_-_proximo_a_rua_maria_adelia_jequiezinho.doc" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/972/ind._755.2021_-_acoes_publicas_voltadas_para_a_prevencao_do_cancer_de_mama.doc" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/973/ind._756.2021_-_reabertura_do_caps_iii.doc" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/975/ind._757.2021_-_camaras_de_monitoramento_nas_pracas_publicas_de_jequie.doc" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/976/ind._758.2021_-_censo_da_pessoa_com_deficiencia.docx" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/977/ind._759.2021_-_construcao_de_ponte_no_campo_largo.doc" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/978/ind._760.2021_-_construcao_de_um_bueiro_no_campo_largo.doc" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/979/ind._761.2021_-_construcao_de_uma_praca_no_povoado_de_campo_largo.doc" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/982/763.2021_-_implantacao_da_guarda_florestal_em_jequie.docx" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/983/ind._764.2021_-_inclusao_digital_para_a_terceira_idade.docx" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/985/ind._766.2021_-_passarela_ligando_o_mandacaru_ao_jequiezinho.docx" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/986/ind._767.2021_-asfaltamento_da_rua_do_macacao_mandacaru.docx" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/987/ind._768.2021_-_isencao_de_iptu_para_portadores_de_neoplasia_malignacancer.docx" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/992/ind._772.2021_-_construcao_de_ponte.doc" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/994/ind._774..2021_-_reforma_da_quadra_poliesportiva_da_baixa_do_bonfim.doc" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/995/ind._775.2021_-_iluminacao_em_led_para_o_assentamento_sao_judas_tadeu_-_volta_do_rio.doc" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/997/ind._777.2021__-_calcamento_da_rua_osvaldo_costa_jequiezinho.doc" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/999/ind._779.2021_-_reforma_da_praca_parque_do_sol.docx" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1002/ind._782.2021_-_pavimentacao_ruas_do_parque_das_algarobas.doc" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1010/ind._786.2021_-_academia_ao_ar_livre_mandacaru.docx" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1012/ind._787.2021_-_pavimentacao_da_tua_e_travessa_ituacu_1.docm" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1013/ind._788.2021_-_cida.docx" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1014/ind._789_-_cida.docx" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1015/ind._790.2021_-_casa_da_juventude_em_nosso_municipio.doc" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1017/ind._792.2021_-_construcao_de_uma_upa_no_mandacaru.docx" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1018/ind._793.2021_-_construcao_da_praca_da_juventude.docx" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1019/ind._794.2021_-_implantacao_de_novos_cras_em_jequie.docx" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1020/ind._795.2021_-_construcao_de_usf_no_residencial_segredo.docx" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1021/ind._796.2021_-_operacao_combate_a_pedofilia.docx" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1022/ind._797.2021_-_esgotamento_sanitario_para_o_loteamento_tropical.doc" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1028/ind._799.2021_-_jr._braga.doc" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1031/ind._802.2021_-_pavimentacao_desembargador_andrade_teixeira.docx" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1032/ind._803.2021_-_redutor_de_velocidade_na_desembargador_andrade_teixeira.docx" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1033/ind._804.2021_-_reforma_da_praca_no_codominio_parque_do_sol.docx" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1038/ind._806.2021_-_calcamento_da_rua_rfael_pinto_santana_-_jequiezinho.doc" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1039/ind._807.2021_-_calcamento_da_rua_expedito_caribe.doc" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1040/ind._808.2021_-_pavimentacao_da_rua_agapito_fernandes.doc" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1044/ind._812.2021_-_instalacao_de_lixeiras_na_cesar_borges.doc" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1050/814.2021_-_modernizar_a_iluminacao_com_placas_led_no_loteamento_felicidade.docx" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1051/ind._815.2021_-_quadra_dotada_de_academia_ao_ar_livre_no__alto_da_bela_vista.doc" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1052/ind._816.2021_-_praca_no_distrito_do_baixao.doc" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1055/ind._817.2021_-_psicologos_nos_psfs_de_jequie.doc" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1057/ind._819.2021_-_redutor_de_velocidade_e_iluminacao_da_estrada_para_o_conjunto_penal.docx" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1059/ind._821.2021_-_sidney_magal.docx" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1060/ind._822.2021_-_pavimentacao_asfatica_da_rua_tadeu_oliveira_pinto_e_urbano_limeira.doc" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1062/ind._824.2021_-_dia_de_combate_a_endometriose_1.doc" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1066/ind._825_-_construcao_de_uma_sede_para_o_campe.docx" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1072/ind._831.2021-_conclusao_da_travessa_jose_alfredo_e_paimentacao_da_rua_central_campo_do_america.docx" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1073/ind._832.2021_-_reforma_da_escola_do_campo_largo.doc" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/991/ind._833.2021_-_coordenacao_defesa_animais.doc" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1075/ind._835.2021_-_instalacao_de_computadores_nas_escolas_das_redes_municipais.docx" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1076/ind._836.2021_-_contratacao_de_fisioterapeutas.docx" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1077/ind._837.2021_-_walmiral.docx" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1078/ind._838.2021_-_semana_do_idoso.docx" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1080/ind_839.2021_-_posto_de_saude_de_itaibo_em_psf.doc" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1081/ind._840.2021_-_instacao_de_lixeiras_na_avenida_santa_luzia.doc" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1082/ind._841.2021_-_reforma_da_praca_habitacional_segredo.doc" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1086/ind._842.2021_-_moana.doc" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1087/ind._843.2021.doc" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1094/ind._844.2021.doc" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1095/ind._845.2021_-_macro_feira_de_saude_em_florestal.doc" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1097/ind._847.2021_praca_dona_de_casa.doc" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1103/ind._850.2021_-_pavimentacao_da_jesuiino_souza.xps" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1107/ind._851.2021_-_implantacao_nucleo_de_informatica_escola_vilma_brito_sarmento.doc" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1108/ind._852.2021_-_restauracao_e_modernizacao_da_praca_vicente_grillo.doc" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1121/ind._854.2021_-_exame_de_acuidade_visual_e_auditiva_escolas_municipais.doc" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1123/ind._856.2021_-_academia_ao_ar_livre_em_oriente_novo.doc" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1125/ind._857.2021_-_viaduto_rodoviario.docx" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1127/ind._859.2021_criacao_de_uma_casa_do_estudante_em_jequie.docx" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1128/ind._860.2021_escritorio_publico_de_engenharia.doc" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1135/ind._863.2021__modernizacao_da_iluminacao_com_placas_de_led_bairro_amaralina.docx" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1136/ind._864.2021__-_modernizacao_da_iluminacao_com_placas_de_led_na_rua_novaantiga_deraldo_britto_gondim_e_na_na_rua_felix_batista_no_joaquim_romao.________ocx.docx" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1137/ind._865.2021_-_pavimentacao_rua_beco_dos_dourados.doc" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1138/ind._866.2021_-_pavimentacao_da_riachuelo.doc" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1139/ind._867.2021_-_construcao_de_um_novo_terminal_em_jequie.doc" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1141/ind._869.2021_-_creche_alto_da_bela_vista.docx" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1142/ind._870.2021_-_construcao_de_uma_praca_na_rua_vitoria.docx" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1143/ind._871.2021_-_praca_no_loteamento_vila_aeroporto.docx" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1146/ind._874.2021_-.docx" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1150/ind._875.2021_-_faixa_para_pedestre_cruzamento_da_rua_alvares_cabral_com_a_rua_sao_bernando.doc" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1151/ind._876.2021_drenagem_jardim_paqueta.docx" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1152/ind._877.2021_-_pavimentacao_da_rua_vitoria_-_mandacaru.docx" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1153/ind._878.2021_-_casa_de_passagem_no_residencial_segredo.doc" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1155/ind._879.2021_-_reativacao_da_lavanderia_no_km_04.doc" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1156/ind._880.2021_-_passarela_ligando_os_povoados_da_barragem_de_pedras_e_fazenda_velha.doc" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1160/ind._882.2021_-_carro_para_pacientes_em_hemodialise.doc" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1161/ind._883.2021_-_linha_de_coletivo_para_o_assai.doc" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1162/ind._884._2021_-_servico_de_drenagem_na_cachoeirinha.doc" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1163/ind._885.2021_-_lixeiras_no_cajueiro.doc" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1171/ind._888.2021_-_reinstalacao_semaforo_no_maringa.doc" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1172/ind._889.2021_-_reativacao_posto_da_marcela.doc" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1173/ind._890.2021_-_revitalizar_passarela_na_rua_sao_luiz.docx" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1175/ind._891._2021_-_pavimentacao_anibal_dos_anjos_e_silva.doc" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1179/ind.894.2021_-_centro_especializado_em_saude_da_mulher.doc" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1180/ind._895.2021_-_contratacao_de_pediatras_para_os_psfs.doc" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1181/ind._896.2021.doc" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1182/ind._897.2021_-_projeto_de_lei_sobre_intolerancia_alimentar_nas_escolas.doc" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1184/ind._898.2021_-_cameras_em_casa_de_eventos.doc" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1186/ind._900.2021_-_pavimentacao_da_rua_paraiso_-_cidade_nova.doc" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1188/ind._902.2021_-_semaforo_saida_para_jitauna.doc" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1190/ind._903.2021_-_contecao_de_barreira_na_teixeira_de_freitas.doc" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1192/ind._905.2021_-_modernizacao_da_iluminacao_com_placas_de_led_no_algarobas.docx" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1194/ind._907.2021_-_lista_de_medicamentos_oferecidos_pelo_sus.doc" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1196/ind.908.2021._-_praca_na_rua_da_banca.docx" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1197/ind._909.2021_-_revitalizar_praca_da_banca.docx" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1199/ind._911.2021_-_modernizacao_iluminacao_pompilio_sampaio.docx" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1200/ind._912.2021_-_praca_vovo_camila.docx" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1201/ind._913.2021_-_internet_banda_larga_em_boacu.doc" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1202/ind._914.2021_-_implantacao_de_rondas_policiais_em_campo_largo.doc" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1204/ind._916.2021_-_placas_de_carga_e_descarga.docx" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1206/ind._918.2021_-_vistoria_das_pontes_no_municipio_de_jequie.doc" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1207/ind._919.2021_-_pavimentacao_asfaltica_ruas_jardim_paqueta.docx" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1208/ind._920.2021_-_implantacao_de_usina_de_residuo_em_jequie.doc" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1211/ind._923.2021_-_posto_de_onibus_sunville.doc" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1214/ind._924.2021_-_faixa_de_pedestres_elevada_na_av._sa_bitencourt.doc" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1215/ind._925.2021_-_sunville.doc" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1223/ind.930.2021_-pavimentacao_asfaltica_rua_loteamento_santa_luz.doc" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1226/ind._933.2021_-_placas_de_identificacao_no_loteamento_mirassol.doc" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1232/ind._934.2021_-_construcao_de_um_mangueiro_publico.doc" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1233/ind._935.2021_-_construcao_de_uma_biblioteca_virtual.doc" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1234/ind.936.2021_-_pavimentacao_ruas_da_cidade_nova.doc" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1239/ind._940.2021_-_divulgacao_iptu.doc" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1240/ind._941_-_inclusao_de_optometristas_nos_psfs.doc" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1241/ind._942.2021_-_lei_de_incentivo_ao_esporte_amador_e_profissional.docx" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1242/ind._943.2021_-_banheiros_publicos_no_alto_da_prefeitura.docx" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1243/ind._944.2021_-_iluminacao_do_brinco_de_ouro.docx" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1244/ind._945.2021_-_construcao_de_quadra_oficial_para_futebol_de_cegos.docx" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1245/ind._946.2021_-_transporte_coletivo_para_os_assentamentos_no_mandacaru.docx" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1246/ind._947.2021_-_projeto_inclusao_de_nocoes_lei_maria_da_penha_nas_escolas.doc" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1247/ind._948.2021_-_reforma_centro_cultural_oriente_novo.doc" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1252/ind._949.2021_-_cadeira_de_rodas_em_orgaos_publicos.doc" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1253/ind._950.2021_-_campanha_novembro_azul.doc" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1259/ind._953.2021_-_pavimentacao_da_rua_filomena_oliveira_no_sunville.docx" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1260/ind._954.2021_-_poda_de_arvores_na_rua_nestor_ribeiro_proximo_a_primeira_segunda_igreja_batista.docx" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1261/ind._955.2021_-_academia_ao_ar_livre_na_cachoeirinha.doc" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1262/956.2021_-_pavimentacao_amilton__dias.docx" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1266/ind._957.2021_-_implantacao_de_energia_solar_em_orgaos_publicos_municipais.doc" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1267/ind._958.2021_-_teste_de_glicemia__nas_escolas_municipais.doc" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1268/ind._959.2021_-_calcamento_da_rua_stela_camara_dubois.doc" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1269/ind._960.2021_-_quebra-mola_elevado_na_lions_club.doc" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1270/pm.doc" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1274/ind._963.2021_-_centro_de_oncologia.doc" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1275/ind._964.2021_-_odontomovel_nos_distritos.doc" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1277/ind._966.2021_-_reforma_e_ampliacao_do_colegio_municipal_curral_novo.docx" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1278/ind._967.2021_-_usf_virgilio_de_paula_tourinho_neto_i_e_ii_-_cidade_nova.docx" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1279/ind._968.2021_-_construcao_usf_nos_residenciais_do_cansancao.docx" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1299/ind._972.2021_-_joaquim_caires.doc" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1301/ind._973.2021_-_moana.doc" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1302/ind._974.2021_-_cida.docx" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1306/978.2021_-_veiculo_para_a_zona_rural.doc" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1307/ind._979.2021_-_moana.doc" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1312/ind._982.2021_-_redutor_de_velocidade_agua_vermelha.doc" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1315/ind.985.2021_-_marcos_do_ovo.doc" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1317/ind._987.2021_-_joao_paulo.doc" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1318/ind._988.2021_-_joao_paulo.docx" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1320/ind._990.2021_-_redutor_de_velocidade_escola_lirio_dos_vales.doc" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1322/ind._992.2021_-_torre_de_iluminacao_na_vovo_camila_ate_a_br.docx" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1323/ind._993.2021_-_velatorio_comun_itario_para_o_bom_sossego_e_o_brasil_novo..docx" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1326/ind._996.2021_-_ramon.doc" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1328/ind._997.2021_-_cursos_profissionalizantes.doc" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1336/ind._1003.2021_-_cursos_profissionalizantes_em_barra_avenida.doc" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1345/ind._1004.2021_-_reforma_da_adefij.docx" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1348/ind._1006.2021_-_aquisicao_de_veiculos_para_a_edefij.docx" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1349/ind._1007.2021_-_residencial_jardim_eldorado.docx" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1353/ind._1010.2021_-_reforma_da_uadra_poliesportiva_no_sao_judas_tadeu.doc" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1354/ind._1011_-_lousa_digital_escolas_municipais.doc" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1356/ind._1013.2021_-_cobertura_sobre_o_rio_jequiezinho.doc" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1357/ind._1014.2021_-_construcao_de_um_centro_cultural_em_barra_avenida.doc" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1358/ind._1015.2021_-_disciplinar_o_transito_no_largo_da_feirinha.doc" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1359/ind.1016.2021_-_limpeza_do_caimnho_50_da_urbis_iv.doc" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1362/ind._1017.2021_-_espelho_de_emenda_dep._caca_leao.docx" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1368/ind._1019._2021_-_academia_ao_ar_livre_no_baixao.doc" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1373/ind.1022_-_academia_ao_ar_livre_no_distrito_de_itajuru.doc" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1375/ind._1024.2021_-_placas_de_sinalizacao_no_brinco_de_ouro.docx" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1376/ind._1025.2021_-_placas_sinalizacao_parque_das_algarobas.docx" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1377/ind._1026.2021_-_implantacao_de_uma_escola_agricola__em_itajuru.docx" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1378/ind._1027.2021_-_acao_em_combate_a_escorpioes.doc" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1381/ind._1030.2021_-_moana_meira.doc" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1382/ind._1031.2021_-_implantacao_de_uma_faixa_de_pedestres_elevada.doc" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1383/1032.2021_-_asfaltamento_e_quebra-molas_na_avenida_braz_arleo_-_jequiezinho.doc" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1404/ind._1033._2021_-_cida.docx" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1406/ind._1034.2021_-_impalnatacao_de_pontos_de_coletas_de_lixo_eletronico.doc" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1410/ind._1037.2021_-_pavimentacao_yolanda_pires_e_rua_2_-_casas_populares.docx" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1412/ind._1039.2021_-_pavimentacao_da_rua_maria_adelia.docx" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1414/ind._1040.2021_-_pavimentacao_asfaltica_rua_brigadeiro_sa_bitencourt.doc" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1417/ind._1042.2021_-_conteiner.doc" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1418/ind._1043-_construcao_de_um_espaco_adequado_para_pratica_do_weeling.docx" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1419/ind._1044._2021_-_cursos_profissionalizantes_no_espaco_de_convivencia__do_bairro_amaralina.docx" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1422/ind._1046.2021_-_criacao_programa_de_assistencia_juridica.doc" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1424/ind._1048.2021_-_construcao_de_ponte_sobre_o_rio_jequiezinho_proximo_ao_colegio_paulo_freire.doc" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1429/ind._1050.2021_-_quadra_poliesportiva_parque_do_sol.doc" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1433/1052.2021_-_instituir_no_calendario_de_eventos_do_municipio_a_campanha_dezembro_laranja.doc" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1435/ind._1053.2021_-_container_no_vila_rodoviaria.doc" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1439/ind._1054.2021_-_reforma_da_quadra_de_futebol_no_sao_luis.doc" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1441/ind._1056.2021_-_reforma_da_quadra_do_vilma_brito_sarmento.doc" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1442/ind._1057.2021_-_transporte_coletivo.docx" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1443/ind._1058.2021_-_praca_dotada_de_academia_no_cansancao.doc" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1444/ind._1059.2021_-_construcao_de_cheche_no_amaralina.doc" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1453/ind._1063.2021_-_eja_ii_na_escola_municipal_georgina_pereira_miranda.docx" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1454/ind._1064.2021_-_instalacao_de_cursinho_pre-vestibular.docx" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1456/ind._1066.2021_-_conserto_nas_estradas_de_itaibo.doc" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1457/ind._1067.2021_-_construcao_de_um_psf_no_baixao.doc" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1458/ind._1068.2021_-_cosntrucao_de_nova_upa_no_campo_do_america.docx" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1461/ind._1069.2021_-_bueiros_inteligentes_em_vias.docx" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1478/hospital_cancer.docx" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1484/iluminacao_de_led_avenida_de_acesso-mandacaru_que_liga_as_casinhas_i..doc" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/100/req._01.2021__audienciapublicasobre_covid.19.doc" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/577/requerimento_-_02_-_2021.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/802/requerimento_-_05_-_2021.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/398/requerimento_-_06_-_2021.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/631/requerimento_-_07_-_2021.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/595/requerimento_-_08_-_2021.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/757/requerimento_-_09_-_2021.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/203/req.10.2021_requalificacao_santa_luzia.docx" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/633/requerimento_-_12_-_2021.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/399/requerimento_-_15_-_2021.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/847/requerimento_-_17_-_2021.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/758/requerimento_-_18_-_2021.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/850/requerimento_-_20_-_2021.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/634/requerimento_-_21_-_2021.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/400/requerimento_-_23_-_2021.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/705/requerimento-25-2021-junior_braga.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/169/req._26.2021.docx" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/803/requerimento_-_27_-_2021.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/851/requerimento_-_28_-_2021.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/635/requerimento_-_29_-_2021.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/597/requerimento_-_30_-_2021.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/168/req.31.2021_-_construcao_de_praca_com_quiosque_no_bom_sossego.docx" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/472/requerimento_-_33_-_2021.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/401/requerimento_-_35_-_2021.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/184/req._36.2021_criacao_de_posto_avancado_do_cras.doc" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/154/req.__37._2021.docx" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/97/req.__38.2021de_solicitacao_do_exame_cariotipo.doc" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/480/requerimento42-2021-duda_simoes.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/804/requerimento_-_43_-_2021.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/98/req.__44.2021_do_alvara.docx" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/854/requerimento_-_45_-_2021.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/636/requerimento_-_46_-_2021.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/152/req._47._2021_-implantacao_de_uma_unidade_do_cedeba_em__jequie.docx" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/706/requerimento48-2021-junior_braga.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/598/requerimento_-_49_-_2021.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/578/equerimento_-_50_-_2021.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/180/req._51.2021_vale_gas_para_as_familias_de_baixa_renda.doc" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/741/requerimento_-_52_-_2021.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/402/requerimento_-_53_-_2021.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/96/req._55.2021___da_ponte.docx" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/807/requerimento_-_56_-_2021.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/473/requerimento_-_58_-_2021.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/126/req._59.2021_semafaro.doc" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/181/req_60.2021_loteamento_novo_horizonte..docx" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/481/requerimento-61-2021-duda_simoes.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/855/requerimento_-_62_-_2021.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/151/req._63.2021_criacao_de_subprefeitura.docx" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/637/requerimento_-_64_-_2021.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/599/requerimento_-_65_-_2021.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/149/req._66.2021_-_implantacao_de_um_posto_de_distribuicao_de_gnv_em__jequie.docx" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/178/req._68.2021_construcao_de_memorial_para_vitimas_do_covid.doc" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/95/req._69.2021_-_unerc.doc" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/579/requerimento_-_72_-_2021.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/147/req._73.2021_pasec_requerimento.docx" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/857/requerimento_-_74_-_2021.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/638/requerimento_-_75_-_2021.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/143/req._81.2021erimento_-audiencia_publica_virtual_com_representantes_do_setor_empresarial_da_cidade.docx" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/124/req._83.2021_pedido_de_pavimentacao_de_ruas_no_bairro_curral_novo_-_rua_maura_santana_rua_do_arame_rua_b_e_a_rua_manoel_francisco_rosa_ambas_no_loteamento_ipanema.docx" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/94/req.__84.2021_rampas_de_acessibilidade.docx" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/403/requerimento_-_85_-_2021.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/858/requerimento_-_88_-88_-_2021.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/580/_requerimento_-_90_-_2021.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/156/req._91.2021ambulante_legal.doc" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/808/requerimento_-_92_-_2021.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/483/requerimento-93-2021-duda_simoes.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/134/req._96.2021_-_retirada_do_despejo_de_esgoto_sem_tratamento_no_rio_de_contas_na_cidade_de_jequie.docx" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/639/requerimento_-_97_-_2021.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/122/req._98.2021-_pedido_de_pavimentacao_de_ruas_no_bairro_mandacaru_-_rua_guarani_rua_fluminense_e_rua_vasco_da_gama.docx" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/708/requerimento100-2021-junior_braga.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/404/requerimento_-_101-_2021.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/640/requerimento_-_103_-_2021.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/121/req._1042021_-_pedido_de_pavimentacao_de_ruas_no_bairro_mandacaru.docx" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/93/req._105.2021do_neuro_pediatra.doc" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/120/req._106.2021revitalizacao_cidade_nova.doc" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/641/requerimento_-_107_-_2021.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/189/req._108.2021construcao_de_vestiario_e_iluminacao_da_quadra_de_futevolei_e_do_campo_de_futebol_do_sao_judas.docx" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/145/req._109.2021desconto_do_iptu_a_adocao_de_animais_de_rua.doc" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/809/requerimento_-_110_-_2021.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/508/requerimento-111-2021-_duda_simoes.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/133/req._113.2021-_transformacao_do_caps_no_loteamento_felicidade_no_jequiezinho_em_upa.docx" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/859/requerimento_-_117_-_2021.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/407/requerimento_-_121_-_2021.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/148/req._124.2021_romu.docx" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/341/req._126.2021_informacoes_retorno_das_aulas_requerimento_da_secretaria_de_educacao_-_corrigido.doc" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/410/req.127.2021convocacao_secretario_agricultura_-_corrigido.doc" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/426/req._128.2021sessao_especial_-_30.08.2021.doc" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/861/requerimento_-_126_-_2021.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1079/req._132.2021_-_audiencia_publica_gutinha_e_joaquim_1.doc" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1493/requerimento_133.2021.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/172/mocao_09.2021_de_apoio_enfermagem.doc" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/600/mocao_de_aplausos_-_10_-_2021.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/601/mocao_de_congratulacao_-_12_-_2021.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/846/mocao_de_aplausos_-_15_-_2021.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/135/01_-_mocao_de_aplausos__17.2021-_aos_pastores_de_jequie_pela_passagem_do_dia_do_pastor.doc" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/428/mocao_de_aplausos_de_dra_alessandra_pimentel_-_corrigida.docx" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/491/mocao_19.2021_psicologos.doc" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/492/mocao_aplausos_lucas_lobao_-_dnocs.doc" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/607/mocao_21.2021de_aplausos_nutricionista.doc" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/849/mocao_de_aplausos_22.2021_grupo_pedal_amigos_do_dija.docx" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1011/mocao_de_aplausos_pelo_dia_nacional_de_doacao_orgaos_e_tecidos.doc" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1036/mocao_dia_do_prefeito.doc" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1096/mocao_de_aplausos_19o_batalhao.doc" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1216/mocao_26.2021_-_aplausos_a_jessika.docx" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1227/mocao_de_aplausos_a_instituicao_e_voto_da_mulher.doc" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1334/modelo_mocao_de_aplausos.doc" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1408/mocao_de_aplausos_30.2021_-_aos_musicos_de_jequie.doc" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1426/mocao_31.2021_-_mocao_de_aplausos_a_paratleta_babbara.doc" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1438/mocao_aplausos__aos_assessores_de_jequie.doc" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/474/mocao_de_pesar_-_03_-2021.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/642/mocao_de_pesar_-_05_2021.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/643/mocao_de_pesar_-_06_-_2021.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/509/mocao_de_pesar-07-2021-_duda_simoes.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/644/mocao_de_pesar_-_11_-_2021.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/771/mocao_de_pesar_-_13_-_2021.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/800/mocao_de_pesar_-_16_-_2021.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/756/mocao_de_pesar_18_-_2021.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/227/mocao_pesar_20.2021armando_cardoso.doc" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/314/mocao_de_pesar_joilson.doc" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/327/mocao_de_pesar_gm_jamile_1.doc" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/562/mocao_23.2021_pesar_de_isaac_cunha.docx" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/819/mocao_de_pesar_24.2021falecimento_de_icaro_meira.doc" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/959/mocao_de_pesar_25.2021_-_falecimento_de_escovinha.doc" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1213/mocao_de_pesar_26_-_falecimento_inspetor_coutinho.doc" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1339/mocao_de_pesar_27.2021_-_falecimento_do_sr._cavalcante.doc" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1350/mocao_-_falecimento_de_jose_arleo_foca.docx" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1428/mocao_de_pesar_28.2021_-_falecimento_da_professora_anisia_simoes.docx" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/564/mocao_de_congratulacoes_01.2021dia_do_soldado_2021.doc" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/801/mocao_de_congratulacao_-_08_-_2021.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/45/projeto_de_lei_no_005.2021.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/46/parecer_cjr_-_projeto_de_lei_no_12.2021.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/52/projeto_de_lei_no_13.2021.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/53/projeto_de_lei_no_15.2021.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/54/projeto_de_lei_no_16.2021.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/47/projeto_de_lei_no_18.2021.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/65/projeto_de_lei_no_19.2021.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/51/projeto_de_lei_no_20.2021.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/62/projeto_de_lei_no_21.2021.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/61/projeto_de_lei_no_22.2021.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/55/projeto_de_lei_no_23.2021.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/48/projeto_de_lei_no_24.2021.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/49/projeto_de_lei_no_25.2021.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/50/projeto_de_lei_no_26.2021.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/230/projeto_de_lei_mercado_municipal.docx" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/322/projeto_que_nomeia_a_avenida_gilmar_santos_2021_-_correto.doc" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/321/projeto_que_nomeia_a_avenida_carmen_barreto_-_corrigido.doc" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/371/projeto_de_lei_no_09-_doacao_de_terras_para_o_adj.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/372/projeto_de_lei_no_08_digitalizado-doacao_de_terreno_para_ampliacao_do_colegio_luisa_mahim.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/338/projeto_de_lei_32.2021_denomina_praca__walmick_almeida_andrade.docx" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/346/projeto_de_lei_utilidade__-casa_das_mulheres.doc" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/313/texto_pl_medicamentos.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/523/projeto_35.2021_proibicao_de_manter_animais_domesticos_presos_1.doc" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/583/projeto_de_lei_37.2021_que_da_nome_a_praca_joao_vieira_andrade.doc" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/660/projeto_de_lei_38.2021_cria_a_notificacao_compulsoria.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/721/projeto_de_lei_nomina_rua_josereza_marques_gargano.doc" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/752/projeto_de_lei_-_dia_do_ciclista_2.docx" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/759/ppa_2022-2025_digitalizado.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/805/projeto_de_lei_valdeci_de_jesus.docx" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/883/projeto_de_lei_43.2021_semana_da_juventude.docx" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/890/projeto_de_lei_12_-_auditor.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/891/projeto_de_lei_11-_cria_o_programa_jequie_do_futuro_digitalizado.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/893/modelo_projeto_de_lei_1_certo_2.doc" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/942/pojeto_de_lei_carteirinha_autista_2.doc" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/956/projeto_lei_moana_meira_paradesportivos.docx" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/957/moana__ramon-_projeto_distribuicao_gratuita_de_fraldas_e_absorventes.docx" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/960/projeto__50.2021_mulheres_que_se_sintam_em_situacao_de_risco.docx" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/962/projeto_de_lei_no_13-criacao_de_cargo_de_engenheiro-_enfermeiro-_tecnico_do_trabalho_na_saude.digitalizado.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/981/projeto_de_lei_014_2021-_suplementacao-_digitalizado.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1053/projeto_de_lei_no_015-2021-_digitalizado.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1054/projeto_de_lei_no_17-loa_2022.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1099/projeto_de_lei_no_18-_cria_o_conselho_da_pessoa_idosa-_digitalizado.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1148/projeto_de_lei_no_05-_ajuste_de_pagamento_dos_fiscais_de_obras.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1154/modelo_projeto_de_lei.doc" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1157/projeto_de_lei_no_21-_fundo_do_meio_ambiente-digitalizado.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1158/projeto_de_lei_no_20-_parcelamento_de_debitos_com_a_embasa.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1169/pl_19-_regencia_digitalizado.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1174/projeto_de_lei_que_denomina_rua_benedito_galvao.doc" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1189/projeto_lei_reducao_carga_horaria_servidor_publico_2.docx" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1195/projeto_lei_semana_protecao_animal_2.docx" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1212/pl_dia_do_optometrista.docx" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1230/projeto._relacao_de_medicamentos.doc" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1249/projeto_de_lei_que_denomina_ponte_do_mandacaru_1.doc" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1265/projeto_lista_de_medicamentos.docx" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1271/projeto_de_lei_obrigatoriedade_cadeira_de_rodas_em_orgaos_publicos.docx" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1295/cupom_fiscal.doc" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1310/pl_23-_credito_adicional_suplementar-_fundeb-_digitalizado.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1311/pl_24-_credito_adicional_suplementar-_saude-_digitalizado.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1327/pl_25-_desafetar_e_alienar_os_bens_municipais.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1344/projeto_de_lei_meia_entradqa.docx" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1360/pl_22-salario_do_engenheiro_civil-_digitalizado.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1361/pl_26-doacao_de_terreno_para_ampliacao_para_o_colegio_faraildes-_digitalizado.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1400/projeto_de_lei__coordenador_de_producao_audiovisual.docx" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1427/projeto_de_lei_que_denomina_rua_miguel_coelho_xavier_e_rua_maicon_xavier_paixao.doc" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1437/pl_29-_decimo_e_ferias_aos_agente_policitos-_digitalizado.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1445/projeto_de_lei_no_015-2021-_digitalizado.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1460/proj.__obriga_as_escolas_publicas_e_privadas_a_execultarem_o_hino_nacional_-_copia.doc" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1462/pl_no_30-_autoriza_abertura_de_credito_suplementar-_digitalizado.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1473/pl_no31-_regulamenta_a_moto_taxi-_digitalizado.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/74/projeto_de_resolucao_libras_01.2021.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/57/projeto_de_resolucao_no_002.2021.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/75/proj_resolucao_03.2021_cria_comissao_regiemnto_e_lei_organica.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/76/projeto_de_resolucao_04.2021_cria_comissao_defesa_deficiente_e_idoso.docx" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/64/projeto_de_resolucao_05.2021_cpi_combustivel.doc" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/596/projeto_resolucao_06.2021-_alteracoes_regimento_sapl.doc" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1035/projeto_de_resolucao____camara_mirim.doc" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1046/projeto_de_resolucao_cria_comissao_desenvolvimento_-_corrigido_pelo_procurador.docx" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1293/projeto_de_resolucao_incluir_2o_vice-presidente.docm" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/255/projeto_de_decreto_16.2021comenda_poliana_leandro_vice_prefeita_de_jequie.doc" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/58/projeto_de_decreto_no_005.2021.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/60/projeto_de_decreto_no_007.2021.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/59/projeto_de_decreto_no_010.2021.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/894/decreto_11.2021legislativo_regencia.doc" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/352/magal_13.2021titulo_cidadao_jequieense_ao_pr_eduardo_ribeiro_gomes.doc" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/253/proj_decreto_14.2021__desembargador__lourival_trindade.doc" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/254/projeto_de_decreto_15.2021titulo_cidadao_a_justino.doc" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/408/proj_decreto_16.2021__wagner_de_castro_amparo_2.doc" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/547/projeto_decreto_17.2021_comenda_poliana_leandro_vice_prefeita_de_jequie.doc" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/885/proj_decreto_18.2021__titulo_carlos_felipe_valasquez_de_souza_leao_1.doc" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/958/projetode_decreto_19.2021_titulo_de_cidadao_jequieense_a_jaques_wagner_1.doc" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/961/projeto_de_decreto_20.2021_comenda_tinho.doc" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1006/titulo_de_cidadao_jequieense_ao_pastor_alexandro_luis_sandro.doc" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1047/projeto_titulo_de_cidadao_jequieense_a_elbert_vinhatico_1.doc" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1183/proj_decreto_titulo_acm_neto.doc" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1250/projeto_de_decreto_titulo_de_cidadao_so_sr_bruno.doc" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1300/comenda_cely_de_freitas_-_itamar_gondim_freitas.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1421/projeto_decreto_comenda_ao_dr._jacobson_britto_leite_1.doc" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1570/proj_decreto_no_28.2021.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1489/emenda_lei_organica_walmiral.docx" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1474/emenda_lei_organica_ramon.docx" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1482/emenda_lei_organica_03.2021_1.docx" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/650/decreto_10.2021__titulo_joao_leao.doc" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/652/decreto_11.2021titulo_cidadao_jequieense_ao_pr_eduardo_ribeiro_gomes.doc" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/969/decreto_12.2021_comenda_poliana_leandro_vice_prefeita_de_jequie.doc" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/268/resolucao_04.2021_cpi_combustivel.doc" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/654/resolucao_palitor_05_2021.docm" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/344/projeto_de_lei_no_07-_ctm_-_jequie_-_versao_4.ago.2021-novo.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1337/parecer_projeto_de_lei_68.docx" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1342/projeto_de_resolucao_9.docm" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/56/proposta_emenda_a_lo_no_002.2021.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1294/emenda_lei_organica_ramon.docx" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1470/emenda_lom_-_13o.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/966/parecer_psicologia.doc" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/968/parecer_comissao_justica_projeto_de_decreto_17_ramon_fernandes_comenda_cely_de_freitas.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1025/parecer_do_pdl_18-2021_-_concede_titulo_de_cidadao_jequieense_a_joao_leal_-_autor_walmiral_marinho_-_relator_san_david_1.docx" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1004/parecer_projeto_de_lei_joao_andrade.doc" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1005/parecer__denomina_valdeci_souza_braga.doc" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1048/parecer_projeto_decreto_tinho_2.doc" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1090/parecer_comissao_pl_52.2021.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1089/parecer_cria_o_programa_jequie_do_futuro_no_ambito_do_municipio_de_jequie_..doc" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1064/parecer_prog._jequie_para_o_futuro_45.2021.doc" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1083/parecer_do_pl_22-2021_-_autoriza_criacao_do_programa_creche_para_idoso_no_municipio_de_jequie_-_autor_bui_bulhoes_e_marcos_do_ovo_-_relator_san_david.docx" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1084/parecer__criacao_de_cargo_efetivo_de_auditor_municipal.docx" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1085/parecer__criacao_de_cargos_efetivos_de_engenheiro_e_enfermeiro_do_trabalho.docx" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1088/regencia_1.doc" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1129/parecer__pastor_alexandro_luis_bonfim_dos_santos.docx" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1130/parecer__jacques_wagner.docx" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1131/parecer__dorgival_ramos_barros.docx" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1132/parecer__reconhece_os_servicos_educacionais_por_meio_da_oferta_de_aulas_presenciais_em_escolas_publicas_e_privadas..docx" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1164/parecer_do_pl_27_2021_-_bui.docx" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1165/parecer_do_pl_43-2021_-_institui_no_calendario_municipal_a_semana_da_juventue_em_jequie_-_autor_bui_bulhoes_-_relator_san_david.docx" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1166/parecer_ppa_-_plano_plurianual.doc" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1168/parecer_do_pdl_18-2021_-_concede_titulo_de_cidadao_jequieense_a_joao_leal_-_autor_walmiral_marinho_-_relator_san_david_1.docx" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1217/parecer_notificacao_compulsoria_do_uso_de_alcool_e_drogas.docx" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1251/parecer_contas_prefeitura_2019.doc" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1257/parecer_comissao_justica_projeto_de_lei_n_59_embasa.doc" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1273/parecer_gratificacao_dos_fiscais.doc" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1282/parecer_conselho_idoso.doc" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1283/parecer_adj.doc" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1284/parecer_ao_sr._elbert_vinhatico_neves..doc" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1285/parecer_do_pl_35-2021_-_dispoe_sobre_a_proibicao_de_manter_animais_domesticos_acorrentados_e_em_espacos_confinados_-_autor_ramon_fernandes_-_relator_san_david.docx" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1288/parecer_comissao_justica_regencia.pdf" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1289/parecer_sobre_plano_de_carrreira_e_remuneracao.doc" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1290/parecer_do_pl_61-2021_-_denomina_de_rua_benedito_galvao_nascimento_a_antiga_rua_santo_antonio_-_autor_ramon_fernandes_-_relator_san_david.docx" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1338/parecer_projeto_de_lei_68_2.docx" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1340/parecer_projeto_de_lei_69.docx" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1341/parecer_projeto_de_resolucao_no_09.2021.pdf" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1365/parecer_projeto_de_lei_58.doc" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1367/parecer_proibicao_do_uso_por_empresa_publica_e_privadas_de_papel_termossensiveis.doc" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1387/parecer_do_pl_64-2021_-_institui_a_semana_municipal_de_adocao_protecao_e_bem-estar_dos_animais_em_jequie_-_autor_bui_bulhoes_-_relator_san_david-convertido.docx" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1389/parecer_do_pl_74-2021_-_institui_aos_doadores_de_sangue_incentivos_e_meia_entrada_em_eventos_e_outros_-_autor_bui_bulhoes_-_relator_san_david-convertido.docx" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1393/parecer__tenente_coronel_itamar_gondim_bandeira.docx" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1394/parecer__tenente_coronel_itamar_gondim_bandeira.docx" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1395/parecer_ponte.doc" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1396/parecer_projeto_de_emenda_a_lei_organica_no_03.2021.pdf" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1397/parecer_suplementacao_71.2021.doc" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1398/parecer_suplementacao_72.2021.doc" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1405/parecer_acm_neto.docx" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1446/parecer_projeto_de_resolucao_no_08.2021.pdf" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1447/parecer_medicamentos.docx" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1448/parecer_cargo_engenheiro.docx" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1449/parecer_projeto_de_decreto_no_27.2021.pdf" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1464/parecer_comissao_justica_projeto_79.doc" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1465/parecer_comissao_justica_projeto_80.doc" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1472/parecer_projeto_de_emenda_lei_organica_no_04.2021.pdf" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1480/parecer__cargo_comunicacao_social_da_camara..docx" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1481/parecer_comissao_justica_ampliacao_colegio_farailddes.doc" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1483/parecer_projeto_de_lei_83.doc" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1488/parecer_orcamento_2022.doc" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/967/voto_em_separado_projeto_15.2021.doc" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1431/parecer_em_separado_do_vereador_san_david_pereira_aragao_-_meio_ambiente.docx" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jequie.ba.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/510/indicacao_-_01_-_2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/709/indicacao_-_03_-_2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/602/indicacao_-_05_-_2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/781/indicacao_-_06_-_2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/207/ind._07.2021__pavimentacao_asfaltica_da_rua_miguelgomes_e_travessaexuperiomiranda_nomandacaru.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/811/indicacao_-_08_-_2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/415/indicacao_-_09_-_2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/416/indicacao_-_10_-_2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/764/indicacao_-_11_-_2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/766/indicacao_-_12_-_2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/742/indicacao_-_13_-_2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/163/ind._14.2021_construcao_de_uma_parque_infantil_na_rua_teixeira_de_freitas.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/167/ind._15.2021_construcao_de_uma_parque_na_rua_baixa_do_bonfim.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/574/ingrid_-_16_-_2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/204/ind_18.2021_limpeza_e_cobertura_canal_pluvial_na_carlota_sa_jequiezinho.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/711/indicacao_-_19_-_2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/712/indicacao_-_20_-_2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/469/indicacao_-21_-_2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/782/indicacao_-_22_-_2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/698/indicacao-23-2021-junior_braga.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/699/indicacao-24-2021-junior_braga.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/417/indicacao_-_25_-_2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/743/indicacao_-_26_-_2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/783/indicacao_-_28_-_2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/512/indicacao_-_30_-2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/820/indicacao_-_31_-_2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/513/indicacao_-_32_-_2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/418/indicacao_-_33_-_2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/419/indicacao_-_34_-_2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/603/indicacao_-_35_-_2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/750/indicacao_-_36_-_2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/581/indicacao_-_37_-_2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/713/indicacao_-_38_-_2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/175/ind._39.2021__pavimentacao_da_rua_da_banca_altura_da_igreja_quadrangular.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/515/indicacao_-_43_-_2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/517/indicacao_-_44_-_2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/821/indicacao_-_45_-_2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/784/indicacao_-_46_-_2021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/604/indicacao_-_48_-_2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/605/indicacao_-_49_-_2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/519/indicacao_-_52_-_2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/751/indicacao_-_53_-_2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/753/indicacao_-_54_-_2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/714/indicacao_-_55_-_2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/736/indicacao_56_-_2021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/700/indicacao-57-2021-junior_braga.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/718/indicacao_-_59_-_2021.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/767/indicacao_-_60_-_2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/177/ind._61.2021_pavimentacao_da_rua_g_e_contrucao_de_uma_praca_em_frente_a_salao_de_eventos_da_escola_lazer_infantil.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/582/indicaao_-_62_-_2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/768/indicacao_-_63_-_2021.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/360/indicacao_-_64_-_2021.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/201/ind._65.2021_-_calcamento_da_rua_eliel_cerqueira_mendes_-_brinco_de_ouro.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/123/ind._66.2021_-_calcamento_da_avenida_nazare_-_j._romao.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/863/indicacao_-_67_-_2021.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/173/ind70.2021__pavimentacao_das_ruas_d_o_e_u_no_agua_branca.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/420/indicacao_-_71_-_2021.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/421/indicacao_-_72_-_2021.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/92/ind._73.2021.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/754/indicacao__-_74_-_2021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/200/ind._75.2021reforma_do_campo_km_04.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/785/indicacao_-_76_-_2021.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/786/indicacao_-_77_-_2021.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/822/indicacao_-_79_-_2021.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/823/indicacao_-_80_-_2021.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/525/indicacao_-_81_-_2021.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/530/indicacao_-_82_-_2021.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/719/indicacao_-_83_-_2021.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/532/indicacao_-_84_-_2021.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/470/indicacao_85_-_2021.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/422/indicacao_-_86_-_2021.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/362/indicacao_-_88_-_2021.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/610/indicacao_-_90_-_2021.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/627/indicacao_-91_-_2021.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/199/ind._92.2021__pavimentacao_asfaltica_bela_vista.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/871/indicacao_-93_-_2021.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/191/ind._94.2021__pavimentacao_asfaltica_pedreira.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/720/indicacao_-_96_-_2021.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/722/indicacao_-_97_-_2021.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/171/ind._98.2021_inclusao_dos_garis_no_grupo_prioritario_para_vacinacao_contra_covid-19.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/423/indicacao_-_99_-_2021.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/424/indicacao_-_100_-_2021.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/188/ind._101.2021_ruas_curral_novo_2021.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/186/ind._102.2021ruas_km_4_2021.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/119/ind._103.2021_-.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/824/indicacao_-_105_-_2021.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/825/indicacao_-_106_-_2021.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/787/indicacao_-_107_-_2021.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/425/indicacao_-_108_-_2021.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/723/indicacao_-_109_-_2021.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/788/indicacao_-_110_-_2021.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/789/indicacao_-_111_-_2021.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/701/indicacao-112-2021-junior_braga.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/475/indicacao-115-2021-_duda_simoes.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/611/indicacao_-_117_-_2021.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/614/indicacao_-_118_-_2021.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/429/indicacao_-_119_-2021.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/364/indicacao_-_120_-_2021.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/414/requerimento_-_121_-_2021.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/433/indicacao_-_125_-_2021.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/370/indicacao_-_126_-_2021.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/826/indicacao_-_127_-_2021.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/435/indicacao_-_128_-_2021.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/534/indicacao_-_130_-_2021.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/575/ndicacao_-_131_-_2021.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/190/ind._132.2021_mutirao_do_curral_novo.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/436/indicacao_-_134_-_2021.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/535/indicacao_-_135_-_2021.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/538/indicacao_-_136_-_2021.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/192/ind._137.2021de_calcamento_curral_novo_1.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/844/indicacao_138_-_2021.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/193/ind_140.2021_limpeza_e_cobertura_canal_pluvial_na_baixa_do_bonfim.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/724/indicacao__-143_-_2021.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/790/indicacao_-_144_-_2021.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/117/ind._145.2021calcamento_da_rua_belo_horizonte.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/374/indicacao_-_146_-_2021.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/615/indicacao_-_147_-_2021.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/827/indicacao_-_148_-_2021.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/195/ind._149.2021_reforma_do_mercado_municipal_2021.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/116/ind._150.2021passarela_no_rio_joao_goulart.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/584/indicacao_-_151_-_2021.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/726/indicacao_-_152_-_2021.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/194/ind._153.2021__calcamento_e_ou_asfalto_rubens_xavier.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/197/ind.154.2021__calcamento_e_ou_asfalto__rua_paixao.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/828/indicacao_-_155_-_2021.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/829/indicacao_-_156_-_2021.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/437/indicacao_-_157_-_2021.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/198/ind.159.2021_calcamento_curral_novo_maria_amelia_e_tiburcio.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/375/indicacao_-_161_-_2021.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/164/ind._162.2021_pavimentacao_asfaltica_das_ruas_manoel_rodrigues_e_2_travessa_afranio_peixoto_-_mandacaru.docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/439/indicacao_-_167_-_2021.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/440/indicacao__169_-_2021.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/616/indicacao_-_170_-_2021.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/617/indicacao_-_171_-_2021.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/442/indicacao_-_172_-_2021.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/89/ind._173.2021_limpeza_praca_amaralina.doc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/377/indicacao_-_174_-_2021.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/110/ind._175.2021_recuperacao_estrada_de_acesso_a_regiao_do_brejo.doc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/585/indicacao_-_176_-_2021.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/88/ind._179.2021_revitalizacao_do_espaco_agia_branca.doc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/792/indicacao_-_180_-_2021.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/87/ind.181.2021_reforma_da_quadra_do_mandacaru.docx" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/831/indicacao_-_182_-_2021.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/832/indicacao_-_185_-_2021.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/845/indicacao_191_-_2021.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/727/indicacao_-_192_-_2021.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/443/indicacao_-_194_-_2021.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/109/ind._195.2021_usp_odorico_mota_barropreto.doc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/593/indicacao_196_-_2021.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/86/ind._197.2021da_rua_osvaldo_tavares.doc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/541/indicacao_-_198_-_2021.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/559/indicacao_-_199-_2021.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/619/indicacao_-_201_-_2021.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/620/indicacao_-_202_-2021.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/833/indicacao_-_203_-_2021.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/834/indicacao_-_204_-_2021.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/586/indicacao_-_205_-_2021.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/158/ind._206.2021_priorizar_lederes_religiosos_de_qualquer_credo_na_vacinacao_contra_a_covid_19.docx" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/161/ind.207.2021_faixa_de_pedestre_na_esquina_da_pib.docx" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/702/indicacao-208-2021-junior_bagra.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/444/indicacao_-_209_-2021.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/85/ind._210.2021_sunville.docx" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/108/ind._211.2021.doc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/728/indicacao_-_212_-_2021.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/445/indicacao_-_215_-_2021.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/107/ind._217.2021_reforma_da_usf__da_frisuba.doc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/446/indicacao_-_218_-_2021.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/576/ndicacao_-_219_-_2021.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/560/indicacao_-_220_-_2021.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/835/indicacao_-_221_-_2021.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/836/indicacao_-_222_-_2021.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/730/indicacao_-_223_-_2021.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/381/indicacao_-_224__-_2021.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/84/ind_226.2021_algarobas_2.doc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/837/indicacao_-_227_-_2021.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/83/ind.229.2021_derba.doc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/82/ind._230.2021rua_f_itaigara.doc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/170/ind._234.2021_de_reforma_da_quadra_de_itaibo..doc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/731/indicacao_-_235_-_2021.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/447/indicacao_-_236_-_2021.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/146/ind.__237.2021_faixa_de_pedestre_na_esquina_da_rua_proessora_virginia_com_dr._joao_braga.docx" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/450/indicacao_-_238_-_2021.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/451/indicacao_-_239_-_2021.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/561/indicacao_-_240_-_2021.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/563/indicacao_-_241_-_2021.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/183/ind._243.2021_jogos_e_recreacoes.doc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/452/indicacao_-_244_-_2021.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/130/ind._245.2021-_recuperacao_da_pavimentacao_asfaltica_da_exuperio_miranda_no_mandacaru.docx" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/703/indicacao-246-2021_junior_braga.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/838/indicacao_-_247_-_2021.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/839/indicacao_-_248_-_2021.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/382/indicacao_-_249_-_2021.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/383/indicacao_-_250_-_2021.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/594/indicacao_-251_-_2021.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/622/indicacao_-_252_-_2021.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/623/indicacao_-_253_-_2021.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/704/indicacao-254-2021-junior_braga.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/105/ind._255.2021_construcao_de_sede_propria_da_usf_doralize_vidal..doc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/101/ind._256.2021_contratacao_de_agente_de_portaria_para_as_escolas_municipais..doc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/737/indicacao_257_-_2021.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/793/indicacao_-_261_-_2021.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/359/indicaca0_262_-_2021.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/453/indicacao_-_267_-_2021.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/454/indicacao_-_268_-_2021.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/102/ind._269.2021_academia_ao_ar_livre_na_praca_em_frente_ao_cemiterio_sao_joao_batista.doc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/840/indicacao_-_270_-_2021.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/841/indicacao_-_271_-_2021.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/174/ind._272.2021_da_praca_santo_antonio_em_itaibo.doc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/455/indicacao_-_273_-_2021.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/129/ind._274.2021-_recuperacao_da_pavimentacao_chile_km_03.docx" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/456/indicacao_-_275_-_2021.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/732/indicacao_-_276_-_2021.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/587/indicacao_-_278_-_2021.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/794/indicacao_-_279_-_2021.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/795/indicacao_-_280_-_2021.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/81/ind._281.2021_sunville_postes.docx" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/142/ind._282.2021_pavimentacao_da_primeira_travessa_vicente_leone__-_joaquim_romao_1.docx" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/733/indicacao_-_284_-_2021.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/139/ind.285.2021_conserto_e_construcao_das_pontes_do_bom_sossego_e_corredor_agua_branca.docx" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/137/ind._286.2021_retirada_de_postes_no_bom_sossego_-_infraestrutura_e_coelba.docx" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/629/indicocao_-_287_-_2021.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/624/indicacao_-_288_-_2021.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/457/indicacao_-_290_-_2021.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/140/ind._291.2021_pavimentacao_da_rua_do_coqueiro_barro_preto_-_joaquim_romao.docx" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/132/ind._292.2021_pavimentacao_da_primeira_travessa_vicente_leone__-_joaquim_romao.docx" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/796/indicacao_-_293_-_2021.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/734/indicacao_-_294_-_2021.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/385/indicacao_-_296_-_2021.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/588/indicacao_-_298_-_2021.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/589/indicacao_-_299_-_2021.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/166/ind._300.2021_de_implantacao_de_academia_de_barra_avenida_2019.doc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/458/indicacao_-_302_-_2021.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/459/indicacao_-_305_-_2021.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/842/indicacao_-_306_-_2021.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/570/indicacao_307_-_2021.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/566/indicacao_-_308_-_2021.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/843/indicacao_-_309_-_2021.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/460/indicacao_-_310_-_2021.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/461/indicacao_-_311_-_2021.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/797/indicacao_-_315_-_2021.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/625/indicacao_-_316_-_2021.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/626/indicacao_-_317_-_2021.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/80/ind._320.2021cuidadores_e_tutores.doc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/162/ind.322.2021_santa_luz.doc" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/590/indicacao_-_324_-_2021.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/476/indicacao-325-2021-duda_simoes.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/103/ind.326.2021_construcao_de_uma_unidade_de_saude_no_jardim_eldorado.docx" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/462/indicacao_-_327_-_2021.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/463/indicacao_-_334_-2021.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/387/indicacao_-_335_-_2021.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/106/ind.336.2021_iluminacao_publica_das_ruas_siqueira_campos_e_duque_de_caxias.docx" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/464/indicacao_-_339_-_2021.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/735/indicacao_-_340_-_2021.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/165/ind.342.2021_-_academia_a_ceu_aberto_faz._velha.doc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/160/ind._343.2021__calcamento_e_ou_asfalto__rua_jose_rotandano.doc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/591/indicacao_-_344_-_2021.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/477/indicacao345-2021-_duda_simoes.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/478/indicacao-346-2021-_duda_simoes.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/628/indicacao-_347_-2021.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/176/ind._348.2021_ruas_a_b_e_c_no_loteamento_felicidade_bairro_jequiezinho_fundo_do_aeroposto.docx" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/465/indicacao_-_349_-_2021.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/466/indicacao_-_350_-_2021.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/798/indicacao_-_351_-_2021.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/104/ind.352.2021_-_inclusao_dos_eletricistas_no_grupo_prioritario_de_vacinacao.docm" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/572/indicacao_-_353_-_2021.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/467/indicacao_-_354_-_2021.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/799/indicacao_-_355_-_2021.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/592/indicacao_-_357_-_2021.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/573/indicacao-_358_-_2021.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/479/indicacao360-2021-duda_simoes.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/468/indicacao_-_361_-_2021.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/141/ind._362.2021_-__iluminacao_do_campo_elza_leone_-_corrigido.doc" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/78/ind.____363.2021_conteiner_assentamento_flor_da_terra_-_corrigido.docx" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/210/ind..364.2021-_posto_odontologico_24_horas_-_corrigido.doc" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/211/req._365.2021_auto_escola.docx" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/223/ind.366.2021a_requalificacao_do_campo_de_futebol_com_grama_sintetica_mais_arquibancada_para_atender_o_bairro_km3..docx" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/77/ind.367.2021_-_audiencia_publica_com_detran_e_auto_escolas_de_jequie_-_corrigido.doc" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/79/ind._369.2021_-_torre_de_celular_para_o_povoado_de_tamarindo_-_corrigido.docx" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/90/iind._369.2021_-_recuperacao_posto_de_saude__de_santa_clara__-_corrigido.docx" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/209/ind.370.2021_barracas_para_o_a_feira_do_curral_novo.docx" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/112/ind.__371.2021_torre_de_iluminacao_feirinha_do_joaquim_romao.doc" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/113/ind._372.2021-_projeto_para_resolver_problemas_de_acumulo_de_aguas_pluviais_na_feirinha_-_corrigido.docx" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/114/req._373.2021_frigorifico_de_peixe_montnte_branco_2_-_corrigido.docx" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/208/ind._374.2021_-_reforma_praca_euflosina_pereira__na_rua_miguel_gomes_-_corrigida.docx" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/224/ind._375.2021a_necessidade_de_construcao_de_uma_quadra_de_futebol_society_iluminada_com_grama_sintetica_para_atender_os_bairros_km3_e_agenor_aragao.docx" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/213/ind._376.2021_drenagem_loteamento_beta_ville.doc" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/214/ind._377.2021_revitalizacao_dos_campos_de_futebol_na_regiao_da_caatinga.docx" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/215/ind.378.2021_rua_alves_cardoso_1_1.docx" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/216/indi._379-_calcamento_de_ruas_do_loteamento_raio_de_luz_-_corrigido.doc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/217/ind._380.2021_semafaro.docx" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/225/ind..381.2021-_construcao_de_uma_quadra_de_futebol_society_-_corrigido.docx" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/226/ind._382.2021_construcao_de_uma_unidade_de_saude_no_bairro_zimbrune_itaigara.doc" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/229/ind._384.2021-_ruas_caixa_d_agua_1.doc" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/232/ind._trav._esp._santo.docx" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/233/ind._387.2021_de_pavimentacao_do_parque_das_algarobas_01-2021.doc" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/234/ind.388.2021_reforma_da_delegacia_de_florestal.doc" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/235/ind._389.2021reabertura_dos_correios.doc" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/236/ind.390.2021_praca_do_algaroba.doc" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/237/ind.391.2021_pavimentacao_do_parque_das_algarobas_01-2021.doc" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/238/ind_392.2021-_reforma_do_cemiterio_cachoeirinha.doc" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/257/ind._394.2021_-rua_quintino_teles_no_jequiezinho.docx" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/242/ind._396.2021_-_pavimentacao_ruas_de_florestal_-_corrigido.doc" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/243/ind._397.2021doacao_de_terreno_para_a_contrucao_da_igreja_evangelica_no_pompilio_sampaio_-_corrigida.doc" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/244/ind._398.2021_-_pavimentacao_vias_sao_judas_tadeu_-_corrigido.docx" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/246/399.2021_-_cobertura_posto_de_barra_avenida_-_corrigida.doc" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/247/ind._400.2021cobertura_do_posto_de_saude_da_cachoeirinha_-_corrigido.doc" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/248/401.2021_-_esgotamento_sanitario_e_calcamento_da_rua_das_merluzas_-joaquim_romao.docx" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/249/ind._402_construcao_da_pca_nsa_sra._de_fatima_-_algarobas_-_corrigida.doc" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/245/ind.403.2021_-_construcao_de_dog_parks_-_corrigido.doc" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/251/ind._405.2021reforma_do_caps_mandacaru.doc" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/256/ind._406.2021_-_pca_na_rua_ituacu_-_corrigido.docx" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/258/ind_407.2021reforma_do_canteiro_da_rua_duque_de_caxias_-_corrigido.docx" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/259/ind._408.2021__pavimentacao_da_rua_dr._fernando_ferrari_-_corrigido.doc" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/260/ind._409.2021_casa_do_idoso.doc" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/263/412.2021_-_reforma_pca_da_urbis_iv_-_corrigida.doc" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/264/ind._413.2021_-_pavimentacao_anton_io_reboucas_-_corrigida.doc" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/265/ind._414_-_revitalizacao_do_campo_do_curral_novo_-_corrigido.docx" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/267/ind._416.2021_-_construcao_pca_algarobas_-_corrigido_2.doc" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/269/417.2021_-_reforma_pca_mutirao_curral_novo_-_corrigido.doc" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/270/418.2021_-_reforma_pca_ademar_de_barros__km_04_-_corrigida.doc" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/272/ind._420.2021_-_pavimentacao_da_rua_joao_vicente__-_joaquim_romao_-_corrigida.doc" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/275/ind._423.2021_-_redutor_de_velocidade_eletronico_em_avenidas_de_nossa_cidade_-_corrigido_-_corrigido.docx" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/277/ind._425.2010__-_feira_de_agricultura_familiar_mandacaru_-_corrigido_1.docx" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/318/ind._427.2021_-_instalacao_de_placas_indicativas_nos_conjuntos_habitacionais_de_jequie.docx" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/286/ind._434.2021_pedido_de_pavimentacao_de_ruas_no_curral_novo_-_rua_aderbal_moreira_rua_sao_geraldo_e_quarta_travessa_elisio_lapa_6.docx" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/289/ind._437.2021_-_pedido_de_pavimentacao_asfaltica_das_ruas_lelis_piedade_e_abilio_procopio_ferreira_-_centro_corrigido.docx" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/290/438.2021___-_1a_2a_e_3a__elisio_lapa.docx" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/291/ind._439.2021_construcao_do_posto_de_saude_de_jiboinha_-_corrigida.docx" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/292/37_-indicacao_no_037___-_instalacao_de_ar_condicionado_nas_escolas_municipais_de_jequie._-_corrigido.docx" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/293/ind._441_-_indicacao_drenagem_loteamento_beta_ville_-_corrigido.doc" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/294/ind._442.2021_-_creche_na_caixa_d_agua.doc" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/295/cida.docx" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/296/ind._444.2021_-__implantacao_de_aplicativos_aap_na_rede_municipal_de_saude_corrigido.docx" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/298/ind._445.2021_-_38_-_indicacao_no_038_-_instalacao_de_placas_indicativas_nos_conjuntos_habitacionais_de_jequie.docx" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/299/ind._446.2021_creche_sol_nascente.doc" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/300/447.2021_-_ind._pavimentacao_rua_deputado_fernando_ferraz_e_rua_felix_batista-j._romao_1.docx" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/301/ind._programa_morar_melhor_-_corrigido.doc" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/302/ind._449.2021semaforo_proximidades_nte_22_-_corrigido.docx" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/303/ind._450.2021posto_de_saude_chacara_provisao.doc" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/304/ind._451_-_-biblioteca_v_irtual_municipal.doc" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/305/ind.452.2021_banheiro_publico_oriente_novo.docx" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/306/ind._453_-_reforma_do_centro_de_cultura_oriente_novo_-_corrigido.docx" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/307/ind._454.2021_lampada.docx" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/308/ind._455.2021__construcao_de_campo_society.doc" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/310/ind._457.2021_-_implantacao_maternidade_em_florestal.doc" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/312/ind.459.2021pratulha__mecanica_-_corrigido.doc" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/315/ind._460.2021_-_indic._quadras_do_segredo_resd._vida_nova_1_corrigida.docx" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/316/in._461.2021_-_requalificacao_pca_do_carioca_-_corrigido.doc" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/317/ind._462.2021_-_pontos_de_onibus_nos_postos_da_cidade_2.doc" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/319/ind._463.2021_-_pavimentacao_rua_virgilio_azevedo.docx" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/320/ind._464.2021_-__pavimentacao_asfatica__rua_felipe_aragao_e_antonio_augusto_-_corrido_1.docx" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/325/ind._466.2021_-_praca_no_bairro_amaralina_-_corrigida.docx" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/326/ind._467._conclusao_pavimentacao_rua_da_banca.docx" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/329/468.2021_-_quebra-mola_na_rua_jose_moreira_sobrinho_-_em_frente_ao_celi_de_freitas.doc" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/330/469.2021_-_requalificacao_da_praca_da_bandeira_-_corrigido.doc" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/331/ind_470.2021_calcamento_2_trav._francisco_v._leal_-_jequiezinha_-_corrigido.doc" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/333/472.2021_-_praca_caixeiro_viajante.doc" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/334/ind._473.2021_-_recuperacao_do_calcamento_da_rua_felipe_nery.doc" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/335/ind._474.2021casa_dos_menores_-_corrigido.doc" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/336/ind._475.2021_-_audiencia_publica_dos_camel_-_corrigido.doc" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/339/ind-477.2021_pavimentacao_das_ruas_do_sao_judas_tadeu_-_corrigida.doc" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/340/ind._478.2021o_pavimentacao_fernandoealgarobas.doc" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/343/ind._480.2021_-_patrolamento_e_encascalhamento_regiao_de_florestal_-_corrigido.doc" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/347/ind._482.2021pavimentacao_beira_rio_corrigido.docx" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/348/ind._483.2021_-_cidade_nova_indicacao_pavimentacao_asfaltica_joao_batista_cidade_nova_1_1.doc" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/349/ind._484.2021construcao_quadra_de_futevolei_construcao_de_uma_quadra_futevoleie_uma_arquibancada_para_a_pista_de_skate.doc" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/350/ind.485.2021_-__pavimentacao_mirassol.doc" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/351/ind._486.2021_-_ind._2021_alargamento_da_ponte_na_avenida_landulfo_caribe_marlene_marinho_-_corrigido.doc" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/355/ind._489.2021_-_pavimentacao_asfaltica_travessas_joventino_antonio_rocha_-_corrigido.doc" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/356/490.2021_-_ind.___490.2021_reforma_academia_ao_ar_livre_cidade_nova_-_corrigida.docx" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/358/492.2021_-_indicacao_sunville_2_praca_infantil_-_corrigida_1.docx" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/361/ind._493.2021nutricionistas_psfs.doc" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/363/ind._494.2021joaquim_caires_-_coriggida.doc" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/367/497._2021_-_ind._pintura_de_redutor_de_velocidade_na_barros_meira.docx" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/368/498.2021_-_indicacao.docx" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/369/ind._499.2021__-_torre_de_iluminacao_no_morro_do_totonho_-_corrigido.doc" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/378/ind._501.2021_-_construcao_da_praca_valdeci_de_jesus_silva.doc" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/379/ind._502.2021_-_limpeza_do_canal_pluvial_no_bairro_espirito_santo.doc" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/380/503.2021_-_limpeza_e_cobertura_de_canal_pluvial_na_pedreira.doc" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/389/ind._505.2021_reforma_da_praca_do_viveiro.docx" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/390/ind.506.2021_-__pavimentacao.doc" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/391/ind._507.2021_-_semaforo_na_otavio_mangabeira_-_proximo_ao_sac_e_policlinica.doc" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/397/ind._512.2021_-_entradas_de_acesso_jequie.doc" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/405/ind._513.2021_-_pintura_das_faixas_de_pedestre_na_cidade_de_jequie_1.docx" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/409/ind.514.2021quadra_de_nova_esperanca_-_corrigido.doc" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/411/ind._515.2021_-_pavimentacao_ruas_do_curral_novo_-_corrigida_1_2.doc" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/412/ind._516.2021_-_pavimentacao_das_ruas_do_curral_novo_-_corrigida.doc" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/413/ind._517.2021convenios_sesc_e_demais.docx" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/427/indicacao_-_119_-2021.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/430/ind._519.2021_-_medidas_para_o_transito_do_mandacaru_e_sao_judas.doc" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/431/ind._520_-_consertos_e_pinturas_academias_ao_ar_livre_-_corrigido.doc" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/432/ind._521.2021_-_placas_de_sinalizacao_arterias_de_nossa_cidade.doc" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/434/ind._522.2021_arrastao_de_limpeza.doc" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/438/ind.523_espacos_das_escolas_para_a_saude.docx" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/441/ind._524.2021_-_praca_da_arthur_moraes.docx" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/448/ind._525.2021_-_pca_loteamento_tropical_-_corrigido.doc" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/471/ind._526.2021inema_-_corrigido.docx" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/484/ind._527.2021__-_dnocs.docx" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/485/ind._528.2021__-_dnocs_pavimentacao_da_final_da_rua__cidade_de_brasilia.docx" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/486/ind._529.2021transferencia_feira_de_carro_da_praca_da_bandeireira_pararea_prox._ao_polivalente.docx" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/487/ind._530.2021_-_construcao_escadas_bom_sossego.docx" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/488/ind._531.2021_-_pit_stop_vacinacao.doc" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/489/ind._532.2021_-_conder..doc" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/490/ind._533.2021_-_conder_pavimentacao_curral_novo.doc" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/493/ind._534.2021_-_requalificacao_praca_siqueira_campos_e_oscar_sa.doc" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/494/ind._535.2021rua_joao_ferreira_dos_santos.doc" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/495/ind._536.2021_-_redutor_de_velocidade_eletronico_em_vias_de_jequie.docx" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/496/537.2021_-_requerimento_-_pedido_de_aquisicao_de_novas_viaturas_para_guarda_municipal_de_jequie.docx" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/497/538.2021_-_servico_de_eletrocardiograma_nas_unidades_de_servicos_de_jequie.doc" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/499/540.2021_-_pavimentacao_da_rua_d_e_e_f_-_loteamento.doc" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/500/541.2021_-_posto_de_saude_no_jardim_tropical_corrigido_1.doc" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/501/ind.542.2021_-__arborizacao_creche_-_corrigido.docx" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/502/ind._543.2021_-_redutor_de_velocidade_felicissimo_j._silva_-_jequiezinho_corrigida.docx" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/503/ind._544.2021_campo_society_na_pracad_cidade_nova.doc" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/755/ind._545.2021_-_manutencao_da_pavimentacao_ruas_no_delta_ville.doc" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/505/ind._546.2021_-_implantacao_ou_requalificacao_de_pontos_e_terminais_de_transporte_coletivo_mandacaru.docx" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/511/indicacao_-_30_-2021.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/514/indicacao_agosto-21_-_estradas.doc" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/516/ind._551.2021programa_de_matriculas_rede_publica.doc" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/518/ind._552.2021_-_pavimentacao_rua_major_ralph_e_outras_do_cansancao.doc" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/520/ind._553.2021_-_praca_do_cras_1.doc" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/521/ind._554.2021_-_campo_de_futebol_cachoeirinha_-_corrigido.doc" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/522/ind._555.2021_-_campo_de_futebol_mutuirao_sao_judas_tadeu.doc" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/527/ind._558.2021construcao_de_ponto_de_onibus_no_percuso_do_bairro_pompilio_1_3.doc" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/528/ind._559.2021_-_viaturas_da_sumtran_motos_-_corrigida.docx" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/531/ind._561.2021_-_construcao_de_passarela__na_ponte_que_liga_o_sao_jose_ao_pompilio_sampaio.doc" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/536/ind._passagem_elevada_em_frente_a_igreja_batista_nova_jerusalem.doc" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/537/564.2021_-_semaforo_pompilio_sampaio.doc" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/539/ind._565.2021_rua_morena_bahiense_-_corrigida_2.doc" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/540/ind._566.2021_-_torres_celular_povoado_queimadas__e_poco_dantas_-_corrigido.docx" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/542/ind._567.2021instalacao_torres_de_celular_nas_seguintes_regioes_povoado_de_limoeiro_e_riachao.docx" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/543/ind._568.2021_-_servicos_joaquim_tomao_corrigido.docx" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/544/ind._569.2021_-_patrolamento_e_cascalhamento_da_estrada_de_agua_sumida.doc" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/545/ind._570.2021_-_patrolamento_e_cascalhamento_no_rio_preto_do_costa_-_corrigido.doc" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/546/ind._571.2021_pavimentacao_e_drenagem_na_rua_timoteo_alves_pereira_________________.docx" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/551/ind._575.2021_-_pavimentacao_da_rua_principal_de_nova_esperanca.doc" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/552/ind._instalacao_de_corrimao_na_escadaria_dos_operarios.docx" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/553/ind._577.2021_-_construcao_creche_curral_novo.doc" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/554/ind._578.2021_-_pavimentacao_lidio_montal.docx" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/555/ind.579.2021costa_brito_1_1.docx" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/558/ind._582.2021_-_servico_de_pavimentacao_costa_brito_e_adjacencias.docx" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/565/ind._583.2021_-_programa_conscientizacao_mundo_das_drogas.doc" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/567/ind._584.2021_-_zoologico_para_jequie.doc" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/568/ind.585.2021_-_progama_buraco_zero_na_urbis_i.doc" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/569/ind.586.2021_programa_bicicleta_compartilhada.doc" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/571/ind._587.2021_-_servicos_vias_joaquim_romao.docx" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/609/ind._589.2021_-_faixas_de_pedestres_na_rio_branco.doc" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/612/ind._590.2021-__organizacao_das_barracas_no_mandacaru.doc" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/613/ind._591.2021_-_recuperacao_da_pavimentacao_bairro_espirito_santo.doc" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/618/ind.592.2021praca_para_a_baixa_do_bonfim.doc" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/621/ind._593.2021iluminacao_barragem_da_pedra.doc" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/630/ind._594.2021_-_construcao_da_ponte_do_pompilio_sampaio.doc" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/632/ind._595.2021_-_campanha_combate_a_depressao.doc" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/646/ind._597.2021_-_construcao_praca_pompilio_sampaio.doc" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/647/ind._598.2021_-_setembro_amarelo_em_jequie.doc" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/648/ind._599.2021_-_construcao_da_praca_ademar_de_barros.doc" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/649/ind._600.2021_-_patrolamento_estrada_berra_bode.doc" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/651/ind._601.2021_-_patrolamento_estrada_povoado_da_palmeirinha.doc" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/653/ind._602.2021-_passagem_elevada_lomanto_junior.doc" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/658/ind._605.2021_-_praca_parque_das_algarobas.doc" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/663/ind._608.2021_-_pavimentacao_rua_cafe_filho.docx" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/664/ind.609.2021pavimentacao_ruas_mandaracu_1.docx" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/665/ind._610.2021_-_requalificacao_canterios_e_calcadas__exuperio_miranda_e_beira_rio.docx" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/666/ind._611.2021_-_projeto_arborizacao.doc" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/668/ind.613.2021_-_pavimentacao_rua_euflozino_almeida.doc" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/670/ind._615.2021_-_pavimentacao_rua_e_trav._joaquim_lobo.doc" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/671/ind.616.2021_-_rua_belo_horizonte.doc" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/672/617.2021_-_pavimentacao_da_vila_central.doc" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/673/ind._618.2021_-__pavimentacao_corredor_costa_brito.doc" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/674/ind._619.2021-_limpeza_vela_cultural_da_rodoviaria.doc" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/675/ind_620.2021_-__concretagem_caminhos_urbis_iv.docx" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/677/ind.__622.2021_-_faixa_para_motociclistas.doc" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/678/ind._623.2021_-_construcao_de_uma_pca_na_rua_sao_benedito_campo_do_america.docx" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/690/ind._627.2021_-_instalacao_de_semaforos_nos_cruzamentos_da_nestor_ribeiro.doc" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/683/ind.628.2021_-_revitalizacao_da_praca_joao_xxiii.doc" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/684/ind._629.2021_-_pavimentacao_ruas_g_h_i_no_loteamento_mirassol.doc" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/685/ind.630.2021_-_ciclovia_e_iluminacao_trecho_do_entrocamento_barragem.doc" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/686/ind._631.2021_-_patrolamento_e_cascalhamento_da_estrada_do_rancador.doc" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/687/53_-ind.632.2021_-_construcao_de_praca_na_rua_jose_joao_duarte.docx" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/688/ind.633.2021_-_asfaltamento_da_rua_manoel_embira.docx" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/691/ind._635.2021_-_braco_de_iluminacao_na_rua_joao_ferreira_dos_santos_mandacaru-itaigara.doc" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/692/ind._636_-_semaforos_cesar_borges__com_o_bairro_sao_jose.doc" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/693/ind._637.2021_-_servico_de_concretagem_beco_dos_dourados_1.docx" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/694/ind.638.2021_-_semaforo_na_avenida_lomanto_junior_-_proximo_supermercado_mundial.docx" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/695/ind._639.2021_-_loteamento_felicidade.doc" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/696/ind._640.2021_-_telefonia_barraquinha.docx" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/707/ind._641.2021_-_praca_no_povoado_da_fazenda_velha.doc" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/725/ind.642.2021_-_limpeza_geral_da_praca_vasco_filho.doc" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/729/ind.643.2021_-_termino_do_calcamento_de_tamarindo.docx" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/738/644.2021_-_construcao_de_banheiros_para_residencias.doc" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/739/ind._645.2021_-_conjunto_habitacional_brasil_novo.doc" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/744/ind._646.2021_-_pavimentacao_asfaltica_em_ruas_do_itaigara_1_1.doc" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/745/ind._647.2021_-_pavimentacao_asfaltica_da_vovo_camila.doc" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/747/ind._649.2021_-_paviemntacao_itagara.doc" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/748/ind._650.2021_-_pavimentacao_asfaltica_da_1a_travessa_da_igreja_sao_jose_-_agua_branca.doc" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/749/ind._651.2021_-_reforma_do_loteamento_tropical.doc" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/760/ind._652.2021_-_construcao_de_praca_moradas_do_parque.doc" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/761/ind._653.2021_-_construcao_de_uma_academia_ao_ar_livre_no_cansancao.doc" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/762/ind._654.2021_-_pavimentacao_asfaltica_rua_da__rua_celeste_gomes_-_itaigara.doc" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/765/ind._654.2021_-_reforma_da_escola_do_povoado_deus_dara.doc" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/769/ind._657.2021_-_implantacao_de_programa_federal_da_juventude_no_municipio_de_jequie.docx" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/770/ind._658.2021_-_criacao_do_plano_municipal_de_mobilidade_urbana_de_jequie.docx" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/772/ind._659.2021_-_criacao_do_conselho_municipal_de_desenvolvimento_economico.docx" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/775/ind._662.2021_-_pavimentacao_asfaltica_da_rua_antonio_camilo_-_km__03.doc" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/776/ind._663.2021_-__reforma_da_associacao_dos_moradores_do_mandacaru.docx" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/777/ind.664.2021_-_passagens_elevadas_na_rua_sao_luiz_e_ministro_helio_de_almeida_-_mandacaru.doc" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/779/ind._665.2021_-_projeto_de__arborizacao_na_cidade_de_jequie.docx" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/791/ind._666.2021_-_instalacao_de_bracos_de_lampadas_na_regiao_de_sao_paulino.doc" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/806/ind._667.2021_-_reforma_da_escola_municipal.doc" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/810/ind._668.2021_-_complexo_de_educacao_integral.doc" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/812/ind._669_._redutor_de_velocidade_rua_erotildes_santos.doc" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/813/ind._670.2021_-_construcao_de_uma_praca_em_frente_ao_mutirao_curral_novo.docx" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/815/ind._672.2021_-_pavimentacao_asfaltica__da_1a_2a_e__3a_rodolfo_pereira_lisboa_no_mandacaru.docx" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/817/indicacao_674-2021_-_pavimentacao_asfaltica_das_ruas_julia_maria_de_jesus_rua_do_boiadeiro_e_conclusao_da_rua_cruzeiro_1.docx" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/818/ind._675.2021_-_semaforo_em_frente_ao_supermercado_mundial_-_km_03.doc" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/848/ind.676.2021_20021_-_reforma_da_quadra_de_itajuru.doc" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/856/ind._679.2021-_instalacao_de_brinquedos_infantis_para_criancas_com_necessidades_especiais.docx" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/864/ind.680.2021_-_cascalhamento_na_regiao_de_agua_vermelha.doc" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/866/ind._681.2021_-_revitalizacao_e_arborizacao_da_entrada_do_bairro_amaralina.docx" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/867/ind._682.2021_-_pavimentacao_asfaltica_barragem_de_pedras.doc" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/868/ind._683.2021_-_pavimentacao_da_rua_eliete_andrade_bairro_sao_judas.docx" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/869/ind._684_-_construcao_de_um_centro_administrativo_em_jequie.docx" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/870/ind._685.2021_-_continuidade_dos_cafes_da_manha_nas_escolas.doc" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/872/ind._686.2021_-_linha_de_onibus_para_a_chacara_provisao.docx" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/876/ind._688.2021_-_plano_municipal_de_saneamento_basico.docx" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/877/ind._689.2021_-_censo_do_idoso_em_nosso_municipio.docx" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/878/ind.690.2021_-_implantacao_programa_proteacao_ambiental_bacia_hidrografica_jequie.docx" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/880/ind._692.2021_-_patrolamento_e_cascalhamento_da_estrada_do_tabocal_-_cajueiro.doc" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/881/ind._693.2021_-_costrucao_de_cobertura_e_bancos_em_pontos_de_onibus.doc" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/882/ind._694.2021_-_patrolamento_e_cascalhamento_da_estrada_vaiquem_quer_-_no_cajueiro.doc" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/884/ind._64.2021__telefonia_movel_morro_verde.doc" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/887/ind._697.2021_-_feira_livres_para_o_km_03_e_km__04.doc" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/888/ind.698.2021_-_instalacao_de_tablado_de_basquete_nas_quadras_do_municipio.doc" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/895/ind.700.2021_-_construcao_quadra_poliesportiva_no_zibrune.doc" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/896/ind._701.2021_-_cobertura_quadra_presidente_medice.doc" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/900/ind._704.2021_-_reformas_em_escolas_em_nosso_municipio.doc" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/901/ind._705.2021_-_reforma_da_praca_do_joaquim_romao.doc" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/902/ind._706.2021_-_painel_eletronico_de_senhas_em_unidades_de_saude.doc" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/903/ind._707.2021_-_implantacao_de_programa_obesidade_zero.doc" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/905/ind._708.2021_-__redutor_de_velocidade.doc" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/907/ind.709.2021_-_limpeza_do_corrego_da_upa.doc" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/908/ind.710.2021_-_indicacao_do_programa_brasil_sorridente.doc" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/909/ind._711.2021_-_posto_de_saude_residencial_beira_rio.docx" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/910/ind._711.2021_-_corrigida_ind._712.2021_-_quadra_poliesportiva_anexa_a_creche_na_beira_rio_1.docx" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/911/ind._713.2021_-_calcamento_da_rua_joao_emilio_no_jequiezinho.doc" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/912/ind._714.2021_-_requalificacao_do_calcamento_da_rua_1_urbis_i__jequiezinho.doc" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/913/ind._715.2021_-_calcamento_da_rua_p_urbis_iv.doc" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/914/ind._716.2021_-_construcao_de_uma_quadra_poliesportiva.doc" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/915/ind._717.2021_-_implantacao_de_cursos_profissionalizantes_para_detentos.docx" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/916/ind.718.2021_-_distribuicao_absorventes_estudantes_escolas_municipais.doc" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/920/ind.720.2021_-_construcao_da_praca__do_conjunto_residencial_segredo_-_bairro_curral_novo.doc" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/921/ind._721.2021_-_iluminacao_anel_viario_trecho_sao_judas_tadeu_1.doc" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/922/ind._722.2021_-_projeto_de_limpeza_de_aguadas_para_jequie.docx" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/923/ind._723.2021_-implantacao_unidade_da_policia__federal_em_jequie.doc" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/925/ind._725.2021_-_teste_ergometrico.doc" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/926/ind._726._2021_-_reforma_posto_de_saude_oriente_novo.doc" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/927/ind._727.2021_-_construcao_de_muro_da_escola_no_assentamento_santa_cruz.docx" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/930/ind._729.2021_-_farmacia_24_horas.doc" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/931/ind._730._2021_ind.patrolamento_e_encascalhamento.docx" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/932/ind._731.2021_-esgotamento_sanitario_loteamento_sr_dos_passos.docx" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/933/ind._732.2021_construcao_de_canal_de_agua_pluviais_no_jequiezinho_-_prox_a_wan_motos.docx" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/934/ind._733.2021__-_revitalizacao_ciclovia_franz_gedeon_otavio_mangabeira_1.docx" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/935/ind._734__-_lagoa_do_sunville_turistico.doc" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/936/ind._735.2021_-_indicacao_pavimentacao_asfaltica_antonio_carlos_de_almeida_michele.doc" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/937/ind._736.2021_-_placas_indicativas_de_lombadas_no_mandacaru.docx" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/940/ind._739.2021_-_asfaltamento_da_rua_q_na_urbis_i__jequiezinho.docx" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/941/ind._740._2021_-asfaltamento_da_5o_travessa_duque_de_caxias_bairro_joaquim_romao..docx" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/943/ind._741.2021_-_redutor_de_velocidade_para_vias_do_pompilio_sampaio.doc" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/944/ind.742.2021_-_praca_com_academia_ao_ar_livre_para_o_povoado_de_monte_branco.doc" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/947/ind._7444.2021_praca_rua_juraci_novato.doc" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/948/ind._745.2021_-_melhorias_no_campo_de_estevao.doc" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/949/ind._746.2021_-_agua_potavel_para_a_vila_suica.docx" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/950/ind._747.2021_-_refletores_e_vestiario_campo_futebol.docx" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/951/ind._748.2021.2021__revitalizacao_da_bilbioteca.doc" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/952/ind._749.2021_-_indicacao_centro_pop_e_casa_de_passagem_1.doc" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/953/ind._750.2021_-_construcao_de_uma_ponte_no_campo_largo.doc" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/964/ind._751.2021_-_iluminacao_do_cemiterio_sao_lazaro.doc" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/965/ind._752.2021_-_recuperacao_do_asfalto_da_rua_damiao_vieira.doc" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/970/ind._753.2021_-_reforma_do_psf_de_itamarindo.docx" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/971/ind._754.2021_-_semaforo_da_br_330_-_proximo_a_rua_maria_adelia_jequiezinho.doc" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/972/ind._755.2021_-_acoes_publicas_voltadas_para_a_prevencao_do_cancer_de_mama.doc" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/973/ind._756.2021_-_reabertura_do_caps_iii.doc" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/975/ind._757.2021_-_camaras_de_monitoramento_nas_pracas_publicas_de_jequie.doc" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/976/ind._758.2021_-_censo_da_pessoa_com_deficiencia.docx" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/977/ind._759.2021_-_construcao_de_ponte_no_campo_largo.doc" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/978/ind._760.2021_-_construcao_de_um_bueiro_no_campo_largo.doc" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/979/ind._761.2021_-_construcao_de_uma_praca_no_povoado_de_campo_largo.doc" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/982/763.2021_-_implantacao_da_guarda_florestal_em_jequie.docx" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/983/ind._764.2021_-_inclusao_digital_para_a_terceira_idade.docx" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/985/ind._766.2021_-_passarela_ligando_o_mandacaru_ao_jequiezinho.docx" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/986/ind._767.2021_-asfaltamento_da_rua_do_macacao_mandacaru.docx" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/987/ind._768.2021_-_isencao_de_iptu_para_portadores_de_neoplasia_malignacancer.docx" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/992/ind._772.2021_-_construcao_de_ponte.doc" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/994/ind._774..2021_-_reforma_da_quadra_poliesportiva_da_baixa_do_bonfim.doc" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/995/ind._775.2021_-_iluminacao_em_led_para_o_assentamento_sao_judas_tadeu_-_volta_do_rio.doc" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/997/ind._777.2021__-_calcamento_da_rua_osvaldo_costa_jequiezinho.doc" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/999/ind._779.2021_-_reforma_da_praca_parque_do_sol.docx" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1002/ind._782.2021_-_pavimentacao_ruas_do_parque_das_algarobas.doc" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1010/ind._786.2021_-_academia_ao_ar_livre_mandacaru.docx" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1012/ind._787.2021_-_pavimentacao_da_tua_e_travessa_ituacu_1.docm" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1013/ind._788.2021_-_cida.docx" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1014/ind._789_-_cida.docx" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1015/ind._790.2021_-_casa_da_juventude_em_nosso_municipio.doc" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1017/ind._792.2021_-_construcao_de_uma_upa_no_mandacaru.docx" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1018/ind._793.2021_-_construcao_da_praca_da_juventude.docx" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1019/ind._794.2021_-_implantacao_de_novos_cras_em_jequie.docx" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1020/ind._795.2021_-_construcao_de_usf_no_residencial_segredo.docx" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1021/ind._796.2021_-_operacao_combate_a_pedofilia.docx" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1022/ind._797.2021_-_esgotamento_sanitario_para_o_loteamento_tropical.doc" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1028/ind._799.2021_-_jr._braga.doc" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1031/ind._802.2021_-_pavimentacao_desembargador_andrade_teixeira.docx" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1032/ind._803.2021_-_redutor_de_velocidade_na_desembargador_andrade_teixeira.docx" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1033/ind._804.2021_-_reforma_da_praca_no_codominio_parque_do_sol.docx" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1038/ind._806.2021_-_calcamento_da_rua_rfael_pinto_santana_-_jequiezinho.doc" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1039/ind._807.2021_-_calcamento_da_rua_expedito_caribe.doc" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1040/ind._808.2021_-_pavimentacao_da_rua_agapito_fernandes.doc" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1044/ind._812.2021_-_instalacao_de_lixeiras_na_cesar_borges.doc" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1050/814.2021_-_modernizar_a_iluminacao_com_placas_led_no_loteamento_felicidade.docx" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1051/ind._815.2021_-_quadra_dotada_de_academia_ao_ar_livre_no__alto_da_bela_vista.doc" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1052/ind._816.2021_-_praca_no_distrito_do_baixao.doc" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1055/ind._817.2021_-_psicologos_nos_psfs_de_jequie.doc" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1057/ind._819.2021_-_redutor_de_velocidade_e_iluminacao_da_estrada_para_o_conjunto_penal.docx" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1059/ind._821.2021_-_sidney_magal.docx" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1060/ind._822.2021_-_pavimentacao_asfatica_da_rua_tadeu_oliveira_pinto_e_urbano_limeira.doc" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1062/ind._824.2021_-_dia_de_combate_a_endometriose_1.doc" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1066/ind._825_-_construcao_de_uma_sede_para_o_campe.docx" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1072/ind._831.2021-_conclusao_da_travessa_jose_alfredo_e_paimentacao_da_rua_central_campo_do_america.docx" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1073/ind._832.2021_-_reforma_da_escola_do_campo_largo.doc" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/991/ind._833.2021_-_coordenacao_defesa_animais.doc" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1075/ind._835.2021_-_instalacao_de_computadores_nas_escolas_das_redes_municipais.docx" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1076/ind._836.2021_-_contratacao_de_fisioterapeutas.docx" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1077/ind._837.2021_-_walmiral.docx" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1078/ind._838.2021_-_semana_do_idoso.docx" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1080/ind_839.2021_-_posto_de_saude_de_itaibo_em_psf.doc" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1081/ind._840.2021_-_instacao_de_lixeiras_na_avenida_santa_luzia.doc" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1082/ind._841.2021_-_reforma_da_praca_habitacional_segredo.doc" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1086/ind._842.2021_-_moana.doc" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1087/ind._843.2021.doc" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1094/ind._844.2021.doc" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1095/ind._845.2021_-_macro_feira_de_saude_em_florestal.doc" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1097/ind._847.2021_praca_dona_de_casa.doc" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1103/ind._850.2021_-_pavimentacao_da_jesuiino_souza.xps" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1107/ind._851.2021_-_implantacao_nucleo_de_informatica_escola_vilma_brito_sarmento.doc" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1108/ind._852.2021_-_restauracao_e_modernizacao_da_praca_vicente_grillo.doc" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1121/ind._854.2021_-_exame_de_acuidade_visual_e_auditiva_escolas_municipais.doc" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1123/ind._856.2021_-_academia_ao_ar_livre_em_oriente_novo.doc" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1125/ind._857.2021_-_viaduto_rodoviario.docx" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1127/ind._859.2021_criacao_de_uma_casa_do_estudante_em_jequie.docx" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1128/ind._860.2021_escritorio_publico_de_engenharia.doc" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1135/ind._863.2021__modernizacao_da_iluminacao_com_placas_de_led_bairro_amaralina.docx" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1136/ind._864.2021__-_modernizacao_da_iluminacao_com_placas_de_led_na_rua_novaantiga_deraldo_britto_gondim_e_na_na_rua_felix_batista_no_joaquim_romao.________ocx.docx" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1137/ind._865.2021_-_pavimentacao_rua_beco_dos_dourados.doc" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1138/ind._866.2021_-_pavimentacao_da_riachuelo.doc" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1139/ind._867.2021_-_construcao_de_um_novo_terminal_em_jequie.doc" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1141/ind._869.2021_-_creche_alto_da_bela_vista.docx" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1142/ind._870.2021_-_construcao_de_uma_praca_na_rua_vitoria.docx" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1143/ind._871.2021_-_praca_no_loteamento_vila_aeroporto.docx" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1146/ind._874.2021_-.docx" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1150/ind._875.2021_-_faixa_para_pedestre_cruzamento_da_rua_alvares_cabral_com_a_rua_sao_bernando.doc" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1151/ind._876.2021_drenagem_jardim_paqueta.docx" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1152/ind._877.2021_-_pavimentacao_da_rua_vitoria_-_mandacaru.docx" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1153/ind._878.2021_-_casa_de_passagem_no_residencial_segredo.doc" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1155/ind._879.2021_-_reativacao_da_lavanderia_no_km_04.doc" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1156/ind._880.2021_-_passarela_ligando_os_povoados_da_barragem_de_pedras_e_fazenda_velha.doc" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1160/ind._882.2021_-_carro_para_pacientes_em_hemodialise.doc" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1161/ind._883.2021_-_linha_de_coletivo_para_o_assai.doc" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1162/ind._884._2021_-_servico_de_drenagem_na_cachoeirinha.doc" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1163/ind._885.2021_-_lixeiras_no_cajueiro.doc" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1171/ind._888.2021_-_reinstalacao_semaforo_no_maringa.doc" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1172/ind._889.2021_-_reativacao_posto_da_marcela.doc" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1173/ind._890.2021_-_revitalizar_passarela_na_rua_sao_luiz.docx" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1175/ind._891._2021_-_pavimentacao_anibal_dos_anjos_e_silva.doc" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1179/ind.894.2021_-_centro_especializado_em_saude_da_mulher.doc" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1180/ind._895.2021_-_contratacao_de_pediatras_para_os_psfs.doc" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1181/ind._896.2021.doc" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1182/ind._897.2021_-_projeto_de_lei_sobre_intolerancia_alimentar_nas_escolas.doc" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1184/ind._898.2021_-_cameras_em_casa_de_eventos.doc" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1186/ind._900.2021_-_pavimentacao_da_rua_paraiso_-_cidade_nova.doc" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1188/ind._902.2021_-_semaforo_saida_para_jitauna.doc" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1190/ind._903.2021_-_contecao_de_barreira_na_teixeira_de_freitas.doc" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1192/ind._905.2021_-_modernizacao_da_iluminacao_com_placas_de_led_no_algarobas.docx" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1194/ind._907.2021_-_lista_de_medicamentos_oferecidos_pelo_sus.doc" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1196/ind.908.2021._-_praca_na_rua_da_banca.docx" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1197/ind._909.2021_-_revitalizar_praca_da_banca.docx" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1199/ind._911.2021_-_modernizacao_iluminacao_pompilio_sampaio.docx" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1200/ind._912.2021_-_praca_vovo_camila.docx" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1201/ind._913.2021_-_internet_banda_larga_em_boacu.doc" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1202/ind._914.2021_-_implantacao_de_rondas_policiais_em_campo_largo.doc" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1204/ind._916.2021_-_placas_de_carga_e_descarga.docx" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1206/ind._918.2021_-_vistoria_das_pontes_no_municipio_de_jequie.doc" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1207/ind._919.2021_-_pavimentacao_asfaltica_ruas_jardim_paqueta.docx" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1208/ind._920.2021_-_implantacao_de_usina_de_residuo_em_jequie.doc" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1211/ind._923.2021_-_posto_de_onibus_sunville.doc" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1214/ind._924.2021_-_faixa_de_pedestres_elevada_na_av._sa_bitencourt.doc" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1215/ind._925.2021_-_sunville.doc" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1223/ind.930.2021_-pavimentacao_asfaltica_rua_loteamento_santa_luz.doc" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1226/ind._933.2021_-_placas_de_identificacao_no_loteamento_mirassol.doc" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1232/ind._934.2021_-_construcao_de_um_mangueiro_publico.doc" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1233/ind._935.2021_-_construcao_de_uma_biblioteca_virtual.doc" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1234/ind.936.2021_-_pavimentacao_ruas_da_cidade_nova.doc" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1239/ind._940.2021_-_divulgacao_iptu.doc" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1240/ind._941_-_inclusao_de_optometristas_nos_psfs.doc" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1241/ind._942.2021_-_lei_de_incentivo_ao_esporte_amador_e_profissional.docx" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1242/ind._943.2021_-_banheiros_publicos_no_alto_da_prefeitura.docx" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1243/ind._944.2021_-_iluminacao_do_brinco_de_ouro.docx" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1244/ind._945.2021_-_construcao_de_quadra_oficial_para_futebol_de_cegos.docx" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1245/ind._946.2021_-_transporte_coletivo_para_os_assentamentos_no_mandacaru.docx" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1246/ind._947.2021_-_projeto_inclusao_de_nocoes_lei_maria_da_penha_nas_escolas.doc" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1247/ind._948.2021_-_reforma_centro_cultural_oriente_novo.doc" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1252/ind._949.2021_-_cadeira_de_rodas_em_orgaos_publicos.doc" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1253/ind._950.2021_-_campanha_novembro_azul.doc" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1259/ind._953.2021_-_pavimentacao_da_rua_filomena_oliveira_no_sunville.docx" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1260/ind._954.2021_-_poda_de_arvores_na_rua_nestor_ribeiro_proximo_a_primeira_segunda_igreja_batista.docx" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1261/ind._955.2021_-_academia_ao_ar_livre_na_cachoeirinha.doc" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1262/956.2021_-_pavimentacao_amilton__dias.docx" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1266/ind._957.2021_-_implantacao_de_energia_solar_em_orgaos_publicos_municipais.doc" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1267/ind._958.2021_-_teste_de_glicemia__nas_escolas_municipais.doc" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1268/ind._959.2021_-_calcamento_da_rua_stela_camara_dubois.doc" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1269/ind._960.2021_-_quebra-mola_elevado_na_lions_club.doc" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1270/pm.doc" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1274/ind._963.2021_-_centro_de_oncologia.doc" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1275/ind._964.2021_-_odontomovel_nos_distritos.doc" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1277/ind._966.2021_-_reforma_e_ampliacao_do_colegio_municipal_curral_novo.docx" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1278/ind._967.2021_-_usf_virgilio_de_paula_tourinho_neto_i_e_ii_-_cidade_nova.docx" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1279/ind._968.2021_-_construcao_usf_nos_residenciais_do_cansancao.docx" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1299/ind._972.2021_-_joaquim_caires.doc" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1301/ind._973.2021_-_moana.doc" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1302/ind._974.2021_-_cida.docx" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1306/978.2021_-_veiculo_para_a_zona_rural.doc" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1307/ind._979.2021_-_moana.doc" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1312/ind._982.2021_-_redutor_de_velocidade_agua_vermelha.doc" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1315/ind.985.2021_-_marcos_do_ovo.doc" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1317/ind._987.2021_-_joao_paulo.doc" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1318/ind._988.2021_-_joao_paulo.docx" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1320/ind._990.2021_-_redutor_de_velocidade_escola_lirio_dos_vales.doc" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1322/ind._992.2021_-_torre_de_iluminacao_na_vovo_camila_ate_a_br.docx" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1323/ind._993.2021_-_velatorio_comun_itario_para_o_bom_sossego_e_o_brasil_novo..docx" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1326/ind._996.2021_-_ramon.doc" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1328/ind._997.2021_-_cursos_profissionalizantes.doc" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1336/ind._1003.2021_-_cursos_profissionalizantes_em_barra_avenida.doc" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1345/ind._1004.2021_-_reforma_da_adefij.docx" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1348/ind._1006.2021_-_aquisicao_de_veiculos_para_a_edefij.docx" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1349/ind._1007.2021_-_residencial_jardim_eldorado.docx" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1353/ind._1010.2021_-_reforma_da_uadra_poliesportiva_no_sao_judas_tadeu.doc" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1354/ind._1011_-_lousa_digital_escolas_municipais.doc" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1356/ind._1013.2021_-_cobertura_sobre_o_rio_jequiezinho.doc" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1357/ind._1014.2021_-_construcao_de_um_centro_cultural_em_barra_avenida.doc" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1358/ind._1015.2021_-_disciplinar_o_transito_no_largo_da_feirinha.doc" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1359/ind.1016.2021_-_limpeza_do_caimnho_50_da_urbis_iv.doc" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1362/ind._1017.2021_-_espelho_de_emenda_dep._caca_leao.docx" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1368/ind._1019._2021_-_academia_ao_ar_livre_no_baixao.doc" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1373/ind.1022_-_academia_ao_ar_livre_no_distrito_de_itajuru.doc" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1375/ind._1024.2021_-_placas_de_sinalizacao_no_brinco_de_ouro.docx" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1376/ind._1025.2021_-_placas_sinalizacao_parque_das_algarobas.docx" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1377/ind._1026.2021_-_implantacao_de_uma_escola_agricola__em_itajuru.docx" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1378/ind._1027.2021_-_acao_em_combate_a_escorpioes.doc" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1381/ind._1030.2021_-_moana_meira.doc" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1382/ind._1031.2021_-_implantacao_de_uma_faixa_de_pedestres_elevada.doc" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1383/1032.2021_-_asfaltamento_e_quebra-molas_na_avenida_braz_arleo_-_jequiezinho.doc" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1404/ind._1033._2021_-_cida.docx" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1406/ind._1034.2021_-_impalnatacao_de_pontos_de_coletas_de_lixo_eletronico.doc" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1410/ind._1037.2021_-_pavimentacao_yolanda_pires_e_rua_2_-_casas_populares.docx" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1412/ind._1039.2021_-_pavimentacao_da_rua_maria_adelia.docx" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1414/ind._1040.2021_-_pavimentacao_asfaltica_rua_brigadeiro_sa_bitencourt.doc" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1417/ind._1042.2021_-_conteiner.doc" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1418/ind._1043-_construcao_de_um_espaco_adequado_para_pratica_do_weeling.docx" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1419/ind._1044._2021_-_cursos_profissionalizantes_no_espaco_de_convivencia__do_bairro_amaralina.docx" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1422/ind._1046.2021_-_criacao_programa_de_assistencia_juridica.doc" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1424/ind._1048.2021_-_construcao_de_ponte_sobre_o_rio_jequiezinho_proximo_ao_colegio_paulo_freire.doc" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1429/ind._1050.2021_-_quadra_poliesportiva_parque_do_sol.doc" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1433/1052.2021_-_instituir_no_calendario_de_eventos_do_municipio_a_campanha_dezembro_laranja.doc" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1435/ind._1053.2021_-_container_no_vila_rodoviaria.doc" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1439/ind._1054.2021_-_reforma_da_quadra_de_futebol_no_sao_luis.doc" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1441/ind._1056.2021_-_reforma_da_quadra_do_vilma_brito_sarmento.doc" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1442/ind._1057.2021_-_transporte_coletivo.docx" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1443/ind._1058.2021_-_praca_dotada_de_academia_no_cansancao.doc" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1444/ind._1059.2021_-_construcao_de_cheche_no_amaralina.doc" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1453/ind._1063.2021_-_eja_ii_na_escola_municipal_georgina_pereira_miranda.docx" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1454/ind._1064.2021_-_instalacao_de_cursinho_pre-vestibular.docx" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1456/ind._1066.2021_-_conserto_nas_estradas_de_itaibo.doc" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1457/ind._1067.2021_-_construcao_de_um_psf_no_baixao.doc" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1458/ind._1068.2021_-_cosntrucao_de_nova_upa_no_campo_do_america.docx" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1461/ind._1069.2021_-_bueiros_inteligentes_em_vias.docx" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1478/hospital_cancer.docx" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1484/iluminacao_de_led_avenida_de_acesso-mandacaru_que_liga_as_casinhas_i..doc" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/100/req._01.2021__audienciapublicasobre_covid.19.doc" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/577/requerimento_-_02_-_2021.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/802/requerimento_-_05_-_2021.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/398/requerimento_-_06_-_2021.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/631/requerimento_-_07_-_2021.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/595/requerimento_-_08_-_2021.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/757/requerimento_-_09_-_2021.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/203/req.10.2021_requalificacao_santa_luzia.docx" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/633/requerimento_-_12_-_2021.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/399/requerimento_-_15_-_2021.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/847/requerimento_-_17_-_2021.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/758/requerimento_-_18_-_2021.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/850/requerimento_-_20_-_2021.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/634/requerimento_-_21_-_2021.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/400/requerimento_-_23_-_2021.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/705/requerimento-25-2021-junior_braga.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/169/req._26.2021.docx" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/803/requerimento_-_27_-_2021.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/851/requerimento_-_28_-_2021.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/635/requerimento_-_29_-_2021.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/597/requerimento_-_30_-_2021.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/168/req.31.2021_-_construcao_de_praca_com_quiosque_no_bom_sossego.docx" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/472/requerimento_-_33_-_2021.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/401/requerimento_-_35_-_2021.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/184/req._36.2021_criacao_de_posto_avancado_do_cras.doc" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/154/req.__37._2021.docx" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/97/req.__38.2021de_solicitacao_do_exame_cariotipo.doc" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/480/requerimento42-2021-duda_simoes.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/804/requerimento_-_43_-_2021.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/98/req.__44.2021_do_alvara.docx" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/854/requerimento_-_45_-_2021.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/636/requerimento_-_46_-_2021.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/152/req._47._2021_-implantacao_de_uma_unidade_do_cedeba_em__jequie.docx" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/706/requerimento48-2021-junior_braga.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/598/requerimento_-_49_-_2021.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/578/equerimento_-_50_-_2021.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/180/req._51.2021_vale_gas_para_as_familias_de_baixa_renda.doc" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/741/requerimento_-_52_-_2021.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/402/requerimento_-_53_-_2021.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/96/req._55.2021___da_ponte.docx" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/807/requerimento_-_56_-_2021.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/473/requerimento_-_58_-_2021.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/126/req._59.2021_semafaro.doc" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/181/req_60.2021_loteamento_novo_horizonte..docx" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/481/requerimento-61-2021-duda_simoes.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/855/requerimento_-_62_-_2021.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/151/req._63.2021_criacao_de_subprefeitura.docx" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/637/requerimento_-_64_-_2021.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/599/requerimento_-_65_-_2021.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/149/req._66.2021_-_implantacao_de_um_posto_de_distribuicao_de_gnv_em__jequie.docx" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/178/req._68.2021_construcao_de_memorial_para_vitimas_do_covid.doc" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/95/req._69.2021_-_unerc.doc" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/579/requerimento_-_72_-_2021.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/147/req._73.2021_pasec_requerimento.docx" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/857/requerimento_-_74_-_2021.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/638/requerimento_-_75_-_2021.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/143/req._81.2021erimento_-audiencia_publica_virtual_com_representantes_do_setor_empresarial_da_cidade.docx" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/124/req._83.2021_pedido_de_pavimentacao_de_ruas_no_bairro_curral_novo_-_rua_maura_santana_rua_do_arame_rua_b_e_a_rua_manoel_francisco_rosa_ambas_no_loteamento_ipanema.docx" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/94/req.__84.2021_rampas_de_acessibilidade.docx" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/403/requerimento_-_85_-_2021.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/858/requerimento_-_88_-88_-_2021.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/580/_requerimento_-_90_-_2021.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/156/req._91.2021ambulante_legal.doc" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/808/requerimento_-_92_-_2021.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/483/requerimento-93-2021-duda_simoes.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/134/req._96.2021_-_retirada_do_despejo_de_esgoto_sem_tratamento_no_rio_de_contas_na_cidade_de_jequie.docx" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/639/requerimento_-_97_-_2021.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/122/req._98.2021-_pedido_de_pavimentacao_de_ruas_no_bairro_mandacaru_-_rua_guarani_rua_fluminense_e_rua_vasco_da_gama.docx" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/708/requerimento100-2021-junior_braga.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/404/requerimento_-_101-_2021.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/640/requerimento_-_103_-_2021.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/121/req._1042021_-_pedido_de_pavimentacao_de_ruas_no_bairro_mandacaru.docx" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/93/req._105.2021do_neuro_pediatra.doc" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/120/req._106.2021revitalizacao_cidade_nova.doc" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/641/requerimento_-_107_-_2021.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/189/req._108.2021construcao_de_vestiario_e_iluminacao_da_quadra_de_futevolei_e_do_campo_de_futebol_do_sao_judas.docx" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/145/req._109.2021desconto_do_iptu_a_adocao_de_animais_de_rua.doc" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/809/requerimento_-_110_-_2021.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/508/requerimento-111-2021-_duda_simoes.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/133/req._113.2021-_transformacao_do_caps_no_loteamento_felicidade_no_jequiezinho_em_upa.docx" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/859/requerimento_-_117_-_2021.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/407/requerimento_-_121_-_2021.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/148/req._124.2021_romu.docx" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/341/req._126.2021_informacoes_retorno_das_aulas_requerimento_da_secretaria_de_educacao_-_corrigido.doc" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/410/req.127.2021convocacao_secretario_agricultura_-_corrigido.doc" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/426/req._128.2021sessao_especial_-_30.08.2021.doc" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/861/requerimento_-_126_-_2021.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1079/req._132.2021_-_audiencia_publica_gutinha_e_joaquim_1.doc" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1493/requerimento_133.2021.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/172/mocao_09.2021_de_apoio_enfermagem.doc" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/600/mocao_de_aplausos_-_10_-_2021.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/601/mocao_de_congratulacao_-_12_-_2021.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/846/mocao_de_aplausos_-_15_-_2021.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/135/01_-_mocao_de_aplausos__17.2021-_aos_pastores_de_jequie_pela_passagem_do_dia_do_pastor.doc" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/428/mocao_de_aplausos_de_dra_alessandra_pimentel_-_corrigida.docx" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/491/mocao_19.2021_psicologos.doc" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/492/mocao_aplausos_lucas_lobao_-_dnocs.doc" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/607/mocao_21.2021de_aplausos_nutricionista.doc" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/849/mocao_de_aplausos_22.2021_grupo_pedal_amigos_do_dija.docx" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1011/mocao_de_aplausos_pelo_dia_nacional_de_doacao_orgaos_e_tecidos.doc" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1036/mocao_dia_do_prefeito.doc" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1096/mocao_de_aplausos_19o_batalhao.doc" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1216/mocao_26.2021_-_aplausos_a_jessika.docx" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1227/mocao_de_aplausos_a_instituicao_e_voto_da_mulher.doc" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1334/modelo_mocao_de_aplausos.doc" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1408/mocao_de_aplausos_30.2021_-_aos_musicos_de_jequie.doc" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1426/mocao_31.2021_-_mocao_de_aplausos_a_paratleta_babbara.doc" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1438/mocao_aplausos__aos_assessores_de_jequie.doc" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/474/mocao_de_pesar_-_03_-2021.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/642/mocao_de_pesar_-_05_2021.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/643/mocao_de_pesar_-_06_-_2021.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/509/mocao_de_pesar-07-2021-_duda_simoes.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/644/mocao_de_pesar_-_11_-_2021.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/771/mocao_de_pesar_-_13_-_2021.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/800/mocao_de_pesar_-_16_-_2021.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/756/mocao_de_pesar_18_-_2021.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/227/mocao_pesar_20.2021armando_cardoso.doc" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/314/mocao_de_pesar_joilson.doc" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/327/mocao_de_pesar_gm_jamile_1.doc" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/562/mocao_23.2021_pesar_de_isaac_cunha.docx" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/819/mocao_de_pesar_24.2021falecimento_de_icaro_meira.doc" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/959/mocao_de_pesar_25.2021_-_falecimento_de_escovinha.doc" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1213/mocao_de_pesar_26_-_falecimento_inspetor_coutinho.doc" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1339/mocao_de_pesar_27.2021_-_falecimento_do_sr._cavalcante.doc" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1350/mocao_-_falecimento_de_jose_arleo_foca.docx" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1428/mocao_de_pesar_28.2021_-_falecimento_da_professora_anisia_simoes.docx" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/564/mocao_de_congratulacoes_01.2021dia_do_soldado_2021.doc" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/801/mocao_de_congratulacao_-_08_-_2021.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/45/projeto_de_lei_no_005.2021.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/46/parecer_cjr_-_projeto_de_lei_no_12.2021.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/52/projeto_de_lei_no_13.2021.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/53/projeto_de_lei_no_15.2021.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/54/projeto_de_lei_no_16.2021.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/47/projeto_de_lei_no_18.2021.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/65/projeto_de_lei_no_19.2021.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/51/projeto_de_lei_no_20.2021.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/62/projeto_de_lei_no_21.2021.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/61/projeto_de_lei_no_22.2021.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/55/projeto_de_lei_no_23.2021.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/48/projeto_de_lei_no_24.2021.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/49/projeto_de_lei_no_25.2021.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/50/projeto_de_lei_no_26.2021.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/230/projeto_de_lei_mercado_municipal.docx" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/322/projeto_que_nomeia_a_avenida_gilmar_santos_2021_-_correto.doc" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/321/projeto_que_nomeia_a_avenida_carmen_barreto_-_corrigido.doc" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/371/projeto_de_lei_no_09-_doacao_de_terras_para_o_adj.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/372/projeto_de_lei_no_08_digitalizado-doacao_de_terreno_para_ampliacao_do_colegio_luisa_mahim.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/338/projeto_de_lei_32.2021_denomina_praca__walmick_almeida_andrade.docx" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/346/projeto_de_lei_utilidade__-casa_das_mulheres.doc" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/313/texto_pl_medicamentos.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/523/projeto_35.2021_proibicao_de_manter_animais_domesticos_presos_1.doc" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/583/projeto_de_lei_37.2021_que_da_nome_a_praca_joao_vieira_andrade.doc" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/660/projeto_de_lei_38.2021_cria_a_notificacao_compulsoria.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/721/projeto_de_lei_nomina_rua_josereza_marques_gargano.doc" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/752/projeto_de_lei_-_dia_do_ciclista_2.docx" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/759/ppa_2022-2025_digitalizado.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/805/projeto_de_lei_valdeci_de_jesus.docx" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/883/projeto_de_lei_43.2021_semana_da_juventude.docx" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/890/projeto_de_lei_12_-_auditor.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/891/projeto_de_lei_11-_cria_o_programa_jequie_do_futuro_digitalizado.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/893/modelo_projeto_de_lei_1_certo_2.doc" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/942/pojeto_de_lei_carteirinha_autista_2.doc" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/956/projeto_lei_moana_meira_paradesportivos.docx" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/957/moana__ramon-_projeto_distribuicao_gratuita_de_fraldas_e_absorventes.docx" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/960/projeto__50.2021_mulheres_que_se_sintam_em_situacao_de_risco.docx" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/962/projeto_de_lei_no_13-criacao_de_cargo_de_engenheiro-_enfermeiro-_tecnico_do_trabalho_na_saude.digitalizado.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/981/projeto_de_lei_014_2021-_suplementacao-_digitalizado.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1053/projeto_de_lei_no_015-2021-_digitalizado.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1054/projeto_de_lei_no_17-loa_2022.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1099/projeto_de_lei_no_18-_cria_o_conselho_da_pessoa_idosa-_digitalizado.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1148/projeto_de_lei_no_05-_ajuste_de_pagamento_dos_fiscais_de_obras.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1154/modelo_projeto_de_lei.doc" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1157/projeto_de_lei_no_21-_fundo_do_meio_ambiente-digitalizado.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1158/projeto_de_lei_no_20-_parcelamento_de_debitos_com_a_embasa.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1169/pl_19-_regencia_digitalizado.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1174/projeto_de_lei_que_denomina_rua_benedito_galvao.doc" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1189/projeto_lei_reducao_carga_horaria_servidor_publico_2.docx" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1195/projeto_lei_semana_protecao_animal_2.docx" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1212/pl_dia_do_optometrista.docx" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1230/projeto._relacao_de_medicamentos.doc" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1249/projeto_de_lei_que_denomina_ponte_do_mandacaru_1.doc" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1265/projeto_lista_de_medicamentos.docx" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1271/projeto_de_lei_obrigatoriedade_cadeira_de_rodas_em_orgaos_publicos.docx" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1295/cupom_fiscal.doc" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1310/pl_23-_credito_adicional_suplementar-_fundeb-_digitalizado.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1311/pl_24-_credito_adicional_suplementar-_saude-_digitalizado.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1327/pl_25-_desafetar_e_alienar_os_bens_municipais.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1344/projeto_de_lei_meia_entradqa.docx" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1360/pl_22-salario_do_engenheiro_civil-_digitalizado.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1361/pl_26-doacao_de_terreno_para_ampliacao_para_o_colegio_faraildes-_digitalizado.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1400/projeto_de_lei__coordenador_de_producao_audiovisual.docx" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1427/projeto_de_lei_que_denomina_rua_miguel_coelho_xavier_e_rua_maicon_xavier_paixao.doc" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1437/pl_29-_decimo_e_ferias_aos_agente_policitos-_digitalizado.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1445/projeto_de_lei_no_015-2021-_digitalizado.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1460/proj.__obriga_as_escolas_publicas_e_privadas_a_execultarem_o_hino_nacional_-_copia.doc" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1462/pl_no_30-_autoriza_abertura_de_credito_suplementar-_digitalizado.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1473/pl_no31-_regulamenta_a_moto_taxi-_digitalizado.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/74/projeto_de_resolucao_libras_01.2021.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/57/projeto_de_resolucao_no_002.2021.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/75/proj_resolucao_03.2021_cria_comissao_regiemnto_e_lei_organica.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/76/projeto_de_resolucao_04.2021_cria_comissao_defesa_deficiente_e_idoso.docx" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/64/projeto_de_resolucao_05.2021_cpi_combustivel.doc" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/596/projeto_resolucao_06.2021-_alteracoes_regimento_sapl.doc" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1035/projeto_de_resolucao____camara_mirim.doc" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1046/projeto_de_resolucao_cria_comissao_desenvolvimento_-_corrigido_pelo_procurador.docx" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1293/projeto_de_resolucao_incluir_2o_vice-presidente.docm" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/255/projeto_de_decreto_16.2021comenda_poliana_leandro_vice_prefeita_de_jequie.doc" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/58/projeto_de_decreto_no_005.2021.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/60/projeto_de_decreto_no_007.2021.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/59/projeto_de_decreto_no_010.2021.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/894/decreto_11.2021legislativo_regencia.doc" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/352/magal_13.2021titulo_cidadao_jequieense_ao_pr_eduardo_ribeiro_gomes.doc" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/253/proj_decreto_14.2021__desembargador__lourival_trindade.doc" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/254/projeto_de_decreto_15.2021titulo_cidadao_a_justino.doc" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/408/proj_decreto_16.2021__wagner_de_castro_amparo_2.doc" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/547/projeto_decreto_17.2021_comenda_poliana_leandro_vice_prefeita_de_jequie.doc" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/885/proj_decreto_18.2021__titulo_carlos_felipe_valasquez_de_souza_leao_1.doc" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/958/projetode_decreto_19.2021_titulo_de_cidadao_jequieense_a_jaques_wagner_1.doc" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/961/projeto_de_decreto_20.2021_comenda_tinho.doc" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1006/titulo_de_cidadao_jequieense_ao_pastor_alexandro_luis_sandro.doc" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1047/projeto_titulo_de_cidadao_jequieense_a_elbert_vinhatico_1.doc" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1183/proj_decreto_titulo_acm_neto.doc" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1250/projeto_de_decreto_titulo_de_cidadao_so_sr_bruno.doc" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1300/comenda_cely_de_freitas_-_itamar_gondim_freitas.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1421/projeto_decreto_comenda_ao_dr._jacobson_britto_leite_1.doc" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1570/proj_decreto_no_28.2021.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1489/emenda_lei_organica_walmiral.docx" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1474/emenda_lei_organica_ramon.docx" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1482/emenda_lei_organica_03.2021_1.docx" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/650/decreto_10.2021__titulo_joao_leao.doc" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/652/decreto_11.2021titulo_cidadao_jequieense_ao_pr_eduardo_ribeiro_gomes.doc" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/969/decreto_12.2021_comenda_poliana_leandro_vice_prefeita_de_jequie.doc" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/268/resolucao_04.2021_cpi_combustivel.doc" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/654/resolucao_palitor_05_2021.docm" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/344/projeto_de_lei_no_07-_ctm_-_jequie_-_versao_4.ago.2021-novo.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1337/parecer_projeto_de_lei_68.docx" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1342/projeto_de_resolucao_9.docm" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/56/proposta_emenda_a_lo_no_002.2021.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1294/emenda_lei_organica_ramon.docx" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1470/emenda_lom_-_13o.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/966/parecer_psicologia.doc" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/968/parecer_comissao_justica_projeto_de_decreto_17_ramon_fernandes_comenda_cely_de_freitas.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1025/parecer_do_pdl_18-2021_-_concede_titulo_de_cidadao_jequieense_a_joao_leal_-_autor_walmiral_marinho_-_relator_san_david_1.docx" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1004/parecer_projeto_de_lei_joao_andrade.doc" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1005/parecer__denomina_valdeci_souza_braga.doc" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1048/parecer_projeto_decreto_tinho_2.doc" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1090/parecer_comissao_pl_52.2021.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1089/parecer_cria_o_programa_jequie_do_futuro_no_ambito_do_municipio_de_jequie_..doc" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1064/parecer_prog._jequie_para_o_futuro_45.2021.doc" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1083/parecer_do_pl_22-2021_-_autoriza_criacao_do_programa_creche_para_idoso_no_municipio_de_jequie_-_autor_bui_bulhoes_e_marcos_do_ovo_-_relator_san_david.docx" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1084/parecer__criacao_de_cargo_efetivo_de_auditor_municipal.docx" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1085/parecer__criacao_de_cargos_efetivos_de_engenheiro_e_enfermeiro_do_trabalho.docx" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1088/regencia_1.doc" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1129/parecer__pastor_alexandro_luis_bonfim_dos_santos.docx" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1130/parecer__jacques_wagner.docx" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1131/parecer__dorgival_ramos_barros.docx" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1132/parecer__reconhece_os_servicos_educacionais_por_meio_da_oferta_de_aulas_presenciais_em_escolas_publicas_e_privadas..docx" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1164/parecer_do_pl_27_2021_-_bui.docx" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1165/parecer_do_pl_43-2021_-_institui_no_calendario_municipal_a_semana_da_juventue_em_jequie_-_autor_bui_bulhoes_-_relator_san_david.docx" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1166/parecer_ppa_-_plano_plurianual.doc" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1168/parecer_do_pdl_18-2021_-_concede_titulo_de_cidadao_jequieense_a_joao_leal_-_autor_walmiral_marinho_-_relator_san_david_1.docx" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1217/parecer_notificacao_compulsoria_do_uso_de_alcool_e_drogas.docx" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1251/parecer_contas_prefeitura_2019.doc" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1257/parecer_comissao_justica_projeto_de_lei_n_59_embasa.doc" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1273/parecer_gratificacao_dos_fiscais.doc" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1282/parecer_conselho_idoso.doc" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1283/parecer_adj.doc" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1284/parecer_ao_sr._elbert_vinhatico_neves..doc" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1285/parecer_do_pl_35-2021_-_dispoe_sobre_a_proibicao_de_manter_animais_domesticos_acorrentados_e_em_espacos_confinados_-_autor_ramon_fernandes_-_relator_san_david.docx" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1288/parecer_comissao_justica_regencia.pdf" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1289/parecer_sobre_plano_de_carrreira_e_remuneracao.doc" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1290/parecer_do_pl_61-2021_-_denomina_de_rua_benedito_galvao_nascimento_a_antiga_rua_santo_antonio_-_autor_ramon_fernandes_-_relator_san_david.docx" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1338/parecer_projeto_de_lei_68_2.docx" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1340/parecer_projeto_de_lei_69.docx" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1341/parecer_projeto_de_resolucao_no_09.2021.pdf" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1365/parecer_projeto_de_lei_58.doc" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1367/parecer_proibicao_do_uso_por_empresa_publica_e_privadas_de_papel_termossensiveis.doc" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1387/parecer_do_pl_64-2021_-_institui_a_semana_municipal_de_adocao_protecao_e_bem-estar_dos_animais_em_jequie_-_autor_bui_bulhoes_-_relator_san_david-convertido.docx" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1389/parecer_do_pl_74-2021_-_institui_aos_doadores_de_sangue_incentivos_e_meia_entrada_em_eventos_e_outros_-_autor_bui_bulhoes_-_relator_san_david-convertido.docx" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1393/parecer__tenente_coronel_itamar_gondim_bandeira.docx" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1394/parecer__tenente_coronel_itamar_gondim_bandeira.docx" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1395/parecer_ponte.doc" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1396/parecer_projeto_de_emenda_a_lei_organica_no_03.2021.pdf" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1397/parecer_suplementacao_71.2021.doc" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1398/parecer_suplementacao_72.2021.doc" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1405/parecer_acm_neto.docx" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1446/parecer_projeto_de_resolucao_no_08.2021.pdf" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1447/parecer_medicamentos.docx" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1448/parecer_cargo_engenheiro.docx" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1449/parecer_projeto_de_decreto_no_27.2021.pdf" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1464/parecer_comissao_justica_projeto_79.doc" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1465/parecer_comissao_justica_projeto_80.doc" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1472/parecer_projeto_de_emenda_lei_organica_no_04.2021.pdf" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1480/parecer__cargo_comunicacao_social_da_camara..docx" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1481/parecer_comissao_justica_ampliacao_colegio_farailddes.doc" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1483/parecer_projeto_de_lei_83.doc" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1488/parecer_orcamento_2022.doc" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/967/voto_em_separado_projeto_15.2021.doc" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/sapl/public/materialegislativa/2021/1431/parecer_em_separado_do_vereador_san_david_pereira_aragao_-_meio_ambiente.docx" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jequie.ba.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H1111"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="47.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="237.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="236.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>